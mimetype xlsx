--- v0 (2026-06-05)
+++ v1 (2026-06-26)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>can</t>
   </si>
   <si>
     <t>annee</t>
   </si>
   <si>
     <t>prop</t>
   </si>
   <si>
     <t>propriete</t>
   </si>
   <si>
     <t>vente</t>
   </si>
   <si>
     <t>lot</t>
   </si>
   <si>
     <t>etendue</t>
@@ -162,51 +162,51 @@
   <si>
     <t>FRENE</t>
   </si>
   <si>
     <t>SANITAIRE</t>
   </si>
   <si>
     <t>HETRE</t>
   </si>
   <si>
     <t>250+</t>
   </si>
   <si>
     <t>MERISIER</t>
   </si>
   <si>
     <t>FEUILLUS DIVERS</t>
   </si>
   <si>
     <t>CHENE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -500,87 +500,87 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="25" max="25" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="22.28" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -645,51 +645,51 @@
       <c r="B2">
         <v>2026</v>
       </c>
       <c r="C2">
         <v>3383</v>
       </c>
       <c r="D2" t="s">
         <v>26</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="F2">
         <v>410</v>
       </c>
       <c r="G2">
         <v>64.3287</v>
       </c>
       <c r="H2">
         <v>660</v>
       </c>
       <c r="I2">
         <v>737.0</v>
       </c>
       <c r="J2">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2">
         <v>1</v>
       </c>
       <c r="N2" t="s">
         <v>28</v>
       </c>
       <c r="O2">
         <v>6</v>
       </c>
       <c r="P2">
         <v>17144</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
@@ -722,51 +722,51 @@
       <c r="B3">
         <v>2026</v>
       </c>
       <c r="C3">
         <v>3383</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3">
         <v>1</v>
       </c>
       <c r="F3">
         <v>410</v>
       </c>
       <c r="G3">
         <v>64.3287</v>
       </c>
       <c r="H3">
         <v>660</v>
       </c>
       <c r="I3">
         <v>737.0</v>
       </c>
       <c r="J3">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3">
         <v>1</v>
       </c>
       <c r="N3" t="s">
         <v>28</v>
       </c>
       <c r="O3">
         <v>6</v>
       </c>
       <c r="P3">
         <v>17144</v>
       </c>
       <c r="Q3" t="s">
         <v>29</v>
       </c>
       <c r="R3" t="s">
         <v>30</v>
       </c>
@@ -799,51 +799,51 @@
       <c r="B4">
         <v>2026</v>
       </c>
       <c r="C4">
         <v>3383</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="E4">
         <v>1</v>
       </c>
       <c r="F4">
         <v>410</v>
       </c>
       <c r="G4">
         <v>64.3287</v>
       </c>
       <c r="H4">
         <v>660</v>
       </c>
       <c r="I4">
         <v>737.0</v>
       </c>
       <c r="J4">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K4">
         <v>0</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4">
         <v>1</v>
       </c>
       <c r="N4" t="s">
         <v>28</v>
       </c>
       <c r="O4">
         <v>6</v>
       </c>
       <c r="P4">
         <v>17144</v>
       </c>
       <c r="Q4" t="s">
         <v>29</v>
       </c>
       <c r="R4" t="s">
         <v>30</v>
       </c>
@@ -876,51 +876,51 @@
       <c r="B5">
         <v>2026</v>
       </c>
       <c r="C5">
         <v>3383</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5">
         <v>1</v>
       </c>
       <c r="F5">
         <v>410</v>
       </c>
       <c r="G5">
         <v>64.3287</v>
       </c>
       <c r="H5">
         <v>660</v>
       </c>
       <c r="I5">
         <v>737.0</v>
       </c>
       <c r="J5">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K5">
         <v>0</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5">
         <v>1</v>
       </c>
       <c r="N5" t="s">
         <v>28</v>
       </c>
       <c r="O5">
         <v>6</v>
       </c>
       <c r="P5">
         <v>17144</v>
       </c>
       <c r="Q5" t="s">
         <v>29</v>
       </c>
       <c r="R5" t="s">
         <v>30</v>
       </c>
@@ -953,51 +953,51 @@
       <c r="B6">
         <v>2026</v>
       </c>
       <c r="C6">
         <v>3383</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6">
         <v>1</v>
       </c>
       <c r="F6">
         <v>410</v>
       </c>
       <c r="G6">
         <v>64.3287</v>
       </c>
       <c r="H6">
         <v>660</v>
       </c>
       <c r="I6">
         <v>737.0</v>
       </c>
       <c r="J6">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K6">
         <v>0</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6">
         <v>1</v>
       </c>
       <c r="N6" t="s">
         <v>28</v>
       </c>
       <c r="O6">
         <v>6</v>
       </c>
       <c r="P6">
         <v>17144</v>
       </c>
       <c r="Q6" t="s">
         <v>29</v>
       </c>
       <c r="R6" t="s">
         <v>30</v>
       </c>
@@ -1030,51 +1030,51 @@
       <c r="B7">
         <v>2026</v>
       </c>
       <c r="C7">
         <v>3383</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7">
         <v>1</v>
       </c>
       <c r="F7">
         <v>410</v>
       </c>
       <c r="G7">
         <v>64.3287</v>
       </c>
       <c r="H7">
         <v>660</v>
       </c>
       <c r="I7">
         <v>737.0</v>
       </c>
       <c r="J7">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K7">
         <v>0</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7">
         <v>1</v>
       </c>
       <c r="N7" t="s">
         <v>28</v>
       </c>
       <c r="O7">
         <v>6</v>
       </c>
       <c r="P7">
         <v>17144</v>
       </c>
       <c r="Q7" t="s">
         <v>29</v>
       </c>
       <c r="R7" t="s">
         <v>30</v>
       </c>
@@ -1107,51 +1107,51 @@
       <c r="B8">
         <v>2026</v>
       </c>
       <c r="C8">
         <v>3383</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8">
         <v>1</v>
       </c>
       <c r="F8">
         <v>410</v>
       </c>
       <c r="G8">
         <v>64.3287</v>
       </c>
       <c r="H8">
         <v>660</v>
       </c>
       <c r="I8">
         <v>737.0</v>
       </c>
       <c r="J8">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K8">
         <v>0</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8">
         <v>1</v>
       </c>
       <c r="N8" t="s">
         <v>28</v>
       </c>
       <c r="O8">
         <v>6</v>
       </c>
       <c r="P8">
         <v>17144</v>
       </c>
       <c r="Q8" t="s">
         <v>29</v>
       </c>
       <c r="R8" t="s">
         <v>30</v>
       </c>
@@ -1184,51 +1184,51 @@
       <c r="B9">
         <v>2026</v>
       </c>
       <c r="C9">
         <v>3383</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9">
         <v>1</v>
       </c>
       <c r="F9">
         <v>410</v>
       </c>
       <c r="G9">
         <v>64.3287</v>
       </c>
       <c r="H9">
         <v>660</v>
       </c>
       <c r="I9">
         <v>737.0</v>
       </c>
       <c r="J9">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K9">
         <v>0</v>
       </c>
       <c r="L9" t="s">
         <v>27</v>
       </c>
       <c r="M9">
         <v>1</v>
       </c>
       <c r="N9" t="s">
         <v>28</v>
       </c>
       <c r="O9">
         <v>6</v>
       </c>
       <c r="P9">
         <v>17144</v>
       </c>
       <c r="Q9" t="s">
         <v>39</v>
       </c>
       <c r="R9" t="s">
         <v>30</v>
       </c>
@@ -1261,51 +1261,51 @@
       <c r="B10">
         <v>2026</v>
       </c>
       <c r="C10">
         <v>3383</v>
       </c>
       <c r="D10" t="s">
         <v>26</v>
       </c>
       <c r="E10">
         <v>1</v>
       </c>
       <c r="F10">
         <v>410</v>
       </c>
       <c r="G10">
         <v>64.3287</v>
       </c>
       <c r="H10">
         <v>660</v>
       </c>
       <c r="I10">
         <v>737.0</v>
       </c>
       <c r="J10">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K10">
         <v>0</v>
       </c>
       <c r="L10" t="s">
         <v>27</v>
       </c>
       <c r="M10">
         <v>1</v>
       </c>
       <c r="N10" t="s">
         <v>28</v>
       </c>
       <c r="O10">
         <v>6</v>
       </c>
       <c r="P10">
         <v>17144</v>
       </c>
       <c r="Q10" t="s">
         <v>39</v>
       </c>
       <c r="R10" t="s">
         <v>30</v>
       </c>
@@ -1338,51 +1338,51 @@
       <c r="B11">
         <v>2026</v>
       </c>
       <c r="C11">
         <v>3383</v>
       </c>
       <c r="D11" t="s">
         <v>26</v>
       </c>
       <c r="E11">
         <v>1</v>
       </c>
       <c r="F11">
         <v>410</v>
       </c>
       <c r="G11">
         <v>64.3287</v>
       </c>
       <c r="H11">
         <v>660</v>
       </c>
       <c r="I11">
         <v>737.0</v>
       </c>
       <c r="J11">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K11">
         <v>0</v>
       </c>
       <c r="L11" t="s">
         <v>27</v>
       </c>
       <c r="M11">
         <v>1</v>
       </c>
       <c r="N11" t="s">
         <v>28</v>
       </c>
       <c r="O11">
         <v>6</v>
       </c>
       <c r="P11">
         <v>17144</v>
       </c>
       <c r="Q11" t="s">
         <v>39</v>
       </c>
       <c r="R11" t="s">
         <v>30</v>
       </c>
@@ -1415,51 +1415,51 @@
       <c r="B12">
         <v>2026</v>
       </c>
       <c r="C12">
         <v>3383</v>
       </c>
       <c r="D12" t="s">
         <v>26</v>
       </c>
       <c r="E12">
         <v>1</v>
       </c>
       <c r="F12">
         <v>410</v>
       </c>
       <c r="G12">
         <v>64.3287</v>
       </c>
       <c r="H12">
         <v>660</v>
       </c>
       <c r="I12">
         <v>737.0</v>
       </c>
       <c r="J12">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K12">
         <v>0</v>
       </c>
       <c r="L12" t="s">
         <v>27</v>
       </c>
       <c r="M12">
         <v>1</v>
       </c>
       <c r="N12" t="s">
         <v>28</v>
       </c>
       <c r="O12">
         <v>6</v>
       </c>
       <c r="P12">
         <v>17144</v>
       </c>
       <c r="Q12" t="s">
         <v>39</v>
       </c>
       <c r="R12" t="s">
         <v>30</v>
       </c>
@@ -1492,51 +1492,51 @@
       <c r="B13">
         <v>2026</v>
       </c>
       <c r="C13">
         <v>3383</v>
       </c>
       <c r="D13" t="s">
         <v>26</v>
       </c>
       <c r="E13">
         <v>1</v>
       </c>
       <c r="F13">
         <v>410</v>
       </c>
       <c r="G13">
         <v>64.3287</v>
       </c>
       <c r="H13">
         <v>660</v>
       </c>
       <c r="I13">
         <v>737.0</v>
       </c>
       <c r="J13">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K13">
         <v>0</v>
       </c>
       <c r="L13" t="s">
         <v>27</v>
       </c>
       <c r="M13">
         <v>1</v>
       </c>
       <c r="N13" t="s">
         <v>28</v>
       </c>
       <c r="O13">
         <v>6</v>
       </c>
       <c r="P13">
         <v>17144</v>
       </c>
       <c r="Q13" t="s">
         <v>39</v>
       </c>
       <c r="R13" t="s">
         <v>30</v>
       </c>
@@ -1569,51 +1569,51 @@
       <c r="B14">
         <v>2026</v>
       </c>
       <c r="C14">
         <v>3383</v>
       </c>
       <c r="D14" t="s">
         <v>26</v>
       </c>
       <c r="E14">
         <v>1</v>
       </c>
       <c r="F14">
         <v>410</v>
       </c>
       <c r="G14">
         <v>64.3287</v>
       </c>
       <c r="H14">
         <v>660</v>
       </c>
       <c r="I14">
         <v>737.0</v>
       </c>
       <c r="J14">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K14">
         <v>0</v>
       </c>
       <c r="L14" t="s">
         <v>27</v>
       </c>
       <c r="M14">
         <v>1</v>
       </c>
       <c r="N14" t="s">
         <v>28</v>
       </c>
       <c r="O14">
         <v>6</v>
       </c>
       <c r="P14">
         <v>17144</v>
       </c>
       <c r="Q14" t="s">
         <v>39</v>
       </c>
       <c r="R14" t="s">
         <v>30</v>
       </c>
@@ -1646,51 +1646,51 @@
       <c r="B15">
         <v>2026</v>
       </c>
       <c r="C15">
         <v>3383</v>
       </c>
       <c r="D15" t="s">
         <v>26</v>
       </c>
       <c r="E15">
         <v>1</v>
       </c>
       <c r="F15">
         <v>410</v>
       </c>
       <c r="G15">
         <v>64.3287</v>
       </c>
       <c r="H15">
         <v>660</v>
       </c>
       <c r="I15">
         <v>737.0</v>
       </c>
       <c r="J15">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K15">
         <v>0</v>
       </c>
       <c r="L15" t="s">
         <v>27</v>
       </c>
       <c r="M15">
         <v>1</v>
       </c>
       <c r="N15" t="s">
         <v>28</v>
       </c>
       <c r="O15">
         <v>6</v>
       </c>
       <c r="P15">
         <v>17144</v>
       </c>
       <c r="Q15" t="s">
         <v>39</v>
       </c>
       <c r="R15" t="s">
         <v>30</v>
       </c>
@@ -1723,51 +1723,51 @@
       <c r="B16">
         <v>2026</v>
       </c>
       <c r="C16">
         <v>3383</v>
       </c>
       <c r="D16" t="s">
         <v>26</v>
       </c>
       <c r="E16">
         <v>1</v>
       </c>
       <c r="F16">
         <v>410</v>
       </c>
       <c r="G16">
         <v>64.3287</v>
       </c>
       <c r="H16">
         <v>660</v>
       </c>
       <c r="I16">
         <v>737.0</v>
       </c>
       <c r="J16">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K16">
         <v>0</v>
       </c>
       <c r="L16" t="s">
         <v>27</v>
       </c>
       <c r="M16">
         <v>1</v>
       </c>
       <c r="N16" t="s">
         <v>28</v>
       </c>
       <c r="O16">
         <v>6</v>
       </c>
       <c r="P16">
         <v>17144</v>
       </c>
       <c r="Q16" t="s">
         <v>39</v>
       </c>
       <c r="R16" t="s">
         <v>30</v>
       </c>
@@ -1800,51 +1800,51 @@
       <c r="B17">
         <v>2026</v>
       </c>
       <c r="C17">
         <v>3383</v>
       </c>
       <c r="D17" t="s">
         <v>26</v>
       </c>
       <c r="E17">
         <v>1</v>
       </c>
       <c r="F17">
         <v>410</v>
       </c>
       <c r="G17">
         <v>64.3287</v>
       </c>
       <c r="H17">
         <v>660</v>
       </c>
       <c r="I17">
         <v>737.0</v>
       </c>
       <c r="J17">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K17">
         <v>0</v>
       </c>
       <c r="L17" t="s">
         <v>27</v>
       </c>
       <c r="M17">
         <v>1</v>
       </c>
       <c r="N17" t="s">
         <v>28</v>
       </c>
       <c r="O17">
         <v>6</v>
       </c>
       <c r="P17">
         <v>17144</v>
       </c>
       <c r="Q17" t="s">
         <v>41</v>
       </c>
       <c r="R17" t="s">
         <v>42</v>
       </c>
@@ -1877,51 +1877,51 @@
       <c r="B18">
         <v>2026</v>
       </c>
       <c r="C18">
         <v>3383</v>
       </c>
       <c r="D18" t="s">
         <v>26</v>
       </c>
       <c r="E18">
         <v>1</v>
       </c>
       <c r="F18">
         <v>410</v>
       </c>
       <c r="G18">
         <v>64.3287</v>
       </c>
       <c r="H18">
         <v>660</v>
       </c>
       <c r="I18">
         <v>737.0</v>
       </c>
       <c r="J18">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K18">
         <v>0</v>
       </c>
       <c r="L18" t="s">
         <v>27</v>
       </c>
       <c r="M18">
         <v>1</v>
       </c>
       <c r="N18" t="s">
         <v>28</v>
       </c>
       <c r="O18">
         <v>6</v>
       </c>
       <c r="P18">
         <v>17144</v>
       </c>
       <c r="Q18" t="s">
         <v>41</v>
       </c>
       <c r="R18" t="s">
         <v>42</v>
       </c>
@@ -1954,51 +1954,51 @@
       <c r="B19">
         <v>2026</v>
       </c>
       <c r="C19">
         <v>3383</v>
       </c>
       <c r="D19" t="s">
         <v>26</v>
       </c>
       <c r="E19">
         <v>1</v>
       </c>
       <c r="F19">
         <v>410</v>
       </c>
       <c r="G19">
         <v>64.3287</v>
       </c>
       <c r="H19">
         <v>660</v>
       </c>
       <c r="I19">
         <v>737.0</v>
       </c>
       <c r="J19">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K19">
         <v>0</v>
       </c>
       <c r="L19" t="s">
         <v>27</v>
       </c>
       <c r="M19">
         <v>1</v>
       </c>
       <c r="N19" t="s">
         <v>28</v>
       </c>
       <c r="O19">
         <v>6</v>
       </c>
       <c r="P19">
         <v>17144</v>
       </c>
       <c r="Q19" t="s">
         <v>41</v>
       </c>
       <c r="R19" t="s">
         <v>42</v>
       </c>
@@ -2031,51 +2031,51 @@
       <c r="B20">
         <v>2026</v>
       </c>
       <c r="C20">
         <v>3383</v>
       </c>
       <c r="D20" t="s">
         <v>26</v>
       </c>
       <c r="E20">
         <v>1</v>
       </c>
       <c r="F20">
         <v>410</v>
       </c>
       <c r="G20">
         <v>64.3287</v>
       </c>
       <c r="H20">
         <v>660</v>
       </c>
       <c r="I20">
         <v>737.0</v>
       </c>
       <c r="J20">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K20">
         <v>0</v>
       </c>
       <c r="L20" t="s">
         <v>27</v>
       </c>
       <c r="M20">
         <v>1</v>
       </c>
       <c r="N20" t="s">
         <v>28</v>
       </c>
       <c r="O20">
         <v>6</v>
       </c>
       <c r="P20">
         <v>17144</v>
       </c>
       <c r="Q20" t="s">
         <v>41</v>
       </c>
       <c r="R20" t="s">
         <v>42</v>
       </c>
@@ -2108,128 +2108,128 @@
       <c r="B21">
         <v>2026</v>
       </c>
       <c r="C21">
         <v>3383</v>
       </c>
       <c r="D21" t="s">
         <v>26</v>
       </c>
       <c r="E21">
         <v>1</v>
       </c>
       <c r="F21">
         <v>410</v>
       </c>
       <c r="G21">
         <v>64.3287</v>
       </c>
       <c r="H21">
         <v>660</v>
       </c>
       <c r="I21">
         <v>737.0</v>
       </c>
       <c r="J21">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K21">
         <v>0</v>
       </c>
       <c r="L21" t="s">
         <v>27</v>
       </c>
       <c r="M21">
         <v>1</v>
       </c>
       <c r="N21" t="s">
         <v>28</v>
       </c>
       <c r="O21">
         <v>6</v>
       </c>
       <c r="P21">
         <v>17144</v>
       </c>
       <c r="Q21" t="s">
         <v>41</v>
       </c>
       <c r="R21" t="s">
         <v>42</v>
       </c>
       <c r="S21" t="s">
         <v>31</v>
       </c>
       <c r="T21" t="s">
         <v>31</v>
       </c>
       <c r="U21" t="s">
         <v>36</v>
       </c>
       <c r="V21">
         <v>41</v>
       </c>
       <c r="W21">
         <v>17.0</v>
       </c>
       <c r="X21">
         <v>0</v>
       </c>
       <c r="Y21">
-        <v>53.043</v>
+        <v>53.042999999999999</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
         <v>25</v>
       </c>
       <c r="B22">
         <v>2026</v>
       </c>
       <c r="C22">
         <v>3383</v>
       </c>
       <c r="D22" t="s">
         <v>26</v>
       </c>
       <c r="E22">
         <v>1</v>
       </c>
       <c r="F22">
         <v>410</v>
       </c>
       <c r="G22">
         <v>64.3287</v>
       </c>
       <c r="H22">
         <v>660</v>
       </c>
       <c r="I22">
         <v>737.0</v>
       </c>
       <c r="J22">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K22">
         <v>0</v>
       </c>
       <c r="L22" t="s">
         <v>27</v>
       </c>
       <c r="M22">
         <v>1</v>
       </c>
       <c r="N22" t="s">
         <v>28</v>
       </c>
       <c r="O22">
         <v>6</v>
       </c>
       <c r="P22">
         <v>17144</v>
       </c>
       <c r="Q22" t="s">
         <v>41</v>
       </c>
       <c r="R22" t="s">
         <v>42</v>
       </c>
@@ -2262,51 +2262,51 @@
       <c r="B23">
         <v>2026</v>
       </c>
       <c r="C23">
         <v>3383</v>
       </c>
       <c r="D23" t="s">
         <v>26</v>
       </c>
       <c r="E23">
         <v>1</v>
       </c>
       <c r="F23">
         <v>410</v>
       </c>
       <c r="G23">
         <v>64.3287</v>
       </c>
       <c r="H23">
         <v>660</v>
       </c>
       <c r="I23">
         <v>737.0</v>
       </c>
       <c r="J23">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K23">
         <v>0</v>
       </c>
       <c r="L23" t="s">
         <v>27</v>
       </c>
       <c r="M23">
         <v>1</v>
       </c>
       <c r="N23" t="s">
         <v>28</v>
       </c>
       <c r="O23">
         <v>6</v>
       </c>
       <c r="P23">
         <v>17144</v>
       </c>
       <c r="Q23" t="s">
         <v>41</v>
       </c>
       <c r="R23" t="s">
         <v>42</v>
       </c>
@@ -2339,51 +2339,51 @@
       <c r="B24">
         <v>2026</v>
       </c>
       <c r="C24">
         <v>3383</v>
       </c>
       <c r="D24" t="s">
         <v>26</v>
       </c>
       <c r="E24">
         <v>1</v>
       </c>
       <c r="F24">
         <v>410</v>
       </c>
       <c r="G24">
         <v>64.3287</v>
       </c>
       <c r="H24">
         <v>660</v>
       </c>
       <c r="I24">
         <v>737.0</v>
       </c>
       <c r="J24">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K24">
         <v>0</v>
       </c>
       <c r="L24" t="s">
         <v>27</v>
       </c>
       <c r="M24">
         <v>1</v>
       </c>
       <c r="N24" t="s">
         <v>28</v>
       </c>
       <c r="O24">
         <v>6</v>
       </c>
       <c r="P24">
         <v>17144</v>
       </c>
       <c r="Q24" t="s">
         <v>41</v>
       </c>
       <c r="R24" t="s">
         <v>42</v>
       </c>
@@ -2416,51 +2416,51 @@
       <c r="B25">
         <v>2026</v>
       </c>
       <c r="C25">
         <v>3383</v>
       </c>
       <c r="D25" t="s">
         <v>26</v>
       </c>
       <c r="E25">
         <v>1</v>
       </c>
       <c r="F25">
         <v>410</v>
       </c>
       <c r="G25">
         <v>64.3287</v>
       </c>
       <c r="H25">
         <v>660</v>
       </c>
       <c r="I25">
         <v>737.0</v>
       </c>
       <c r="J25">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K25">
         <v>0</v>
       </c>
       <c r="L25" t="s">
         <v>27</v>
       </c>
       <c r="M25">
         <v>1</v>
       </c>
       <c r="N25" t="s">
         <v>28</v>
       </c>
       <c r="O25">
         <v>6</v>
       </c>
       <c r="P25">
         <v>17144</v>
       </c>
       <c r="Q25" t="s">
         <v>43</v>
       </c>
       <c r="R25" t="s">
         <v>30</v>
       </c>
@@ -2493,51 +2493,51 @@
       <c r="B26">
         <v>2026</v>
       </c>
       <c r="C26">
         <v>3383</v>
       </c>
       <c r="D26" t="s">
         <v>26</v>
       </c>
       <c r="E26">
         <v>1</v>
       </c>
       <c r="F26">
         <v>410</v>
       </c>
       <c r="G26">
         <v>64.3287</v>
       </c>
       <c r="H26">
         <v>660</v>
       </c>
       <c r="I26">
         <v>737.0</v>
       </c>
       <c r="J26">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K26">
         <v>0</v>
       </c>
       <c r="L26" t="s">
         <v>27</v>
       </c>
       <c r="M26">
         <v>1</v>
       </c>
       <c r="N26" t="s">
         <v>28</v>
       </c>
       <c r="O26">
         <v>6</v>
       </c>
       <c r="P26">
         <v>17144</v>
       </c>
       <c r="Q26" t="s">
         <v>43</v>
       </c>
       <c r="R26" t="s">
         <v>30</v>
       </c>
@@ -2570,51 +2570,51 @@
       <c r="B27">
         <v>2026</v>
       </c>
       <c r="C27">
         <v>3383</v>
       </c>
       <c r="D27" t="s">
         <v>26</v>
       </c>
       <c r="E27">
         <v>1</v>
       </c>
       <c r="F27">
         <v>410</v>
       </c>
       <c r="G27">
         <v>64.3287</v>
       </c>
       <c r="H27">
         <v>660</v>
       </c>
       <c r="I27">
         <v>737.0</v>
       </c>
       <c r="J27">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K27">
         <v>0</v>
       </c>
       <c r="L27" t="s">
         <v>27</v>
       </c>
       <c r="M27">
         <v>1</v>
       </c>
       <c r="N27" t="s">
         <v>28</v>
       </c>
       <c r="O27">
         <v>6</v>
       </c>
       <c r="P27">
         <v>17144</v>
       </c>
       <c r="Q27" t="s">
         <v>43</v>
       </c>
       <c r="R27" t="s">
         <v>30</v>
       </c>
@@ -2647,51 +2647,51 @@
       <c r="B28">
         <v>2026</v>
       </c>
       <c r="C28">
         <v>3383</v>
       </c>
       <c r="D28" t="s">
         <v>26</v>
       </c>
       <c r="E28">
         <v>1</v>
       </c>
       <c r="F28">
         <v>410</v>
       </c>
       <c r="G28">
         <v>64.3287</v>
       </c>
       <c r="H28">
         <v>660</v>
       </c>
       <c r="I28">
         <v>737.0</v>
       </c>
       <c r="J28">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K28">
         <v>0</v>
       </c>
       <c r="L28" t="s">
         <v>27</v>
       </c>
       <c r="M28">
         <v>1</v>
       </c>
       <c r="N28" t="s">
         <v>28</v>
       </c>
       <c r="O28">
         <v>6</v>
       </c>
       <c r="P28">
         <v>17144</v>
       </c>
       <c r="Q28" t="s">
         <v>43</v>
       </c>
       <c r="R28" t="s">
         <v>30</v>
       </c>
@@ -2724,51 +2724,51 @@
       <c r="B29">
         <v>2026</v>
       </c>
       <c r="C29">
         <v>3383</v>
       </c>
       <c r="D29" t="s">
         <v>26</v>
       </c>
       <c r="E29">
         <v>1</v>
       </c>
       <c r="F29">
         <v>410</v>
       </c>
       <c r="G29">
         <v>64.3287</v>
       </c>
       <c r="H29">
         <v>660</v>
       </c>
       <c r="I29">
         <v>737.0</v>
       </c>
       <c r="J29">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K29">
         <v>0</v>
       </c>
       <c r="L29" t="s">
         <v>27</v>
       </c>
       <c r="M29">
         <v>1</v>
       </c>
       <c r="N29" t="s">
         <v>28</v>
       </c>
       <c r="O29">
         <v>6</v>
       </c>
       <c r="P29">
         <v>17144</v>
       </c>
       <c r="Q29" t="s">
         <v>43</v>
       </c>
       <c r="R29" t="s">
         <v>30</v>
       </c>
@@ -2801,51 +2801,51 @@
       <c r="B30">
         <v>2026</v>
       </c>
       <c r="C30">
         <v>3383</v>
       </c>
       <c r="D30" t="s">
         <v>26</v>
       </c>
       <c r="E30">
         <v>1</v>
       </c>
       <c r="F30">
         <v>410</v>
       </c>
       <c r="G30">
         <v>64.3287</v>
       </c>
       <c r="H30">
         <v>660</v>
       </c>
       <c r="I30">
         <v>737.0</v>
       </c>
       <c r="J30">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K30">
         <v>0</v>
       </c>
       <c r="L30" t="s">
         <v>27</v>
       </c>
       <c r="M30">
         <v>1</v>
       </c>
       <c r="N30" t="s">
         <v>28</v>
       </c>
       <c r="O30">
         <v>6</v>
       </c>
       <c r="P30">
         <v>17144</v>
       </c>
       <c r="Q30" t="s">
         <v>43</v>
       </c>
       <c r="R30" t="s">
         <v>30</v>
       </c>
@@ -2878,51 +2878,51 @@
       <c r="B31">
         <v>2026</v>
       </c>
       <c r="C31">
         <v>3383</v>
       </c>
       <c r="D31" t="s">
         <v>26</v>
       </c>
       <c r="E31">
         <v>1</v>
       </c>
       <c r="F31">
         <v>410</v>
       </c>
       <c r="G31">
         <v>64.3287</v>
       </c>
       <c r="H31">
         <v>660</v>
       </c>
       <c r="I31">
         <v>737.0</v>
       </c>
       <c r="J31">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K31">
         <v>0</v>
       </c>
       <c r="L31" t="s">
         <v>27</v>
       </c>
       <c r="M31">
         <v>1</v>
       </c>
       <c r="N31" t="s">
         <v>28</v>
       </c>
       <c r="O31">
         <v>6</v>
       </c>
       <c r="P31">
         <v>17144</v>
       </c>
       <c r="Q31" t="s">
         <v>43</v>
       </c>
       <c r="R31" t="s">
         <v>30</v>
       </c>
@@ -2955,205 +2955,205 @@
       <c r="B32">
         <v>2026</v>
       </c>
       <c r="C32">
         <v>3383</v>
       </c>
       <c r="D32" t="s">
         <v>26</v>
       </c>
       <c r="E32">
         <v>1</v>
       </c>
       <c r="F32">
         <v>410</v>
       </c>
       <c r="G32">
         <v>64.3287</v>
       </c>
       <c r="H32">
         <v>660</v>
       </c>
       <c r="I32">
         <v>737.0</v>
       </c>
       <c r="J32">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K32">
         <v>0</v>
       </c>
       <c r="L32" t="s">
         <v>27</v>
       </c>
       <c r="M32">
         <v>1</v>
       </c>
       <c r="N32" t="s">
         <v>28</v>
       </c>
       <c r="O32">
         <v>6</v>
       </c>
       <c r="P32">
         <v>17144</v>
       </c>
       <c r="Q32" t="s">
         <v>43</v>
       </c>
       <c r="R32" t="s">
         <v>30</v>
       </c>
       <c r="S32" t="s">
         <v>31</v>
       </c>
       <c r="T32" t="s">
         <v>31</v>
       </c>
       <c r="U32" t="s">
         <v>40</v>
       </c>
       <c r="V32">
         <v>114</v>
       </c>
       <c r="W32">
         <v>254.0</v>
       </c>
       <c r="X32">
         <v>0</v>
       </c>
       <c r="Y32">
-        <v>387.889</v>
+        <v>387.88900000000001</v>
       </c>
     </row>
     <row r="33" spans="1:25">
       <c r="A33" t="s">
         <v>25</v>
       </c>
       <c r="B33">
         <v>2026</v>
       </c>
       <c r="C33">
         <v>3383</v>
       </c>
       <c r="D33" t="s">
         <v>26</v>
       </c>
       <c r="E33">
         <v>1</v>
       </c>
       <c r="F33">
         <v>410</v>
       </c>
       <c r="G33">
         <v>64.3287</v>
       </c>
       <c r="H33">
         <v>660</v>
       </c>
       <c r="I33">
         <v>737.0</v>
       </c>
       <c r="J33">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K33">
         <v>0</v>
       </c>
       <c r="L33" t="s">
         <v>27</v>
       </c>
       <c r="M33">
         <v>1</v>
       </c>
       <c r="N33" t="s">
         <v>28</v>
       </c>
       <c r="O33">
         <v>6</v>
       </c>
       <c r="P33">
         <v>17144</v>
       </c>
       <c r="Q33" t="s">
         <v>43</v>
       </c>
       <c r="R33" t="s">
         <v>30</v>
       </c>
       <c r="S33" t="s">
         <v>31</v>
       </c>
       <c r="T33" t="s">
         <v>31</v>
       </c>
       <c r="U33" t="s">
         <v>44</v>
       </c>
       <c r="V33">
         <v>80</v>
       </c>
       <c r="W33">
         <v>283.0</v>
       </c>
       <c r="X33">
         <v>0</v>
       </c>
       <c r="Y33">
-        <v>352.696</v>
+        <v>352.69600000000003</v>
       </c>
     </row>
     <row r="34" spans="1:25">
       <c r="A34" t="s">
         <v>25</v>
       </c>
       <c r="B34">
         <v>2026</v>
       </c>
       <c r="C34">
         <v>3383</v>
       </c>
       <c r="D34" t="s">
         <v>26</v>
       </c>
       <c r="E34">
         <v>1</v>
       </c>
       <c r="F34">
         <v>410</v>
       </c>
       <c r="G34">
         <v>64.3287</v>
       </c>
       <c r="H34">
         <v>660</v>
       </c>
       <c r="I34">
         <v>737.0</v>
       </c>
       <c r="J34">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K34">
         <v>0</v>
       </c>
       <c r="L34" t="s">
         <v>27</v>
       </c>
       <c r="M34">
         <v>1</v>
       </c>
       <c r="N34" t="s">
         <v>28</v>
       </c>
       <c r="O34">
         <v>6</v>
       </c>
       <c r="P34">
         <v>17144</v>
       </c>
       <c r="Q34" t="s">
         <v>45</v>
       </c>
       <c r="R34" t="s">
         <v>30</v>
       </c>
@@ -3186,51 +3186,51 @@
       <c r="B35">
         <v>2026</v>
       </c>
       <c r="C35">
         <v>3383</v>
       </c>
       <c r="D35" t="s">
         <v>26</v>
       </c>
       <c r="E35">
         <v>1</v>
       </c>
       <c r="F35">
         <v>410</v>
       </c>
       <c r="G35">
         <v>64.3287</v>
       </c>
       <c r="H35">
         <v>660</v>
       </c>
       <c r="I35">
         <v>737.0</v>
       </c>
       <c r="J35">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K35">
         <v>0</v>
       </c>
       <c r="L35" t="s">
         <v>27</v>
       </c>
       <c r="M35">
         <v>1</v>
       </c>
       <c r="N35" t="s">
         <v>28</v>
       </c>
       <c r="O35">
         <v>6</v>
       </c>
       <c r="P35">
         <v>17144</v>
       </c>
       <c r="Q35" t="s">
         <v>45</v>
       </c>
       <c r="R35" t="s">
         <v>30</v>
       </c>
@@ -3263,51 +3263,51 @@
       <c r="B36">
         <v>2026</v>
       </c>
       <c r="C36">
         <v>3383</v>
       </c>
       <c r="D36" t="s">
         <v>26</v>
       </c>
       <c r="E36">
         <v>1</v>
       </c>
       <c r="F36">
         <v>410</v>
       </c>
       <c r="G36">
         <v>64.3287</v>
       </c>
       <c r="H36">
         <v>660</v>
       </c>
       <c r="I36">
         <v>737.0</v>
       </c>
       <c r="J36">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K36">
         <v>0</v>
       </c>
       <c r="L36" t="s">
         <v>27</v>
       </c>
       <c r="M36">
         <v>1</v>
       </c>
       <c r="N36" t="s">
         <v>28</v>
       </c>
       <c r="O36">
         <v>6</v>
       </c>
       <c r="P36">
         <v>17144</v>
       </c>
       <c r="Q36" t="s">
         <v>45</v>
       </c>
       <c r="R36" t="s">
         <v>30</v>
       </c>
@@ -3340,51 +3340,51 @@
       <c r="B37">
         <v>2026</v>
       </c>
       <c r="C37">
         <v>3383</v>
       </c>
       <c r="D37" t="s">
         <v>26</v>
       </c>
       <c r="E37">
         <v>1</v>
       </c>
       <c r="F37">
         <v>410</v>
       </c>
       <c r="G37">
         <v>64.3287</v>
       </c>
       <c r="H37">
         <v>660</v>
       </c>
       <c r="I37">
         <v>737.0</v>
       </c>
       <c r="J37">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K37">
         <v>0</v>
       </c>
       <c r="L37" t="s">
         <v>27</v>
       </c>
       <c r="M37">
         <v>1</v>
       </c>
       <c r="N37" t="s">
         <v>28</v>
       </c>
       <c r="O37">
         <v>6</v>
       </c>
       <c r="P37">
         <v>17144</v>
       </c>
       <c r="Q37" t="s">
         <v>45</v>
       </c>
       <c r="R37" t="s">
         <v>30</v>
       </c>
@@ -3417,51 +3417,51 @@
       <c r="B38">
         <v>2026</v>
       </c>
       <c r="C38">
         <v>3383</v>
       </c>
       <c r="D38" t="s">
         <v>26</v>
       </c>
       <c r="E38">
         <v>1</v>
       </c>
       <c r="F38">
         <v>410</v>
       </c>
       <c r="G38">
         <v>64.3287</v>
       </c>
       <c r="H38">
         <v>660</v>
       </c>
       <c r="I38">
         <v>737.0</v>
       </c>
       <c r="J38">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K38">
         <v>0</v>
       </c>
       <c r="L38" t="s">
         <v>27</v>
       </c>
       <c r="M38">
         <v>1</v>
       </c>
       <c r="N38" t="s">
         <v>28</v>
       </c>
       <c r="O38">
         <v>6</v>
       </c>
       <c r="P38">
         <v>17144</v>
       </c>
       <c r="Q38" t="s">
         <v>46</v>
       </c>
       <c r="R38" t="s">
         <v>30</v>
       </c>
@@ -3494,51 +3494,51 @@
       <c r="B39">
         <v>2026</v>
       </c>
       <c r="C39">
         <v>3383</v>
       </c>
       <c r="D39" t="s">
         <v>26</v>
       </c>
       <c r="E39">
         <v>1</v>
       </c>
       <c r="F39">
         <v>410</v>
       </c>
       <c r="G39">
         <v>64.3287</v>
       </c>
       <c r="H39">
         <v>660</v>
       </c>
       <c r="I39">
         <v>737.0</v>
       </c>
       <c r="J39">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K39">
         <v>0</v>
       </c>
       <c r="L39" t="s">
         <v>27</v>
       </c>
       <c r="M39">
         <v>1</v>
       </c>
       <c r="N39" t="s">
         <v>28</v>
       </c>
       <c r="O39">
         <v>6</v>
       </c>
       <c r="P39">
         <v>17144</v>
       </c>
       <c r="Q39" t="s">
         <v>46</v>
       </c>
       <c r="R39" t="s">
         <v>30</v>
       </c>
@@ -3571,51 +3571,51 @@
       <c r="B40">
         <v>2026</v>
       </c>
       <c r="C40">
         <v>3383</v>
       </c>
       <c r="D40" t="s">
         <v>26</v>
       </c>
       <c r="E40">
         <v>1</v>
       </c>
       <c r="F40">
         <v>410</v>
       </c>
       <c r="G40">
         <v>64.3287</v>
       </c>
       <c r="H40">
         <v>660</v>
       </c>
       <c r="I40">
         <v>737.0</v>
       </c>
       <c r="J40">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K40">
         <v>0</v>
       </c>
       <c r="L40" t="s">
         <v>27</v>
       </c>
       <c r="M40">
         <v>1</v>
       </c>
       <c r="N40" t="s">
         <v>28</v>
       </c>
       <c r="O40">
         <v>6</v>
       </c>
       <c r="P40">
         <v>17144</v>
       </c>
       <c r="Q40" t="s">
         <v>47</v>
       </c>
       <c r="R40" t="s">
         <v>30</v>
       </c>
@@ -3648,51 +3648,51 @@
       <c r="B41">
         <v>2026</v>
       </c>
       <c r="C41">
         <v>3383</v>
       </c>
       <c r="D41" t="s">
         <v>26</v>
       </c>
       <c r="E41">
         <v>1</v>
       </c>
       <c r="F41">
         <v>410</v>
       </c>
       <c r="G41">
         <v>64.3287</v>
       </c>
       <c r="H41">
         <v>660</v>
       </c>
       <c r="I41">
         <v>737.0</v>
       </c>
       <c r="J41">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K41">
         <v>0</v>
       </c>
       <c r="L41" t="s">
         <v>27</v>
       </c>
       <c r="M41">
         <v>1</v>
       </c>
       <c r="N41" t="s">
         <v>28</v>
       </c>
       <c r="O41">
         <v>6</v>
       </c>
       <c r="P41">
         <v>17144</v>
       </c>
       <c r="Q41" t="s">
         <v>47</v>
       </c>
       <c r="R41" t="s">
         <v>30</v>
       </c>
@@ -3725,51 +3725,51 @@
       <c r="B42">
         <v>2026</v>
       </c>
       <c r="C42">
         <v>3383</v>
       </c>
       <c r="D42" t="s">
         <v>26</v>
       </c>
       <c r="E42">
         <v>1</v>
       </c>
       <c r="F42">
         <v>410</v>
       </c>
       <c r="G42">
         <v>64.3287</v>
       </c>
       <c r="H42">
         <v>660</v>
       </c>
       <c r="I42">
         <v>737.0</v>
       </c>
       <c r="J42">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K42">
         <v>0</v>
       </c>
       <c r="L42" t="s">
         <v>27</v>
       </c>
       <c r="M42">
         <v>1</v>
       </c>
       <c r="N42" t="s">
         <v>28</v>
       </c>
       <c r="O42">
         <v>6</v>
       </c>
       <c r="P42">
         <v>17144</v>
       </c>
       <c r="Q42" t="s">
         <v>47</v>
       </c>
       <c r="R42" t="s">
         <v>30</v>
       </c>
@@ -3802,128 +3802,128 @@
       <c r="B43">
         <v>2026</v>
       </c>
       <c r="C43">
         <v>3383</v>
       </c>
       <c r="D43" t="s">
         <v>26</v>
       </c>
       <c r="E43">
         <v>1</v>
       </c>
       <c r="F43">
         <v>410</v>
       </c>
       <c r="G43">
         <v>64.3287</v>
       </c>
       <c r="H43">
         <v>660</v>
       </c>
       <c r="I43">
         <v>737.0</v>
       </c>
       <c r="J43">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K43">
         <v>0</v>
       </c>
       <c r="L43" t="s">
         <v>27</v>
       </c>
       <c r="M43">
         <v>1</v>
       </c>
       <c r="N43" t="s">
         <v>28</v>
       </c>
       <c r="O43">
         <v>6</v>
       </c>
       <c r="P43">
         <v>17144</v>
       </c>
       <c r="Q43" t="s">
         <v>47</v>
       </c>
       <c r="R43" t="s">
         <v>30</v>
       </c>
       <c r="S43" t="s">
         <v>31</v>
       </c>
       <c r="T43" t="s">
         <v>31</v>
       </c>
       <c r="U43" t="s">
         <v>37</v>
       </c>
       <c r="V43">
         <v>12</v>
       </c>
       <c r="W43">
         <v>8.0</v>
       </c>
       <c r="X43">
         <v>0</v>
       </c>
       <c r="Y43">
-        <v>21.005</v>
+        <v>21.004999999999999</v>
       </c>
     </row>
     <row r="44" spans="1:25">
       <c r="A44" t="s">
         <v>25</v>
       </c>
       <c r="B44">
         <v>2026</v>
       </c>
       <c r="C44">
         <v>3383</v>
       </c>
       <c r="D44" t="s">
         <v>26</v>
       </c>
       <c r="E44">
         <v>1</v>
       </c>
       <c r="F44">
         <v>410</v>
       </c>
       <c r="G44">
         <v>64.3287</v>
       </c>
       <c r="H44">
         <v>660</v>
       </c>
       <c r="I44">
         <v>737.0</v>
       </c>
       <c r="J44">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K44">
         <v>0</v>
       </c>
       <c r="L44" t="s">
         <v>27</v>
       </c>
       <c r="M44">
         <v>1</v>
       </c>
       <c r="N44" t="s">
         <v>28</v>
       </c>
       <c r="O44">
         <v>6</v>
       </c>
       <c r="P44">
         <v>17144</v>
       </c>
       <c r="Q44" t="s">
         <v>47</v>
       </c>
       <c r="R44" t="s">
         <v>30</v>
       </c>
@@ -3956,51 +3956,51 @@
       <c r="B45">
         <v>2026</v>
       </c>
       <c r="C45">
         <v>3383</v>
       </c>
       <c r="D45" t="s">
         <v>26</v>
       </c>
       <c r="E45">
         <v>1</v>
       </c>
       <c r="F45">
         <v>410</v>
       </c>
       <c r="G45">
         <v>64.3287</v>
       </c>
       <c r="H45">
         <v>660</v>
       </c>
       <c r="I45">
         <v>737.0</v>
       </c>
       <c r="J45">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K45">
         <v>0</v>
       </c>
       <c r="L45" t="s">
         <v>27</v>
       </c>
       <c r="M45">
         <v>1</v>
       </c>
       <c r="N45" t="s">
         <v>28</v>
       </c>
       <c r="O45">
         <v>6</v>
       </c>
       <c r="P45">
         <v>17144</v>
       </c>
       <c r="Q45" t="s">
         <v>47</v>
       </c>
       <c r="R45" t="s">
         <v>30</v>
       </c>
@@ -4033,51 +4033,51 @@
       <c r="B46">
         <v>2026</v>
       </c>
       <c r="C46">
         <v>3383</v>
       </c>
       <c r="D46" t="s">
         <v>26</v>
       </c>
       <c r="E46">
         <v>1</v>
       </c>
       <c r="F46">
         <v>410</v>
       </c>
       <c r="G46">
         <v>64.3287</v>
       </c>
       <c r="H46">
         <v>660</v>
       </c>
       <c r="I46">
         <v>737.0</v>
       </c>
       <c r="J46">
-        <v>1279.683</v>
+        <v>1279.68300000000022</v>
       </c>
       <c r="K46">
         <v>0</v>
       </c>
       <c r="L46" t="s">
         <v>27</v>
       </c>
       <c r="M46">
         <v>1</v>
       </c>
       <c r="N46" t="s">
         <v>28</v>
       </c>
       <c r="O46">
         <v>6</v>
       </c>
       <c r="P46">
         <v>17144</v>
       </c>
       <c r="Q46" t="s">
         <v>47</v>
       </c>
       <c r="R46" t="s">
         <v>30</v>
       </c>
@@ -4085,59 +4085,50 @@
         <v>31</v>
       </c>
       <c r="T46" t="s">
         <v>31</v>
       </c>
       <c r="U46" t="s">
         <v>44</v>
       </c>
       <c r="V46">
         <v>1</v>
       </c>
       <c r="W46">
         <v>2.0</v>
       </c>
       <c r="X46">
         <v>0</v>
       </c>
       <c r="Y46">
         <v>4.767</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>