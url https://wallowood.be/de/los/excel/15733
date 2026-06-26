--- v0 (2026-06-05)
+++ v1 (2026-06-26)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>can</t>
   </si>
   <si>
     <t>annee</t>
   </si>
   <si>
     <t>prop</t>
   </si>
   <si>
     <t>propriete</t>
   </si>
   <si>
     <t>vente</t>
   </si>
   <si>
     <t>lot</t>
   </si>
   <si>
     <t>etendue</t>
@@ -146,51 +146,51 @@
   <si>
     <t>180/200</t>
   </si>
   <si>
     <t>(R:90-F:100)/120</t>
   </si>
   <si>
     <t>200/250</t>
   </si>
   <si>
     <t>250+</t>
   </si>
   <si>
     <t>ERABLE</t>
   </si>
   <si>
     <t>AMELIORATION</t>
   </si>
   <si>
     <t>DERACINE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -484,87 +484,87 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="25" max="25" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="22.28" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -629,51 +629,51 @@
       <c r="B2">
         <v>2026</v>
       </c>
       <c r="C2">
         <v>5357</v>
       </c>
       <c r="D2" t="s">
         <v>26</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="F2">
         <v>111</v>
       </c>
       <c r="G2">
         <v>0.5572</v>
       </c>
       <c r="H2">
         <v>56</v>
       </c>
       <c r="I2">
         <v>47.0</v>
       </c>
       <c r="J2">
-        <v>103.182</v>
+        <v>103.18200000000003</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2">
         <v>0</v>
       </c>
       <c r="N2" t="s">
         <v>28</v>
       </c>
       <c r="O2">
         <v>2</v>
       </c>
       <c r="P2">
         <v>17144</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
@@ -706,51 +706,51 @@
       <c r="B3">
         <v>2026</v>
       </c>
       <c r="C3">
         <v>5357</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3">
         <v>1</v>
       </c>
       <c r="F3">
         <v>111</v>
       </c>
       <c r="G3">
         <v>0.5572</v>
       </c>
       <c r="H3">
         <v>56</v>
       </c>
       <c r="I3">
         <v>47.0</v>
       </c>
       <c r="J3">
-        <v>103.182</v>
+        <v>103.18200000000003</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3" t="s">
         <v>28</v>
       </c>
       <c r="O3">
         <v>2</v>
       </c>
       <c r="P3">
         <v>17144</v>
       </c>
       <c r="Q3" t="s">
         <v>29</v>
       </c>
       <c r="R3" t="s">
         <v>30</v>
       </c>
@@ -783,51 +783,51 @@
       <c r="B4">
         <v>2026</v>
       </c>
       <c r="C4">
         <v>5357</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="E4">
         <v>1</v>
       </c>
       <c r="F4">
         <v>111</v>
       </c>
       <c r="G4">
         <v>0.5572</v>
       </c>
       <c r="H4">
         <v>56</v>
       </c>
       <c r="I4">
         <v>47.0</v>
       </c>
       <c r="J4">
-        <v>103.182</v>
+        <v>103.18200000000003</v>
       </c>
       <c r="K4">
         <v>0</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4">
         <v>0</v>
       </c>
       <c r="N4" t="s">
         <v>28</v>
       </c>
       <c r="O4">
         <v>2</v>
       </c>
       <c r="P4">
         <v>17144</v>
       </c>
       <c r="Q4" t="s">
         <v>29</v>
       </c>
       <c r="R4" t="s">
         <v>30</v>
       </c>
@@ -860,51 +860,51 @@
       <c r="B5">
         <v>2026</v>
       </c>
       <c r="C5">
         <v>5357</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5">
         <v>1</v>
       </c>
       <c r="F5">
         <v>111</v>
       </c>
       <c r="G5">
         <v>0.5572</v>
       </c>
       <c r="H5">
         <v>56</v>
       </c>
       <c r="I5">
         <v>47.0</v>
       </c>
       <c r="J5">
-        <v>103.182</v>
+        <v>103.18200000000003</v>
       </c>
       <c r="K5">
         <v>0</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5">
         <v>0</v>
       </c>
       <c r="N5" t="s">
         <v>28</v>
       </c>
       <c r="O5">
         <v>2</v>
       </c>
       <c r="P5">
         <v>17144</v>
       </c>
       <c r="Q5" t="s">
         <v>29</v>
       </c>
       <c r="R5" t="s">
         <v>30</v>
       </c>
@@ -937,51 +937,51 @@
       <c r="B6">
         <v>2026</v>
       </c>
       <c r="C6">
         <v>5357</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6">
         <v>1</v>
       </c>
       <c r="F6">
         <v>111</v>
       </c>
       <c r="G6">
         <v>0.5572</v>
       </c>
       <c r="H6">
         <v>56</v>
       </c>
       <c r="I6">
         <v>47.0</v>
       </c>
       <c r="J6">
-        <v>103.182</v>
+        <v>103.18200000000003</v>
       </c>
       <c r="K6">
         <v>0</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6">
         <v>0</v>
       </c>
       <c r="N6" t="s">
         <v>28</v>
       </c>
       <c r="O6">
         <v>2</v>
       </c>
       <c r="P6">
         <v>17144</v>
       </c>
       <c r="Q6" t="s">
         <v>29</v>
       </c>
       <c r="R6" t="s">
         <v>30</v>
       </c>
@@ -1014,51 +1014,51 @@
       <c r="B7">
         <v>2026</v>
       </c>
       <c r="C7">
         <v>5357</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7">
         <v>1</v>
       </c>
       <c r="F7">
         <v>111</v>
       </c>
       <c r="G7">
         <v>0.5572</v>
       </c>
       <c r="H7">
         <v>56</v>
       </c>
       <c r="I7">
         <v>47.0</v>
       </c>
       <c r="J7">
-        <v>103.182</v>
+        <v>103.18200000000003</v>
       </c>
       <c r="K7">
         <v>0</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7">
         <v>0</v>
       </c>
       <c r="N7" t="s">
         <v>28</v>
       </c>
       <c r="O7">
         <v>2</v>
       </c>
       <c r="P7">
         <v>17144</v>
       </c>
       <c r="Q7" t="s">
         <v>29</v>
       </c>
       <c r="R7" t="s">
         <v>30</v>
       </c>
@@ -1091,128 +1091,128 @@
       <c r="B8">
         <v>2026</v>
       </c>
       <c r="C8">
         <v>5357</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8">
         <v>1</v>
       </c>
       <c r="F8">
         <v>111</v>
       </c>
       <c r="G8">
         <v>0.5572</v>
       </c>
       <c r="H8">
         <v>56</v>
       </c>
       <c r="I8">
         <v>47.0</v>
       </c>
       <c r="J8">
-        <v>103.182</v>
+        <v>103.18200000000003</v>
       </c>
       <c r="K8">
         <v>0</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8">
         <v>0</v>
       </c>
       <c r="N8" t="s">
         <v>28</v>
       </c>
       <c r="O8">
         <v>2</v>
       </c>
       <c r="P8">
         <v>17144</v>
       </c>
       <c r="Q8" t="s">
         <v>29</v>
       </c>
       <c r="R8" t="s">
         <v>30</v>
       </c>
       <c r="S8" t="s">
         <v>32</v>
       </c>
       <c r="T8" t="s">
         <v>32</v>
       </c>
       <c r="U8" t="s">
         <v>35</v>
       </c>
       <c r="V8">
         <v>19</v>
       </c>
       <c r="W8">
         <v>20.0</v>
       </c>
       <c r="X8">
         <v>0</v>
       </c>
       <c r="Y8">
-        <v>40.088</v>
+        <v>40.088000000000001</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9">
         <v>2026</v>
       </c>
       <c r="C9">
         <v>5357</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9">
         <v>1</v>
       </c>
       <c r="F9">
         <v>111</v>
       </c>
       <c r="G9">
         <v>0.5572</v>
       </c>
       <c r="H9">
         <v>56</v>
       </c>
       <c r="I9">
         <v>47.0</v>
       </c>
       <c r="J9">
-        <v>103.182</v>
+        <v>103.18200000000003</v>
       </c>
       <c r="K9">
         <v>0</v>
       </c>
       <c r="L9" t="s">
         <v>27</v>
       </c>
       <c r="M9">
         <v>0</v>
       </c>
       <c r="N9" t="s">
         <v>28</v>
       </c>
       <c r="O9">
         <v>2</v>
       </c>
       <c r="P9">
         <v>17144</v>
       </c>
       <c r="Q9" t="s">
         <v>29</v>
       </c>
       <c r="R9" t="s">
         <v>30</v>
       </c>
@@ -1245,51 +1245,51 @@
       <c r="B10">
         <v>2026</v>
       </c>
       <c r="C10">
         <v>5357</v>
       </c>
       <c r="D10" t="s">
         <v>26</v>
       </c>
       <c r="E10">
         <v>1</v>
       </c>
       <c r="F10">
         <v>111</v>
       </c>
       <c r="G10">
         <v>0.5572</v>
       </c>
       <c r="H10">
         <v>56</v>
       </c>
       <c r="I10">
         <v>47.0</v>
       </c>
       <c r="J10">
-        <v>103.182</v>
+        <v>103.18200000000003</v>
       </c>
       <c r="K10">
         <v>0</v>
       </c>
       <c r="L10" t="s">
         <v>27</v>
       </c>
       <c r="M10">
         <v>0</v>
       </c>
       <c r="N10" t="s">
         <v>28</v>
       </c>
       <c r="O10">
         <v>2</v>
       </c>
       <c r="P10">
         <v>17144</v>
       </c>
       <c r="Q10" t="s">
         <v>29</v>
       </c>
       <c r="R10" t="s">
         <v>30</v>
       </c>
@@ -1322,51 +1322,51 @@
       <c r="B11">
         <v>2026</v>
       </c>
       <c r="C11">
         <v>5357</v>
       </c>
       <c r="D11" t="s">
         <v>26</v>
       </c>
       <c r="E11">
         <v>1</v>
       </c>
       <c r="F11">
         <v>111</v>
       </c>
       <c r="G11">
         <v>0.5572</v>
       </c>
       <c r="H11">
         <v>56</v>
       </c>
       <c r="I11">
         <v>47.0</v>
       </c>
       <c r="J11">
-        <v>103.182</v>
+        <v>103.18200000000003</v>
       </c>
       <c r="K11">
         <v>0</v>
       </c>
       <c r="L11" t="s">
         <v>27</v>
       </c>
       <c r="M11">
         <v>0</v>
       </c>
       <c r="N11" t="s">
         <v>28</v>
       </c>
       <c r="O11">
         <v>2</v>
       </c>
       <c r="P11">
         <v>17144</v>
       </c>
       <c r="Q11" t="s">
         <v>29</v>
       </c>
       <c r="R11" t="s">
         <v>30</v>
       </c>
@@ -1399,51 +1399,51 @@
       <c r="B12">
         <v>2026</v>
       </c>
       <c r="C12">
         <v>5357</v>
       </c>
       <c r="D12" t="s">
         <v>26</v>
       </c>
       <c r="E12">
         <v>1</v>
       </c>
       <c r="F12">
         <v>111</v>
       </c>
       <c r="G12">
         <v>0.5572</v>
       </c>
       <c r="H12">
         <v>56</v>
       </c>
       <c r="I12">
         <v>47.0</v>
       </c>
       <c r="J12">
-        <v>103.182</v>
+        <v>103.18200000000003</v>
       </c>
       <c r="K12">
         <v>0</v>
       </c>
       <c r="L12" t="s">
         <v>27</v>
       </c>
       <c r="M12">
         <v>0</v>
       </c>
       <c r="N12" t="s">
         <v>28</v>
       </c>
       <c r="O12">
         <v>2</v>
       </c>
       <c r="P12">
         <v>17144</v>
       </c>
       <c r="Q12" t="s">
         <v>40</v>
       </c>
       <c r="R12" t="s">
         <v>41</v>
       </c>
@@ -1476,51 +1476,51 @@
       <c r="B13">
         <v>2026</v>
       </c>
       <c r="C13">
         <v>5357</v>
       </c>
       <c r="D13" t="s">
         <v>26</v>
       </c>
       <c r="E13">
         <v>1</v>
       </c>
       <c r="F13">
         <v>111</v>
       </c>
       <c r="G13">
         <v>0.5572</v>
       </c>
       <c r="H13">
         <v>56</v>
       </c>
       <c r="I13">
         <v>47.0</v>
       </c>
       <c r="J13">
-        <v>103.182</v>
+        <v>103.18200000000003</v>
       </c>
       <c r="K13">
         <v>0</v>
       </c>
       <c r="L13" t="s">
         <v>27</v>
       </c>
       <c r="M13">
         <v>0</v>
       </c>
       <c r="N13" t="s">
         <v>28</v>
       </c>
       <c r="O13">
         <v>2</v>
       </c>
       <c r="P13">
         <v>17144</v>
       </c>
       <c r="Q13" t="s">
         <v>40</v>
       </c>
       <c r="R13" t="s">
         <v>41</v>
       </c>
@@ -1553,51 +1553,51 @@
       <c r="B14">
         <v>2026</v>
       </c>
       <c r="C14">
         <v>5357</v>
       </c>
       <c r="D14" t="s">
         <v>26</v>
       </c>
       <c r="E14">
         <v>1</v>
       </c>
       <c r="F14">
         <v>111</v>
       </c>
       <c r="G14">
         <v>0.5572</v>
       </c>
       <c r="H14">
         <v>56</v>
       </c>
       <c r="I14">
         <v>47.0</v>
       </c>
       <c r="J14">
-        <v>103.182</v>
+        <v>103.18200000000003</v>
       </c>
       <c r="K14">
         <v>0</v>
       </c>
       <c r="L14" t="s">
         <v>27</v>
       </c>
       <c r="M14">
         <v>0</v>
       </c>
       <c r="N14" t="s">
         <v>28</v>
       </c>
       <c r="O14">
         <v>2</v>
       </c>
       <c r="P14">
         <v>17144</v>
       </c>
       <c r="Q14" t="s">
         <v>29</v>
       </c>
       <c r="R14" t="s">
         <v>30</v>
       </c>
@@ -1630,51 +1630,51 @@
       <c r="B15">
         <v>2026</v>
       </c>
       <c r="C15">
         <v>5357</v>
       </c>
       <c r="D15" t="s">
         <v>26</v>
       </c>
       <c r="E15">
         <v>1</v>
       </c>
       <c r="F15">
         <v>111</v>
       </c>
       <c r="G15">
         <v>0.5572</v>
       </c>
       <c r="H15">
         <v>56</v>
       </c>
       <c r="I15">
         <v>47.0</v>
       </c>
       <c r="J15">
-        <v>103.182</v>
+        <v>103.18200000000003</v>
       </c>
       <c r="K15">
         <v>0</v>
       </c>
       <c r="L15" t="s">
         <v>27</v>
       </c>
       <c r="M15">
         <v>0</v>
       </c>
       <c r="N15" t="s">
         <v>28</v>
       </c>
       <c r="O15">
         <v>2</v>
       </c>
       <c r="P15">
         <v>17144</v>
       </c>
       <c r="Q15" t="s">
         <v>29</v>
       </c>
       <c r="R15" t="s">
         <v>30</v>
       </c>
@@ -1707,51 +1707,51 @@
       <c r="B16">
         <v>2026</v>
       </c>
       <c r="C16">
         <v>5357</v>
       </c>
       <c r="D16" t="s">
         <v>26</v>
       </c>
       <c r="E16">
         <v>1</v>
       </c>
       <c r="F16">
         <v>111</v>
       </c>
       <c r="G16">
         <v>0.5572</v>
       </c>
       <c r="H16">
         <v>56</v>
       </c>
       <c r="I16">
         <v>47.0</v>
       </c>
       <c r="J16">
-        <v>103.182</v>
+        <v>103.18200000000003</v>
       </c>
       <c r="K16">
         <v>0</v>
       </c>
       <c r="L16" t="s">
         <v>27</v>
       </c>
       <c r="M16">
         <v>0</v>
       </c>
       <c r="N16" t="s">
         <v>28</v>
       </c>
       <c r="O16">
         <v>2</v>
       </c>
       <c r="P16">
         <v>17144</v>
       </c>
       <c r="Q16" t="s">
         <v>29</v>
       </c>
       <c r="R16" t="s">
         <v>30</v>
       </c>
@@ -1759,59 +1759,50 @@
         <v>42</v>
       </c>
       <c r="T16" t="s">
         <v>32</v>
       </c>
       <c r="U16" t="s">
         <v>36</v>
       </c>
       <c r="V16">
         <v>1</v>
       </c>
       <c r="W16">
         <v>1.0</v>
       </c>
       <c r="X16">
         <v>0</v>
       </c>
       <c r="Y16">
         <v>2.397</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>