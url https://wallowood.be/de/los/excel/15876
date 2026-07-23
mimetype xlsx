--- v0 (2026-07-03)
+++ v1 (2026-07-23)
@@ -611,51 +611,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
         <v>2026</v>
       </c>
       <c r="C2">
         <v>1039</v>
       </c>
       <c r="D2" t="s">
         <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="F2">
         <v>1</v>
       </c>
       <c r="G2">
-        <v>24.1757</v>
+        <v>24.1755</v>
       </c>
       <c r="H2">
         <v>608</v>
       </c>
       <c r="I2">
         <v>11.0</v>
       </c>
       <c r="J2">
         <v>239.66999999999999</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="M2">
         <v>1</v>
       </c>
       <c r="N2" t="s">
         <v>29</v>
       </c>
       <c r="O2">
         <v>6</v>
       </c>
@@ -688,51 +688,51 @@
       </c>
       <c r="Y2">
         <v>0.58</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3">
         <v>2026</v>
       </c>
       <c r="C3">
         <v>1039</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="F3">
         <v>1</v>
       </c>
       <c r="G3">
-        <v>24.1757</v>
+        <v>24.1755</v>
       </c>
       <c r="H3">
         <v>608</v>
       </c>
       <c r="I3">
         <v>11.0</v>
       </c>
       <c r="J3">
         <v>239.66999999999999</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
       <c r="M3">
         <v>1</v>
       </c>
       <c r="N3" t="s">
         <v>29</v>
       </c>
       <c r="O3">
         <v>6</v>
       </c>
@@ -765,51 +765,51 @@
       </c>
       <c r="Y3">
         <v>18.32</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4">
         <v>2026</v>
       </c>
       <c r="C4">
         <v>1039</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>27</v>
       </c>
       <c r="F4">
         <v>1</v>
       </c>
       <c r="G4">
-        <v>24.1757</v>
+        <v>24.1755</v>
       </c>
       <c r="H4">
         <v>608</v>
       </c>
       <c r="I4">
         <v>11.0</v>
       </c>
       <c r="J4">
         <v>239.66999999999999</v>
       </c>
       <c r="K4">
         <v>0</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
       <c r="M4">
         <v>1</v>
       </c>
       <c r="N4" t="s">
         <v>29</v>
       </c>
       <c r="O4">
         <v>6</v>
       </c>
@@ -842,51 +842,51 @@
       </c>
       <c r="Y4">
         <v>28.65</v>
       </c>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5">
         <v>2026</v>
       </c>
       <c r="C5">
         <v>1039</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5">
         <v>1</v>
       </c>
       <c r="G5">
-        <v>24.1757</v>
+        <v>24.1755</v>
       </c>
       <c r="H5">
         <v>608</v>
       </c>
       <c r="I5">
         <v>11.0</v>
       </c>
       <c r="J5">
         <v>239.66999999999999</v>
       </c>
       <c r="K5">
         <v>0</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
       <c r="M5">
         <v>1</v>
       </c>
       <c r="N5" t="s">
         <v>29</v>
       </c>
       <c r="O5">
         <v>6</v>
       </c>
@@ -919,51 +919,51 @@
       </c>
       <c r="Y5">
         <v>148.58000000000001</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6">
         <v>2026</v>
       </c>
       <c r="C6">
         <v>1039</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6">
         <v>1</v>
       </c>
       <c r="G6">
-        <v>24.1757</v>
+        <v>24.1755</v>
       </c>
       <c r="H6">
         <v>608</v>
       </c>
       <c r="I6">
         <v>11.0</v>
       </c>
       <c r="J6">
         <v>239.66999999999999</v>
       </c>
       <c r="K6">
         <v>0</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
       <c r="M6">
         <v>1</v>
       </c>
       <c r="N6" t="s">
         <v>29</v>
       </c>
       <c r="O6">
         <v>6</v>
       </c>
@@ -996,51 +996,51 @@
       </c>
       <c r="Y6">
         <v>36.049999999999997</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7">
         <v>2026</v>
       </c>
       <c r="C7">
         <v>1039</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="F7">
         <v>1</v>
       </c>
       <c r="G7">
-        <v>24.1757</v>
+        <v>24.1755</v>
       </c>
       <c r="H7">
         <v>608</v>
       </c>
       <c r="I7">
         <v>11.0</v>
       </c>
       <c r="J7">
         <v>239.66999999999999</v>
       </c>
       <c r="K7">
         <v>0</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
       <c r="M7">
         <v>1</v>
       </c>
       <c r="N7" t="s">
         <v>29</v>
       </c>
       <c r="O7">
         <v>6</v>
       </c>
@@ -1073,51 +1073,51 @@
       </c>
       <c r="Y7">
         <v>0.42</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8">
         <v>2026</v>
       </c>
       <c r="C8">
         <v>1039</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8">
         <v>1</v>
       </c>
       <c r="G8">
-        <v>24.1757</v>
+        <v>24.1755</v>
       </c>
       <c r="H8">
         <v>608</v>
       </c>
       <c r="I8">
         <v>11.0</v>
       </c>
       <c r="J8">
         <v>239.66999999999999</v>
       </c>
       <c r="K8">
         <v>0</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
       <c r="M8">
         <v>1</v>
       </c>
       <c r="N8" t="s">
         <v>29</v>
       </c>
       <c r="O8">
         <v>6</v>
       </c>
@@ -1150,51 +1150,51 @@
       </c>
       <c r="Y8">
         <v>1.46</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9">
         <v>2026</v>
       </c>
       <c r="C9">
         <v>1039</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9">
         <v>1</v>
       </c>
       <c r="G9">
-        <v>24.1757</v>
+        <v>24.1755</v>
       </c>
       <c r="H9">
         <v>608</v>
       </c>
       <c r="I9">
         <v>11.0</v>
       </c>
       <c r="J9">
         <v>239.66999999999999</v>
       </c>
       <c r="K9">
         <v>0</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
       <c r="M9">
         <v>1</v>
       </c>
       <c r="N9" t="s">
         <v>29</v>
       </c>
       <c r="O9">
         <v>6</v>
       </c>
@@ -1227,51 +1227,51 @@
       </c>
       <c r="Y9">
         <v>2.6</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10">
         <v>2026</v>
       </c>
       <c r="C10">
         <v>1039</v>
       </c>
       <c r="D10" t="s">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10">
         <v>1</v>
       </c>
       <c r="G10">
-        <v>24.1757</v>
+        <v>24.1755</v>
       </c>
       <c r="H10">
         <v>608</v>
       </c>
       <c r="I10">
         <v>11.0</v>
       </c>
       <c r="J10">
         <v>239.66999999999999</v>
       </c>
       <c r="K10">
         <v>0</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
       <c r="M10">
         <v>1</v>
       </c>
       <c r="N10" t="s">
         <v>29</v>
       </c>
       <c r="O10">
         <v>6</v>
       </c>