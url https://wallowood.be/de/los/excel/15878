--- v0 (2026-07-03)
+++ v1 (2026-07-23)
@@ -605,51 +605,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
         <v>2026</v>
       </c>
       <c r="C2">
         <v>3105</v>
       </c>
       <c r="D2" t="s">
         <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="F2">
         <v>102</v>
       </c>
       <c r="G2">
-        <v>14.2592</v>
+        <v>14.259</v>
       </c>
       <c r="H2">
         <v>80</v>
       </c>
       <c r="I2">
         <v>8.0</v>
       </c>
       <c r="J2">
         <v>46.68000000000001</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="M2">
         <v>1</v>
       </c>
       <c r="N2" t="s">
         <v>29</v>
       </c>
       <c r="O2">
         <v>2</v>
       </c>
@@ -682,51 +682,51 @@
       </c>
       <c r="Y2">
         <v>1.48</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3">
         <v>2026</v>
       </c>
       <c r="C3">
         <v>3105</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="F3">
         <v>102</v>
       </c>
       <c r="G3">
-        <v>14.2592</v>
+        <v>14.259</v>
       </c>
       <c r="H3">
         <v>80</v>
       </c>
       <c r="I3">
         <v>8.0</v>
       </c>
       <c r="J3">
         <v>46.68000000000001</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
       <c r="M3">
         <v>1</v>
       </c>
       <c r="N3" t="s">
         <v>29</v>
       </c>
       <c r="O3">
         <v>2</v>
       </c>
@@ -759,51 +759,51 @@
       </c>
       <c r="Y3">
         <v>1.01</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4">
         <v>2026</v>
       </c>
       <c r="C4">
         <v>3105</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>27</v>
       </c>
       <c r="F4">
         <v>102</v>
       </c>
       <c r="G4">
-        <v>14.2592</v>
+        <v>14.259</v>
       </c>
       <c r="H4">
         <v>80</v>
       </c>
       <c r="I4">
         <v>8.0</v>
       </c>
       <c r="J4">
         <v>46.68000000000001</v>
       </c>
       <c r="K4">
         <v>0</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
       <c r="M4">
         <v>1</v>
       </c>
       <c r="N4" t="s">
         <v>29</v>
       </c>
       <c r="O4">
         <v>2</v>
       </c>
@@ -836,51 +836,51 @@
       </c>
       <c r="Y4">
         <v>20.67</v>
       </c>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5">
         <v>2026</v>
       </c>
       <c r="C5">
         <v>3105</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5">
         <v>102</v>
       </c>
       <c r="G5">
-        <v>14.2592</v>
+        <v>14.259</v>
       </c>
       <c r="H5">
         <v>80</v>
       </c>
       <c r="I5">
         <v>8.0</v>
       </c>
       <c r="J5">
         <v>46.68000000000001</v>
       </c>
       <c r="K5">
         <v>0</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
       <c r="M5">
         <v>1</v>
       </c>
       <c r="N5" t="s">
         <v>29</v>
       </c>
       <c r="O5">
         <v>2</v>
       </c>
@@ -913,51 +913,51 @@
       </c>
       <c r="Y5">
         <v>13.25</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6">
         <v>2026</v>
       </c>
       <c r="C6">
         <v>3105</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6">
         <v>102</v>
       </c>
       <c r="G6">
-        <v>14.2592</v>
+        <v>14.259</v>
       </c>
       <c r="H6">
         <v>80</v>
       </c>
       <c r="I6">
         <v>8.0</v>
       </c>
       <c r="J6">
         <v>46.68000000000001</v>
       </c>
       <c r="K6">
         <v>0</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
       <c r="M6">
         <v>1</v>
       </c>
       <c r="N6" t="s">
         <v>29</v>
       </c>
       <c r="O6">
         <v>2</v>
       </c>