--- v0 (2026-07-03)
+++ v1 (2026-07-23)
@@ -593,51 +593,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
         <v>2026</v>
       </c>
       <c r="C2">
         <v>3105</v>
       </c>
       <c r="D2" t="s">
         <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="F2">
         <v>109</v>
       </c>
       <c r="G2">
-        <v>21.6021</v>
+        <v>21.6014</v>
       </c>
       <c r="H2">
         <v>0</v>
       </c>
       <c r="I2">
         <v>485.0</v>
       </c>
       <c r="J2">
         <v>0</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="M2">
         <v>1</v>
       </c>
       <c r="N2" t="s">
         <v>29</v>
       </c>
       <c r="O2">
         <v>2</v>
       </c>