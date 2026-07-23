--- v0 (2026-07-03)
+++ v1 (2026-07-23)
@@ -625,51 +625,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
         <v>2026</v>
       </c>
       <c r="C2">
         <v>3105</v>
       </c>
       <c r="D2" t="s">
         <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="F2">
         <v>110</v>
       </c>
       <c r="G2">
-        <v>65.080500000000001</v>
+        <v>65.078999999999994</v>
       </c>
       <c r="H2">
         <v>275</v>
       </c>
       <c r="I2">
         <v>82.0</v>
       </c>
       <c r="J2">
         <v>193.76599999999993</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="M2">
         <v>1</v>
       </c>
       <c r="N2" t="s">
         <v>29</v>
       </c>
       <c r="O2">
         <v>2</v>
       </c>
@@ -702,51 +702,51 @@
       </c>
       <c r="Y2">
         <v>2.12</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3">
         <v>2026</v>
       </c>
       <c r="C3">
         <v>3105</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="F3">
         <v>110</v>
       </c>
       <c r="G3">
-        <v>65.080500000000001</v>
+        <v>65.078999999999994</v>
       </c>
       <c r="H3">
         <v>275</v>
       </c>
       <c r="I3">
         <v>82.0</v>
       </c>
       <c r="J3">
         <v>193.76599999999993</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
       <c r="M3">
         <v>1</v>
       </c>
       <c r="N3" t="s">
         <v>29</v>
       </c>
       <c r="O3">
         <v>2</v>
       </c>
@@ -779,51 +779,51 @@
       </c>
       <c r="Y3">
         <v>1.76</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4">
         <v>2026</v>
       </c>
       <c r="C4">
         <v>3105</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>27</v>
       </c>
       <c r="F4">
         <v>110</v>
       </c>
       <c r="G4">
-        <v>65.080500000000001</v>
+        <v>65.078999999999994</v>
       </c>
       <c r="H4">
         <v>275</v>
       </c>
       <c r="I4">
         <v>82.0</v>
       </c>
       <c r="J4">
         <v>193.76599999999993</v>
       </c>
       <c r="K4">
         <v>0</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
       <c r="M4">
         <v>1</v>
       </c>
       <c r="N4" t="s">
         <v>29</v>
       </c>
       <c r="O4">
         <v>2</v>
       </c>
@@ -856,51 +856,51 @@
       </c>
       <c r="Y4">
         <v>1.52</v>
       </c>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5">
         <v>2026</v>
       </c>
       <c r="C5">
         <v>3105</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5">
         <v>110</v>
       </c>
       <c r="G5">
-        <v>65.080500000000001</v>
+        <v>65.078999999999994</v>
       </c>
       <c r="H5">
         <v>275</v>
       </c>
       <c r="I5">
         <v>82.0</v>
       </c>
       <c r="J5">
         <v>193.76599999999993</v>
       </c>
       <c r="K5">
         <v>0</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
       <c r="M5">
         <v>1</v>
       </c>
       <c r="N5" t="s">
         <v>29</v>
       </c>
       <c r="O5">
         <v>2</v>
       </c>
@@ -933,51 +933,51 @@
       </c>
       <c r="Y5">
         <v>0.26</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6">
         <v>2026</v>
       </c>
       <c r="C6">
         <v>3105</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6">
         <v>110</v>
       </c>
       <c r="G6">
-        <v>65.080500000000001</v>
+        <v>65.078999999999994</v>
       </c>
       <c r="H6">
         <v>275</v>
       </c>
       <c r="I6">
         <v>82.0</v>
       </c>
       <c r="J6">
         <v>193.76599999999993</v>
       </c>
       <c r="K6">
         <v>0</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
       <c r="M6">
         <v>1</v>
       </c>
       <c r="N6" t="s">
         <v>29</v>
       </c>
       <c r="O6">
         <v>2</v>
       </c>
@@ -1010,51 +1010,51 @@
       </c>
       <c r="Y6">
         <v>21.407</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7">
         <v>2026</v>
       </c>
       <c r="C7">
         <v>3105</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="F7">
         <v>110</v>
       </c>
       <c r="G7">
-        <v>65.080500000000001</v>
+        <v>65.078999999999994</v>
       </c>
       <c r="H7">
         <v>275</v>
       </c>
       <c r="I7">
         <v>82.0</v>
       </c>
       <c r="J7">
         <v>193.76599999999993</v>
       </c>
       <c r="K7">
         <v>0</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
       <c r="M7">
         <v>1</v>
       </c>
       <c r="N7" t="s">
         <v>29</v>
       </c>
       <c r="O7">
         <v>2</v>
       </c>
@@ -1087,51 +1087,51 @@
       </c>
       <c r="Y7">
         <v>59.704</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8">
         <v>2026</v>
       </c>
       <c r="C8">
         <v>3105</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8">
         <v>110</v>
       </c>
       <c r="G8">
-        <v>65.080500000000001</v>
+        <v>65.078999999999994</v>
       </c>
       <c r="H8">
         <v>275</v>
       </c>
       <c r="I8">
         <v>82.0</v>
       </c>
       <c r="J8">
         <v>193.76599999999993</v>
       </c>
       <c r="K8">
         <v>0</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
       <c r="M8">
         <v>1</v>
       </c>
       <c r="N8" t="s">
         <v>29</v>
       </c>
       <c r="O8">
         <v>2</v>
       </c>
@@ -1164,51 +1164,51 @@
       </c>
       <c r="Y8">
         <v>69.46299999999999</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9">
         <v>2026</v>
       </c>
       <c r="C9">
         <v>3105</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9">
         <v>110</v>
       </c>
       <c r="G9">
-        <v>65.080500000000001</v>
+        <v>65.078999999999994</v>
       </c>
       <c r="H9">
         <v>275</v>
       </c>
       <c r="I9">
         <v>82.0</v>
       </c>
       <c r="J9">
         <v>193.76599999999993</v>
       </c>
       <c r="K9">
         <v>0</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
       <c r="M9">
         <v>1</v>
       </c>
       <c r="N9" t="s">
         <v>29</v>
       </c>
       <c r="O9">
         <v>2</v>
       </c>
@@ -1241,51 +1241,51 @@
       </c>
       <c r="Y9">
         <v>19.176</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10">
         <v>2026</v>
       </c>
       <c r="C10">
         <v>3105</v>
       </c>
       <c r="D10" t="s">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10">
         <v>110</v>
       </c>
       <c r="G10">
-        <v>65.080500000000001</v>
+        <v>65.078999999999994</v>
       </c>
       <c r="H10">
         <v>275</v>
       </c>
       <c r="I10">
         <v>82.0</v>
       </c>
       <c r="J10">
         <v>193.76599999999993</v>
       </c>
       <c r="K10">
         <v>0</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
       <c r="M10">
         <v>1</v>
       </c>
       <c r="N10" t="s">
         <v>29</v>
       </c>
       <c r="O10">
         <v>2</v>
       </c>
@@ -1318,51 +1318,51 @@
       </c>
       <c r="Y10">
         <v>0.66</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11">
         <v>2026</v>
       </c>
       <c r="C11">
         <v>3105</v>
       </c>
       <c r="D11" t="s">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11">
         <v>110</v>
       </c>
       <c r="G11">
-        <v>65.080500000000001</v>
+        <v>65.078999999999994</v>
       </c>
       <c r="H11">
         <v>275</v>
       </c>
       <c r="I11">
         <v>82.0</v>
       </c>
       <c r="J11">
         <v>193.76599999999993</v>
       </c>
       <c r="K11">
         <v>0</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
       </c>
       <c r="M11">
         <v>1</v>
       </c>
       <c r="N11" t="s">
         <v>29</v>
       </c>
       <c r="O11">
         <v>2</v>
       </c>
@@ -1395,51 +1395,51 @@
       </c>
       <c r="Y11">
         <v>5.3</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
         <v>2026</v>
       </c>
       <c r="C12">
         <v>3105</v>
       </c>
       <c r="D12" t="s">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12">
         <v>110</v>
       </c>
       <c r="G12">
-        <v>65.080500000000001</v>
+        <v>65.078999999999994</v>
       </c>
       <c r="H12">
         <v>275</v>
       </c>
       <c r="I12">
         <v>82.0</v>
       </c>
       <c r="J12">
         <v>193.76599999999993</v>
       </c>
       <c r="K12">
         <v>0</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
       </c>
       <c r="M12">
         <v>1</v>
       </c>
       <c r="N12" t="s">
         <v>29</v>
       </c>
       <c r="O12">
         <v>2</v>
       </c>
@@ -1472,51 +1472,51 @@
       </c>
       <c r="Y12">
         <v>6.2</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13">
         <v>2026</v>
       </c>
       <c r="C13">
         <v>3105</v>
       </c>
       <c r="D13" t="s">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
       <c r="F13">
         <v>110</v>
       </c>
       <c r="G13">
-        <v>65.080500000000001</v>
+        <v>65.078999999999994</v>
       </c>
       <c r="H13">
         <v>275</v>
       </c>
       <c r="I13">
         <v>82.0</v>
       </c>
       <c r="J13">
         <v>193.76599999999993</v>
       </c>
       <c r="K13">
         <v>0</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
       </c>
       <c r="M13">
         <v>1</v>
       </c>
       <c r="N13" t="s">
         <v>29</v>
       </c>
       <c r="O13">
         <v>2</v>
       </c>
@@ -1549,51 +1549,51 @@
       </c>
       <c r="Y13">
         <v>1.165</v>
       </c>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
         <v>2026</v>
       </c>
       <c r="C14">
         <v>3105</v>
       </c>
       <c r="D14" t="s">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
       <c r="F14">
         <v>110</v>
       </c>
       <c r="G14">
-        <v>65.080500000000001</v>
+        <v>65.078999999999994</v>
       </c>
       <c r="H14">
         <v>275</v>
       </c>
       <c r="I14">
         <v>82.0</v>
       </c>
       <c r="J14">
         <v>193.76599999999993</v>
       </c>
       <c r="K14">
         <v>0</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
       </c>
       <c r="M14">
         <v>1</v>
       </c>
       <c r="N14" t="s">
         <v>29</v>
       </c>
       <c r="O14">
         <v>2</v>
       </c>
@@ -1626,51 +1626,51 @@
       </c>
       <c r="Y14">
         <v>1.498</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15">
         <v>2026</v>
       </c>
       <c r="C15">
         <v>3105</v>
       </c>
       <c r="D15" t="s">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>27</v>
       </c>
       <c r="F15">
         <v>110</v>
       </c>
       <c r="G15">
-        <v>65.080500000000001</v>
+        <v>65.078999999999994</v>
       </c>
       <c r="H15">
         <v>275</v>
       </c>
       <c r="I15">
         <v>82.0</v>
       </c>
       <c r="J15">
         <v>193.76599999999993</v>
       </c>
       <c r="K15">
         <v>0</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
       </c>
       <c r="M15">
         <v>1</v>
       </c>
       <c r="N15" t="s">
         <v>29</v>
       </c>
       <c r="O15">
         <v>2</v>
       </c>
@@ -1703,51 +1703,51 @@
       </c>
       <c r="Y15">
         <v>1.01</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16">
         <v>2026</v>
       </c>
       <c r="C16">
         <v>3105</v>
       </c>
       <c r="D16" t="s">
         <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>27</v>
       </c>
       <c r="F16">
         <v>110</v>
       </c>
       <c r="G16">
-        <v>65.080500000000001</v>
+        <v>65.078999999999994</v>
       </c>
       <c r="H16">
         <v>275</v>
       </c>
       <c r="I16">
         <v>82.0</v>
       </c>
       <c r="J16">
         <v>193.76599999999993</v>
       </c>
       <c r="K16">
         <v>0</v>
       </c>
       <c r="L16" t="s">
         <v>28</v>
       </c>
       <c r="M16">
         <v>1</v>
       </c>
       <c r="N16" t="s">
         <v>29</v>
       </c>
       <c r="O16">
         <v>2</v>
       </c>
@@ -1780,51 +1780,51 @@
       </c>
       <c r="Y16">
         <v>1.2</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17">
         <v>2026</v>
       </c>
       <c r="C17">
         <v>3105</v>
       </c>
       <c r="D17" t="s">
         <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>27</v>
       </c>
       <c r="F17">
         <v>110</v>
       </c>
       <c r="G17">
-        <v>65.080500000000001</v>
+        <v>65.078999999999994</v>
       </c>
       <c r="H17">
         <v>275</v>
       </c>
       <c r="I17">
         <v>82.0</v>
       </c>
       <c r="J17">
         <v>193.76599999999993</v>
       </c>
       <c r="K17">
         <v>0</v>
       </c>
       <c r="L17" t="s">
         <v>28</v>
       </c>
       <c r="M17">
         <v>1</v>
       </c>
       <c r="N17" t="s">
         <v>29</v>
       </c>
       <c r="O17">
         <v>2</v>
       </c>