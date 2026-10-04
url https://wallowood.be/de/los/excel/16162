--- v0 (2026-07-22)
+++ v1 (2026-10-04)
@@ -638,51 +638,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
         <v>2026</v>
       </c>
       <c r="C2">
         <v>1009</v>
       </c>
       <c r="D2" t="s">
         <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="F2">
         <v>20</v>
       </c>
       <c r="G2">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H2">
         <v>1806</v>
       </c>
       <c r="I2">
         <v>0</v>
       </c>
       <c r="J2">
         <v>0</v>
       </c>
       <c r="K2">
         <v>2725.051999999999225</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="M2">
         <v>1</v>
       </c>
       <c r="N2" t="s">
         <v>29</v>
       </c>
       <c r="O2">
         <v>6</v>
       </c>
@@ -715,51 +715,51 @@
       </c>
       <c r="Y2">
         <v>0.621</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3">
         <v>2026</v>
       </c>
       <c r="C3">
         <v>1009</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="F3">
         <v>20</v>
       </c>
       <c r="G3">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H3">
         <v>1806</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>2725.051999999999225</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
       <c r="M3">
         <v>1</v>
       </c>
       <c r="N3" t="s">
         <v>29</v>
       </c>
       <c r="O3">
         <v>6</v>
       </c>
@@ -792,51 +792,51 @@
       </c>
       <c r="Y3">
         <v>8.884</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4">
         <v>2026</v>
       </c>
       <c r="C4">
         <v>1009</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>27</v>
       </c>
       <c r="F4">
         <v>20</v>
       </c>
       <c r="G4">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H4">
         <v>1806</v>
       </c>
       <c r="I4">
         <v>0</v>
       </c>
       <c r="J4">
         <v>0</v>
       </c>
       <c r="K4">
         <v>2725.051999999999225</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
       <c r="M4">
         <v>1</v>
       </c>
       <c r="N4" t="s">
         <v>29</v>
       </c>
       <c r="O4">
         <v>6</v>
       </c>
@@ -869,51 +869,51 @@
       </c>
       <c r="Y4">
         <v>14.084</v>
       </c>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5">
         <v>2026</v>
       </c>
       <c r="C5">
         <v>1009</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5">
         <v>20</v>
       </c>
       <c r="G5">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H5">
         <v>1806</v>
       </c>
       <c r="I5">
         <v>0</v>
       </c>
       <c r="J5">
         <v>0</v>
       </c>
       <c r="K5">
         <v>2725.051999999999225</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
       <c r="M5">
         <v>1</v>
       </c>
       <c r="N5" t="s">
         <v>29</v>
       </c>
       <c r="O5">
         <v>6</v>
       </c>
@@ -946,51 +946,51 @@
       </c>
       <c r="Y5">
         <v>67.0040000000000049</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6">
         <v>2026</v>
       </c>
       <c r="C6">
         <v>1009</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6">
         <v>20</v>
       </c>
       <c r="G6">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H6">
         <v>1806</v>
       </c>
       <c r="I6">
         <v>0</v>
       </c>
       <c r="J6">
         <v>0</v>
       </c>
       <c r="K6">
         <v>2725.051999999999225</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
       <c r="M6">
         <v>1</v>
       </c>
       <c r="N6" t="s">
         <v>29</v>
       </c>
       <c r="O6">
         <v>6</v>
       </c>
@@ -1023,51 +1023,51 @@
       </c>
       <c r="Y6">
         <v>36.762</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7">
         <v>2026</v>
       </c>
       <c r="C7">
         <v>1009</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="F7">
         <v>20</v>
       </c>
       <c r="G7">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H7">
         <v>1806</v>
       </c>
       <c r="I7">
         <v>0</v>
       </c>
       <c r="J7">
         <v>0</v>
       </c>
       <c r="K7">
         <v>2725.051999999999225</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
       <c r="M7">
         <v>1</v>
       </c>
       <c r="N7" t="s">
         <v>29</v>
       </c>
       <c r="O7">
         <v>6</v>
       </c>
@@ -1100,51 +1100,51 @@
       </c>
       <c r="Y7">
         <v>12.858</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8">
         <v>2026</v>
       </c>
       <c r="C8">
         <v>1009</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8">
         <v>20</v>
       </c>
       <c r="G8">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H8">
         <v>1806</v>
       </c>
       <c r="I8">
         <v>0</v>
       </c>
       <c r="J8">
         <v>0</v>
       </c>
       <c r="K8">
         <v>2725.051999999999225</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
       <c r="M8">
         <v>1</v>
       </c>
       <c r="N8" t="s">
         <v>29</v>
       </c>
       <c r="O8">
         <v>6</v>
       </c>
@@ -1177,51 +1177,51 @@
       </c>
       <c r="Y8">
         <v>9.462</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9">
         <v>2026</v>
       </c>
       <c r="C9">
         <v>1009</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9">
         <v>20</v>
       </c>
       <c r="G9">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H9">
         <v>1806</v>
       </c>
       <c r="I9">
         <v>0</v>
       </c>
       <c r="J9">
         <v>0</v>
       </c>
       <c r="K9">
         <v>2725.051999999999225</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
       <c r="M9">
         <v>1</v>
       </c>
       <c r="N9" t="s">
         <v>29</v>
       </c>
       <c r="O9">
         <v>6</v>
       </c>
@@ -1254,51 +1254,51 @@
       </c>
       <c r="Y9">
         <v>8.318</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10">
         <v>2026</v>
       </c>
       <c r="C10">
         <v>1009</v>
       </c>
       <c r="D10" t="s">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10">
         <v>20</v>
       </c>
       <c r="G10">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H10">
         <v>1806</v>
       </c>
       <c r="I10">
         <v>0</v>
       </c>
       <c r="J10">
         <v>0</v>
       </c>
       <c r="K10">
         <v>2725.051999999999225</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
       <c r="M10">
         <v>1</v>
       </c>
       <c r="N10" t="s">
         <v>29</v>
       </c>
       <c r="O10">
         <v>6</v>
       </c>
@@ -1331,51 +1331,51 @@
       </c>
       <c r="Y10">
         <v>15.367</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11">
         <v>2026</v>
       </c>
       <c r="C11">
         <v>1009</v>
       </c>
       <c r="D11" t="s">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11">
         <v>20</v>
       </c>
       <c r="G11">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H11">
         <v>1806</v>
       </c>
       <c r="I11">
         <v>0</v>
       </c>
       <c r="J11">
         <v>0</v>
       </c>
       <c r="K11">
         <v>2725.051999999999225</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
       </c>
       <c r="M11">
         <v>1</v>
       </c>
       <c r="N11" t="s">
         <v>29</v>
       </c>
       <c r="O11">
         <v>6</v>
       </c>
@@ -1408,51 +1408,51 @@
       </c>
       <c r="Y11">
         <v>16.558</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
         <v>2026</v>
       </c>
       <c r="C12">
         <v>1009</v>
       </c>
       <c r="D12" t="s">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12">
         <v>20</v>
       </c>
       <c r="G12">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H12">
         <v>1806</v>
       </c>
       <c r="I12">
         <v>0</v>
       </c>
       <c r="J12">
         <v>0</v>
       </c>
       <c r="K12">
         <v>2725.051999999999225</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
       </c>
       <c r="M12">
         <v>1</v>
       </c>
       <c r="N12" t="s">
         <v>29</v>
       </c>
       <c r="O12">
         <v>6</v>
       </c>
@@ -1485,51 +1485,51 @@
       </c>
       <c r="Y12">
         <v>11.492</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13">
         <v>2026</v>
       </c>
       <c r="C13">
         <v>1009</v>
       </c>
       <c r="D13" t="s">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
       <c r="F13">
         <v>20</v>
       </c>
       <c r="G13">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H13">
         <v>1806</v>
       </c>
       <c r="I13">
         <v>0</v>
       </c>
       <c r="J13">
         <v>0</v>
       </c>
       <c r="K13">
         <v>2725.051999999999225</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
       </c>
       <c r="M13">
         <v>1</v>
       </c>
       <c r="N13" t="s">
         <v>29</v>
       </c>
       <c r="O13">
         <v>6</v>
       </c>
@@ -1562,51 +1562,51 @@
       </c>
       <c r="Y13">
         <v>50.009999999999998</v>
       </c>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
         <v>2026</v>
       </c>
       <c r="C14">
         <v>1009</v>
       </c>
       <c r="D14" t="s">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
       <c r="F14">
         <v>20</v>
       </c>
       <c r="G14">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H14">
         <v>1806</v>
       </c>
       <c r="I14">
         <v>0</v>
       </c>
       <c r="J14">
         <v>0</v>
       </c>
       <c r="K14">
         <v>2725.051999999999225</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
       </c>
       <c r="M14">
         <v>1</v>
       </c>
       <c r="N14" t="s">
         <v>29</v>
       </c>
       <c r="O14">
         <v>6</v>
       </c>
@@ -1639,51 +1639,51 @@
       </c>
       <c r="Y14">
         <v>648.98800000000006</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15">
         <v>2026</v>
       </c>
       <c r="C15">
         <v>1009</v>
       </c>
       <c r="D15" t="s">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>27</v>
       </c>
       <c r="F15">
         <v>20</v>
       </c>
       <c r="G15">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H15">
         <v>1806</v>
       </c>
       <c r="I15">
         <v>0</v>
       </c>
       <c r="J15">
         <v>0</v>
       </c>
       <c r="K15">
         <v>2725.051999999999225</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
       </c>
       <c r="M15">
         <v>1</v>
       </c>
       <c r="N15" t="s">
         <v>29</v>
       </c>
       <c r="O15">
         <v>6</v>
       </c>
@@ -1716,51 +1716,51 @@
       </c>
       <c r="Y15">
         <v>1020.22699999999998</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16">
         <v>2026</v>
       </c>
       <c r="C16">
         <v>1009</v>
       </c>
       <c r="D16" t="s">
         <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>27</v>
       </c>
       <c r="F16">
         <v>20</v>
       </c>
       <c r="G16">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H16">
         <v>1806</v>
       </c>
       <c r="I16">
         <v>0</v>
       </c>
       <c r="J16">
         <v>0</v>
       </c>
       <c r="K16">
         <v>2725.051999999999225</v>
       </c>
       <c r="L16" t="s">
         <v>28</v>
       </c>
       <c r="M16">
         <v>1</v>
       </c>
       <c r="N16" t="s">
         <v>29</v>
       </c>
       <c r="O16">
         <v>6</v>
       </c>
@@ -1793,51 +1793,51 @@
       </c>
       <c r="Y16">
         <v>316.95800000000003</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17">
         <v>2026</v>
       </c>
       <c r="C17">
         <v>1009</v>
       </c>
       <c r="D17" t="s">
         <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>27</v>
       </c>
       <c r="F17">
         <v>20</v>
       </c>
       <c r="G17">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H17">
         <v>1806</v>
       </c>
       <c r="I17">
         <v>0</v>
       </c>
       <c r="J17">
         <v>0</v>
       </c>
       <c r="K17">
         <v>2725.051999999999225</v>
       </c>
       <c r="L17" t="s">
         <v>28</v>
       </c>
       <c r="M17">
         <v>1</v>
       </c>
       <c r="N17" t="s">
         <v>29</v>
       </c>
       <c r="O17">
         <v>6</v>
       </c>
@@ -1870,51 +1870,51 @@
       </c>
       <c r="Y17">
         <v>34.353</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18">
         <v>2026</v>
       </c>
       <c r="C18">
         <v>1009</v>
       </c>
       <c r="D18" t="s">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>27</v>
       </c>
       <c r="F18">
         <v>20</v>
       </c>
       <c r="G18">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H18">
         <v>1806</v>
       </c>
       <c r="I18">
         <v>0</v>
       </c>
       <c r="J18">
         <v>0</v>
       </c>
       <c r="K18">
         <v>2725.051999999999225</v>
       </c>
       <c r="L18" t="s">
         <v>28</v>
       </c>
       <c r="M18">
         <v>1</v>
       </c>
       <c r="N18" t="s">
         <v>29</v>
       </c>
       <c r="O18">
         <v>6</v>
       </c>
@@ -1947,51 +1947,51 @@
       </c>
       <c r="Y18">
         <v>22.894</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19">
         <v>2026</v>
       </c>
       <c r="C19">
         <v>1009</v>
       </c>
       <c r="D19" t="s">
         <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>27</v>
       </c>
       <c r="F19">
         <v>20</v>
       </c>
       <c r="G19">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H19">
         <v>1806</v>
       </c>
       <c r="I19">
         <v>0</v>
       </c>
       <c r="J19">
         <v>0</v>
       </c>
       <c r="K19">
         <v>2725.051999999999225</v>
       </c>
       <c r="L19" t="s">
         <v>28</v>
       </c>
       <c r="M19">
         <v>1</v>
       </c>
       <c r="N19" t="s">
         <v>29</v>
       </c>
       <c r="O19">
         <v>6</v>
       </c>
@@ -2024,51 +2024,51 @@
       </c>
       <c r="Y19">
         <v>6.792</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20">
         <v>2026</v>
       </c>
       <c r="C20">
         <v>1009</v>
       </c>
       <c r="D20" t="s">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>27</v>
       </c>
       <c r="F20">
         <v>20</v>
       </c>
       <c r="G20">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H20">
         <v>1806</v>
       </c>
       <c r="I20">
         <v>0</v>
       </c>
       <c r="J20">
         <v>0</v>
       </c>
       <c r="K20">
         <v>2725.051999999999225</v>
       </c>
       <c r="L20" t="s">
         <v>28</v>
       </c>
       <c r="M20">
         <v>1</v>
       </c>
       <c r="N20" t="s">
         <v>29</v>
       </c>
       <c r="O20">
         <v>6</v>
       </c>
@@ -2101,51 +2101,51 @@
       </c>
       <c r="Y20">
         <v>2.11</v>
       </c>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21">
         <v>2026</v>
       </c>
       <c r="C21">
         <v>1009</v>
       </c>
       <c r="D21" t="s">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>27</v>
       </c>
       <c r="F21">
         <v>20</v>
       </c>
       <c r="G21">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H21">
         <v>1806</v>
       </c>
       <c r="I21">
         <v>0</v>
       </c>
       <c r="J21">
         <v>0</v>
       </c>
       <c r="K21">
         <v>2725.051999999999225</v>
       </c>
       <c r="L21" t="s">
         <v>28</v>
       </c>
       <c r="M21">
         <v>1</v>
       </c>
       <c r="N21" t="s">
         <v>29</v>
       </c>
       <c r="O21">
         <v>6</v>
       </c>
@@ -2178,51 +2178,51 @@
       </c>
       <c r="Y21">
         <v>17.715</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
         <v>25</v>
       </c>
       <c r="B22">
         <v>2026</v>
       </c>
       <c r="C22">
         <v>1009</v>
       </c>
       <c r="D22" t="s">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>27</v>
       </c>
       <c r="F22">
         <v>20</v>
       </c>
       <c r="G22">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H22">
         <v>1806</v>
       </c>
       <c r="I22">
         <v>0</v>
       </c>
       <c r="J22">
         <v>0</v>
       </c>
       <c r="K22">
         <v>2725.051999999999225</v>
       </c>
       <c r="L22" t="s">
         <v>28</v>
       </c>
       <c r="M22">
         <v>1</v>
       </c>
       <c r="N22" t="s">
         <v>29</v>
       </c>
       <c r="O22">
         <v>6</v>
       </c>
@@ -2255,51 +2255,51 @@
       </c>
       <c r="Y22">
         <v>130.51900000000001</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
         <v>25</v>
       </c>
       <c r="B23">
         <v>2026</v>
       </c>
       <c r="C23">
         <v>1009</v>
       </c>
       <c r="D23" t="s">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>27</v>
       </c>
       <c r="F23">
         <v>20</v>
       </c>
       <c r="G23">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H23">
         <v>1806</v>
       </c>
       <c r="I23">
         <v>0</v>
       </c>
       <c r="J23">
         <v>0</v>
       </c>
       <c r="K23">
         <v>2725.051999999999225</v>
       </c>
       <c r="L23" t="s">
         <v>28</v>
       </c>
       <c r="M23">
         <v>1</v>
       </c>
       <c r="N23" t="s">
         <v>29</v>
       </c>
       <c r="O23">
         <v>6</v>
       </c>
@@ -2332,51 +2332,51 @@
       </c>
       <c r="Y23">
         <v>97.328</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
         <v>25</v>
       </c>
       <c r="B24">
         <v>2026</v>
       </c>
       <c r="C24">
         <v>1009</v>
       </c>
       <c r="D24" t="s">
         <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>27</v>
       </c>
       <c r="F24">
         <v>20</v>
       </c>
       <c r="G24">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H24">
         <v>1806</v>
       </c>
       <c r="I24">
         <v>0</v>
       </c>
       <c r="J24">
         <v>0</v>
       </c>
       <c r="K24">
         <v>2725.051999999999225</v>
       </c>
       <c r="L24" t="s">
         <v>28</v>
       </c>
       <c r="M24">
         <v>1</v>
       </c>
       <c r="N24" t="s">
         <v>29</v>
       </c>
       <c r="O24">
         <v>6</v>
       </c>
@@ -2409,51 +2409,51 @@
       </c>
       <c r="Y24">
         <v>47.051000000000002</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
         <v>25</v>
       </c>
       <c r="B25">
         <v>2026</v>
       </c>
       <c r="C25">
         <v>1009</v>
       </c>
       <c r="D25" t="s">
         <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>27</v>
       </c>
       <c r="F25">
         <v>20</v>
       </c>
       <c r="G25">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H25">
         <v>1806</v>
       </c>
       <c r="I25">
         <v>0</v>
       </c>
       <c r="J25">
         <v>0</v>
       </c>
       <c r="K25">
         <v>2725.051999999999225</v>
       </c>
       <c r="L25" t="s">
         <v>28</v>
       </c>
       <c r="M25">
         <v>1</v>
       </c>
       <c r="N25" t="s">
         <v>29</v>
       </c>
       <c r="O25">
         <v>6</v>
       </c>
@@ -2486,51 +2486,51 @@
       </c>
       <c r="Y25">
         <v>12.163</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
         <v>25</v>
       </c>
       <c r="B26">
         <v>2026</v>
       </c>
       <c r="C26">
         <v>1009</v>
       </c>
       <c r="D26" t="s">
         <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>27</v>
       </c>
       <c r="F26">
         <v>20</v>
       </c>
       <c r="G26">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H26">
         <v>1806</v>
       </c>
       <c r="I26">
         <v>0</v>
       </c>
       <c r="J26">
         <v>0</v>
       </c>
       <c r="K26">
         <v>2725.051999999999225</v>
       </c>
       <c r="L26" t="s">
         <v>28</v>
       </c>
       <c r="M26">
         <v>1</v>
       </c>
       <c r="N26" t="s">
         <v>29</v>
       </c>
       <c r="O26">
         <v>6</v>
       </c>
@@ -2563,51 +2563,51 @@
       </c>
       <c r="Y26">
         <v>5.334</v>
       </c>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27">
         <v>2026</v>
       </c>
       <c r="C27">
         <v>1009</v>
       </c>
       <c r="D27" t="s">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>27</v>
       </c>
       <c r="F27">
         <v>20</v>
       </c>
       <c r="G27">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H27">
         <v>1806</v>
       </c>
       <c r="I27">
         <v>0</v>
       </c>
       <c r="J27">
         <v>0</v>
       </c>
       <c r="K27">
         <v>2725.051999999999225</v>
       </c>
       <c r="L27" t="s">
         <v>28</v>
       </c>
       <c r="M27">
         <v>1</v>
       </c>
       <c r="N27" t="s">
         <v>29</v>
       </c>
       <c r="O27">
         <v>6</v>
       </c>
@@ -2640,51 +2640,51 @@
       </c>
       <c r="Y27">
         <v>2.299</v>
       </c>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
         <v>25</v>
       </c>
       <c r="B28">
         <v>2026</v>
       </c>
       <c r="C28">
         <v>1009</v>
       </c>
       <c r="D28" t="s">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>27</v>
       </c>
       <c r="F28">
         <v>20</v>
       </c>
       <c r="G28">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H28">
         <v>1806</v>
       </c>
       <c r="I28">
         <v>0</v>
       </c>
       <c r="J28">
         <v>0</v>
       </c>
       <c r="K28">
         <v>2725.051999999999225</v>
       </c>
       <c r="L28" t="s">
         <v>28</v>
       </c>
       <c r="M28">
         <v>1</v>
       </c>
       <c r="N28" t="s">
         <v>29</v>
       </c>
       <c r="O28">
         <v>6</v>
       </c>
@@ -2717,51 +2717,51 @@
       </c>
       <c r="Y28">
         <v>8.82</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
         <v>25</v>
       </c>
       <c r="B29">
         <v>2026</v>
       </c>
       <c r="C29">
         <v>1009</v>
       </c>
       <c r="D29" t="s">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>27</v>
       </c>
       <c r="F29">
         <v>20</v>
       </c>
       <c r="G29">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H29">
         <v>1806</v>
       </c>
       <c r="I29">
         <v>0</v>
       </c>
       <c r="J29">
         <v>0</v>
       </c>
       <c r="K29">
         <v>2725.051999999999225</v>
       </c>
       <c r="L29" t="s">
         <v>28</v>
       </c>
       <c r="M29">
         <v>1</v>
       </c>
       <c r="N29" t="s">
         <v>29</v>
       </c>
       <c r="O29">
         <v>6</v>
       </c>
@@ -2794,51 +2794,51 @@
       </c>
       <c r="Y29">
         <v>36.135</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
         <v>25</v>
       </c>
       <c r="B30">
         <v>2026</v>
       </c>
       <c r="C30">
         <v>1009</v>
       </c>
       <c r="D30" t="s">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>27</v>
       </c>
       <c r="F30">
         <v>20</v>
       </c>
       <c r="G30">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H30">
         <v>1806</v>
       </c>
       <c r="I30">
         <v>0</v>
       </c>
       <c r="J30">
         <v>0</v>
       </c>
       <c r="K30">
         <v>2725.051999999999225</v>
       </c>
       <c r="L30" t="s">
         <v>28</v>
       </c>
       <c r="M30">
         <v>1</v>
       </c>
       <c r="N30" t="s">
         <v>29</v>
       </c>
       <c r="O30">
         <v>6</v>
       </c>
@@ -2871,51 +2871,51 @@
       </c>
       <c r="Y30">
         <v>34.353</v>
       </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" t="s">
         <v>25</v>
       </c>
       <c r="B31">
         <v>2026</v>
       </c>
       <c r="C31">
         <v>1009</v>
       </c>
       <c r="D31" t="s">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>27</v>
       </c>
       <c r="F31">
         <v>20</v>
       </c>
       <c r="G31">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H31">
         <v>1806</v>
       </c>
       <c r="I31">
         <v>0</v>
       </c>
       <c r="J31">
         <v>0</v>
       </c>
       <c r="K31">
         <v>2725.051999999999225</v>
       </c>
       <c r="L31" t="s">
         <v>28</v>
       </c>
       <c r="M31">
         <v>1</v>
       </c>
       <c r="N31" t="s">
         <v>29</v>
       </c>
       <c r="O31">
         <v>6</v>
       </c>
@@ -2948,51 +2948,51 @@
       </c>
       <c r="Y31">
         <v>18.401</v>
       </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32">
         <v>2026</v>
       </c>
       <c r="C32">
         <v>1009</v>
       </c>
       <c r="D32" t="s">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>27</v>
       </c>
       <c r="F32">
         <v>20</v>
       </c>
       <c r="G32">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H32">
         <v>1806</v>
       </c>
       <c r="I32">
         <v>0</v>
       </c>
       <c r="J32">
         <v>0</v>
       </c>
       <c r="K32">
         <v>2725.051999999999225</v>
       </c>
       <c r="L32" t="s">
         <v>28</v>
       </c>
       <c r="M32">
         <v>1</v>
       </c>
       <c r="N32" t="s">
         <v>29</v>
       </c>
       <c r="O32">
         <v>6</v>
       </c>
@@ -3025,51 +3025,51 @@
       </c>
       <c r="Y32">
         <v>3.019</v>
       </c>
     </row>
     <row r="33" spans="1:25">
       <c r="A33" t="s">
         <v>25</v>
       </c>
       <c r="B33">
         <v>2026</v>
       </c>
       <c r="C33">
         <v>1009</v>
       </c>
       <c r="D33" t="s">
         <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>27</v>
       </c>
       <c r="F33">
         <v>20</v>
       </c>
       <c r="G33">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H33">
         <v>1806</v>
       </c>
       <c r="I33">
         <v>0</v>
       </c>
       <c r="J33">
         <v>0</v>
       </c>
       <c r="K33">
         <v>2725.051999999999225</v>
       </c>
       <c r="L33" t="s">
         <v>28</v>
       </c>
       <c r="M33">
         <v>1</v>
       </c>
       <c r="N33" t="s">
         <v>29</v>
       </c>
       <c r="O33">
         <v>6</v>
       </c>
@@ -3102,51 +3102,51 @@
       </c>
       <c r="Y33">
         <v>3.448</v>
       </c>
     </row>
     <row r="34" spans="1:25">
       <c r="A34" t="s">
         <v>25</v>
       </c>
       <c r="B34">
         <v>2026</v>
       </c>
       <c r="C34">
         <v>1009</v>
       </c>
       <c r="D34" t="s">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>27</v>
       </c>
       <c r="F34">
         <v>20</v>
       </c>
       <c r="G34">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H34">
         <v>1806</v>
       </c>
       <c r="I34">
         <v>0</v>
       </c>
       <c r="J34">
         <v>0</v>
       </c>
       <c r="K34">
         <v>2725.051999999999225</v>
       </c>
       <c r="L34" t="s">
         <v>28</v>
       </c>
       <c r="M34">
         <v>1</v>
       </c>
       <c r="N34" t="s">
         <v>29</v>
       </c>
       <c r="O34">
         <v>6</v>
       </c>
@@ -3179,51 +3179,51 @@
       </c>
       <c r="Y34">
         <v>2.024</v>
       </c>
     </row>
     <row r="35" spans="1:25">
       <c r="A35" t="s">
         <v>25</v>
       </c>
       <c r="B35">
         <v>2026</v>
       </c>
       <c r="C35">
         <v>1009</v>
       </c>
       <c r="D35" t="s">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>27</v>
       </c>
       <c r="F35">
         <v>20</v>
       </c>
       <c r="G35">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H35">
         <v>1806</v>
       </c>
       <c r="I35">
         <v>0</v>
       </c>
       <c r="J35">
         <v>0</v>
       </c>
       <c r="K35">
         <v>2725.051999999999225</v>
       </c>
       <c r="L35" t="s">
         <v>28</v>
       </c>
       <c r="M35">
         <v>1</v>
       </c>
       <c r="N35" t="s">
         <v>29</v>
       </c>
       <c r="O35">
         <v>6</v>
       </c>