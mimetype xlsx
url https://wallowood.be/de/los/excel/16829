--- v0 (2026-08-20)
+++ v1 (2026-09-12)
@@ -101,51 +101,51 @@
   <si>
     <t>produit_nbre</t>
   </si>
   <si>
     <t>produit_vtrh</t>
   </si>
   <si>
     <t>produit_vtrr</t>
   </si>
   <si>
     <t>produit_vtgr</t>
   </si>
   <si>
     <t>Cantonnement de Nassogne</t>
   </si>
   <si>
     <t>Sainte-Ode Cne</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>04/09/2026</t>
   </si>
   <si>
-    <t>Chemin de Bokaïssart</t>
+    <t>Chemin de Boka??ssart</t>
   </si>
   <si>
     <t>HETRE</t>
   </si>
   <si>
     <t>INFRASTRUCTURE</t>
   </si>
   <si>
     <t>NORMAL</t>
   </si>
   <si>
     <t>20/40</t>
   </si>
   <si>
     <t>40/60</t>
   </si>
   <si>
     <t>60/70</t>
   </si>
   <si>
     <t>70/(R:90-F:100)</t>
   </si>
   <si>
     <t>(R:90-F:100)/120</t>
   </si>
@@ -494,51 +494,51 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>