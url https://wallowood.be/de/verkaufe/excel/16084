--- v0 (2026-02-02)
+++ v1 (2026-04-04)
@@ -690,51 +690,51 @@
       <c r="E2">
         <v>2</v>
       </c>
       <c r="F2">
         <v>101</v>
       </c>
       <c r="G2">
         <v>5.5646</v>
       </c>
       <c r="H2">
         <v>1396</v>
       </c>
       <c r="I2">
         <v>0</v>
       </c>
       <c r="J2">
         <v>2.467</v>
       </c>
       <c r="K2">
         <v>162.773</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N2" t="s">
         <v>28</v>
       </c>
       <c r="O2">
         <v>6</v>
       </c>
       <c r="P2">
         <v>16084</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
       <c r="S2" t="s">
         <v>31</v>
       </c>
       <c r="T2" t="s">
         <v>31</v>
       </c>
       <c r="U2" t="s">
         <v>32</v>
       </c>
@@ -767,51 +767,51 @@
       <c r="E3">
         <v>2</v>
       </c>
       <c r="F3">
         <v>101</v>
       </c>
       <c r="G3">
         <v>5.5646</v>
       </c>
       <c r="H3">
         <v>1396</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>2.467</v>
       </c>
       <c r="K3">
         <v>162.773</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N3" t="s">
         <v>28</v>
       </c>
       <c r="O3">
         <v>6</v>
       </c>
       <c r="P3">
         <v>16084</v>
       </c>
       <c r="Q3" t="s">
         <v>29</v>
       </c>
       <c r="R3" t="s">
         <v>30</v>
       </c>
       <c r="S3" t="s">
         <v>31</v>
       </c>
       <c r="T3" t="s">
         <v>31</v>
       </c>
       <c r="U3" t="s">
         <v>33</v>
       </c>
@@ -844,51 +844,51 @@
       <c r="E4">
         <v>2</v>
       </c>
       <c r="F4">
         <v>101</v>
       </c>
       <c r="G4">
         <v>5.5646</v>
       </c>
       <c r="H4">
         <v>1396</v>
       </c>
       <c r="I4">
         <v>0</v>
       </c>
       <c r="J4">
         <v>2.467</v>
       </c>
       <c r="K4">
         <v>162.773</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N4" t="s">
         <v>28</v>
       </c>
       <c r="O4">
         <v>6</v>
       </c>
       <c r="P4">
         <v>16084</v>
       </c>
       <c r="Q4" t="s">
         <v>29</v>
       </c>
       <c r="R4" t="s">
         <v>30</v>
       </c>
       <c r="S4" t="s">
         <v>31</v>
       </c>
       <c r="T4" t="s">
         <v>31</v>
       </c>
       <c r="U4" t="s">
         <v>34</v>
       </c>
@@ -921,51 +921,51 @@
       <c r="E5">
         <v>2</v>
       </c>
       <c r="F5">
         <v>101</v>
       </c>
       <c r="G5">
         <v>5.5646</v>
       </c>
       <c r="H5">
         <v>1396</v>
       </c>
       <c r="I5">
         <v>0</v>
       </c>
       <c r="J5">
         <v>2.467</v>
       </c>
       <c r="K5">
         <v>162.773</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N5" t="s">
         <v>28</v>
       </c>
       <c r="O5">
         <v>6</v>
       </c>
       <c r="P5">
         <v>16084</v>
       </c>
       <c r="Q5" t="s">
         <v>35</v>
       </c>
       <c r="R5" t="s">
         <v>30</v>
       </c>
       <c r="S5" t="s">
         <v>31</v>
       </c>
       <c r="T5" t="s">
         <v>31</v>
       </c>
       <c r="U5" t="s">
         <v>32</v>
       </c>
@@ -998,51 +998,51 @@
       <c r="E6">
         <v>2</v>
       </c>
       <c r="F6">
         <v>101</v>
       </c>
       <c r="G6">
         <v>5.5646</v>
       </c>
       <c r="H6">
         <v>1396</v>
       </c>
       <c r="I6">
         <v>0</v>
       </c>
       <c r="J6">
         <v>2.467</v>
       </c>
       <c r="K6">
         <v>162.773</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N6" t="s">
         <v>28</v>
       </c>
       <c r="O6">
         <v>6</v>
       </c>
       <c r="P6">
         <v>16084</v>
       </c>
       <c r="Q6" t="s">
         <v>35</v>
       </c>
       <c r="R6" t="s">
         <v>30</v>
       </c>
       <c r="S6" t="s">
         <v>31</v>
       </c>
       <c r="T6" t="s">
         <v>31</v>
       </c>
       <c r="U6" t="s">
         <v>33</v>
       </c>
@@ -1075,51 +1075,51 @@
       <c r="E7">
         <v>2</v>
       </c>
       <c r="F7">
         <v>101</v>
       </c>
       <c r="G7">
         <v>5.5646</v>
       </c>
       <c r="H7">
         <v>1396</v>
       </c>
       <c r="I7">
         <v>0</v>
       </c>
       <c r="J7">
         <v>2.467</v>
       </c>
       <c r="K7">
         <v>162.773</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N7" t="s">
         <v>28</v>
       </c>
       <c r="O7">
         <v>6</v>
       </c>
       <c r="P7">
         <v>16084</v>
       </c>
       <c r="Q7" t="s">
         <v>35</v>
       </c>
       <c r="R7" t="s">
         <v>30</v>
       </c>
       <c r="S7" t="s">
         <v>31</v>
       </c>
       <c r="T7" t="s">
         <v>31</v>
       </c>
       <c r="U7" t="s">
         <v>34</v>
       </c>
@@ -1152,51 +1152,51 @@
       <c r="E8">
         <v>2</v>
       </c>
       <c r="F8">
         <v>101</v>
       </c>
       <c r="G8">
         <v>5.5646</v>
       </c>
       <c r="H8">
         <v>1396</v>
       </c>
       <c r="I8">
         <v>0</v>
       </c>
       <c r="J8">
         <v>2.467</v>
       </c>
       <c r="K8">
         <v>162.773</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N8" t="s">
         <v>28</v>
       </c>
       <c r="O8">
         <v>6</v>
       </c>
       <c r="P8">
         <v>16084</v>
       </c>
       <c r="Q8" t="s">
         <v>36</v>
       </c>
       <c r="R8" t="s">
         <v>30</v>
       </c>
       <c r="S8" t="s">
         <v>31</v>
       </c>
       <c r="T8" t="s">
         <v>31</v>
       </c>
       <c r="U8" t="s">
         <v>32</v>
       </c>
@@ -1229,51 +1229,51 @@
       <c r="E9">
         <v>2</v>
       </c>
       <c r="F9">
         <v>101</v>
       </c>
       <c r="G9">
         <v>5.5646</v>
       </c>
       <c r="H9">
         <v>1396</v>
       </c>
       <c r="I9">
         <v>0</v>
       </c>
       <c r="J9">
         <v>2.467</v>
       </c>
       <c r="K9">
         <v>162.773</v>
       </c>
       <c r="L9" t="s">
         <v>27</v>
       </c>
       <c r="M9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N9" t="s">
         <v>28</v>
       </c>
       <c r="O9">
         <v>6</v>
       </c>
       <c r="P9">
         <v>16084</v>
       </c>
       <c r="Q9" t="s">
         <v>36</v>
       </c>
       <c r="R9" t="s">
         <v>30</v>
       </c>
       <c r="S9" t="s">
         <v>31</v>
       </c>
       <c r="T9" t="s">
         <v>31</v>
       </c>
       <c r="U9" t="s">
         <v>33</v>
       </c>
@@ -1306,51 +1306,51 @@
       <c r="E10">
         <v>2</v>
       </c>
       <c r="F10">
         <v>101</v>
       </c>
       <c r="G10">
         <v>5.5646</v>
       </c>
       <c r="H10">
         <v>1396</v>
       </c>
       <c r="I10">
         <v>0</v>
       </c>
       <c r="J10">
         <v>2.467</v>
       </c>
       <c r="K10">
         <v>162.773</v>
       </c>
       <c r="L10" t="s">
         <v>27</v>
       </c>
       <c r="M10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N10" t="s">
         <v>28</v>
       </c>
       <c r="O10">
         <v>6</v>
       </c>
       <c r="P10">
         <v>16084</v>
       </c>
       <c r="Q10" t="s">
         <v>36</v>
       </c>
       <c r="R10" t="s">
         <v>30</v>
       </c>
       <c r="S10" t="s">
         <v>31</v>
       </c>
       <c r="T10" t="s">
         <v>31</v>
       </c>
       <c r="U10" t="s">
         <v>34</v>
       </c>
@@ -1383,51 +1383,51 @@
       <c r="E11">
         <v>2</v>
       </c>
       <c r="F11">
         <v>101</v>
       </c>
       <c r="G11">
         <v>5.5646</v>
       </c>
       <c r="H11">
         <v>1396</v>
       </c>
       <c r="I11">
         <v>0</v>
       </c>
       <c r="J11">
         <v>2.467</v>
       </c>
       <c r="K11">
         <v>162.773</v>
       </c>
       <c r="L11" t="s">
         <v>27</v>
       </c>
       <c r="M11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N11" t="s">
         <v>28</v>
       </c>
       <c r="O11">
         <v>6</v>
       </c>
       <c r="P11">
         <v>16084</v>
       </c>
       <c r="Q11" t="s">
         <v>36</v>
       </c>
       <c r="R11" t="s">
         <v>30</v>
       </c>
       <c r="S11" t="s">
         <v>31</v>
       </c>
       <c r="T11" t="s">
         <v>31</v>
       </c>
       <c r="U11" t="s">
         <v>37</v>
       </c>
@@ -1460,51 +1460,51 @@
       <c r="E12">
         <v>2</v>
       </c>
       <c r="F12">
         <v>101</v>
       </c>
       <c r="G12">
         <v>5.5646</v>
       </c>
       <c r="H12">
         <v>1396</v>
       </c>
       <c r="I12">
         <v>0</v>
       </c>
       <c r="J12">
         <v>2.467</v>
       </c>
       <c r="K12">
         <v>162.773</v>
       </c>
       <c r="L12" t="s">
         <v>27</v>
       </c>
       <c r="M12">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N12" t="s">
         <v>28</v>
       </c>
       <c r="O12">
         <v>6</v>
       </c>
       <c r="P12">
         <v>16084</v>
       </c>
       <c r="Q12" t="s">
         <v>36</v>
       </c>
       <c r="R12" t="s">
         <v>30</v>
       </c>
       <c r="S12" t="s">
         <v>31</v>
       </c>
       <c r="T12" t="s">
         <v>31</v>
       </c>
       <c r="U12" t="s">
         <v>38</v>
       </c>
@@ -1537,51 +1537,51 @@
       <c r="E13">
         <v>2</v>
       </c>
       <c r="F13">
         <v>101</v>
       </c>
       <c r="G13">
         <v>5.5646</v>
       </c>
       <c r="H13">
         <v>1396</v>
       </c>
       <c r="I13">
         <v>0</v>
       </c>
       <c r="J13">
         <v>2.467</v>
       </c>
       <c r="K13">
         <v>162.773</v>
       </c>
       <c r="L13" t="s">
         <v>27</v>
       </c>
       <c r="M13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N13" t="s">
         <v>28</v>
       </c>
       <c r="O13">
         <v>6</v>
       </c>
       <c r="P13">
         <v>16084</v>
       </c>
       <c r="Q13" t="s">
         <v>39</v>
       </c>
       <c r="R13" t="s">
         <v>30</v>
       </c>
       <c r="S13" t="s">
         <v>31</v>
       </c>
       <c r="T13" t="s">
         <v>31</v>
       </c>
       <c r="U13" t="s">
         <v>32</v>
       </c>
@@ -1614,51 +1614,51 @@
       <c r="E14">
         <v>2</v>
       </c>
       <c r="F14">
         <v>101</v>
       </c>
       <c r="G14">
         <v>5.5646</v>
       </c>
       <c r="H14">
         <v>1396</v>
       </c>
       <c r="I14">
         <v>0</v>
       </c>
       <c r="J14">
         <v>2.467</v>
       </c>
       <c r="K14">
         <v>162.773</v>
       </c>
       <c r="L14" t="s">
         <v>27</v>
       </c>
       <c r="M14">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N14" t="s">
         <v>28</v>
       </c>
       <c r="O14">
         <v>6</v>
       </c>
       <c r="P14">
         <v>16084</v>
       </c>
       <c r="Q14" t="s">
         <v>39</v>
       </c>
       <c r="R14" t="s">
         <v>30</v>
       </c>
       <c r="S14" t="s">
         <v>31</v>
       </c>
       <c r="T14" t="s">
         <v>31</v>
       </c>
       <c r="U14" t="s">
         <v>33</v>
       </c>
@@ -1691,51 +1691,51 @@
       <c r="E15">
         <v>2</v>
       </c>
       <c r="F15">
         <v>101</v>
       </c>
       <c r="G15">
         <v>5.5646</v>
       </c>
       <c r="H15">
         <v>1396</v>
       </c>
       <c r="I15">
         <v>0</v>
       </c>
       <c r="J15">
         <v>2.467</v>
       </c>
       <c r="K15">
         <v>162.773</v>
       </c>
       <c r="L15" t="s">
         <v>27</v>
       </c>
       <c r="M15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N15" t="s">
         <v>28</v>
       </c>
       <c r="O15">
         <v>6</v>
       </c>
       <c r="P15">
         <v>16084</v>
       </c>
       <c r="Q15" t="s">
         <v>39</v>
       </c>
       <c r="R15" t="s">
         <v>30</v>
       </c>
       <c r="S15" t="s">
         <v>31</v>
       </c>
       <c r="T15" t="s">
         <v>31</v>
       </c>
       <c r="U15" t="s">
         <v>34</v>
       </c>
@@ -1768,51 +1768,51 @@
       <c r="E16">
         <v>2</v>
       </c>
       <c r="F16">
         <v>101</v>
       </c>
       <c r="G16">
         <v>5.5646</v>
       </c>
       <c r="H16">
         <v>1396</v>
       </c>
       <c r="I16">
         <v>0</v>
       </c>
       <c r="J16">
         <v>2.467</v>
       </c>
       <c r="K16">
         <v>162.773</v>
       </c>
       <c r="L16" t="s">
         <v>27</v>
       </c>
       <c r="M16">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N16" t="s">
         <v>28</v>
       </c>
       <c r="O16">
         <v>6</v>
       </c>
       <c r="P16">
         <v>16084</v>
       </c>
       <c r="Q16" t="s">
         <v>39</v>
       </c>
       <c r="R16" t="s">
         <v>30</v>
       </c>
       <c r="S16" t="s">
         <v>31</v>
       </c>
       <c r="T16" t="s">
         <v>31</v>
       </c>
       <c r="U16" t="s">
         <v>37</v>
       </c>
@@ -1845,51 +1845,51 @@
       <c r="E17">
         <v>2</v>
       </c>
       <c r="F17">
         <v>101</v>
       </c>
       <c r="G17">
         <v>5.5646</v>
       </c>
       <c r="H17">
         <v>1396</v>
       </c>
       <c r="I17">
         <v>0</v>
       </c>
       <c r="J17">
         <v>2.467</v>
       </c>
       <c r="K17">
         <v>162.773</v>
       </c>
       <c r="L17" t="s">
         <v>27</v>
       </c>
       <c r="M17">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N17" t="s">
         <v>28</v>
       </c>
       <c r="O17">
         <v>6</v>
       </c>
       <c r="P17">
         <v>16084</v>
       </c>
       <c r="Q17" t="s">
         <v>40</v>
       </c>
       <c r="R17" t="s">
         <v>30</v>
       </c>
       <c r="S17" t="s">
         <v>31</v>
       </c>
       <c r="T17" t="s">
         <v>31</v>
       </c>
       <c r="U17" t="s">
         <v>33</v>
       </c>
@@ -1922,51 +1922,51 @@
       <c r="E18">
         <v>2</v>
       </c>
       <c r="F18">
         <v>101</v>
       </c>
       <c r="G18">
         <v>5.5646</v>
       </c>
       <c r="H18">
         <v>1396</v>
       </c>
       <c r="I18">
         <v>0</v>
       </c>
       <c r="J18">
         <v>2.467</v>
       </c>
       <c r="K18">
         <v>162.773</v>
       </c>
       <c r="L18" t="s">
         <v>27</v>
       </c>
       <c r="M18">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N18" t="s">
         <v>28</v>
       </c>
       <c r="O18">
         <v>6</v>
       </c>
       <c r="P18">
         <v>16084</v>
       </c>
       <c r="Q18" t="s">
         <v>40</v>
       </c>
       <c r="R18" t="s">
         <v>30</v>
       </c>
       <c r="S18" t="s">
         <v>31</v>
       </c>
       <c r="T18" t="s">
         <v>31</v>
       </c>
       <c r="U18" t="s">
         <v>37</v>
       </c>
@@ -1999,51 +1999,51 @@
       <c r="E19">
         <v>2</v>
       </c>
       <c r="F19">
         <v>102</v>
       </c>
       <c r="G19">
         <v>0.5774</v>
       </c>
       <c r="H19">
         <v>104</v>
       </c>
       <c r="I19">
         <v>0</v>
       </c>
       <c r="J19">
         <v>0</v>
       </c>
       <c r="K19">
         <v>299.424</v>
       </c>
       <c r="L19" t="s">
         <v>27</v>
       </c>
       <c r="M19">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N19" t="s">
         <v>41</v>
       </c>
       <c r="O19">
         <v>6</v>
       </c>
       <c r="P19">
         <v>16084</v>
       </c>
       <c r="Q19" t="s">
         <v>42</v>
       </c>
       <c r="R19" t="s">
         <v>43</v>
       </c>
       <c r="S19" t="s">
         <v>31</v>
       </c>
       <c r="T19" t="s">
         <v>31</v>
       </c>
       <c r="U19" t="s">
         <v>38</v>
       </c>
@@ -2076,51 +2076,51 @@
       <c r="E20">
         <v>2</v>
       </c>
       <c r="F20">
         <v>102</v>
       </c>
       <c r="G20">
         <v>0.5774</v>
       </c>
       <c r="H20">
         <v>104</v>
       </c>
       <c r="I20">
         <v>0</v>
       </c>
       <c r="J20">
         <v>0</v>
       </c>
       <c r="K20">
         <v>299.424</v>
       </c>
       <c r="L20" t="s">
         <v>27</v>
       </c>
       <c r="M20">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N20" t="s">
         <v>41</v>
       </c>
       <c r="O20">
         <v>6</v>
       </c>
       <c r="P20">
         <v>16084</v>
       </c>
       <c r="Q20" t="s">
         <v>42</v>
       </c>
       <c r="R20" t="s">
         <v>43</v>
       </c>
       <c r="S20" t="s">
         <v>31</v>
       </c>
       <c r="T20" t="s">
         <v>31</v>
       </c>
       <c r="U20" t="s">
         <v>44</v>
       </c>
@@ -2153,51 +2153,51 @@
       <c r="E21">
         <v>2</v>
       </c>
       <c r="F21">
         <v>102</v>
       </c>
       <c r="G21">
         <v>0.5774</v>
       </c>
       <c r="H21">
         <v>104</v>
       </c>
       <c r="I21">
         <v>0</v>
       </c>
       <c r="J21">
         <v>0</v>
       </c>
       <c r="K21">
         <v>299.424</v>
       </c>
       <c r="L21" t="s">
         <v>27</v>
       </c>
       <c r="M21">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N21" t="s">
         <v>41</v>
       </c>
       <c r="O21">
         <v>6</v>
       </c>
       <c r="P21">
         <v>16084</v>
       </c>
       <c r="Q21" t="s">
         <v>42</v>
       </c>
       <c r="R21" t="s">
         <v>43</v>
       </c>
       <c r="S21" t="s">
         <v>31</v>
       </c>
       <c r="T21" t="s">
         <v>31</v>
       </c>
       <c r="U21" t="s">
         <v>45</v>
       </c>
@@ -2230,51 +2230,51 @@
       <c r="E22">
         <v>2</v>
       </c>
       <c r="F22">
         <v>102</v>
       </c>
       <c r="G22">
         <v>0.5774</v>
       </c>
       <c r="H22">
         <v>104</v>
       </c>
       <c r="I22">
         <v>0</v>
       </c>
       <c r="J22">
         <v>0</v>
       </c>
       <c r="K22">
         <v>299.424</v>
       </c>
       <c r="L22" t="s">
         <v>27</v>
       </c>
       <c r="M22">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N22" t="s">
         <v>41</v>
       </c>
       <c r="O22">
         <v>6</v>
       </c>
       <c r="P22">
         <v>16084</v>
       </c>
       <c r="Q22" t="s">
         <v>42</v>
       </c>
       <c r="R22" t="s">
         <v>43</v>
       </c>
       <c r="S22" t="s">
         <v>31</v>
       </c>
       <c r="T22" t="s">
         <v>31</v>
       </c>
       <c r="U22" t="s">
         <v>46</v>
       </c>
@@ -2307,51 +2307,51 @@
       <c r="E23">
         <v>2</v>
       </c>
       <c r="F23">
         <v>102</v>
       </c>
       <c r="G23">
         <v>0.5774</v>
       </c>
       <c r="H23">
         <v>104</v>
       </c>
       <c r="I23">
         <v>0</v>
       </c>
       <c r="J23">
         <v>0</v>
       </c>
       <c r="K23">
         <v>299.424</v>
       </c>
       <c r="L23" t="s">
         <v>27</v>
       </c>
       <c r="M23">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N23" t="s">
         <v>41</v>
       </c>
       <c r="O23">
         <v>6</v>
       </c>
       <c r="P23">
         <v>16084</v>
       </c>
       <c r="Q23" t="s">
         <v>42</v>
       </c>
       <c r="R23" t="s">
         <v>43</v>
       </c>
       <c r="S23" t="s">
         <v>31</v>
       </c>
       <c r="T23" t="s">
         <v>31</v>
       </c>
       <c r="U23" t="s">
         <v>47</v>
       </c>
@@ -2384,51 +2384,51 @@
       <c r="E24">
         <v>2</v>
       </c>
       <c r="F24">
         <v>102</v>
       </c>
       <c r="G24">
         <v>0.5774</v>
       </c>
       <c r="H24">
         <v>104</v>
       </c>
       <c r="I24">
         <v>0</v>
       </c>
       <c r="J24">
         <v>0</v>
       </c>
       <c r="K24">
         <v>299.424</v>
       </c>
       <c r="L24" t="s">
         <v>27</v>
       </c>
       <c r="M24">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N24" t="s">
         <v>41</v>
       </c>
       <c r="O24">
         <v>6</v>
       </c>
       <c r="P24">
         <v>16084</v>
       </c>
       <c r="Q24" t="s">
         <v>42</v>
       </c>
       <c r="R24" t="s">
         <v>43</v>
       </c>
       <c r="S24" t="s">
         <v>31</v>
       </c>
       <c r="T24" t="s">
         <v>31</v>
       </c>
       <c r="U24" t="s">
         <v>48</v>
       </c>
@@ -2461,51 +2461,51 @@
       <c r="E25">
         <v>2</v>
       </c>
       <c r="F25">
         <v>102</v>
       </c>
       <c r="G25">
         <v>0.5774</v>
       </c>
       <c r="H25">
         <v>104</v>
       </c>
       <c r="I25">
         <v>0</v>
       </c>
       <c r="J25">
         <v>0</v>
       </c>
       <c r="K25">
         <v>299.424</v>
       </c>
       <c r="L25" t="s">
         <v>27</v>
       </c>
       <c r="M25">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N25" t="s">
         <v>41</v>
       </c>
       <c r="O25">
         <v>6</v>
       </c>
       <c r="P25">
         <v>16084</v>
       </c>
       <c r="Q25" t="s">
         <v>42</v>
       </c>
       <c r="R25" t="s">
         <v>43</v>
       </c>
       <c r="S25" t="s">
         <v>49</v>
       </c>
       <c r="T25" t="s">
         <v>31</v>
       </c>
       <c r="U25" t="s">
         <v>38</v>
       </c>
@@ -2538,51 +2538,51 @@
       <c r="E26">
         <v>2</v>
       </c>
       <c r="F26">
         <v>102</v>
       </c>
       <c r="G26">
         <v>0.5774</v>
       </c>
       <c r="H26">
         <v>104</v>
       </c>
       <c r="I26">
         <v>0</v>
       </c>
       <c r="J26">
         <v>0</v>
       </c>
       <c r="K26">
         <v>299.424</v>
       </c>
       <c r="L26" t="s">
         <v>27</v>
       </c>
       <c r="M26">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N26" t="s">
         <v>41</v>
       </c>
       <c r="O26">
         <v>6</v>
       </c>
       <c r="P26">
         <v>16084</v>
       </c>
       <c r="Q26" t="s">
         <v>42</v>
       </c>
       <c r="R26" t="s">
         <v>43</v>
       </c>
       <c r="S26" t="s">
         <v>49</v>
       </c>
       <c r="T26" t="s">
         <v>31</v>
       </c>
       <c r="U26" t="s">
         <v>44</v>
       </c>
@@ -2615,51 +2615,51 @@
       <c r="E27">
         <v>2</v>
       </c>
       <c r="F27">
         <v>102</v>
       </c>
       <c r="G27">
         <v>0.5774</v>
       </c>
       <c r="H27">
         <v>104</v>
       </c>
       <c r="I27">
         <v>0</v>
       </c>
       <c r="J27">
         <v>0</v>
       </c>
       <c r="K27">
         <v>299.424</v>
       </c>
       <c r="L27" t="s">
         <v>27</v>
       </c>
       <c r="M27">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N27" t="s">
         <v>41</v>
       </c>
       <c r="O27">
         <v>6</v>
       </c>
       <c r="P27">
         <v>16084</v>
       </c>
       <c r="Q27" t="s">
         <v>42</v>
       </c>
       <c r="R27" t="s">
         <v>43</v>
       </c>
       <c r="S27" t="s">
         <v>49</v>
       </c>
       <c r="T27" t="s">
         <v>31</v>
       </c>
       <c r="U27" t="s">
         <v>45</v>
       </c>
@@ -2692,51 +2692,51 @@
       <c r="E28">
         <v>2</v>
       </c>
       <c r="F28">
         <v>102</v>
       </c>
       <c r="G28">
         <v>0.5774</v>
       </c>
       <c r="H28">
         <v>104</v>
       </c>
       <c r="I28">
         <v>0</v>
       </c>
       <c r="J28">
         <v>0</v>
       </c>
       <c r="K28">
         <v>299.424</v>
       </c>
       <c r="L28" t="s">
         <v>27</v>
       </c>
       <c r="M28">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N28" t="s">
         <v>41</v>
       </c>
       <c r="O28">
         <v>6</v>
       </c>
       <c r="P28">
         <v>16084</v>
       </c>
       <c r="Q28" t="s">
         <v>42</v>
       </c>
       <c r="R28" t="s">
         <v>43</v>
       </c>
       <c r="S28" t="s">
         <v>49</v>
       </c>
       <c r="T28" t="s">
         <v>31</v>
       </c>
       <c r="U28" t="s">
         <v>46</v>
       </c>
@@ -2769,51 +2769,51 @@
       <c r="E29">
         <v>2</v>
       </c>
       <c r="F29">
         <v>102</v>
       </c>
       <c r="G29">
         <v>0.5774</v>
       </c>
       <c r="H29">
         <v>104</v>
       </c>
       <c r="I29">
         <v>0</v>
       </c>
       <c r="J29">
         <v>0</v>
       </c>
       <c r="K29">
         <v>299.424</v>
       </c>
       <c r="L29" t="s">
         <v>27</v>
       </c>
       <c r="M29">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N29" t="s">
         <v>41</v>
       </c>
       <c r="O29">
         <v>6</v>
       </c>
       <c r="P29">
         <v>16084</v>
       </c>
       <c r="Q29" t="s">
         <v>42</v>
       </c>
       <c r="R29" t="s">
         <v>43</v>
       </c>
       <c r="S29" t="s">
         <v>49</v>
       </c>
       <c r="T29" t="s">
         <v>31</v>
       </c>
       <c r="U29" t="s">
         <v>47</v>
       </c>
@@ -2846,51 +2846,51 @@
       <c r="E30">
         <v>2</v>
       </c>
       <c r="F30">
         <v>102</v>
       </c>
       <c r="G30">
         <v>0.5774</v>
       </c>
       <c r="H30">
         <v>104</v>
       </c>
       <c r="I30">
         <v>0</v>
       </c>
       <c r="J30">
         <v>0</v>
       </c>
       <c r="K30">
         <v>299.424</v>
       </c>
       <c r="L30" t="s">
         <v>27</v>
       </c>
       <c r="M30">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N30" t="s">
         <v>41</v>
       </c>
       <c r="O30">
         <v>6</v>
       </c>
       <c r="P30">
         <v>16084</v>
       </c>
       <c r="Q30" t="s">
         <v>42</v>
       </c>
       <c r="R30" t="s">
         <v>43</v>
       </c>
       <c r="S30" t="s">
         <v>50</v>
       </c>
       <c r="T30" t="s">
         <v>31</v>
       </c>
       <c r="U30" t="s">
         <v>45</v>
       </c>
@@ -2923,51 +2923,51 @@
       <c r="E31">
         <v>2</v>
       </c>
       <c r="F31">
         <v>102</v>
       </c>
       <c r="G31">
         <v>0.5774</v>
       </c>
       <c r="H31">
         <v>104</v>
       </c>
       <c r="I31">
         <v>0</v>
       </c>
       <c r="J31">
         <v>0</v>
       </c>
       <c r="K31">
         <v>299.424</v>
       </c>
       <c r="L31" t="s">
         <v>27</v>
       </c>
       <c r="M31">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N31" t="s">
         <v>41</v>
       </c>
       <c r="O31">
         <v>6</v>
       </c>
       <c r="P31">
         <v>16084</v>
       </c>
       <c r="Q31" t="s">
         <v>42</v>
       </c>
       <c r="R31" t="s">
         <v>43</v>
       </c>
       <c r="S31" t="s">
         <v>50</v>
       </c>
       <c r="T31" t="s">
         <v>31</v>
       </c>
       <c r="U31" t="s">
         <v>47</v>
       </c>
@@ -3000,51 +3000,51 @@
       <c r="E32">
         <v>2</v>
       </c>
       <c r="F32">
         <v>102</v>
       </c>
       <c r="G32">
         <v>0.5774</v>
       </c>
       <c r="H32">
         <v>104</v>
       </c>
       <c r="I32">
         <v>0</v>
       </c>
       <c r="J32">
         <v>0</v>
       </c>
       <c r="K32">
         <v>299.424</v>
       </c>
       <c r="L32" t="s">
         <v>27</v>
       </c>
       <c r="M32">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N32" t="s">
         <v>41</v>
       </c>
       <c r="O32">
         <v>6</v>
       </c>
       <c r="P32">
         <v>16084</v>
       </c>
       <c r="Q32" t="s">
         <v>42</v>
       </c>
       <c r="R32" t="s">
         <v>43</v>
       </c>
       <c r="S32" t="s">
         <v>50</v>
       </c>
       <c r="T32" t="s">
         <v>31</v>
       </c>
       <c r="U32" t="s">
         <v>48</v>
       </c>
@@ -3077,51 +3077,51 @@
       <c r="E33">
         <v>2</v>
       </c>
       <c r="F33">
         <v>103</v>
       </c>
       <c r="G33">
         <v>2.1452</v>
       </c>
       <c r="H33">
         <v>381</v>
       </c>
       <c r="I33">
         <v>0</v>
       </c>
       <c r="J33">
         <v>0.943</v>
       </c>
       <c r="K33">
         <v>36.194</v>
       </c>
       <c r="L33" t="s">
         <v>27</v>
       </c>
       <c r="M33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N33" t="s">
         <v>51</v>
       </c>
       <c r="O33">
         <v>6</v>
       </c>
       <c r="P33">
         <v>16084</v>
       </c>
       <c r="Q33" t="s">
         <v>36</v>
       </c>
       <c r="R33" t="s">
         <v>30</v>
       </c>
       <c r="S33" t="s">
         <v>31</v>
       </c>
       <c r="T33" t="s">
         <v>31</v>
       </c>
       <c r="U33" t="s">
         <v>32</v>
       </c>
@@ -3154,51 +3154,51 @@
       <c r="E34">
         <v>2</v>
       </c>
       <c r="F34">
         <v>103</v>
       </c>
       <c r="G34">
         <v>2.1452</v>
       </c>
       <c r="H34">
         <v>381</v>
       </c>
       <c r="I34">
         <v>0</v>
       </c>
       <c r="J34">
         <v>0.943</v>
       </c>
       <c r="K34">
         <v>36.194</v>
       </c>
       <c r="L34" t="s">
         <v>27</v>
       </c>
       <c r="M34">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N34" t="s">
         <v>51</v>
       </c>
       <c r="O34">
         <v>6</v>
       </c>
       <c r="P34">
         <v>16084</v>
       </c>
       <c r="Q34" t="s">
         <v>36</v>
       </c>
       <c r="R34" t="s">
         <v>30</v>
       </c>
       <c r="S34" t="s">
         <v>31</v>
       </c>
       <c r="T34" t="s">
         <v>31</v>
       </c>
       <c r="U34" t="s">
         <v>33</v>
       </c>
@@ -3231,51 +3231,51 @@
       <c r="E35">
         <v>2</v>
       </c>
       <c r="F35">
         <v>103</v>
       </c>
       <c r="G35">
         <v>2.1452</v>
       </c>
       <c r="H35">
         <v>381</v>
       </c>
       <c r="I35">
         <v>0</v>
       </c>
       <c r="J35">
         <v>0.943</v>
       </c>
       <c r="K35">
         <v>36.194</v>
       </c>
       <c r="L35" t="s">
         <v>27</v>
       </c>
       <c r="M35">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N35" t="s">
         <v>51</v>
       </c>
       <c r="O35">
         <v>6</v>
       </c>
       <c r="P35">
         <v>16084</v>
       </c>
       <c r="Q35" t="s">
         <v>36</v>
       </c>
       <c r="R35" t="s">
         <v>30</v>
       </c>
       <c r="S35" t="s">
         <v>31</v>
       </c>
       <c r="T35" t="s">
         <v>31</v>
       </c>
       <c r="U35" t="s">
         <v>34</v>
       </c>
@@ -3308,51 +3308,51 @@
       <c r="E36">
         <v>2</v>
       </c>
       <c r="F36">
         <v>103</v>
       </c>
       <c r="G36">
         <v>2.1452</v>
       </c>
       <c r="H36">
         <v>381</v>
       </c>
       <c r="I36">
         <v>0</v>
       </c>
       <c r="J36">
         <v>0.943</v>
       </c>
       <c r="K36">
         <v>36.194</v>
       </c>
       <c r="L36" t="s">
         <v>27</v>
       </c>
       <c r="M36">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N36" t="s">
         <v>51</v>
       </c>
       <c r="O36">
         <v>6</v>
       </c>
       <c r="P36">
         <v>16084</v>
       </c>
       <c r="Q36" t="s">
         <v>36</v>
       </c>
       <c r="R36" t="s">
         <v>30</v>
       </c>
       <c r="S36" t="s">
         <v>31</v>
       </c>
       <c r="T36" t="s">
         <v>31</v>
       </c>
       <c r="U36" t="s">
         <v>37</v>
       </c>
@@ -3385,51 +3385,51 @@
       <c r="E37">
         <v>2</v>
       </c>
       <c r="F37">
         <v>103</v>
       </c>
       <c r="G37">
         <v>2.1452</v>
       </c>
       <c r="H37">
         <v>381</v>
       </c>
       <c r="I37">
         <v>0</v>
       </c>
       <c r="J37">
         <v>0.943</v>
       </c>
       <c r="K37">
         <v>36.194</v>
       </c>
       <c r="L37" t="s">
         <v>27</v>
       </c>
       <c r="M37">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N37" t="s">
         <v>51</v>
       </c>
       <c r="O37">
         <v>6</v>
       </c>
       <c r="P37">
         <v>16084</v>
       </c>
       <c r="Q37" t="s">
         <v>36</v>
       </c>
       <c r="R37" t="s">
         <v>30</v>
       </c>
       <c r="S37" t="s">
         <v>31</v>
       </c>
       <c r="T37" t="s">
         <v>31</v>
       </c>
       <c r="U37" t="s">
         <v>38</v>
       </c>
@@ -3462,51 +3462,51 @@
       <c r="E38">
         <v>2</v>
       </c>
       <c r="F38">
         <v>103</v>
       </c>
       <c r="G38">
         <v>2.1452</v>
       </c>
       <c r="H38">
         <v>381</v>
       </c>
       <c r="I38">
         <v>0</v>
       </c>
       <c r="J38">
         <v>0.943</v>
       </c>
       <c r="K38">
         <v>36.194</v>
       </c>
       <c r="L38" t="s">
         <v>27</v>
       </c>
       <c r="M38">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N38" t="s">
         <v>51</v>
       </c>
       <c r="O38">
         <v>6</v>
       </c>
       <c r="P38">
         <v>16084</v>
       </c>
       <c r="Q38" t="s">
         <v>40</v>
       </c>
       <c r="R38" t="s">
         <v>30</v>
       </c>
       <c r="S38" t="s">
         <v>31</v>
       </c>
       <c r="T38" t="s">
         <v>31</v>
       </c>
       <c r="U38" t="s">
         <v>32</v>
       </c>
@@ -3539,51 +3539,51 @@
       <c r="E39">
         <v>2</v>
       </c>
       <c r="F39">
         <v>103</v>
       </c>
       <c r="G39">
         <v>2.1452</v>
       </c>
       <c r="H39">
         <v>381</v>
       </c>
       <c r="I39">
         <v>0</v>
       </c>
       <c r="J39">
         <v>0.943</v>
       </c>
       <c r="K39">
         <v>36.194</v>
       </c>
       <c r="L39" t="s">
         <v>27</v>
       </c>
       <c r="M39">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N39" t="s">
         <v>51</v>
       </c>
       <c r="O39">
         <v>6</v>
       </c>
       <c r="P39">
         <v>16084</v>
       </c>
       <c r="Q39" t="s">
         <v>40</v>
       </c>
       <c r="R39" t="s">
         <v>30</v>
       </c>
       <c r="S39" t="s">
         <v>31</v>
       </c>
       <c r="T39" t="s">
         <v>31</v>
       </c>
       <c r="U39" t="s">
         <v>33</v>
       </c>
@@ -3616,51 +3616,51 @@
       <c r="E40">
         <v>2</v>
       </c>
       <c r="F40">
         <v>103</v>
       </c>
       <c r="G40">
         <v>2.1452</v>
       </c>
       <c r="H40">
         <v>381</v>
       </c>
       <c r="I40">
         <v>0</v>
       </c>
       <c r="J40">
         <v>0.943</v>
       </c>
       <c r="K40">
         <v>36.194</v>
       </c>
       <c r="L40" t="s">
         <v>27</v>
       </c>
       <c r="M40">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N40" t="s">
         <v>51</v>
       </c>
       <c r="O40">
         <v>6</v>
       </c>
       <c r="P40">
         <v>16084</v>
       </c>
       <c r="Q40" t="s">
         <v>52</v>
       </c>
       <c r="R40" t="s">
         <v>30</v>
       </c>
       <c r="S40" t="s">
         <v>31</v>
       </c>
       <c r="T40" t="s">
         <v>31</v>
       </c>
       <c r="U40" t="s">
         <v>33</v>
       </c>
@@ -3693,51 +3693,51 @@
       <c r="E41">
         <v>2</v>
       </c>
       <c r="F41">
         <v>103</v>
       </c>
       <c r="G41">
         <v>2.1452</v>
       </c>
       <c r="H41">
         <v>381</v>
       </c>
       <c r="I41">
         <v>0</v>
       </c>
       <c r="J41">
         <v>0.943</v>
       </c>
       <c r="K41">
         <v>36.194</v>
       </c>
       <c r="L41" t="s">
         <v>27</v>
       </c>
       <c r="M41">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N41" t="s">
         <v>51</v>
       </c>
       <c r="O41">
         <v>6</v>
       </c>
       <c r="P41">
         <v>16084</v>
       </c>
       <c r="Q41" t="s">
         <v>52</v>
       </c>
       <c r="R41" t="s">
         <v>30</v>
       </c>
       <c r="S41" t="s">
         <v>31</v>
       </c>
       <c r="T41" t="s">
         <v>31</v>
       </c>
       <c r="U41" t="s">
         <v>34</v>
       </c>
@@ -3770,51 +3770,51 @@
       <c r="E42">
         <v>2</v>
       </c>
       <c r="F42">
         <v>103</v>
       </c>
       <c r="G42">
         <v>2.1452</v>
       </c>
       <c r="H42">
         <v>381</v>
       </c>
       <c r="I42">
         <v>0</v>
       </c>
       <c r="J42">
         <v>0.943</v>
       </c>
       <c r="K42">
         <v>36.194</v>
       </c>
       <c r="L42" t="s">
         <v>27</v>
       </c>
       <c r="M42">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N42" t="s">
         <v>51</v>
       </c>
       <c r="O42">
         <v>6</v>
       </c>
       <c r="P42">
         <v>16084</v>
       </c>
       <c r="Q42" t="s">
         <v>52</v>
       </c>
       <c r="R42" t="s">
         <v>30</v>
       </c>
       <c r="S42" t="s">
         <v>31</v>
       </c>
       <c r="T42" t="s">
         <v>31</v>
       </c>
       <c r="U42" t="s">
         <v>37</v>
       </c>
@@ -3847,51 +3847,51 @@
       <c r="E43">
         <v>2</v>
       </c>
       <c r="F43">
         <v>104</v>
       </c>
       <c r="G43">
         <v>1.2</v>
       </c>
       <c r="H43">
         <v>73</v>
       </c>
       <c r="I43">
         <v>0</v>
       </c>
       <c r="J43">
         <v>0</v>
       </c>
       <c r="K43">
         <v>277.384</v>
       </c>
       <c r="L43" t="s">
         <v>27</v>
       </c>
       <c r="M43">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N43" t="s">
         <v>51</v>
       </c>
       <c r="O43">
         <v>6</v>
       </c>
       <c r="P43">
         <v>16084</v>
       </c>
       <c r="Q43" t="s">
         <v>42</v>
       </c>
       <c r="R43" t="s">
         <v>43</v>
       </c>
       <c r="S43" t="s">
         <v>31</v>
       </c>
       <c r="T43" t="s">
         <v>31</v>
       </c>
       <c r="U43" t="s">
         <v>37</v>
       </c>
@@ -3924,51 +3924,51 @@
       <c r="E44">
         <v>2</v>
       </c>
       <c r="F44">
         <v>104</v>
       </c>
       <c r="G44">
         <v>1.2</v>
       </c>
       <c r="H44">
         <v>73</v>
       </c>
       <c r="I44">
         <v>0</v>
       </c>
       <c r="J44">
         <v>0</v>
       </c>
       <c r="K44">
         <v>277.384</v>
       </c>
       <c r="L44" t="s">
         <v>27</v>
       </c>
       <c r="M44">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N44" t="s">
         <v>51</v>
       </c>
       <c r="O44">
         <v>6</v>
       </c>
       <c r="P44">
         <v>16084</v>
       </c>
       <c r="Q44" t="s">
         <v>42</v>
       </c>
       <c r="R44" t="s">
         <v>43</v>
       </c>
       <c r="S44" t="s">
         <v>31</v>
       </c>
       <c r="T44" t="s">
         <v>31</v>
       </c>
       <c r="U44" t="s">
         <v>38</v>
       </c>
@@ -4001,51 +4001,51 @@
       <c r="E45">
         <v>2</v>
       </c>
       <c r="F45">
         <v>104</v>
       </c>
       <c r="G45">
         <v>1.2</v>
       </c>
       <c r="H45">
         <v>73</v>
       </c>
       <c r="I45">
         <v>0</v>
       </c>
       <c r="J45">
         <v>0</v>
       </c>
       <c r="K45">
         <v>277.384</v>
       </c>
       <c r="L45" t="s">
         <v>27</v>
       </c>
       <c r="M45">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N45" t="s">
         <v>51</v>
       </c>
       <c r="O45">
         <v>6</v>
       </c>
       <c r="P45">
         <v>16084</v>
       </c>
       <c r="Q45" t="s">
         <v>42</v>
       </c>
       <c r="R45" t="s">
         <v>43</v>
       </c>
       <c r="S45" t="s">
         <v>31</v>
       </c>
       <c r="T45" t="s">
         <v>31</v>
       </c>
       <c r="U45" t="s">
         <v>44</v>
       </c>
@@ -4078,51 +4078,51 @@
       <c r="E46">
         <v>2</v>
       </c>
       <c r="F46">
         <v>104</v>
       </c>
       <c r="G46">
         <v>1.2</v>
       </c>
       <c r="H46">
         <v>73</v>
       </c>
       <c r="I46">
         <v>0</v>
       </c>
       <c r="J46">
         <v>0</v>
       </c>
       <c r="K46">
         <v>277.384</v>
       </c>
       <c r="L46" t="s">
         <v>27</v>
       </c>
       <c r="M46">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N46" t="s">
         <v>51</v>
       </c>
       <c r="O46">
         <v>6</v>
       </c>
       <c r="P46">
         <v>16084</v>
       </c>
       <c r="Q46" t="s">
         <v>42</v>
       </c>
       <c r="R46" t="s">
         <v>43</v>
       </c>
       <c r="S46" t="s">
         <v>31</v>
       </c>
       <c r="T46" t="s">
         <v>31</v>
       </c>
       <c r="U46" t="s">
         <v>45</v>
       </c>
@@ -4155,51 +4155,51 @@
       <c r="E47">
         <v>2</v>
       </c>
       <c r="F47">
         <v>104</v>
       </c>
       <c r="G47">
         <v>1.2</v>
       </c>
       <c r="H47">
         <v>73</v>
       </c>
       <c r="I47">
         <v>0</v>
       </c>
       <c r="J47">
         <v>0</v>
       </c>
       <c r="K47">
         <v>277.384</v>
       </c>
       <c r="L47" t="s">
         <v>27</v>
       </c>
       <c r="M47">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N47" t="s">
         <v>51</v>
       </c>
       <c r="O47">
         <v>6</v>
       </c>
       <c r="P47">
         <v>16084</v>
       </c>
       <c r="Q47" t="s">
         <v>42</v>
       </c>
       <c r="R47" t="s">
         <v>43</v>
       </c>
       <c r="S47" t="s">
         <v>31</v>
       </c>
       <c r="T47" t="s">
         <v>31</v>
       </c>
       <c r="U47" t="s">
         <v>46</v>
       </c>
@@ -4232,51 +4232,51 @@
       <c r="E48">
         <v>2</v>
       </c>
       <c r="F48">
         <v>104</v>
       </c>
       <c r="G48">
         <v>1.2</v>
       </c>
       <c r="H48">
         <v>73</v>
       </c>
       <c r="I48">
         <v>0</v>
       </c>
       <c r="J48">
         <v>0</v>
       </c>
       <c r="K48">
         <v>277.384</v>
       </c>
       <c r="L48" t="s">
         <v>27</v>
       </c>
       <c r="M48">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N48" t="s">
         <v>51</v>
       </c>
       <c r="O48">
         <v>6</v>
       </c>
       <c r="P48">
         <v>16084</v>
       </c>
       <c r="Q48" t="s">
         <v>42</v>
       </c>
       <c r="R48" t="s">
         <v>43</v>
       </c>
       <c r="S48" t="s">
         <v>31</v>
       </c>
       <c r="T48" t="s">
         <v>31</v>
       </c>
       <c r="U48" t="s">
         <v>47</v>
       </c>
@@ -4309,51 +4309,51 @@
       <c r="E49">
         <v>2</v>
       </c>
       <c r="F49">
         <v>104</v>
       </c>
       <c r="G49">
         <v>1.2</v>
       </c>
       <c r="H49">
         <v>73</v>
       </c>
       <c r="I49">
         <v>0</v>
       </c>
       <c r="J49">
         <v>0</v>
       </c>
       <c r="K49">
         <v>277.384</v>
       </c>
       <c r="L49" t="s">
         <v>27</v>
       </c>
       <c r="M49">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N49" t="s">
         <v>51</v>
       </c>
       <c r="O49">
         <v>6</v>
       </c>
       <c r="P49">
         <v>16084</v>
       </c>
       <c r="Q49" t="s">
         <v>42</v>
       </c>
       <c r="R49" t="s">
         <v>43</v>
       </c>
       <c r="S49" t="s">
         <v>31</v>
       </c>
       <c r="T49" t="s">
         <v>31</v>
       </c>
       <c r="U49" t="s">
         <v>48</v>
       </c>
@@ -4386,51 +4386,51 @@
       <c r="E50">
         <v>2</v>
       </c>
       <c r="F50">
         <v>104</v>
       </c>
       <c r="G50">
         <v>1.2</v>
       </c>
       <c r="H50">
         <v>73</v>
       </c>
       <c r="I50">
         <v>0</v>
       </c>
       <c r="J50">
         <v>0</v>
       </c>
       <c r="K50">
         <v>277.384</v>
       </c>
       <c r="L50" t="s">
         <v>27</v>
       </c>
       <c r="M50">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N50" t="s">
         <v>51</v>
       </c>
       <c r="O50">
         <v>6</v>
       </c>
       <c r="P50">
         <v>16084</v>
       </c>
       <c r="Q50" t="s">
         <v>42</v>
       </c>
       <c r="R50" t="s">
         <v>43</v>
       </c>
       <c r="S50" t="s">
         <v>49</v>
       </c>
       <c r="T50" t="s">
         <v>31</v>
       </c>
       <c r="U50" t="s">
         <v>46</v>
       </c>
@@ -4463,51 +4463,51 @@
       <c r="E51">
         <v>2</v>
       </c>
       <c r="F51">
         <v>104</v>
       </c>
       <c r="G51">
         <v>1.2</v>
       </c>
       <c r="H51">
         <v>73</v>
       </c>
       <c r="I51">
         <v>0</v>
       </c>
       <c r="J51">
         <v>0</v>
       </c>
       <c r="K51">
         <v>277.384</v>
       </c>
       <c r="L51" t="s">
         <v>27</v>
       </c>
       <c r="M51">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N51" t="s">
         <v>51</v>
       </c>
       <c r="O51">
         <v>6</v>
       </c>
       <c r="P51">
         <v>16084</v>
       </c>
       <c r="Q51" t="s">
         <v>42</v>
       </c>
       <c r="R51" t="s">
         <v>43</v>
       </c>
       <c r="S51" t="s">
         <v>49</v>
       </c>
       <c r="T51" t="s">
         <v>31</v>
       </c>
       <c r="U51" t="s">
         <v>47</v>
       </c>
@@ -4540,51 +4540,51 @@
       <c r="E52">
         <v>2</v>
       </c>
       <c r="F52">
         <v>104</v>
       </c>
       <c r="G52">
         <v>1.2</v>
       </c>
       <c r="H52">
         <v>73</v>
       </c>
       <c r="I52">
         <v>0</v>
       </c>
       <c r="J52">
         <v>0</v>
       </c>
       <c r="K52">
         <v>277.384</v>
       </c>
       <c r="L52" t="s">
         <v>27</v>
       </c>
       <c r="M52">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N52" t="s">
         <v>51</v>
       </c>
       <c r="O52">
         <v>6</v>
       </c>
       <c r="P52">
         <v>16084</v>
       </c>
       <c r="Q52" t="s">
         <v>42</v>
       </c>
       <c r="R52" t="s">
         <v>43</v>
       </c>
       <c r="S52" t="s">
         <v>49</v>
       </c>
       <c r="T52" t="s">
         <v>31</v>
       </c>
       <c r="U52" t="s">
         <v>48</v>
       </c>
@@ -4617,51 +4617,51 @@
       <c r="E53">
         <v>2</v>
       </c>
       <c r="F53">
         <v>105</v>
       </c>
       <c r="G53">
         <v>2.63</v>
       </c>
       <c r="H53">
         <v>819</v>
       </c>
       <c r="I53">
         <v>0</v>
       </c>
       <c r="J53">
         <v>0</v>
       </c>
       <c r="K53">
         <v>115.466</v>
       </c>
       <c r="L53" t="s">
         <v>27</v>
       </c>
       <c r="M53">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N53" t="s">
         <v>53</v>
       </c>
       <c r="O53">
         <v>6</v>
       </c>
       <c r="P53">
         <v>16084</v>
       </c>
       <c r="Q53" t="s">
         <v>35</v>
       </c>
       <c r="R53" t="s">
         <v>30</v>
       </c>
       <c r="S53" t="s">
         <v>31</v>
       </c>
       <c r="T53" t="s">
         <v>31</v>
       </c>
       <c r="U53" t="s">
         <v>32</v>
       </c>
@@ -4694,51 +4694,51 @@
       <c r="E54">
         <v>2</v>
       </c>
       <c r="F54">
         <v>105</v>
       </c>
       <c r="G54">
         <v>2.63</v>
       </c>
       <c r="H54">
         <v>819</v>
       </c>
       <c r="I54">
         <v>0</v>
       </c>
       <c r="J54">
         <v>0</v>
       </c>
       <c r="K54">
         <v>115.466</v>
       </c>
       <c r="L54" t="s">
         <v>27</v>
       </c>
       <c r="M54">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N54" t="s">
         <v>53</v>
       </c>
       <c r="O54">
         <v>6</v>
       </c>
       <c r="P54">
         <v>16084</v>
       </c>
       <c r="Q54" t="s">
         <v>35</v>
       </c>
       <c r="R54" t="s">
         <v>30</v>
       </c>
       <c r="S54" t="s">
         <v>31</v>
       </c>
       <c r="T54" t="s">
         <v>31</v>
       </c>
       <c r="U54" t="s">
         <v>33</v>
       </c>
@@ -4771,51 +4771,51 @@
       <c r="E55">
         <v>2</v>
       </c>
       <c r="F55">
         <v>105</v>
       </c>
       <c r="G55">
         <v>2.63</v>
       </c>
       <c r="H55">
         <v>819</v>
       </c>
       <c r="I55">
         <v>0</v>
       </c>
       <c r="J55">
         <v>0</v>
       </c>
       <c r="K55">
         <v>115.466</v>
       </c>
       <c r="L55" t="s">
         <v>27</v>
       </c>
       <c r="M55">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N55" t="s">
         <v>53</v>
       </c>
       <c r="O55">
         <v>6</v>
       </c>
       <c r="P55">
         <v>16084</v>
       </c>
       <c r="Q55" t="s">
         <v>35</v>
       </c>
       <c r="R55" t="s">
         <v>30</v>
       </c>
       <c r="S55" t="s">
         <v>31</v>
       </c>
       <c r="T55" t="s">
         <v>31</v>
       </c>
       <c r="U55" t="s">
         <v>34</v>
       </c>
@@ -4848,51 +4848,51 @@
       <c r="E56">
         <v>2</v>
       </c>
       <c r="F56">
         <v>105</v>
       </c>
       <c r="G56">
         <v>2.63</v>
       </c>
       <c r="H56">
         <v>819</v>
       </c>
       <c r="I56">
         <v>0</v>
       </c>
       <c r="J56">
         <v>0</v>
       </c>
       <c r="K56">
         <v>115.466</v>
       </c>
       <c r="L56" t="s">
         <v>27</v>
       </c>
       <c r="M56">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N56" t="s">
         <v>53</v>
       </c>
       <c r="O56">
         <v>6</v>
       </c>
       <c r="P56">
         <v>16084</v>
       </c>
       <c r="Q56" t="s">
         <v>35</v>
       </c>
       <c r="R56" t="s">
         <v>30</v>
       </c>
       <c r="S56" t="s">
         <v>31</v>
       </c>
       <c r="T56" t="s">
         <v>31</v>
       </c>
       <c r="U56" t="s">
         <v>37</v>
       </c>
@@ -4925,51 +4925,51 @@
       <c r="E57">
         <v>2</v>
       </c>
       <c r="F57">
         <v>105</v>
       </c>
       <c r="G57">
         <v>2.63</v>
       </c>
       <c r="H57">
         <v>819</v>
       </c>
       <c r="I57">
         <v>0</v>
       </c>
       <c r="J57">
         <v>0</v>
       </c>
       <c r="K57">
         <v>115.466</v>
       </c>
       <c r="L57" t="s">
         <v>27</v>
       </c>
       <c r="M57">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N57" t="s">
         <v>53</v>
       </c>
       <c r="O57">
         <v>6</v>
       </c>
       <c r="P57">
         <v>16084</v>
       </c>
       <c r="Q57" t="s">
         <v>35</v>
       </c>
       <c r="R57" t="s">
         <v>30</v>
       </c>
       <c r="S57" t="s">
         <v>31</v>
       </c>
       <c r="T57" t="s">
         <v>31</v>
       </c>
       <c r="U57" t="s">
         <v>38</v>
       </c>
@@ -5002,51 +5002,51 @@
       <c r="E58">
         <v>2</v>
       </c>
       <c r="F58">
         <v>105</v>
       </c>
       <c r="G58">
         <v>2.63</v>
       </c>
       <c r="H58">
         <v>819</v>
       </c>
       <c r="I58">
         <v>0</v>
       </c>
       <c r="J58">
         <v>0</v>
       </c>
       <c r="K58">
         <v>115.466</v>
       </c>
       <c r="L58" t="s">
         <v>27</v>
       </c>
       <c r="M58">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N58" t="s">
         <v>53</v>
       </c>
       <c r="O58">
         <v>6</v>
       </c>
       <c r="P58">
         <v>16084</v>
       </c>
       <c r="Q58" t="s">
         <v>35</v>
       </c>
       <c r="R58" t="s">
         <v>30</v>
       </c>
       <c r="S58" t="s">
         <v>31</v>
       </c>
       <c r="T58" t="s">
         <v>31</v>
       </c>
       <c r="U58" t="s">
         <v>44</v>
       </c>
@@ -5079,51 +5079,51 @@
       <c r="E59">
         <v>2</v>
       </c>
       <c r="F59">
         <v>105</v>
       </c>
       <c r="G59">
         <v>2.63</v>
       </c>
       <c r="H59">
         <v>819</v>
       </c>
       <c r="I59">
         <v>0</v>
       </c>
       <c r="J59">
         <v>0</v>
       </c>
       <c r="K59">
         <v>115.466</v>
       </c>
       <c r="L59" t="s">
         <v>27</v>
       </c>
       <c r="M59">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N59" t="s">
         <v>53</v>
       </c>
       <c r="O59">
         <v>6</v>
       </c>
       <c r="P59">
         <v>16084</v>
       </c>
       <c r="Q59" t="s">
         <v>36</v>
       </c>
       <c r="R59" t="s">
         <v>30</v>
       </c>
       <c r="S59" t="s">
         <v>31</v>
       </c>
       <c r="T59" t="s">
         <v>31</v>
       </c>
       <c r="U59" t="s">
         <v>32</v>
       </c>
@@ -5156,51 +5156,51 @@
       <c r="E60">
         <v>2</v>
       </c>
       <c r="F60">
         <v>105</v>
       </c>
       <c r="G60">
         <v>2.63</v>
       </c>
       <c r="H60">
         <v>819</v>
       </c>
       <c r="I60">
         <v>0</v>
       </c>
       <c r="J60">
         <v>0</v>
       </c>
       <c r="K60">
         <v>115.466</v>
       </c>
       <c r="L60" t="s">
         <v>27</v>
       </c>
       <c r="M60">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N60" t="s">
         <v>53</v>
       </c>
       <c r="O60">
         <v>6</v>
       </c>
       <c r="P60">
         <v>16084</v>
       </c>
       <c r="Q60" t="s">
         <v>36</v>
       </c>
       <c r="R60" t="s">
         <v>30</v>
       </c>
       <c r="S60" t="s">
         <v>31</v>
       </c>
       <c r="T60" t="s">
         <v>31</v>
       </c>
       <c r="U60" t="s">
         <v>33</v>
       </c>
@@ -5233,51 +5233,51 @@
       <c r="E61">
         <v>2</v>
       </c>
       <c r="F61">
         <v>105</v>
       </c>
       <c r="G61">
         <v>2.63</v>
       </c>
       <c r="H61">
         <v>819</v>
       </c>
       <c r="I61">
         <v>0</v>
       </c>
       <c r="J61">
         <v>0</v>
       </c>
       <c r="K61">
         <v>115.466</v>
       </c>
       <c r="L61" t="s">
         <v>27</v>
       </c>
       <c r="M61">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N61" t="s">
         <v>53</v>
       </c>
       <c r="O61">
         <v>6</v>
       </c>
       <c r="P61">
         <v>16084</v>
       </c>
       <c r="Q61" t="s">
         <v>36</v>
       </c>
       <c r="R61" t="s">
         <v>30</v>
       </c>
       <c r="S61" t="s">
         <v>31</v>
       </c>
       <c r="T61" t="s">
         <v>31</v>
       </c>
       <c r="U61" t="s">
         <v>34</v>
       </c>
@@ -5310,51 +5310,51 @@
       <c r="E62">
         <v>2</v>
       </c>
       <c r="F62">
         <v>105</v>
       </c>
       <c r="G62">
         <v>2.63</v>
       </c>
       <c r="H62">
         <v>819</v>
       </c>
       <c r="I62">
         <v>0</v>
       </c>
       <c r="J62">
         <v>0</v>
       </c>
       <c r="K62">
         <v>115.466</v>
       </c>
       <c r="L62" t="s">
         <v>27</v>
       </c>
       <c r="M62">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N62" t="s">
         <v>53</v>
       </c>
       <c r="O62">
         <v>6</v>
       </c>
       <c r="P62">
         <v>16084</v>
       </c>
       <c r="Q62" t="s">
         <v>36</v>
       </c>
       <c r="R62" t="s">
         <v>30</v>
       </c>
       <c r="S62" t="s">
         <v>31</v>
       </c>
       <c r="T62" t="s">
         <v>31</v>
       </c>
       <c r="U62" t="s">
         <v>37</v>
       </c>
@@ -5387,51 +5387,51 @@
       <c r="E63">
         <v>2</v>
       </c>
       <c r="F63">
         <v>105</v>
       </c>
       <c r="G63">
         <v>2.63</v>
       </c>
       <c r="H63">
         <v>819</v>
       </c>
       <c r="I63">
         <v>0</v>
       </c>
       <c r="J63">
         <v>0</v>
       </c>
       <c r="K63">
         <v>115.466</v>
       </c>
       <c r="L63" t="s">
         <v>27</v>
       </c>
       <c r="M63">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N63" t="s">
         <v>53</v>
       </c>
       <c r="O63">
         <v>6</v>
       </c>
       <c r="P63">
         <v>16084</v>
       </c>
       <c r="Q63" t="s">
         <v>36</v>
       </c>
       <c r="R63" t="s">
         <v>30</v>
       </c>
       <c r="S63" t="s">
         <v>31</v>
       </c>
       <c r="T63" t="s">
         <v>31</v>
       </c>
       <c r="U63" t="s">
         <v>38</v>
       </c>
@@ -5464,51 +5464,51 @@
       <c r="E64">
         <v>2</v>
       </c>
       <c r="F64">
         <v>106</v>
       </c>
       <c r="G64">
         <v>2.1315</v>
       </c>
       <c r="H64">
         <v>39</v>
       </c>
       <c r="I64">
         <v>0</v>
       </c>
       <c r="J64">
         <v>50.395</v>
       </c>
       <c r="K64">
         <v>0</v>
       </c>
       <c r="L64" t="s">
         <v>27</v>
       </c>
       <c r="M64">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N64" t="s">
         <v>54</v>
       </c>
       <c r="O64">
         <v>6</v>
       </c>
       <c r="P64">
         <v>16084</v>
       </c>
       <c r="Q64" t="s">
         <v>55</v>
       </c>
       <c r="R64" t="s">
         <v>56</v>
       </c>
       <c r="S64" t="s">
         <v>31</v>
       </c>
       <c r="T64" t="s">
         <v>31</v>
       </c>
       <c r="U64" t="s">
         <v>38</v>
       </c>
@@ -5541,51 +5541,51 @@
       <c r="E65">
         <v>2</v>
       </c>
       <c r="F65">
         <v>106</v>
       </c>
       <c r="G65">
         <v>2.1315</v>
       </c>
       <c r="H65">
         <v>39</v>
       </c>
       <c r="I65">
         <v>0</v>
       </c>
       <c r="J65">
         <v>50.395</v>
       </c>
       <c r="K65">
         <v>0</v>
       </c>
       <c r="L65" t="s">
         <v>27</v>
       </c>
       <c r="M65">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N65" t="s">
         <v>54</v>
       </c>
       <c r="O65">
         <v>6</v>
       </c>
       <c r="P65">
         <v>16084</v>
       </c>
       <c r="Q65" t="s">
         <v>55</v>
       </c>
       <c r="R65" t="s">
         <v>56</v>
       </c>
       <c r="S65" t="s">
         <v>31</v>
       </c>
       <c r="T65" t="s">
         <v>31</v>
       </c>
       <c r="U65" t="s">
         <v>44</v>
       </c>
@@ -5618,51 +5618,51 @@
       <c r="E66">
         <v>2</v>
       </c>
       <c r="F66">
         <v>106</v>
       </c>
       <c r="G66">
         <v>2.1315</v>
       </c>
       <c r="H66">
         <v>39</v>
       </c>
       <c r="I66">
         <v>0</v>
       </c>
       <c r="J66">
         <v>50.395</v>
       </c>
       <c r="K66">
         <v>0</v>
       </c>
       <c r="L66" t="s">
         <v>27</v>
       </c>
       <c r="M66">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N66" t="s">
         <v>54</v>
       </c>
       <c r="O66">
         <v>6</v>
       </c>
       <c r="P66">
         <v>16084</v>
       </c>
       <c r="Q66" t="s">
         <v>55</v>
       </c>
       <c r="R66" t="s">
         <v>56</v>
       </c>
       <c r="S66" t="s">
         <v>31</v>
       </c>
       <c r="T66" t="s">
         <v>31</v>
       </c>
       <c r="U66" t="s">
         <v>45</v>
       </c>
@@ -5695,51 +5695,51 @@
       <c r="E67">
         <v>2</v>
       </c>
       <c r="F67">
         <v>106</v>
       </c>
       <c r="G67">
         <v>2.1315</v>
       </c>
       <c r="H67">
         <v>39</v>
       </c>
       <c r="I67">
         <v>0</v>
       </c>
       <c r="J67">
         <v>50.395</v>
       </c>
       <c r="K67">
         <v>0</v>
       </c>
       <c r="L67" t="s">
         <v>27</v>
       </c>
       <c r="M67">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N67" t="s">
         <v>54</v>
       </c>
       <c r="O67">
         <v>6</v>
       </c>
       <c r="P67">
         <v>16084</v>
       </c>
       <c r="Q67" t="s">
         <v>55</v>
       </c>
       <c r="R67" t="s">
         <v>56</v>
       </c>
       <c r="S67" t="s">
         <v>31</v>
       </c>
       <c r="T67" t="s">
         <v>31</v>
       </c>
       <c r="U67" t="s">
         <v>46</v>
       </c>
@@ -5772,51 +5772,51 @@
       <c r="E68">
         <v>2</v>
       </c>
       <c r="F68">
         <v>106</v>
       </c>
       <c r="G68">
         <v>2.1315</v>
       </c>
       <c r="H68">
         <v>39</v>
       </c>
       <c r="I68">
         <v>0</v>
       </c>
       <c r="J68">
         <v>50.395</v>
       </c>
       <c r="K68">
         <v>0</v>
       </c>
       <c r="L68" t="s">
         <v>27</v>
       </c>
       <c r="M68">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N68" t="s">
         <v>54</v>
       </c>
       <c r="O68">
         <v>6</v>
       </c>
       <c r="P68">
         <v>16084</v>
       </c>
       <c r="Q68" t="s">
         <v>57</v>
       </c>
       <c r="R68" t="s">
         <v>56</v>
       </c>
       <c r="S68" t="s">
         <v>31</v>
       </c>
       <c r="T68" t="s">
         <v>31</v>
       </c>
       <c r="U68" t="s">
         <v>38</v>
       </c>
@@ -5849,51 +5849,51 @@
       <c r="E69">
         <v>2</v>
       </c>
       <c r="F69">
         <v>106</v>
       </c>
       <c r="G69">
         <v>2.1315</v>
       </c>
       <c r="H69">
         <v>39</v>
       </c>
       <c r="I69">
         <v>0</v>
       </c>
       <c r="J69">
         <v>50.395</v>
       </c>
       <c r="K69">
         <v>0</v>
       </c>
       <c r="L69" t="s">
         <v>27</v>
       </c>
       <c r="M69">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N69" t="s">
         <v>54</v>
       </c>
       <c r="O69">
         <v>6</v>
       </c>
       <c r="P69">
         <v>16084</v>
       </c>
       <c r="Q69" t="s">
         <v>57</v>
       </c>
       <c r="R69" t="s">
         <v>56</v>
       </c>
       <c r="S69" t="s">
         <v>31</v>
       </c>
       <c r="T69" t="s">
         <v>31</v>
       </c>
       <c r="U69" t="s">
         <v>44</v>
       </c>
@@ -5926,51 +5926,51 @@
       <c r="E70">
         <v>2</v>
       </c>
       <c r="F70">
         <v>106</v>
       </c>
       <c r="G70">
         <v>2.1315</v>
       </c>
       <c r="H70">
         <v>39</v>
       </c>
       <c r="I70">
         <v>0</v>
       </c>
       <c r="J70">
         <v>50.395</v>
       </c>
       <c r="K70">
         <v>0</v>
       </c>
       <c r="L70" t="s">
         <v>27</v>
       </c>
       <c r="M70">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N70" t="s">
         <v>54</v>
       </c>
       <c r="O70">
         <v>6</v>
       </c>
       <c r="P70">
         <v>16084</v>
       </c>
       <c r="Q70" t="s">
         <v>55</v>
       </c>
       <c r="R70" t="s">
         <v>58</v>
       </c>
       <c r="S70" t="s">
         <v>31</v>
       </c>
       <c r="T70" t="s">
         <v>31</v>
       </c>
       <c r="U70" t="s">
         <v>44</v>
       </c>
@@ -6003,51 +6003,51 @@
       <c r="E71">
         <v>2</v>
       </c>
       <c r="F71">
         <v>106</v>
       </c>
       <c r="G71">
         <v>2.1315</v>
       </c>
       <c r="H71">
         <v>39</v>
       </c>
       <c r="I71">
         <v>0</v>
       </c>
       <c r="J71">
         <v>50.395</v>
       </c>
       <c r="K71">
         <v>0</v>
       </c>
       <c r="L71" t="s">
         <v>27</v>
       </c>
       <c r="M71">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N71" t="s">
         <v>54</v>
       </c>
       <c r="O71">
         <v>6</v>
       </c>
       <c r="P71">
         <v>16084</v>
       </c>
       <c r="Q71" t="s">
         <v>55</v>
       </c>
       <c r="R71" t="s">
         <v>58</v>
       </c>
       <c r="S71" t="s">
         <v>31</v>
       </c>
       <c r="T71" t="s">
         <v>31</v>
       </c>
       <c r="U71" t="s">
         <v>45</v>
       </c>
@@ -6080,51 +6080,51 @@
       <c r="E72">
         <v>2</v>
       </c>
       <c r="F72">
         <v>106</v>
       </c>
       <c r="G72">
         <v>2.1315</v>
       </c>
       <c r="H72">
         <v>39</v>
       </c>
       <c r="I72">
         <v>0</v>
       </c>
       <c r="J72">
         <v>50.395</v>
       </c>
       <c r="K72">
         <v>0</v>
       </c>
       <c r="L72" t="s">
         <v>27</v>
       </c>
       <c r="M72">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N72" t="s">
         <v>54</v>
       </c>
       <c r="O72">
         <v>6</v>
       </c>
       <c r="P72">
         <v>16084</v>
       </c>
       <c r="Q72" t="s">
         <v>55</v>
       </c>
       <c r="R72" t="s">
         <v>58</v>
       </c>
       <c r="S72" t="s">
         <v>31</v>
       </c>
       <c r="T72" t="s">
         <v>31</v>
       </c>
       <c r="U72" t="s">
         <v>46</v>
       </c>