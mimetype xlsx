--- v0 (2026-02-22)
+++ v1 (2026-08-22)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>can</t>
   </si>
   <si>
     <t>annee</t>
   </si>
   <si>
     <t>prop</t>
   </si>
   <si>
     <t>propriete</t>
   </si>
   <si>
     <t>vente</t>
   </si>
   <si>
     <t>lot</t>
   </si>
   <si>
     <t>etendue</t>
@@ -149,51 +149,51 @@
   <si>
     <t>HETRE</t>
   </si>
   <si>
     <t>(R:90-F:100)/120</t>
   </si>
   <si>
     <t>FEUILLUS DIVERS</t>
   </si>
   <si>
     <t>BOULEAU</t>
   </si>
   <si>
     <t>BANAL BOIS</t>
   </si>
   <si>
     <t>120/150</t>
   </si>
   <si>
     <t>RESINEUX DIVERS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -487,72 +487,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -1633,51 +1633,51 @@
       <c r="B15">
         <v>2026</v>
       </c>
       <c r="C15">
         <v>3326</v>
       </c>
       <c r="D15" t="s">
         <v>26</v>
       </c>
       <c r="E15">
         <v>8</v>
       </c>
       <c r="F15">
         <v>2</v>
       </c>
       <c r="G15">
         <v>9.6843</v>
       </c>
       <c r="H15">
         <v>62</v>
       </c>
       <c r="I15">
         <v>0</v>
       </c>
       <c r="J15">
-        <v>7.02</v>
+        <v>7.020000000000001</v>
       </c>
       <c r="K15">
         <v>0</v>
       </c>
       <c r="L15" t="s">
         <v>27</v>
       </c>
       <c r="M15">
         <v>1</v>
       </c>
       <c r="N15" t="s">
         <v>28</v>
       </c>
       <c r="O15">
         <v>2</v>
       </c>
       <c r="P15">
         <v>16284</v>
       </c>
       <c r="Q15" t="s">
         <v>29</v>
       </c>
       <c r="R15" t="s">
         <v>30</v>
       </c>
@@ -1710,51 +1710,51 @@
       <c r="B16">
         <v>2026</v>
       </c>
       <c r="C16">
         <v>3326</v>
       </c>
       <c r="D16" t="s">
         <v>26</v>
       </c>
       <c r="E16">
         <v>8</v>
       </c>
       <c r="F16">
         <v>2</v>
       </c>
       <c r="G16">
         <v>9.6843</v>
       </c>
       <c r="H16">
         <v>62</v>
       </c>
       <c r="I16">
         <v>0</v>
       </c>
       <c r="J16">
-        <v>7.02</v>
+        <v>7.020000000000001</v>
       </c>
       <c r="K16">
         <v>0</v>
       </c>
       <c r="L16" t="s">
         <v>27</v>
       </c>
       <c r="M16">
         <v>1</v>
       </c>
       <c r="N16" t="s">
         <v>28</v>
       </c>
       <c r="O16">
         <v>2</v>
       </c>
       <c r="P16">
         <v>16284</v>
       </c>
       <c r="Q16" t="s">
         <v>39</v>
       </c>
       <c r="R16" t="s">
         <v>30</v>
       </c>
@@ -1787,51 +1787,51 @@
       <c r="B17">
         <v>2026</v>
       </c>
       <c r="C17">
         <v>3326</v>
       </c>
       <c r="D17" t="s">
         <v>26</v>
       </c>
       <c r="E17">
         <v>8</v>
       </c>
       <c r="F17">
         <v>2</v>
       </c>
       <c r="G17">
         <v>9.6843</v>
       </c>
       <c r="H17">
         <v>62</v>
       </c>
       <c r="I17">
         <v>0</v>
       </c>
       <c r="J17">
-        <v>7.02</v>
+        <v>7.020000000000001</v>
       </c>
       <c r="K17">
         <v>0</v>
       </c>
       <c r="L17" t="s">
         <v>27</v>
       </c>
       <c r="M17">
         <v>1</v>
       </c>
       <c r="N17" t="s">
         <v>28</v>
       </c>
       <c r="O17">
         <v>2</v>
       </c>
       <c r="P17">
         <v>16284</v>
       </c>
       <c r="Q17" t="s">
         <v>39</v>
       </c>
       <c r="R17" t="s">
         <v>30</v>
       </c>
@@ -1864,51 +1864,51 @@
       <c r="B18">
         <v>2026</v>
       </c>
       <c r="C18">
         <v>3326</v>
       </c>
       <c r="D18" t="s">
         <v>26</v>
       </c>
       <c r="E18">
         <v>8</v>
       </c>
       <c r="F18">
         <v>2</v>
       </c>
       <c r="G18">
         <v>9.6843</v>
       </c>
       <c r="H18">
         <v>62</v>
       </c>
       <c r="I18">
         <v>0</v>
       </c>
       <c r="J18">
-        <v>7.02</v>
+        <v>7.020000000000001</v>
       </c>
       <c r="K18">
         <v>0</v>
       </c>
       <c r="L18" t="s">
         <v>27</v>
       </c>
       <c r="M18">
         <v>1</v>
       </c>
       <c r="N18" t="s">
         <v>28</v>
       </c>
       <c r="O18">
         <v>2</v>
       </c>
       <c r="P18">
         <v>16284</v>
       </c>
       <c r="Q18" t="s">
         <v>39</v>
       </c>
       <c r="R18" t="s">
         <v>30</v>
       </c>
@@ -1941,51 +1941,51 @@
       <c r="B19">
         <v>2026</v>
       </c>
       <c r="C19">
         <v>3326</v>
       </c>
       <c r="D19" t="s">
         <v>26</v>
       </c>
       <c r="E19">
         <v>8</v>
       </c>
       <c r="F19">
         <v>2</v>
       </c>
       <c r="G19">
         <v>9.6843</v>
       </c>
       <c r="H19">
         <v>62</v>
       </c>
       <c r="I19">
         <v>0</v>
       </c>
       <c r="J19">
-        <v>7.02</v>
+        <v>7.020000000000001</v>
       </c>
       <c r="K19">
         <v>0</v>
       </c>
       <c r="L19" t="s">
         <v>27</v>
       </c>
       <c r="M19">
         <v>1</v>
       </c>
       <c r="N19" t="s">
         <v>28</v>
       </c>
       <c r="O19">
         <v>2</v>
       </c>
       <c r="P19">
         <v>16284</v>
       </c>
       <c r="Q19" t="s">
         <v>39</v>
       </c>
       <c r="R19" t="s">
         <v>30</v>
       </c>
@@ -2018,51 +2018,51 @@
       <c r="B20">
         <v>2026</v>
       </c>
       <c r="C20">
         <v>3326</v>
       </c>
       <c r="D20" t="s">
         <v>26</v>
       </c>
       <c r="E20">
         <v>8</v>
       </c>
       <c r="F20">
         <v>2</v>
       </c>
       <c r="G20">
         <v>9.6843</v>
       </c>
       <c r="H20">
         <v>62</v>
       </c>
       <c r="I20">
         <v>0</v>
       </c>
       <c r="J20">
-        <v>7.02</v>
+        <v>7.020000000000001</v>
       </c>
       <c r="K20">
         <v>0</v>
       </c>
       <c r="L20" t="s">
         <v>27</v>
       </c>
       <c r="M20">
         <v>1</v>
       </c>
       <c r="N20" t="s">
         <v>28</v>
       </c>
       <c r="O20">
         <v>2</v>
       </c>
       <c r="P20">
         <v>16284</v>
       </c>
       <c r="Q20" t="s">
         <v>37</v>
       </c>
       <c r="R20" t="s">
         <v>30</v>
       </c>
@@ -2095,51 +2095,51 @@
       <c r="B21">
         <v>2026</v>
       </c>
       <c r="C21">
         <v>3326</v>
       </c>
       <c r="D21" t="s">
         <v>26</v>
       </c>
       <c r="E21">
         <v>8</v>
       </c>
       <c r="F21">
         <v>2</v>
       </c>
       <c r="G21">
         <v>9.6843</v>
       </c>
       <c r="H21">
         <v>62</v>
       </c>
       <c r="I21">
         <v>0</v>
       </c>
       <c r="J21">
-        <v>7.02</v>
+        <v>7.020000000000001</v>
       </c>
       <c r="K21">
         <v>0</v>
       </c>
       <c r="L21" t="s">
         <v>27</v>
       </c>
       <c r="M21">
         <v>1</v>
       </c>
       <c r="N21" t="s">
         <v>28</v>
       </c>
       <c r="O21">
         <v>2</v>
       </c>
       <c r="P21">
         <v>16284</v>
       </c>
       <c r="Q21" t="s">
         <v>37</v>
       </c>
       <c r="R21" t="s">
         <v>30</v>
       </c>
@@ -2172,51 +2172,51 @@
       <c r="B22">
         <v>2026</v>
       </c>
       <c r="C22">
         <v>3326</v>
       </c>
       <c r="D22" t="s">
         <v>26</v>
       </c>
       <c r="E22">
         <v>8</v>
       </c>
       <c r="F22">
         <v>2</v>
       </c>
       <c r="G22">
         <v>9.6843</v>
       </c>
       <c r="H22">
         <v>62</v>
       </c>
       <c r="I22">
         <v>0</v>
       </c>
       <c r="J22">
-        <v>7.02</v>
+        <v>7.020000000000001</v>
       </c>
       <c r="K22">
         <v>0</v>
       </c>
       <c r="L22" t="s">
         <v>27</v>
       </c>
       <c r="M22">
         <v>1</v>
       </c>
       <c r="N22" t="s">
         <v>28</v>
       </c>
       <c r="O22">
         <v>2</v>
       </c>
       <c r="P22">
         <v>16284</v>
       </c>
       <c r="Q22" t="s">
         <v>37</v>
       </c>
       <c r="R22" t="s">
         <v>30</v>
       </c>
@@ -2249,51 +2249,51 @@
       <c r="B23">
         <v>2026</v>
       </c>
       <c r="C23">
         <v>3326</v>
       </c>
       <c r="D23" t="s">
         <v>26</v>
       </c>
       <c r="E23">
         <v>8</v>
       </c>
       <c r="F23">
         <v>3</v>
       </c>
       <c r="G23">
         <v>9.6843</v>
       </c>
       <c r="H23">
         <v>69</v>
       </c>
       <c r="I23">
         <v>0</v>
       </c>
       <c r="J23">
-        <v>10.055</v>
+        <v>10.055000000000001</v>
       </c>
       <c r="K23">
         <v>0</v>
       </c>
       <c r="L23" t="s">
         <v>27</v>
       </c>
       <c r="M23">
         <v>1</v>
       </c>
       <c r="N23" t="s">
         <v>28</v>
       </c>
       <c r="O23">
         <v>2</v>
       </c>
       <c r="P23">
         <v>16284</v>
       </c>
       <c r="Q23" t="s">
         <v>37</v>
       </c>
       <c r="R23" t="s">
         <v>30</v>
       </c>
@@ -2326,51 +2326,51 @@
       <c r="B24">
         <v>2026</v>
       </c>
       <c r="C24">
         <v>3326</v>
       </c>
       <c r="D24" t="s">
         <v>26</v>
       </c>
       <c r="E24">
         <v>8</v>
       </c>
       <c r="F24">
         <v>3</v>
       </c>
       <c r="G24">
         <v>9.6843</v>
       </c>
       <c r="H24">
         <v>69</v>
       </c>
       <c r="I24">
         <v>0</v>
       </c>
       <c r="J24">
-        <v>10.055</v>
+        <v>10.055000000000001</v>
       </c>
       <c r="K24">
         <v>0</v>
       </c>
       <c r="L24" t="s">
         <v>27</v>
       </c>
       <c r="M24">
         <v>1</v>
       </c>
       <c r="N24" t="s">
         <v>28</v>
       </c>
       <c r="O24">
         <v>2</v>
       </c>
       <c r="P24">
         <v>16284</v>
       </c>
       <c r="Q24" t="s">
         <v>37</v>
       </c>
       <c r="R24" t="s">
         <v>30</v>
       </c>
@@ -2403,51 +2403,51 @@
       <c r="B25">
         <v>2026</v>
       </c>
       <c r="C25">
         <v>3326</v>
       </c>
       <c r="D25" t="s">
         <v>26</v>
       </c>
       <c r="E25">
         <v>8</v>
       </c>
       <c r="F25">
         <v>3</v>
       </c>
       <c r="G25">
         <v>9.6843</v>
       </c>
       <c r="H25">
         <v>69</v>
       </c>
       <c r="I25">
         <v>0</v>
       </c>
       <c r="J25">
-        <v>10.055</v>
+        <v>10.055000000000001</v>
       </c>
       <c r="K25">
         <v>0</v>
       </c>
       <c r="L25" t="s">
         <v>27</v>
       </c>
       <c r="M25">
         <v>1</v>
       </c>
       <c r="N25" t="s">
         <v>28</v>
       </c>
       <c r="O25">
         <v>2</v>
       </c>
       <c r="P25">
         <v>16284</v>
       </c>
       <c r="Q25" t="s">
         <v>37</v>
       </c>
       <c r="R25" t="s">
         <v>30</v>
       </c>
@@ -2480,51 +2480,51 @@
       <c r="B26">
         <v>2026</v>
       </c>
       <c r="C26">
         <v>3326</v>
       </c>
       <c r="D26" t="s">
         <v>26</v>
       </c>
       <c r="E26">
         <v>8</v>
       </c>
       <c r="F26">
         <v>3</v>
       </c>
       <c r="G26">
         <v>9.6843</v>
       </c>
       <c r="H26">
         <v>69</v>
       </c>
       <c r="I26">
         <v>0</v>
       </c>
       <c r="J26">
-        <v>10.055</v>
+        <v>10.055000000000001</v>
       </c>
       <c r="K26">
         <v>0</v>
       </c>
       <c r="L26" t="s">
         <v>27</v>
       </c>
       <c r="M26">
         <v>1</v>
       </c>
       <c r="N26" t="s">
         <v>28</v>
       </c>
       <c r="O26">
         <v>2</v>
       </c>
       <c r="P26">
         <v>16284</v>
       </c>
       <c r="Q26" t="s">
         <v>37</v>
       </c>
       <c r="R26" t="s">
         <v>30</v>
       </c>
@@ -2557,51 +2557,51 @@
       <c r="B27">
         <v>2026</v>
       </c>
       <c r="C27">
         <v>3326</v>
       </c>
       <c r="D27" t="s">
         <v>26</v>
       </c>
       <c r="E27">
         <v>8</v>
       </c>
       <c r="F27">
         <v>3</v>
       </c>
       <c r="G27">
         <v>9.6843</v>
       </c>
       <c r="H27">
         <v>69</v>
       </c>
       <c r="I27">
         <v>0</v>
       </c>
       <c r="J27">
-        <v>10.055</v>
+        <v>10.055000000000001</v>
       </c>
       <c r="K27">
         <v>0</v>
       </c>
       <c r="L27" t="s">
         <v>27</v>
       </c>
       <c r="M27">
         <v>1</v>
       </c>
       <c r="N27" t="s">
         <v>28</v>
       </c>
       <c r="O27">
         <v>2</v>
       </c>
       <c r="P27">
         <v>16284</v>
       </c>
       <c r="Q27" t="s">
         <v>37</v>
       </c>
       <c r="R27" t="s">
         <v>30</v>
       </c>
@@ -5843,59 +5843,50 @@
         <v>31</v>
       </c>
       <c r="T69" t="s">
         <v>32</v>
       </c>
       <c r="U69" t="s">
         <v>35</v>
       </c>
       <c r="V69">
         <v>1</v>
       </c>
       <c r="W69">
         <v>0</v>
       </c>
       <c r="X69">
         <v>0</v>
       </c>
       <c r="Y69">
         <v>0.232</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>