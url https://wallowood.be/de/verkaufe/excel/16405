--- v0 (2026-03-05)
+++ v1 (2026-04-15)
@@ -4313,51 +4313,51 @@
       </c>
       <c r="Y48">
         <v>3.506</v>
       </c>
     </row>
     <row r="49" spans="1:25">
       <c r="A49" t="s">
         <v>25</v>
       </c>
       <c r="B49">
         <v>2026</v>
       </c>
       <c r="C49">
         <v>1822</v>
       </c>
       <c r="D49" t="s">
         <v>26</v>
       </c>
       <c r="E49">
         <v>3</v>
       </c>
       <c r="F49">
         <v>30</v>
       </c>
       <c r="G49">
-        <v>1.5201</v>
+        <v>1.52</v>
       </c>
       <c r="H49">
         <v>130</v>
       </c>
       <c r="I49">
         <v>0</v>
       </c>
       <c r="J49">
         <v>13.441</v>
       </c>
       <c r="K49">
         <v>0</v>
       </c>
       <c r="L49" t="s">
         <v>27</v>
       </c>
       <c r="M49">
         <v>1</v>
       </c>
       <c r="N49" t="s">
         <v>46</v>
       </c>
       <c r="O49">
         <v>6</v>
       </c>
@@ -4390,51 +4390,51 @@
       </c>
       <c r="Y49">
         <v>1.74</v>
       </c>
     </row>
     <row r="50" spans="1:25">
       <c r="A50" t="s">
         <v>25</v>
       </c>
       <c r="B50">
         <v>2026</v>
       </c>
       <c r="C50">
         <v>1822</v>
       </c>
       <c r="D50" t="s">
         <v>26</v>
       </c>
       <c r="E50">
         <v>3</v>
       </c>
       <c r="F50">
         <v>30</v>
       </c>
       <c r="G50">
-        <v>1.5201</v>
+        <v>1.52</v>
       </c>
       <c r="H50">
         <v>130</v>
       </c>
       <c r="I50">
         <v>0</v>
       </c>
       <c r="J50">
         <v>13.441</v>
       </c>
       <c r="K50">
         <v>0</v>
       </c>
       <c r="L50" t="s">
         <v>27</v>
       </c>
       <c r="M50">
         <v>1</v>
       </c>
       <c r="N50" t="s">
         <v>46</v>
       </c>
       <c r="O50">
         <v>6</v>
       </c>
@@ -4467,51 +4467,51 @@
       </c>
       <c r="Y50">
         <v>5.612</v>
       </c>
     </row>
     <row r="51" spans="1:25">
       <c r="A51" t="s">
         <v>25</v>
       </c>
       <c r="B51">
         <v>2026</v>
       </c>
       <c r="C51">
         <v>1822</v>
       </c>
       <c r="D51" t="s">
         <v>26</v>
       </c>
       <c r="E51">
         <v>3</v>
       </c>
       <c r="F51">
         <v>30</v>
       </c>
       <c r="G51">
-        <v>1.5201</v>
+        <v>1.52</v>
       </c>
       <c r="H51">
         <v>130</v>
       </c>
       <c r="I51">
         <v>0</v>
       </c>
       <c r="J51">
         <v>13.441</v>
       </c>
       <c r="K51">
         <v>0</v>
       </c>
       <c r="L51" t="s">
         <v>27</v>
       </c>
       <c r="M51">
         <v>1</v>
       </c>
       <c r="N51" t="s">
         <v>46</v>
       </c>
       <c r="O51">
         <v>6</v>
       </c>
@@ -4544,51 +4544,51 @@
       </c>
       <c r="Y51">
         <v>2.784</v>
       </c>
     </row>
     <row r="52" spans="1:25">
       <c r="A52" t="s">
         <v>25</v>
       </c>
       <c r="B52">
         <v>2026</v>
       </c>
       <c r="C52">
         <v>1822</v>
       </c>
       <c r="D52" t="s">
         <v>26</v>
       </c>
       <c r="E52">
         <v>3</v>
       </c>
       <c r="F52">
         <v>30</v>
       </c>
       <c r="G52">
-        <v>1.5201</v>
+        <v>1.52</v>
       </c>
       <c r="H52">
         <v>130</v>
       </c>
       <c r="I52">
         <v>0</v>
       </c>
       <c r="J52">
         <v>13.441</v>
       </c>
       <c r="K52">
         <v>0</v>
       </c>
       <c r="L52" t="s">
         <v>27</v>
       </c>
       <c r="M52">
         <v>1</v>
       </c>
       <c r="N52" t="s">
         <v>46</v>
       </c>
       <c r="O52">
         <v>6</v>
       </c>
@@ -4621,51 +4621,51 @@
       </c>
       <c r="Y52">
         <v>3.305</v>
       </c>
     </row>
     <row r="53" spans="1:25">
       <c r="A53" t="s">
         <v>25</v>
       </c>
       <c r="B53">
         <v>2026</v>
       </c>
       <c r="C53">
         <v>1822</v>
       </c>
       <c r="D53" t="s">
         <v>26</v>
       </c>
       <c r="E53">
         <v>3</v>
       </c>
       <c r="F53">
         <v>31</v>
       </c>
       <c r="G53">
-        <v>1.5201</v>
+        <v>1.52</v>
       </c>
       <c r="H53">
         <v>204</v>
       </c>
       <c r="I53">
         <v>0</v>
       </c>
       <c r="J53">
         <v>31.96</v>
       </c>
       <c r="K53">
         <v>0</v>
       </c>
       <c r="L53" t="s">
         <v>27</v>
       </c>
       <c r="M53">
         <v>1</v>
       </c>
       <c r="N53" t="s">
         <v>46</v>
       </c>
       <c r="O53">
         <v>6</v>
       </c>
@@ -4698,51 +4698,51 @@
       </c>
       <c r="Y53">
         <v>1.84</v>
       </c>
     </row>
     <row r="54" spans="1:25">
       <c r="A54" t="s">
         <v>25</v>
       </c>
       <c r="B54">
         <v>2026</v>
       </c>
       <c r="C54">
         <v>1822</v>
       </c>
       <c r="D54" t="s">
         <v>26</v>
       </c>
       <c r="E54">
         <v>3</v>
       </c>
       <c r="F54">
         <v>31</v>
       </c>
       <c r="G54">
-        <v>1.5201</v>
+        <v>1.52</v>
       </c>
       <c r="H54">
         <v>204</v>
       </c>
       <c r="I54">
         <v>0</v>
       </c>
       <c r="J54">
         <v>31.96</v>
       </c>
       <c r="K54">
         <v>0</v>
       </c>
       <c r="L54" t="s">
         <v>27</v>
       </c>
       <c r="M54">
         <v>1</v>
       </c>
       <c r="N54" t="s">
         <v>46</v>
       </c>
       <c r="O54">
         <v>6</v>
       </c>
@@ -4775,51 +4775,51 @@
       </c>
       <c r="Y54">
         <v>9.553</v>
       </c>
     </row>
     <row r="55" spans="1:25">
       <c r="A55" t="s">
         <v>25</v>
       </c>
       <c r="B55">
         <v>2026</v>
       </c>
       <c r="C55">
         <v>1822</v>
       </c>
       <c r="D55" t="s">
         <v>26</v>
       </c>
       <c r="E55">
         <v>3</v>
       </c>
       <c r="F55">
         <v>31</v>
       </c>
       <c r="G55">
-        <v>1.5201</v>
+        <v>1.52</v>
       </c>
       <c r="H55">
         <v>204</v>
       </c>
       <c r="I55">
         <v>0</v>
       </c>
       <c r="J55">
         <v>31.96</v>
       </c>
       <c r="K55">
         <v>0</v>
       </c>
       <c r="L55" t="s">
         <v>27</v>
       </c>
       <c r="M55">
         <v>1</v>
       </c>
       <c r="N55" t="s">
         <v>46</v>
       </c>
       <c r="O55">
         <v>6</v>
       </c>
@@ -4852,51 +4852,51 @@
       </c>
       <c r="Y55">
         <v>7.424</v>
       </c>
     </row>
     <row r="56" spans="1:25">
       <c r="A56" t="s">
         <v>25</v>
       </c>
       <c r="B56">
         <v>2026</v>
       </c>
       <c r="C56">
         <v>1822</v>
       </c>
       <c r="D56" t="s">
         <v>26</v>
       </c>
       <c r="E56">
         <v>3</v>
       </c>
       <c r="F56">
         <v>31</v>
       </c>
       <c r="G56">
-        <v>1.5201</v>
+        <v>1.52</v>
       </c>
       <c r="H56">
         <v>204</v>
       </c>
       <c r="I56">
         <v>0</v>
       </c>
       <c r="J56">
         <v>31.96</v>
       </c>
       <c r="K56">
         <v>0</v>
       </c>
       <c r="L56" t="s">
         <v>27</v>
       </c>
       <c r="M56">
         <v>1</v>
       </c>
       <c r="N56" t="s">
         <v>46</v>
       </c>
       <c r="O56">
         <v>6</v>
       </c>
@@ -4929,51 +4929,51 @@
       </c>
       <c r="Y56">
         <v>12.417</v>
       </c>
     </row>
     <row r="57" spans="1:25">
       <c r="A57" t="s">
         <v>25</v>
       </c>
       <c r="B57">
         <v>2026</v>
       </c>
       <c r="C57">
         <v>1822</v>
       </c>
       <c r="D57" t="s">
         <v>26</v>
       </c>
       <c r="E57">
         <v>3</v>
       </c>
       <c r="F57">
         <v>31</v>
       </c>
       <c r="G57">
-        <v>1.5201</v>
+        <v>1.52</v>
       </c>
       <c r="H57">
         <v>204</v>
       </c>
       <c r="I57">
         <v>0</v>
       </c>
       <c r="J57">
         <v>31.96</v>
       </c>
       <c r="K57">
         <v>0</v>
       </c>
       <c r="L57" t="s">
         <v>27</v>
       </c>
       <c r="M57">
         <v>1</v>
       </c>
       <c r="N57" t="s">
         <v>46</v>
       </c>
       <c r="O57">
         <v>6</v>
       </c>
@@ -7085,51 +7085,51 @@
       </c>
       <c r="Y84">
         <v>0.888</v>
       </c>
     </row>
     <row r="85" spans="1:25">
       <c r="A85" t="s">
         <v>25</v>
       </c>
       <c r="B85">
         <v>2026</v>
       </c>
       <c r="C85">
         <v>1822</v>
       </c>
       <c r="D85" t="s">
         <v>26</v>
       </c>
       <c r="E85">
         <v>3</v>
       </c>
       <c r="F85">
         <v>36</v>
       </c>
       <c r="G85">
-        <v>0.678</v>
+        <v>0.6779</v>
       </c>
       <c r="H85">
         <v>111</v>
       </c>
       <c r="I85">
         <v>0</v>
       </c>
       <c r="J85">
         <v>10.184</v>
       </c>
       <c r="K85">
         <v>0</v>
       </c>
       <c r="L85" t="s">
         <v>27</v>
       </c>
       <c r="M85">
         <v>1</v>
       </c>
       <c r="N85" t="s">
         <v>53</v>
       </c>
       <c r="O85">
         <v>6</v>
       </c>
@@ -7162,51 +7162,51 @@
       </c>
       <c r="Y85">
         <v>0.313</v>
       </c>
     </row>
     <row r="86" spans="1:25">
       <c r="A86" t="s">
         <v>25</v>
       </c>
       <c r="B86">
         <v>2026</v>
       </c>
       <c r="C86">
         <v>1822</v>
       </c>
       <c r="D86" t="s">
         <v>26</v>
       </c>
       <c r="E86">
         <v>3</v>
       </c>
       <c r="F86">
         <v>36</v>
       </c>
       <c r="G86">
-        <v>0.678</v>
+        <v>0.6779</v>
       </c>
       <c r="H86">
         <v>111</v>
       </c>
       <c r="I86">
         <v>0</v>
       </c>
       <c r="J86">
         <v>10.184</v>
       </c>
       <c r="K86">
         <v>0</v>
       </c>
       <c r="L86" t="s">
         <v>27</v>
       </c>
       <c r="M86">
         <v>1</v>
       </c>
       <c r="N86" t="s">
         <v>53</v>
       </c>
       <c r="O86">
         <v>6</v>
       </c>
@@ -7239,51 +7239,51 @@
       </c>
       <c r="Y86">
         <v>1.791</v>
       </c>
     </row>
     <row r="87" spans="1:25">
       <c r="A87" t="s">
         <v>25</v>
       </c>
       <c r="B87">
         <v>2026</v>
       </c>
       <c r="C87">
         <v>1822</v>
       </c>
       <c r="D87" t="s">
         <v>26</v>
       </c>
       <c r="E87">
         <v>3</v>
       </c>
       <c r="F87">
         <v>36</v>
       </c>
       <c r="G87">
-        <v>0.678</v>
+        <v>0.6779</v>
       </c>
       <c r="H87">
         <v>111</v>
       </c>
       <c r="I87">
         <v>0</v>
       </c>
       <c r="J87">
         <v>10.184</v>
       </c>
       <c r="K87">
         <v>0</v>
       </c>
       <c r="L87" t="s">
         <v>27</v>
       </c>
       <c r="M87">
         <v>1</v>
       </c>
       <c r="N87" t="s">
         <v>53</v>
       </c>
       <c r="O87">
         <v>6</v>
       </c>
@@ -7316,51 +7316,51 @@
       </c>
       <c r="Y87">
         <v>0.213</v>
       </c>
     </row>
     <row r="88" spans="1:25">
       <c r="A88" t="s">
         <v>25</v>
       </c>
       <c r="B88">
         <v>2026</v>
       </c>
       <c r="C88">
         <v>1822</v>
       </c>
       <c r="D88" t="s">
         <v>26</v>
       </c>
       <c r="E88">
         <v>3</v>
       </c>
       <c r="F88">
         <v>36</v>
       </c>
       <c r="G88">
-        <v>0.678</v>
+        <v>0.6779</v>
       </c>
       <c r="H88">
         <v>111</v>
       </c>
       <c r="I88">
         <v>0</v>
       </c>
       <c r="J88">
         <v>10.184</v>
       </c>
       <c r="K88">
         <v>0</v>
       </c>
       <c r="L88" t="s">
         <v>27</v>
       </c>
       <c r="M88">
         <v>1</v>
       </c>
       <c r="N88" t="s">
         <v>53</v>
       </c>
       <c r="O88">
         <v>6</v>
       </c>
@@ -7393,51 +7393,51 @@
       </c>
       <c r="Y88">
         <v>0.506</v>
       </c>
     </row>
     <row r="89" spans="1:25">
       <c r="A89" t="s">
         <v>25</v>
       </c>
       <c r="B89">
         <v>2026</v>
       </c>
       <c r="C89">
         <v>1822</v>
       </c>
       <c r="D89" t="s">
         <v>26</v>
       </c>
       <c r="E89">
         <v>3</v>
       </c>
       <c r="F89">
         <v>36</v>
       </c>
       <c r="G89">
-        <v>0.678</v>
+        <v>0.6779</v>
       </c>
       <c r="H89">
         <v>111</v>
       </c>
       <c r="I89">
         <v>0</v>
       </c>
       <c r="J89">
         <v>10.184</v>
       </c>
       <c r="K89">
         <v>0</v>
       </c>
       <c r="L89" t="s">
         <v>27</v>
       </c>
       <c r="M89">
         <v>1</v>
       </c>
       <c r="N89" t="s">
         <v>53</v>
       </c>
       <c r="O89">
         <v>6</v>
       </c>
@@ -7470,51 +7470,51 @@
       </c>
       <c r="Y89">
         <v>1.389</v>
       </c>
     </row>
     <row r="90" spans="1:25">
       <c r="A90" t="s">
         <v>25</v>
       </c>
       <c r="B90">
         <v>2026</v>
       </c>
       <c r="C90">
         <v>1822</v>
       </c>
       <c r="D90" t="s">
         <v>26</v>
       </c>
       <c r="E90">
         <v>3</v>
       </c>
       <c r="F90">
         <v>36</v>
       </c>
       <c r="G90">
-        <v>0.678</v>
+        <v>0.6779</v>
       </c>
       <c r="H90">
         <v>111</v>
       </c>
       <c r="I90">
         <v>0</v>
       </c>
       <c r="J90">
         <v>10.184</v>
       </c>
       <c r="K90">
         <v>0</v>
       </c>
       <c r="L90" t="s">
         <v>27</v>
       </c>
       <c r="M90">
         <v>1</v>
       </c>
       <c r="N90" t="s">
         <v>53</v>
       </c>
       <c r="O90">
         <v>6</v>
       </c>
@@ -7547,51 +7547,51 @@
       </c>
       <c r="Y90">
         <v>2.346</v>
       </c>
     </row>
     <row r="91" spans="1:25">
       <c r="A91" t="s">
         <v>25</v>
       </c>
       <c r="B91">
         <v>2026</v>
       </c>
       <c r="C91">
         <v>1822</v>
       </c>
       <c r="D91" t="s">
         <v>26</v>
       </c>
       <c r="E91">
         <v>3</v>
       </c>
       <c r="F91">
         <v>36</v>
       </c>
       <c r="G91">
-        <v>0.678</v>
+        <v>0.6779</v>
       </c>
       <c r="H91">
         <v>111</v>
       </c>
       <c r="I91">
         <v>0</v>
       </c>
       <c r="J91">
         <v>10.184</v>
       </c>
       <c r="K91">
         <v>0</v>
       </c>
       <c r="L91" t="s">
         <v>27</v>
       </c>
       <c r="M91">
         <v>1</v>
       </c>
       <c r="N91" t="s">
         <v>53</v>
       </c>
       <c r="O91">
         <v>6</v>
       </c>
@@ -7624,51 +7624,51 @@
       </c>
       <c r="Y91">
         <v>0.426</v>
       </c>
     </row>
     <row r="92" spans="1:25">
       <c r="A92" t="s">
         <v>25</v>
       </c>
       <c r="B92">
         <v>2026</v>
       </c>
       <c r="C92">
         <v>1822</v>
       </c>
       <c r="D92" t="s">
         <v>26</v>
       </c>
       <c r="E92">
         <v>3</v>
       </c>
       <c r="F92">
         <v>36</v>
       </c>
       <c r="G92">
-        <v>0.678</v>
+        <v>0.6779</v>
       </c>
       <c r="H92">
         <v>111</v>
       </c>
       <c r="I92">
         <v>0</v>
       </c>
       <c r="J92">
         <v>10.184</v>
       </c>
       <c r="K92">
         <v>0</v>
       </c>
       <c r="L92" t="s">
         <v>27</v>
       </c>
       <c r="M92">
         <v>1</v>
       </c>
       <c r="N92" t="s">
         <v>53</v>
       </c>
       <c r="O92">
         <v>6</v>
       </c>
@@ -7701,51 +7701,51 @@
       </c>
       <c r="Y92">
         <v>2.204</v>
       </c>
     </row>
     <row r="93" spans="1:25">
       <c r="A93" t="s">
         <v>25</v>
       </c>
       <c r="B93">
         <v>2026</v>
       </c>
       <c r="C93">
         <v>1822</v>
       </c>
       <c r="D93" t="s">
         <v>26</v>
       </c>
       <c r="E93">
         <v>3</v>
       </c>
       <c r="F93">
         <v>36</v>
       </c>
       <c r="G93">
-        <v>0.678</v>
+        <v>0.6779</v>
       </c>
       <c r="H93">
         <v>111</v>
       </c>
       <c r="I93">
         <v>0</v>
       </c>
       <c r="J93">
         <v>10.184</v>
       </c>
       <c r="K93">
         <v>0</v>
       </c>
       <c r="L93" t="s">
         <v>27</v>
       </c>
       <c r="M93">
         <v>1</v>
       </c>
       <c r="N93" t="s">
         <v>53</v>
       </c>
       <c r="O93">
         <v>6</v>
       </c>
@@ -7778,51 +7778,51 @@
       </c>
       <c r="Y93">
         <v>0.638</v>
       </c>
     </row>
     <row r="94" spans="1:25">
       <c r="A94" t="s">
         <v>25</v>
       </c>
       <c r="B94">
         <v>2026</v>
       </c>
       <c r="C94">
         <v>1822</v>
       </c>
       <c r="D94" t="s">
         <v>26</v>
       </c>
       <c r="E94">
         <v>3</v>
       </c>
       <c r="F94">
         <v>36</v>
       </c>
       <c r="G94">
-        <v>0.678</v>
+        <v>0.6779</v>
       </c>
       <c r="H94">
         <v>111</v>
       </c>
       <c r="I94">
         <v>0</v>
       </c>
       <c r="J94">
         <v>10.184</v>
       </c>
       <c r="K94">
         <v>0</v>
       </c>
       <c r="L94" t="s">
         <v>27</v>
       </c>
       <c r="M94">
         <v>1</v>
       </c>
       <c r="N94" t="s">
         <v>53</v>
       </c>
       <c r="O94">
         <v>6</v>
       </c>
@@ -7855,51 +7855,51 @@
       </c>
       <c r="Y94">
         <v>0.145</v>
       </c>
     </row>
     <row r="95" spans="1:25">
       <c r="A95" t="s">
         <v>25</v>
       </c>
       <c r="B95">
         <v>2026</v>
       </c>
       <c r="C95">
         <v>1822</v>
       </c>
       <c r="D95" t="s">
         <v>26</v>
       </c>
       <c r="E95">
         <v>3</v>
       </c>
       <c r="F95">
         <v>36</v>
       </c>
       <c r="G95">
-        <v>0.678</v>
+        <v>0.6779</v>
       </c>
       <c r="H95">
         <v>111</v>
       </c>
       <c r="I95">
         <v>0</v>
       </c>
       <c r="J95">
         <v>10.184</v>
       </c>
       <c r="K95">
         <v>0</v>
       </c>
       <c r="L95" t="s">
         <v>27</v>
       </c>
       <c r="M95">
         <v>1</v>
       </c>
       <c r="N95" t="s">
         <v>53</v>
       </c>
       <c r="O95">
         <v>6</v>
       </c>
@@ -8317,51 +8317,51 @@
       </c>
       <c r="Y100">
         <v>0.812</v>
       </c>
     </row>
     <row r="101" spans="1:25">
       <c r="A101" t="s">
         <v>25</v>
       </c>
       <c r="B101">
         <v>2026</v>
       </c>
       <c r="C101">
         <v>1822</v>
       </c>
       <c r="D101" t="s">
         <v>26</v>
       </c>
       <c r="E101">
         <v>3</v>
       </c>
       <c r="F101">
         <v>38</v>
       </c>
       <c r="G101">
-        <v>0.5875</v>
+        <v>0.5874</v>
       </c>
       <c r="H101">
         <v>122</v>
       </c>
       <c r="I101">
         <v>0</v>
       </c>
       <c r="J101">
         <v>13.887</v>
       </c>
       <c r="K101">
         <v>0</v>
       </c>
       <c r="L101" t="s">
         <v>27</v>
       </c>
       <c r="M101">
         <v>1</v>
       </c>
       <c r="N101" t="s">
         <v>53</v>
       </c>
       <c r="O101">
         <v>6</v>
       </c>
@@ -8394,51 +8394,51 @@
       </c>
       <c r="Y101">
         <v>1.313</v>
       </c>
     </row>
     <row r="102" spans="1:25">
       <c r="A102" t="s">
         <v>25</v>
       </c>
       <c r="B102">
         <v>2026</v>
       </c>
       <c r="C102">
         <v>1822</v>
       </c>
       <c r="D102" t="s">
         <v>26</v>
       </c>
       <c r="E102">
         <v>3</v>
       </c>
       <c r="F102">
         <v>38</v>
       </c>
       <c r="G102">
-        <v>0.5875</v>
+        <v>0.5874</v>
       </c>
       <c r="H102">
         <v>122</v>
       </c>
       <c r="I102">
         <v>0</v>
       </c>
       <c r="J102">
         <v>13.887</v>
       </c>
       <c r="K102">
         <v>0</v>
       </c>
       <c r="L102" t="s">
         <v>27</v>
       </c>
       <c r="M102">
         <v>1</v>
       </c>
       <c r="N102" t="s">
         <v>53</v>
       </c>
       <c r="O102">
         <v>6</v>
       </c>
@@ -8471,51 +8471,51 @@
       </c>
       <c r="Y102">
         <v>7.92</v>
       </c>
     </row>
     <row r="103" spans="1:25">
       <c r="A103" t="s">
         <v>25</v>
       </c>
       <c r="B103">
         <v>2026</v>
       </c>
       <c r="C103">
         <v>1822</v>
       </c>
       <c r="D103" t="s">
         <v>26</v>
       </c>
       <c r="E103">
         <v>3</v>
       </c>
       <c r="F103">
         <v>38</v>
       </c>
       <c r="G103">
-        <v>0.5875</v>
+        <v>0.5874</v>
       </c>
       <c r="H103">
         <v>122</v>
       </c>
       <c r="I103">
         <v>0</v>
       </c>
       <c r="J103">
         <v>13.887</v>
       </c>
       <c r="K103">
         <v>0</v>
       </c>
       <c r="L103" t="s">
         <v>27</v>
       </c>
       <c r="M103">
         <v>1</v>
       </c>
       <c r="N103" t="s">
         <v>53</v>
       </c>
       <c r="O103">
         <v>6</v>
       </c>
@@ -8548,51 +8548,51 @@
       </c>
       <c r="Y103">
         <v>2.13</v>
       </c>
     </row>
     <row r="104" spans="1:25">
       <c r="A104" t="s">
         <v>25</v>
       </c>
       <c r="B104">
         <v>2026</v>
       </c>
       <c r="C104">
         <v>1822</v>
       </c>
       <c r="D104" t="s">
         <v>26</v>
       </c>
       <c r="E104">
         <v>3</v>
       </c>
       <c r="F104">
         <v>38</v>
       </c>
       <c r="G104">
-        <v>0.5875</v>
+        <v>0.5874</v>
       </c>
       <c r="H104">
         <v>122</v>
       </c>
       <c r="I104">
         <v>0</v>
       </c>
       <c r="J104">
         <v>13.887</v>
       </c>
       <c r="K104">
         <v>0</v>
       </c>
       <c r="L104" t="s">
         <v>27</v>
       </c>
       <c r="M104">
         <v>1</v>
       </c>
       <c r="N104" t="s">
         <v>53</v>
       </c>
       <c r="O104">
         <v>6</v>
       </c>
@@ -9087,51 +9087,51 @@
       </c>
       <c r="Y110">
         <v>0.27</v>
       </c>
     </row>
     <row r="111" spans="1:25">
       <c r="A111" t="s">
         <v>25</v>
       </c>
       <c r="B111">
         <v>2026</v>
       </c>
       <c r="C111">
         <v>1822</v>
       </c>
       <c r="D111" t="s">
         <v>26</v>
       </c>
       <c r="E111">
         <v>3</v>
       </c>
       <c r="F111">
         <v>40</v>
       </c>
       <c r="G111">
-        <v>3.271</v>
+        <v>3.2709</v>
       </c>
       <c r="H111">
         <v>2</v>
       </c>
       <c r="I111">
         <v>0</v>
       </c>
       <c r="J111">
         <v>3.369</v>
       </c>
       <c r="K111">
         <v>0</v>
       </c>
       <c r="L111" t="s">
         <v>27</v>
       </c>
       <c r="M111">
         <v>1</v>
       </c>
       <c r="N111" t="s">
         <v>58</v>
       </c>
       <c r="O111">
         <v>6</v>
       </c>
@@ -9164,51 +9164,51 @@
       </c>
       <c r="Y111">
         <v>1.147</v>
       </c>
     </row>
     <row r="112" spans="1:25">
       <c r="A112" t="s">
         <v>25</v>
       </c>
       <c r="B112">
         <v>2026</v>
       </c>
       <c r="C112">
         <v>1822</v>
       </c>
       <c r="D112" t="s">
         <v>26</v>
       </c>
       <c r="E112">
         <v>3</v>
       </c>
       <c r="F112">
         <v>40</v>
       </c>
       <c r="G112">
-        <v>3.271</v>
+        <v>3.2709</v>
       </c>
       <c r="H112">
         <v>2</v>
       </c>
       <c r="I112">
         <v>0</v>
       </c>
       <c r="J112">
         <v>3.369</v>
       </c>
       <c r="K112">
         <v>0</v>
       </c>
       <c r="L112" t="s">
         <v>27</v>
       </c>
       <c r="M112">
         <v>1</v>
       </c>
       <c r="N112" t="s">
         <v>58</v>
       </c>
       <c r="O112">
         <v>6</v>
       </c>
@@ -10704,51 +10704,51 @@
       </c>
       <c r="Y131">
         <v>0.864</v>
       </c>
     </row>
     <row r="132" spans="1:25">
       <c r="A132" t="s">
         <v>25</v>
       </c>
       <c r="B132">
         <v>2026</v>
       </c>
       <c r="C132">
         <v>1822</v>
       </c>
       <c r="D132" t="s">
         <v>26</v>
       </c>
       <c r="E132">
         <v>3</v>
       </c>
       <c r="F132">
         <v>42</v>
       </c>
       <c r="G132">
-        <v>2.1014</v>
+        <v>2.1013</v>
       </c>
       <c r="H132">
         <v>239</v>
       </c>
       <c r="I132">
         <v>0</v>
       </c>
       <c r="J132">
         <v>14.514</v>
       </c>
       <c r="K132">
         <v>0</v>
       </c>
       <c r="L132" t="s">
         <v>27</v>
       </c>
       <c r="M132">
         <v>1</v>
       </c>
       <c r="N132" t="s">
         <v>65</v>
       </c>
       <c r="O132">
         <v>6</v>
       </c>
@@ -10781,51 +10781,51 @@
       </c>
       <c r="Y132">
         <v>0.262</v>
       </c>
     </row>
     <row r="133" spans="1:25">
       <c r="A133" t="s">
         <v>25</v>
       </c>
       <c r="B133">
         <v>2026</v>
       </c>
       <c r="C133">
         <v>1822</v>
       </c>
       <c r="D133" t="s">
         <v>26</v>
       </c>
       <c r="E133">
         <v>3</v>
       </c>
       <c r="F133">
         <v>42</v>
       </c>
       <c r="G133">
-        <v>2.1014</v>
+        <v>2.1013</v>
       </c>
       <c r="H133">
         <v>239</v>
       </c>
       <c r="I133">
         <v>0</v>
       </c>
       <c r="J133">
         <v>14.514</v>
       </c>
       <c r="K133">
         <v>0</v>
       </c>
       <c r="L133" t="s">
         <v>27</v>
       </c>
       <c r="M133">
         <v>1</v>
       </c>
       <c r="N133" t="s">
         <v>65</v>
       </c>
       <c r="O133">
         <v>6</v>
       </c>
@@ -10858,51 +10858,51 @@
       </c>
       <c r="Y133">
         <v>0.341</v>
       </c>
     </row>
     <row r="134" spans="1:25">
       <c r="A134" t="s">
         <v>25</v>
       </c>
       <c r="B134">
         <v>2026</v>
       </c>
       <c r="C134">
         <v>1822</v>
       </c>
       <c r="D134" t="s">
         <v>26</v>
       </c>
       <c r="E134">
         <v>3</v>
       </c>
       <c r="F134">
         <v>42</v>
       </c>
       <c r="G134">
-        <v>2.1014</v>
+        <v>2.1013</v>
       </c>
       <c r="H134">
         <v>239</v>
       </c>
       <c r="I134">
         <v>0</v>
       </c>
       <c r="J134">
         <v>14.514</v>
       </c>
       <c r="K134">
         <v>0</v>
       </c>
       <c r="L134" t="s">
         <v>27</v>
       </c>
       <c r="M134">
         <v>1</v>
       </c>
       <c r="N134" t="s">
         <v>65</v>
       </c>
       <c r="O134">
         <v>6</v>
       </c>
@@ -10935,51 +10935,51 @@
       </c>
       <c r="Y134">
         <v>3.932</v>
       </c>
     </row>
     <row r="135" spans="1:25">
       <c r="A135" t="s">
         <v>25</v>
       </c>
       <c r="B135">
         <v>2026</v>
       </c>
       <c r="C135">
         <v>1822</v>
       </c>
       <c r="D135" t="s">
         <v>26</v>
       </c>
       <c r="E135">
         <v>3</v>
       </c>
       <c r="F135">
         <v>42</v>
       </c>
       <c r="G135">
-        <v>2.1014</v>
+        <v>2.1013</v>
       </c>
       <c r="H135">
         <v>239</v>
       </c>
       <c r="I135">
         <v>0</v>
       </c>
       <c r="J135">
         <v>14.514</v>
       </c>
       <c r="K135">
         <v>0</v>
       </c>
       <c r="L135" t="s">
         <v>27</v>
       </c>
       <c r="M135">
         <v>1</v>
       </c>
       <c r="N135" t="s">
         <v>65</v>
       </c>
       <c r="O135">
         <v>6</v>
       </c>
@@ -11012,51 +11012,51 @@
       </c>
       <c r="Y135">
         <v>8.982</v>
       </c>
     </row>
     <row r="136" spans="1:25">
       <c r="A136" t="s">
         <v>25</v>
       </c>
       <c r="B136">
         <v>2026</v>
       </c>
       <c r="C136">
         <v>1822</v>
       </c>
       <c r="D136" t="s">
         <v>26</v>
       </c>
       <c r="E136">
         <v>3</v>
       </c>
       <c r="F136">
         <v>42</v>
       </c>
       <c r="G136">
-        <v>2.1014</v>
+        <v>2.1013</v>
       </c>
       <c r="H136">
         <v>239</v>
       </c>
       <c r="I136">
         <v>0</v>
       </c>
       <c r="J136">
         <v>14.514</v>
       </c>
       <c r="K136">
         <v>0</v>
       </c>
       <c r="L136" t="s">
         <v>27</v>
       </c>
       <c r="M136">
         <v>1</v>
       </c>
       <c r="N136" t="s">
         <v>65</v>
       </c>
       <c r="O136">
         <v>6</v>
       </c>
@@ -11089,51 +11089,51 @@
       </c>
       <c r="Y136">
         <v>0.582</v>
       </c>
     </row>
     <row r="137" spans="1:25">
       <c r="A137" t="s">
         <v>25</v>
       </c>
       <c r="B137">
         <v>2026</v>
       </c>
       <c r="C137">
         <v>1822</v>
       </c>
       <c r="D137" t="s">
         <v>26</v>
       </c>
       <c r="E137">
         <v>3</v>
       </c>
       <c r="F137">
         <v>42</v>
       </c>
       <c r="G137">
-        <v>2.1014</v>
+        <v>2.1013</v>
       </c>
       <c r="H137">
         <v>239</v>
       </c>
       <c r="I137">
         <v>0</v>
       </c>
       <c r="J137">
         <v>14.514</v>
       </c>
       <c r="K137">
         <v>0</v>
       </c>
       <c r="L137" t="s">
         <v>27</v>
       </c>
       <c r="M137">
         <v>1</v>
       </c>
       <c r="N137" t="s">
         <v>65</v>
       </c>
       <c r="O137">
         <v>6</v>
       </c>
@@ -11166,51 +11166,51 @@
       </c>
       <c r="Y137">
         <v>0.197</v>
       </c>
     </row>
     <row r="138" spans="1:25">
       <c r="A138" t="s">
         <v>25</v>
       </c>
       <c r="B138">
         <v>2026</v>
       </c>
       <c r="C138">
         <v>1822</v>
       </c>
       <c r="D138" t="s">
         <v>26</v>
       </c>
       <c r="E138">
         <v>3</v>
       </c>
       <c r="F138">
         <v>42</v>
       </c>
       <c r="G138">
-        <v>2.1014</v>
+        <v>2.1013</v>
       </c>
       <c r="H138">
         <v>239</v>
       </c>
       <c r="I138">
         <v>0</v>
       </c>
       <c r="J138">
         <v>14.514</v>
       </c>
       <c r="K138">
         <v>0</v>
       </c>
       <c r="L138" t="s">
         <v>27</v>
       </c>
       <c r="M138">
         <v>1</v>
       </c>
       <c r="N138" t="s">
         <v>65</v>
       </c>
       <c r="O138">
         <v>6</v>
       </c>
@@ -11243,51 +11243,51 @@
       </c>
       <c r="Y138">
         <v>0.218</v>
       </c>
     </row>
     <row r="139" spans="1:25">
       <c r="A139" t="s">
         <v>25</v>
       </c>
       <c r="B139">
         <v>2026</v>
       </c>
       <c r="C139">
         <v>1822</v>
       </c>
       <c r="D139" t="s">
         <v>26</v>
       </c>
       <c r="E139">
         <v>3</v>
       </c>
       <c r="F139">
         <v>43</v>
       </c>
       <c r="G139">
-        <v>4.8695</v>
+        <v>4.8693</v>
       </c>
       <c r="H139">
         <v>227</v>
       </c>
       <c r="I139">
         <v>0</v>
       </c>
       <c r="J139">
         <v>20.809</v>
       </c>
       <c r="K139">
         <v>1.99</v>
       </c>
       <c r="L139" t="s">
         <v>27</v>
       </c>
       <c r="M139">
         <v>1</v>
       </c>
       <c r="N139" t="s">
         <v>67</v>
       </c>
       <c r="O139">
         <v>6</v>
       </c>
@@ -11320,51 +11320,51 @@
       </c>
       <c r="Y139">
         <v>2.32</v>
       </c>
     </row>
     <row r="140" spans="1:25">
       <c r="A140" t="s">
         <v>25</v>
       </c>
       <c r="B140">
         <v>2026</v>
       </c>
       <c r="C140">
         <v>1822</v>
       </c>
       <c r="D140" t="s">
         <v>26</v>
       </c>
       <c r="E140">
         <v>3</v>
       </c>
       <c r="F140">
         <v>43</v>
       </c>
       <c r="G140">
-        <v>4.8695</v>
+        <v>4.8693</v>
       </c>
       <c r="H140">
         <v>227</v>
       </c>
       <c r="I140">
         <v>0</v>
       </c>
       <c r="J140">
         <v>20.809</v>
       </c>
       <c r="K140">
         <v>1.99</v>
       </c>
       <c r="L140" t="s">
         <v>27</v>
       </c>
       <c r="M140">
         <v>1</v>
       </c>
       <c r="N140" t="s">
         <v>67</v>
       </c>
       <c r="O140">
         <v>6</v>
       </c>
@@ -11397,51 +11397,51 @@
       </c>
       <c r="Y140">
         <v>8.712</v>
       </c>
     </row>
     <row r="141" spans="1:25">
       <c r="A141" t="s">
         <v>25</v>
       </c>
       <c r="B141">
         <v>2026</v>
       </c>
       <c r="C141">
         <v>1822</v>
       </c>
       <c r="D141" t="s">
         <v>26</v>
       </c>
       <c r="E141">
         <v>3</v>
       </c>
       <c r="F141">
         <v>43</v>
       </c>
       <c r="G141">
-        <v>4.8695</v>
+        <v>4.8693</v>
       </c>
       <c r="H141">
         <v>227</v>
       </c>
       <c r="I141">
         <v>0</v>
       </c>
       <c r="J141">
         <v>20.809</v>
       </c>
       <c r="K141">
         <v>1.99</v>
       </c>
       <c r="L141" t="s">
         <v>27</v>
       </c>
       <c r="M141">
         <v>1</v>
       </c>
       <c r="N141" t="s">
         <v>67</v>
       </c>
       <c r="O141">
         <v>6</v>
       </c>
@@ -11474,51 +11474,51 @@
       </c>
       <c r="Y141">
         <v>2.609</v>
       </c>
     </row>
     <row r="142" spans="1:25">
       <c r="A142" t="s">
         <v>25</v>
       </c>
       <c r="B142">
         <v>2026</v>
       </c>
       <c r="C142">
         <v>1822</v>
       </c>
       <c r="D142" t="s">
         <v>26</v>
       </c>
       <c r="E142">
         <v>3</v>
       </c>
       <c r="F142">
         <v>43</v>
       </c>
       <c r="G142">
-        <v>4.8695</v>
+        <v>4.8693</v>
       </c>
       <c r="H142">
         <v>227</v>
       </c>
       <c r="I142">
         <v>0</v>
       </c>
       <c r="J142">
         <v>20.809</v>
       </c>
       <c r="K142">
         <v>1.99</v>
       </c>
       <c r="L142" t="s">
         <v>27</v>
       </c>
       <c r="M142">
         <v>1</v>
       </c>
       <c r="N142" t="s">
         <v>67</v>
       </c>
       <c r="O142">
         <v>6</v>
       </c>
@@ -11551,51 +11551,51 @@
       </c>
       <c r="Y142">
         <v>2.42</v>
       </c>
     </row>
     <row r="143" spans="1:25">
       <c r="A143" t="s">
         <v>25</v>
       </c>
       <c r="B143">
         <v>2026</v>
       </c>
       <c r="C143">
         <v>1822</v>
       </c>
       <c r="D143" t="s">
         <v>26</v>
       </c>
       <c r="E143">
         <v>3</v>
       </c>
       <c r="F143">
         <v>43</v>
       </c>
       <c r="G143">
-        <v>4.8695</v>
+        <v>4.8693</v>
       </c>
       <c r="H143">
         <v>227</v>
       </c>
       <c r="I143">
         <v>0</v>
       </c>
       <c r="J143">
         <v>20.809</v>
       </c>
       <c r="K143">
         <v>1.99</v>
       </c>
       <c r="L143" t="s">
         <v>27</v>
       </c>
       <c r="M143">
         <v>1</v>
       </c>
       <c r="N143" t="s">
         <v>67</v>
       </c>
       <c r="O143">
         <v>6</v>
       </c>
@@ -11628,51 +11628,51 @@
       </c>
       <c r="Y143">
         <v>0.518</v>
       </c>
     </row>
     <row r="144" spans="1:25">
       <c r="A144" t="s">
         <v>25</v>
       </c>
       <c r="B144">
         <v>2026</v>
       </c>
       <c r="C144">
         <v>1822</v>
       </c>
       <c r="D144" t="s">
         <v>26</v>
       </c>
       <c r="E144">
         <v>3</v>
       </c>
       <c r="F144">
         <v>43</v>
       </c>
       <c r="G144">
-        <v>4.8695</v>
+        <v>4.8693</v>
       </c>
       <c r="H144">
         <v>227</v>
       </c>
       <c r="I144">
         <v>0</v>
       </c>
       <c r="J144">
         <v>20.809</v>
       </c>
       <c r="K144">
         <v>1.99</v>
       </c>
       <c r="L144" t="s">
         <v>27</v>
       </c>
       <c r="M144">
         <v>1</v>
       </c>
       <c r="N144" t="s">
         <v>67</v>
       </c>
       <c r="O144">
         <v>6</v>
       </c>
@@ -11705,51 +11705,51 @@
       </c>
       <c r="Y144">
         <v>2.652</v>
       </c>
     </row>
     <row r="145" spans="1:25">
       <c r="A145" t="s">
         <v>25</v>
       </c>
       <c r="B145">
         <v>2026</v>
       </c>
       <c r="C145">
         <v>1822</v>
       </c>
       <c r="D145" t="s">
         <v>26</v>
       </c>
       <c r="E145">
         <v>3</v>
       </c>
       <c r="F145">
         <v>43</v>
       </c>
       <c r="G145">
-        <v>4.8695</v>
+        <v>4.8693</v>
       </c>
       <c r="H145">
         <v>227</v>
       </c>
       <c r="I145">
         <v>0</v>
       </c>
       <c r="J145">
         <v>20.809</v>
       </c>
       <c r="K145">
         <v>1.99</v>
       </c>
       <c r="L145" t="s">
         <v>27</v>
       </c>
       <c r="M145">
         <v>1</v>
       </c>
       <c r="N145" t="s">
         <v>67</v>
       </c>
       <c r="O145">
         <v>6</v>
       </c>
@@ -11782,51 +11782,51 @@
       </c>
       <c r="Y145">
         <v>0.696</v>
       </c>
     </row>
     <row r="146" spans="1:25">
       <c r="A146" t="s">
         <v>25</v>
       </c>
       <c r="B146">
         <v>2026</v>
       </c>
       <c r="C146">
         <v>1822</v>
       </c>
       <c r="D146" t="s">
         <v>26</v>
       </c>
       <c r="E146">
         <v>3</v>
       </c>
       <c r="F146">
         <v>43</v>
       </c>
       <c r="G146">
-        <v>4.8695</v>
+        <v>4.8693</v>
       </c>
       <c r="H146">
         <v>227</v>
       </c>
       <c r="I146">
         <v>0</v>
       </c>
       <c r="J146">
         <v>20.809</v>
       </c>
       <c r="K146">
         <v>1.99</v>
       </c>
       <c r="L146" t="s">
         <v>27</v>
       </c>
       <c r="M146">
         <v>1</v>
       </c>
       <c r="N146" t="s">
         <v>67</v>
       </c>
       <c r="O146">
         <v>6</v>
       </c>
@@ -11859,51 +11859,51 @@
       </c>
       <c r="Y146">
         <v>0.882</v>
       </c>
     </row>
     <row r="147" spans="1:25">
       <c r="A147" t="s">
         <v>25</v>
       </c>
       <c r="B147">
         <v>2026</v>
       </c>
       <c r="C147">
         <v>1822</v>
       </c>
       <c r="D147" t="s">
         <v>26</v>
       </c>
       <c r="E147">
         <v>3</v>
       </c>
       <c r="F147">
         <v>43</v>
       </c>
       <c r="G147">
-        <v>4.8695</v>
+        <v>4.8693</v>
       </c>
       <c r="H147">
         <v>227</v>
       </c>
       <c r="I147">
         <v>0</v>
       </c>
       <c r="J147">
         <v>20.809</v>
       </c>
       <c r="K147">
         <v>1.99</v>
       </c>
       <c r="L147" t="s">
         <v>27</v>
       </c>
       <c r="M147">
         <v>1</v>
       </c>
       <c r="N147" t="s">
         <v>67</v>
       </c>
       <c r="O147">
         <v>6</v>
       </c>
@@ -11936,51 +11936,51 @@
       </c>
       <c r="Y147">
         <v>0.276</v>
       </c>
     </row>
     <row r="148" spans="1:25">
       <c r="A148" t="s">
         <v>25</v>
       </c>
       <c r="B148">
         <v>2026</v>
       </c>
       <c r="C148">
         <v>1822</v>
       </c>
       <c r="D148" t="s">
         <v>26</v>
       </c>
       <c r="E148">
         <v>3</v>
       </c>
       <c r="F148">
         <v>43</v>
       </c>
       <c r="G148">
-        <v>4.8695</v>
+        <v>4.8693</v>
       </c>
       <c r="H148">
         <v>227</v>
       </c>
       <c r="I148">
         <v>0</v>
       </c>
       <c r="J148">
         <v>20.809</v>
       </c>
       <c r="K148">
         <v>1.99</v>
       </c>
       <c r="L148" t="s">
         <v>27</v>
       </c>
       <c r="M148">
         <v>1</v>
       </c>
       <c r="N148" t="s">
         <v>67</v>
       </c>
       <c r="O148">
         <v>6</v>
       </c>
@@ -12013,51 +12013,51 @@
       </c>
       <c r="Y148">
         <v>1.212</v>
       </c>
     </row>
     <row r="149" spans="1:25">
       <c r="A149" t="s">
         <v>25</v>
       </c>
       <c r="B149">
         <v>2026</v>
       </c>
       <c r="C149">
         <v>1822</v>
       </c>
       <c r="D149" t="s">
         <v>26</v>
       </c>
       <c r="E149">
         <v>3</v>
       </c>
       <c r="F149">
         <v>43</v>
       </c>
       <c r="G149">
-        <v>4.8695</v>
+        <v>4.8693</v>
       </c>
       <c r="H149">
         <v>227</v>
       </c>
       <c r="I149">
         <v>0</v>
       </c>
       <c r="J149">
         <v>20.809</v>
       </c>
       <c r="K149">
         <v>1.99</v>
       </c>
       <c r="L149" t="s">
         <v>27</v>
       </c>
       <c r="M149">
         <v>1</v>
       </c>
       <c r="N149" t="s">
         <v>67</v>
       </c>
       <c r="O149">
         <v>6</v>
       </c>