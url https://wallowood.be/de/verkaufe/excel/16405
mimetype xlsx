--- v1 (2026-04-15)
+++ v2 (2026-08-22)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>can</t>
   </si>
   <si>
     <t>annee</t>
   </si>
   <si>
     <t>prop</t>
   </si>
   <si>
     <t>propriete</t>
   </si>
   <si>
     <t>vente</t>
   </si>
   <si>
     <t>lot</t>
   </si>
   <si>
     <t>etendue</t>
@@ -232,51 +232,51 @@
     <t>MELEZE</t>
   </si>
   <si>
     <t>ENTENPFUHL</t>
   </si>
   <si>
     <t>SORBIER DES OIS.</t>
   </si>
   <si>
     <t>NEU-HATTLICH</t>
   </si>
   <si>
     <t>ROTENBUCHEL</t>
   </si>
   <si>
     <t>STELLERHOLZ
 GAENSEBRUCH</t>
   </si>
   <si>
     <t>GAENSEBRUCH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -570,87 +570,87 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y178"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="25" max="25" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="22.28" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -5830,51 +5830,51 @@
       <c r="Q68" t="s">
         <v>29</v>
       </c>
       <c r="R68" t="s">
         <v>30</v>
       </c>
       <c r="S68" t="s">
         <v>31</v>
       </c>
       <c r="T68" t="s">
         <v>31</v>
       </c>
       <c r="U68" t="s">
         <v>48</v>
       </c>
       <c r="V68">
         <v>65</v>
       </c>
       <c r="W68">
         <v>0</v>
       </c>
       <c r="X68">
         <v>0</v>
       </c>
       <c r="Y68">
-        <v>7.01</v>
+        <v>7.0099999999999998</v>
       </c>
     </row>
     <row r="69" spans="1:25">
       <c r="A69" t="s">
         <v>25</v>
       </c>
       <c r="B69">
         <v>2026</v>
       </c>
       <c r="C69">
         <v>1822</v>
       </c>
       <c r="D69" t="s">
         <v>26</v>
       </c>
       <c r="E69">
         <v>3</v>
       </c>
       <c r="F69">
         <v>33</v>
       </c>
       <c r="G69">
         <v>0.5427</v>
       </c>
       <c r="H69">
@@ -6600,51 +6600,51 @@
       <c r="Q78" t="s">
         <v>29</v>
       </c>
       <c r="R78" t="s">
         <v>30</v>
       </c>
       <c r="S78" t="s">
         <v>31</v>
       </c>
       <c r="T78" t="s">
         <v>31</v>
       </c>
       <c r="U78" t="s">
         <v>44</v>
       </c>
       <c r="V78">
         <v>3</v>
       </c>
       <c r="W78">
         <v>0</v>
       </c>
       <c r="X78">
         <v>0</v>
       </c>
       <c r="Y78">
-        <v>2.002</v>
+        <v>2.0019999999999998</v>
       </c>
     </row>
     <row r="79" spans="1:25">
       <c r="A79" t="s">
         <v>25</v>
       </c>
       <c r="B79">
         <v>2026</v>
       </c>
       <c r="C79">
         <v>1822</v>
       </c>
       <c r="D79" t="s">
         <v>26</v>
       </c>
       <c r="E79">
         <v>3</v>
       </c>
       <c r="F79">
         <v>35</v>
       </c>
       <c r="G79">
         <v>1.1875</v>
       </c>
       <c r="H79">
@@ -12099,51 +12099,51 @@
       <c r="B150">
         <v>2026</v>
       </c>
       <c r="C150">
         <v>1822</v>
       </c>
       <c r="D150" t="s">
         <v>26</v>
       </c>
       <c r="E150">
         <v>3</v>
       </c>
       <c r="F150">
         <v>44</v>
       </c>
       <c r="G150">
         <v>1.1662</v>
       </c>
       <c r="H150">
         <v>87</v>
       </c>
       <c r="I150">
         <v>0</v>
       </c>
       <c r="J150">
-        <v>10.062</v>
+        <v>10.062000000000001</v>
       </c>
       <c r="K150">
         <v>0</v>
       </c>
       <c r="L150" t="s">
         <v>27</v>
       </c>
       <c r="M150">
         <v>1</v>
       </c>
       <c r="N150" t="s">
         <v>68</v>
       </c>
       <c r="O150">
         <v>6</v>
       </c>
       <c r="P150">
         <v>16405</v>
       </c>
       <c r="Q150" t="s">
         <v>29</v>
       </c>
       <c r="R150" t="s">
         <v>30</v>
       </c>
@@ -12176,51 +12176,51 @@
       <c r="B151">
         <v>2026</v>
       </c>
       <c r="C151">
         <v>1822</v>
       </c>
       <c r="D151" t="s">
         <v>26</v>
       </c>
       <c r="E151">
         <v>3</v>
       </c>
       <c r="F151">
         <v>44</v>
       </c>
       <c r="G151">
         <v>1.1662</v>
       </c>
       <c r="H151">
         <v>87</v>
       </c>
       <c r="I151">
         <v>0</v>
       </c>
       <c r="J151">
-        <v>10.062</v>
+        <v>10.062000000000001</v>
       </c>
       <c r="K151">
         <v>0</v>
       </c>
       <c r="L151" t="s">
         <v>27</v>
       </c>
       <c r="M151">
         <v>1</v>
       </c>
       <c r="N151" t="s">
         <v>68</v>
       </c>
       <c r="O151">
         <v>6</v>
       </c>
       <c r="P151">
         <v>16405</v>
       </c>
       <c r="Q151" t="s">
         <v>29</v>
       </c>
       <c r="R151" t="s">
         <v>30</v>
       </c>
@@ -12253,51 +12253,51 @@
       <c r="B152">
         <v>2026</v>
       </c>
       <c r="C152">
         <v>1822</v>
       </c>
       <c r="D152" t="s">
         <v>26</v>
       </c>
       <c r="E152">
         <v>3</v>
       </c>
       <c r="F152">
         <v>44</v>
       </c>
       <c r="G152">
         <v>1.1662</v>
       </c>
       <c r="H152">
         <v>87</v>
       </c>
       <c r="I152">
         <v>0</v>
       </c>
       <c r="J152">
-        <v>10.062</v>
+        <v>10.062000000000001</v>
       </c>
       <c r="K152">
         <v>0</v>
       </c>
       <c r="L152" t="s">
         <v>27</v>
       </c>
       <c r="M152">
         <v>1</v>
       </c>
       <c r="N152" t="s">
         <v>68</v>
       </c>
       <c r="O152">
         <v>6</v>
       </c>
       <c r="P152">
         <v>16405</v>
       </c>
       <c r="Q152" t="s">
         <v>29</v>
       </c>
       <c r="R152" t="s">
         <v>30</v>
       </c>
@@ -12330,51 +12330,51 @@
       <c r="B153">
         <v>2026</v>
       </c>
       <c r="C153">
         <v>1822</v>
       </c>
       <c r="D153" t="s">
         <v>26</v>
       </c>
       <c r="E153">
         <v>3</v>
       </c>
       <c r="F153">
         <v>44</v>
       </c>
       <c r="G153">
         <v>1.1662</v>
       </c>
       <c r="H153">
         <v>87</v>
       </c>
       <c r="I153">
         <v>0</v>
       </c>
       <c r="J153">
-        <v>10.062</v>
+        <v>10.062000000000001</v>
       </c>
       <c r="K153">
         <v>0</v>
       </c>
       <c r="L153" t="s">
         <v>27</v>
       </c>
       <c r="M153">
         <v>1</v>
       </c>
       <c r="N153" t="s">
         <v>68</v>
       </c>
       <c r="O153">
         <v>6</v>
       </c>
       <c r="P153">
         <v>16405</v>
       </c>
       <c r="Q153" t="s">
         <v>29</v>
       </c>
       <c r="R153" t="s">
         <v>30</v>
       </c>
@@ -14307,59 +14307,50 @@
         <v>31</v>
       </c>
       <c r="T178" t="s">
         <v>31</v>
       </c>
       <c r="U178" t="s">
         <v>32</v>
       </c>
       <c r="V178">
         <v>3</v>
       </c>
       <c r="W178">
         <v>0</v>
       </c>
       <c r="X178">
         <v>0</v>
       </c>
       <c r="Y178">
         <v>0.945</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>