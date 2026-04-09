--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -630,51 +630,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
         <v>2026</v>
       </c>
       <c r="C2">
         <v>3542</v>
       </c>
       <c r="D2" t="s">
         <v>26</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="F2">
         <v>340</v>
       </c>
       <c r="G2">
-        <v>7.0278</v>
+        <v>7.0274</v>
       </c>
       <c r="H2">
         <v>671</v>
       </c>
       <c r="I2">
         <v>0</v>
       </c>
       <c r="J2">
         <v>0</v>
       </c>
       <c r="K2">
         <v>1197.265</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2">
         <v>1</v>
       </c>
       <c r="N2" t="s">
         <v>28</v>
       </c>
       <c r="O2">
         <v>6</v>
       </c>
@@ -707,51 +707,51 @@
       </c>
       <c r="Y2">
         <v>0.81</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3">
         <v>2026</v>
       </c>
       <c r="C3">
         <v>3542</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3">
         <v>1</v>
       </c>
       <c r="F3">
         <v>340</v>
       </c>
       <c r="G3">
-        <v>7.0278</v>
+        <v>7.0274</v>
       </c>
       <c r="H3">
         <v>671</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>1197.265</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3">
         <v>1</v>
       </c>
       <c r="N3" t="s">
         <v>28</v>
       </c>
       <c r="O3">
         <v>6</v>
       </c>
@@ -784,51 +784,51 @@
       </c>
       <c r="Y3">
         <v>1.98</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4">
         <v>2026</v>
       </c>
       <c r="C4">
         <v>3542</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="E4">
         <v>1</v>
       </c>
       <c r="F4">
         <v>340</v>
       </c>
       <c r="G4">
-        <v>7.0278</v>
+        <v>7.0274</v>
       </c>
       <c r="H4">
         <v>671</v>
       </c>
       <c r="I4">
         <v>0</v>
       </c>
       <c r="J4">
         <v>0</v>
       </c>
       <c r="K4">
         <v>1197.265</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4">
         <v>1</v>
       </c>
       <c r="N4" t="s">
         <v>28</v>
       </c>
       <c r="O4">
         <v>6</v>
       </c>
@@ -861,51 +861,51 @@
       </c>
       <c r="Y4">
         <v>18.48</v>
       </c>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5">
         <v>2026</v>
       </c>
       <c r="C5">
         <v>3542</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5">
         <v>1</v>
       </c>
       <c r="F5">
         <v>340</v>
       </c>
       <c r="G5">
-        <v>7.0278</v>
+        <v>7.0274</v>
       </c>
       <c r="H5">
         <v>671</v>
       </c>
       <c r="I5">
         <v>0</v>
       </c>
       <c r="J5">
         <v>0</v>
       </c>
       <c r="K5">
         <v>1197.265</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5">
         <v>1</v>
       </c>
       <c r="N5" t="s">
         <v>28</v>
       </c>
       <c r="O5">
         <v>6</v>
       </c>
@@ -938,51 +938,51 @@
       </c>
       <c r="Y5">
         <v>200.635</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6">
         <v>2026</v>
       </c>
       <c r="C6">
         <v>3542</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6">
         <v>1</v>
       </c>
       <c r="F6">
         <v>340</v>
       </c>
       <c r="G6">
-        <v>7.0278</v>
+        <v>7.0274</v>
       </c>
       <c r="H6">
         <v>671</v>
       </c>
       <c r="I6">
         <v>0</v>
       </c>
       <c r="J6">
         <v>0</v>
       </c>
       <c r="K6">
         <v>1197.265</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6">
         <v>1</v>
       </c>
       <c r="N6" t="s">
         <v>28</v>
       </c>
       <c r="O6">
         <v>6</v>
       </c>
@@ -1015,51 +1015,51 @@
       </c>
       <c r="Y6">
         <v>569.074</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7">
         <v>2026</v>
       </c>
       <c r="C7">
         <v>3542</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7">
         <v>1</v>
       </c>
       <c r="F7">
         <v>340</v>
       </c>
       <c r="G7">
-        <v>7.0278</v>
+        <v>7.0274</v>
       </c>
       <c r="H7">
         <v>671</v>
       </c>
       <c r="I7">
         <v>0</v>
       </c>
       <c r="J7">
         <v>0</v>
       </c>
       <c r="K7">
         <v>1197.265</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7">
         <v>1</v>
       </c>
       <c r="N7" t="s">
         <v>28</v>
       </c>
       <c r="O7">
         <v>6</v>
       </c>
@@ -1092,51 +1092,51 @@
       </c>
       <c r="Y7">
         <v>277.479</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8">
         <v>2026</v>
       </c>
       <c r="C8">
         <v>3542</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8">
         <v>1</v>
       </c>
       <c r="F8">
         <v>340</v>
       </c>
       <c r="G8">
-        <v>7.0278</v>
+        <v>7.0274</v>
       </c>
       <c r="H8">
         <v>671</v>
       </c>
       <c r="I8">
         <v>0</v>
       </c>
       <c r="J8">
         <v>0</v>
       </c>
       <c r="K8">
         <v>1197.265</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8">
         <v>1</v>
       </c>
       <c r="N8" t="s">
         <v>28</v>
       </c>
       <c r="O8">
         <v>6</v>
       </c>
@@ -1169,51 +1169,51 @@
       </c>
       <c r="Y8">
         <v>31.862</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9">
         <v>2026</v>
       </c>
       <c r="C9">
         <v>3542</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9">
         <v>1</v>
       </c>
       <c r="F9">
         <v>340</v>
       </c>
       <c r="G9">
-        <v>7.0278</v>
+        <v>7.0274</v>
       </c>
       <c r="H9">
         <v>671</v>
       </c>
       <c r="I9">
         <v>0</v>
       </c>
       <c r="J9">
         <v>0</v>
       </c>
       <c r="K9">
         <v>1197.265</v>
       </c>
       <c r="L9" t="s">
         <v>27</v>
       </c>
       <c r="M9">
         <v>1</v>
       </c>
       <c r="N9" t="s">
         <v>28</v>
       </c>
       <c r="O9">
         <v>6</v>
       </c>
@@ -1246,51 +1246,51 @@
       </c>
       <c r="Y9">
         <v>4.615</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10">
         <v>2026</v>
       </c>
       <c r="C10">
         <v>3542</v>
       </c>
       <c r="D10" t="s">
         <v>26</v>
       </c>
       <c r="E10">
         <v>1</v>
       </c>
       <c r="F10">
         <v>340</v>
       </c>
       <c r="G10">
-        <v>7.0278</v>
+        <v>7.0274</v>
       </c>
       <c r="H10">
         <v>671</v>
       </c>
       <c r="I10">
         <v>0</v>
       </c>
       <c r="J10">
         <v>0</v>
       </c>
       <c r="K10">
         <v>1197.265</v>
       </c>
       <c r="L10" t="s">
         <v>27</v>
       </c>
       <c r="M10">
         <v>1</v>
       </c>
       <c r="N10" t="s">
         <v>28</v>
       </c>
       <c r="O10">
         <v>6</v>
       </c>
@@ -1323,51 +1323,51 @@
       </c>
       <c r="Y10">
         <v>4.35</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11">
         <v>2026</v>
       </c>
       <c r="C11">
         <v>3542</v>
       </c>
       <c r="D11" t="s">
         <v>26</v>
       </c>
       <c r="E11">
         <v>1</v>
       </c>
       <c r="F11">
         <v>340</v>
       </c>
       <c r="G11">
-        <v>7.0278</v>
+        <v>7.0274</v>
       </c>
       <c r="H11">
         <v>671</v>
       </c>
       <c r="I11">
         <v>0</v>
       </c>
       <c r="J11">
         <v>0</v>
       </c>
       <c r="K11">
         <v>1197.265</v>
       </c>
       <c r="L11" t="s">
         <v>27</v>
       </c>
       <c r="M11">
         <v>1</v>
       </c>
       <c r="N11" t="s">
         <v>28</v>
       </c>
       <c r="O11">
         <v>6</v>
       </c>
@@ -1400,51 +1400,51 @@
       </c>
       <c r="Y11">
         <v>25.623</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
         <v>2026</v>
       </c>
       <c r="C12">
         <v>3542</v>
       </c>
       <c r="D12" t="s">
         <v>26</v>
       </c>
       <c r="E12">
         <v>1</v>
       </c>
       <c r="F12">
         <v>340</v>
       </c>
       <c r="G12">
-        <v>7.0278</v>
+        <v>7.0274</v>
       </c>
       <c r="H12">
         <v>671</v>
       </c>
       <c r="I12">
         <v>0</v>
       </c>
       <c r="J12">
         <v>0</v>
       </c>
       <c r="K12">
         <v>1197.265</v>
       </c>
       <c r="L12" t="s">
         <v>27</v>
       </c>
       <c r="M12">
         <v>1</v>
       </c>
       <c r="N12" t="s">
         <v>28</v>
       </c>
       <c r="O12">
         <v>6</v>
       </c>
@@ -1477,51 +1477,51 @@
       </c>
       <c r="Y12">
         <v>41.772</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13">
         <v>2026</v>
       </c>
       <c r="C13">
         <v>3542</v>
       </c>
       <c r="D13" t="s">
         <v>26</v>
       </c>
       <c r="E13">
         <v>1</v>
       </c>
       <c r="F13">
         <v>340</v>
       </c>
       <c r="G13">
-        <v>7.0278</v>
+        <v>7.0274</v>
       </c>
       <c r="H13">
         <v>671</v>
       </c>
       <c r="I13">
         <v>0</v>
       </c>
       <c r="J13">
         <v>0</v>
       </c>
       <c r="K13">
         <v>1197.265</v>
       </c>
       <c r="L13" t="s">
         <v>27</v>
       </c>
       <c r="M13">
         <v>1</v>
       </c>
       <c r="N13" t="s">
         <v>28</v>
       </c>
       <c r="O13">
         <v>6</v>
       </c>
@@ -1554,51 +1554,51 @@
       </c>
       <c r="Y13">
         <v>16.325</v>
       </c>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
         <v>2026</v>
       </c>
       <c r="C14">
         <v>3542</v>
       </c>
       <c r="D14" t="s">
         <v>26</v>
       </c>
       <c r="E14">
         <v>1</v>
       </c>
       <c r="F14">
         <v>340</v>
       </c>
       <c r="G14">
-        <v>7.0278</v>
+        <v>7.0274</v>
       </c>
       <c r="H14">
         <v>671</v>
       </c>
       <c r="I14">
         <v>0</v>
       </c>
       <c r="J14">
         <v>0</v>
       </c>
       <c r="K14">
         <v>1197.265</v>
       </c>
       <c r="L14" t="s">
         <v>27</v>
       </c>
       <c r="M14">
         <v>1</v>
       </c>
       <c r="N14" t="s">
         <v>28</v>
       </c>
       <c r="O14">
         <v>6</v>
       </c>
@@ -1631,51 +1631,51 @@
       </c>
       <c r="Y14">
         <v>4.26</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15">
         <v>2026</v>
       </c>
       <c r="C15">
         <v>3542</v>
       </c>
       <c r="D15" t="s">
         <v>26</v>
       </c>
       <c r="E15">
         <v>1</v>
       </c>
       <c r="F15">
         <v>341</v>
       </c>
       <c r="G15">
-        <v>34.506</v>
+        <v>34.5047</v>
       </c>
       <c r="H15">
         <v>4572</v>
       </c>
       <c r="I15">
         <v>0</v>
       </c>
       <c r="J15">
         <v>0</v>
       </c>
       <c r="K15">
         <v>4845.366</v>
       </c>
       <c r="L15" t="s">
         <v>27</v>
       </c>
       <c r="M15">
         <v>1</v>
       </c>
       <c r="N15" t="s">
         <v>28</v>
       </c>
       <c r="O15">
         <v>6</v>
       </c>
@@ -1708,51 +1708,51 @@
       </c>
       <c r="Y15">
         <v>0.238</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16">
         <v>2026</v>
       </c>
       <c r="C16">
         <v>3542</v>
       </c>
       <c r="D16" t="s">
         <v>26</v>
       </c>
       <c r="E16">
         <v>1</v>
       </c>
       <c r="F16">
         <v>341</v>
       </c>
       <c r="G16">
-        <v>34.506</v>
+        <v>34.5047</v>
       </c>
       <c r="H16">
         <v>4572</v>
       </c>
       <c r="I16">
         <v>0</v>
       </c>
       <c r="J16">
         <v>0</v>
       </c>
       <c r="K16">
         <v>4845.366</v>
       </c>
       <c r="L16" t="s">
         <v>27</v>
       </c>
       <c r="M16">
         <v>1</v>
       </c>
       <c r="N16" t="s">
         <v>28</v>
       </c>
       <c r="O16">
         <v>6</v>
       </c>
@@ -1785,51 +1785,51 @@
       </c>
       <c r="Y16">
         <v>3.055</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17">
         <v>2026</v>
       </c>
       <c r="C17">
         <v>3542</v>
       </c>
       <c r="D17" t="s">
         <v>26</v>
       </c>
       <c r="E17">
         <v>1</v>
       </c>
       <c r="F17">
         <v>341</v>
       </c>
       <c r="G17">
-        <v>34.506</v>
+        <v>34.5047</v>
       </c>
       <c r="H17">
         <v>4572</v>
       </c>
       <c r="I17">
         <v>0</v>
       </c>
       <c r="J17">
         <v>0</v>
       </c>
       <c r="K17">
         <v>4845.366</v>
       </c>
       <c r="L17" t="s">
         <v>27</v>
       </c>
       <c r="M17">
         <v>1</v>
       </c>
       <c r="N17" t="s">
         <v>28</v>
       </c>
       <c r="O17">
         <v>6</v>
       </c>
@@ -1862,51 +1862,51 @@
       </c>
       <c r="Y17">
         <v>7.493</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18">
         <v>2026</v>
       </c>
       <c r="C18">
         <v>3542</v>
       </c>
       <c r="D18" t="s">
         <v>26</v>
       </c>
       <c r="E18">
         <v>1</v>
       </c>
       <c r="F18">
         <v>341</v>
       </c>
       <c r="G18">
-        <v>34.506</v>
+        <v>34.5047</v>
       </c>
       <c r="H18">
         <v>4572</v>
       </c>
       <c r="I18">
         <v>0</v>
       </c>
       <c r="J18">
         <v>0</v>
       </c>
       <c r="K18">
         <v>4845.366</v>
       </c>
       <c r="L18" t="s">
         <v>27</v>
       </c>
       <c r="M18">
         <v>1</v>
       </c>
       <c r="N18" t="s">
         <v>28</v>
       </c>
       <c r="O18">
         <v>6</v>
       </c>
@@ -1939,51 +1939,51 @@
       </c>
       <c r="Y18">
         <v>45.542</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19">
         <v>2026</v>
       </c>
       <c r="C19">
         <v>3542</v>
       </c>
       <c r="D19" t="s">
         <v>26</v>
       </c>
       <c r="E19">
         <v>1</v>
       </c>
       <c r="F19">
         <v>341</v>
       </c>
       <c r="G19">
-        <v>34.506</v>
+        <v>34.5047</v>
       </c>
       <c r="H19">
         <v>4572</v>
       </c>
       <c r="I19">
         <v>0</v>
       </c>
       <c r="J19">
         <v>0</v>
       </c>
       <c r="K19">
         <v>4845.366</v>
       </c>
       <c r="L19" t="s">
         <v>27</v>
       </c>
       <c r="M19">
         <v>1</v>
       </c>
       <c r="N19" t="s">
         <v>28</v>
       </c>
       <c r="O19">
         <v>6</v>
       </c>
@@ -2016,51 +2016,51 @@
       </c>
       <c r="Y19">
         <v>258.693</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20">
         <v>2026</v>
       </c>
       <c r="C20">
         <v>3542</v>
       </c>
       <c r="D20" t="s">
         <v>26</v>
       </c>
       <c r="E20">
         <v>1</v>
       </c>
       <c r="F20">
         <v>341</v>
       </c>
       <c r="G20">
-        <v>34.506</v>
+        <v>34.5047</v>
       </c>
       <c r="H20">
         <v>4572</v>
       </c>
       <c r="I20">
         <v>0</v>
       </c>
       <c r="J20">
         <v>0</v>
       </c>
       <c r="K20">
         <v>4845.366</v>
       </c>
       <c r="L20" t="s">
         <v>27</v>
       </c>
       <c r="M20">
         <v>1</v>
       </c>
       <c r="N20" t="s">
         <v>28</v>
       </c>
       <c r="O20">
         <v>6</v>
       </c>
@@ -2093,51 +2093,51 @@
       </c>
       <c r="Y20">
         <v>273.086</v>
       </c>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21">
         <v>2026</v>
       </c>
       <c r="C21">
         <v>3542</v>
       </c>
       <c r="D21" t="s">
         <v>26</v>
       </c>
       <c r="E21">
         <v>1</v>
       </c>
       <c r="F21">
         <v>341</v>
       </c>
       <c r="G21">
-        <v>34.506</v>
+        <v>34.5047</v>
       </c>
       <c r="H21">
         <v>4572</v>
       </c>
       <c r="I21">
         <v>0</v>
       </c>
       <c r="J21">
         <v>0</v>
       </c>
       <c r="K21">
         <v>4845.366</v>
       </c>
       <c r="L21" t="s">
         <v>27</v>
       </c>
       <c r="M21">
         <v>1</v>
       </c>
       <c r="N21" t="s">
         <v>28</v>
       </c>
       <c r="O21">
         <v>6</v>
       </c>
@@ -2170,51 +2170,51 @@
       </c>
       <c r="Y21">
         <v>106.743</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
         <v>25</v>
       </c>
       <c r="B22">
         <v>2026</v>
       </c>
       <c r="C22">
         <v>3542</v>
       </c>
       <c r="D22" t="s">
         <v>26</v>
       </c>
       <c r="E22">
         <v>1</v>
       </c>
       <c r="F22">
         <v>341</v>
       </c>
       <c r="G22">
-        <v>34.506</v>
+        <v>34.5047</v>
       </c>
       <c r="H22">
         <v>4572</v>
       </c>
       <c r="I22">
         <v>0</v>
       </c>
       <c r="J22">
         <v>0</v>
       </c>
       <c r="K22">
         <v>4845.366</v>
       </c>
       <c r="L22" t="s">
         <v>27</v>
       </c>
       <c r="M22">
         <v>1</v>
       </c>
       <c r="N22" t="s">
         <v>28</v>
       </c>
       <c r="O22">
         <v>6</v>
       </c>
@@ -2247,51 +2247,51 @@
       </c>
       <c r="Y22">
         <v>40.326</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
         <v>25</v>
       </c>
       <c r="B23">
         <v>2026</v>
       </c>
       <c r="C23">
         <v>3542</v>
       </c>
       <c r="D23" t="s">
         <v>26</v>
       </c>
       <c r="E23">
         <v>1</v>
       </c>
       <c r="F23">
         <v>341</v>
       </c>
       <c r="G23">
-        <v>34.506</v>
+        <v>34.5047</v>
       </c>
       <c r="H23">
         <v>4572</v>
       </c>
       <c r="I23">
         <v>0</v>
       </c>
       <c r="J23">
         <v>0</v>
       </c>
       <c r="K23">
         <v>4845.366</v>
       </c>
       <c r="L23" t="s">
         <v>27</v>
       </c>
       <c r="M23">
         <v>1</v>
       </c>
       <c r="N23" t="s">
         <v>28</v>
       </c>
       <c r="O23">
         <v>6</v>
       </c>
@@ -2324,51 +2324,51 @@
       </c>
       <c r="Y23">
         <v>21.016</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
         <v>25</v>
       </c>
       <c r="B24">
         <v>2026</v>
       </c>
       <c r="C24">
         <v>3542</v>
       </c>
       <c r="D24" t="s">
         <v>26</v>
       </c>
       <c r="E24">
         <v>1</v>
       </c>
       <c r="F24">
         <v>341</v>
       </c>
       <c r="G24">
-        <v>34.506</v>
+        <v>34.5047</v>
       </c>
       <c r="H24">
         <v>4572</v>
       </c>
       <c r="I24">
         <v>0</v>
       </c>
       <c r="J24">
         <v>0</v>
       </c>
       <c r="K24">
         <v>4845.366</v>
       </c>
       <c r="L24" t="s">
         <v>27</v>
       </c>
       <c r="M24">
         <v>1</v>
       </c>
       <c r="N24" t="s">
         <v>28</v>
       </c>
       <c r="O24">
         <v>6</v>
       </c>
@@ -2401,51 +2401,51 @@
       </c>
       <c r="Y24">
         <v>0.231</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
         <v>25</v>
       </c>
       <c r="B25">
         <v>2026</v>
       </c>
       <c r="C25">
         <v>3542</v>
       </c>
       <c r="D25" t="s">
         <v>26</v>
       </c>
       <c r="E25">
         <v>1</v>
       </c>
       <c r="F25">
         <v>341</v>
       </c>
       <c r="G25">
-        <v>34.506</v>
+        <v>34.5047</v>
       </c>
       <c r="H25">
         <v>4572</v>
       </c>
       <c r="I25">
         <v>0</v>
       </c>
       <c r="J25">
         <v>0</v>
       </c>
       <c r="K25">
         <v>4845.366</v>
       </c>
       <c r="L25" t="s">
         <v>27</v>
       </c>
       <c r="M25">
         <v>1</v>
       </c>
       <c r="N25" t="s">
         <v>28</v>
       </c>
       <c r="O25">
         <v>6</v>
       </c>
@@ -2478,51 +2478,51 @@
       </c>
       <c r="Y25">
         <v>18.809</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
         <v>25</v>
       </c>
       <c r="B26">
         <v>2026</v>
       </c>
       <c r="C26">
         <v>3542</v>
       </c>
       <c r="D26" t="s">
         <v>26</v>
       </c>
       <c r="E26">
         <v>1</v>
       </c>
       <c r="F26">
         <v>341</v>
       </c>
       <c r="G26">
-        <v>34.506</v>
+        <v>34.5047</v>
       </c>
       <c r="H26">
         <v>4572</v>
       </c>
       <c r="I26">
         <v>0</v>
       </c>
       <c r="J26">
         <v>0</v>
       </c>
       <c r="K26">
         <v>4845.366</v>
       </c>
       <c r="L26" t="s">
         <v>27</v>
       </c>
       <c r="M26">
         <v>1</v>
       </c>
       <c r="N26" t="s">
         <v>28</v>
       </c>
       <c r="O26">
         <v>6</v>
       </c>
@@ -2555,51 +2555,51 @@
       </c>
       <c r="Y26">
         <v>65.984</v>
       </c>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27">
         <v>2026</v>
       </c>
       <c r="C27">
         <v>3542</v>
       </c>
       <c r="D27" t="s">
         <v>26</v>
       </c>
       <c r="E27">
         <v>1</v>
       </c>
       <c r="F27">
         <v>341</v>
       </c>
       <c r="G27">
-        <v>34.506</v>
+        <v>34.5047</v>
       </c>
       <c r="H27">
         <v>4572</v>
       </c>
       <c r="I27">
         <v>0</v>
       </c>
       <c r="J27">
         <v>0</v>
       </c>
       <c r="K27">
         <v>4845.366</v>
       </c>
       <c r="L27" t="s">
         <v>27</v>
       </c>
       <c r="M27">
         <v>1</v>
       </c>
       <c r="N27" t="s">
         <v>28</v>
       </c>
       <c r="O27">
         <v>6</v>
       </c>
@@ -2632,51 +2632,51 @@
       </c>
       <c r="Y27">
         <v>635.632</v>
       </c>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
         <v>25</v>
       </c>
       <c r="B28">
         <v>2026</v>
       </c>
       <c r="C28">
         <v>3542</v>
       </c>
       <c r="D28" t="s">
         <v>26</v>
       </c>
       <c r="E28">
         <v>1</v>
       </c>
       <c r="F28">
         <v>341</v>
       </c>
       <c r="G28">
-        <v>34.506</v>
+        <v>34.5047</v>
       </c>
       <c r="H28">
         <v>4572</v>
       </c>
       <c r="I28">
         <v>0</v>
       </c>
       <c r="J28">
         <v>0</v>
       </c>
       <c r="K28">
         <v>4845.366</v>
       </c>
       <c r="L28" t="s">
         <v>27</v>
       </c>
       <c r="M28">
         <v>1</v>
       </c>
       <c r="N28" t="s">
         <v>28</v>
       </c>
       <c r="O28">
         <v>6</v>
       </c>
@@ -2709,51 +2709,51 @@
       </c>
       <c r="Y28">
         <v>2230.587</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
         <v>25</v>
       </c>
       <c r="B29">
         <v>2026</v>
       </c>
       <c r="C29">
         <v>3542</v>
       </c>
       <c r="D29" t="s">
         <v>26</v>
       </c>
       <c r="E29">
         <v>1</v>
       </c>
       <c r="F29">
         <v>341</v>
       </c>
       <c r="G29">
-        <v>34.506</v>
+        <v>34.5047</v>
       </c>
       <c r="H29">
         <v>4572</v>
       </c>
       <c r="I29">
         <v>0</v>
       </c>
       <c r="J29">
         <v>0</v>
       </c>
       <c r="K29">
         <v>4845.366</v>
       </c>
       <c r="L29" t="s">
         <v>27</v>
       </c>
       <c r="M29">
         <v>1</v>
       </c>
       <c r="N29" t="s">
         <v>28</v>
       </c>
       <c r="O29">
         <v>6</v>
       </c>
@@ -2786,51 +2786,51 @@
       </c>
       <c r="Y29">
         <v>1044.986</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
         <v>25</v>
       </c>
       <c r="B30">
         <v>2026</v>
       </c>
       <c r="C30">
         <v>3542</v>
       </c>
       <c r="D30" t="s">
         <v>26</v>
       </c>
       <c r="E30">
         <v>1</v>
       </c>
       <c r="F30">
         <v>341</v>
       </c>
       <c r="G30">
-        <v>34.506</v>
+        <v>34.5047</v>
       </c>
       <c r="H30">
         <v>4572</v>
       </c>
       <c r="I30">
         <v>0</v>
       </c>
       <c r="J30">
         <v>0</v>
       </c>
       <c r="K30">
         <v>4845.366</v>
       </c>
       <c r="L30" t="s">
         <v>27</v>
       </c>
       <c r="M30">
         <v>1</v>
       </c>
       <c r="N30" t="s">
         <v>28</v>
       </c>
       <c r="O30">
         <v>6</v>
       </c>
@@ -2863,51 +2863,51 @@
       </c>
       <c r="Y30">
         <v>92.945</v>
       </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" t="s">
         <v>25</v>
       </c>
       <c r="B31">
         <v>2026</v>
       </c>
       <c r="C31">
         <v>3542</v>
       </c>
       <c r="D31" t="s">
         <v>26</v>
       </c>
       <c r="E31">
         <v>1</v>
       </c>
       <c r="F31">
         <v>342</v>
       </c>
       <c r="G31">
-        <v>21.4265</v>
+        <v>21.4264</v>
       </c>
       <c r="H31">
         <v>766</v>
       </c>
       <c r="I31">
         <v>0</v>
       </c>
       <c r="J31">
         <v>0</v>
       </c>
       <c r="K31">
         <v>1338.551</v>
       </c>
       <c r="L31" t="s">
         <v>27</v>
       </c>
       <c r="M31">
         <v>1</v>
       </c>
       <c r="N31" t="s">
         <v>42</v>
       </c>
       <c r="O31">
         <v>2</v>
       </c>
@@ -2940,51 +2940,51 @@
       </c>
       <c r="Y31">
         <v>0.087</v>
       </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32">
         <v>2026</v>
       </c>
       <c r="C32">
         <v>3542</v>
       </c>
       <c r="D32" t="s">
         <v>26</v>
       </c>
       <c r="E32">
         <v>1</v>
       </c>
       <c r="F32">
         <v>342</v>
       </c>
       <c r="G32">
-        <v>21.4265</v>
+        <v>21.4264</v>
       </c>
       <c r="H32">
         <v>766</v>
       </c>
       <c r="I32">
         <v>0</v>
       </c>
       <c r="J32">
         <v>0</v>
       </c>
       <c r="K32">
         <v>1338.551</v>
       </c>
       <c r="L32" t="s">
         <v>27</v>
       </c>
       <c r="M32">
         <v>1</v>
       </c>
       <c r="N32" t="s">
         <v>42</v>
       </c>
       <c r="O32">
         <v>2</v>
       </c>
@@ -3017,51 +3017,51 @@
       </c>
       <c r="Y32">
         <v>1.229</v>
       </c>
     </row>
     <row r="33" spans="1:25">
       <c r="A33" t="s">
         <v>25</v>
       </c>
       <c r="B33">
         <v>2026</v>
       </c>
       <c r="C33">
         <v>3542</v>
       </c>
       <c r="D33" t="s">
         <v>26</v>
       </c>
       <c r="E33">
         <v>1</v>
       </c>
       <c r="F33">
         <v>342</v>
       </c>
       <c r="G33">
-        <v>21.4265</v>
+        <v>21.4264</v>
       </c>
       <c r="H33">
         <v>766</v>
       </c>
       <c r="I33">
         <v>0</v>
       </c>
       <c r="J33">
         <v>0</v>
       </c>
       <c r="K33">
         <v>1338.551</v>
       </c>
       <c r="L33" t="s">
         <v>27</v>
       </c>
       <c r="M33">
         <v>1</v>
       </c>
       <c r="N33" t="s">
         <v>42</v>
       </c>
       <c r="O33">
         <v>2</v>
       </c>
@@ -3094,51 +3094,51 @@
       </c>
       <c r="Y33">
         <v>6.02</v>
       </c>
     </row>
     <row r="34" spans="1:25">
       <c r="A34" t="s">
         <v>25</v>
       </c>
       <c r="B34">
         <v>2026</v>
       </c>
       <c r="C34">
         <v>3542</v>
       </c>
       <c r="D34" t="s">
         <v>26</v>
       </c>
       <c r="E34">
         <v>1</v>
       </c>
       <c r="F34">
         <v>342</v>
       </c>
       <c r="G34">
-        <v>21.4265</v>
+        <v>21.4264</v>
       </c>
       <c r="H34">
         <v>766</v>
       </c>
       <c r="I34">
         <v>0</v>
       </c>
       <c r="J34">
         <v>0</v>
       </c>
       <c r="K34">
         <v>1338.551</v>
       </c>
       <c r="L34" t="s">
         <v>27</v>
       </c>
       <c r="M34">
         <v>1</v>
       </c>
       <c r="N34" t="s">
         <v>42</v>
       </c>
       <c r="O34">
         <v>2</v>
       </c>
@@ -3171,51 +3171,51 @@
       </c>
       <c r="Y34">
         <v>61.452</v>
       </c>
     </row>
     <row r="35" spans="1:25">
       <c r="A35" t="s">
         <v>25</v>
       </c>
       <c r="B35">
         <v>2026</v>
       </c>
       <c r="C35">
         <v>3542</v>
       </c>
       <c r="D35" t="s">
         <v>26</v>
       </c>
       <c r="E35">
         <v>1</v>
       </c>
       <c r="F35">
         <v>342</v>
       </c>
       <c r="G35">
-        <v>21.4265</v>
+        <v>21.4264</v>
       </c>
       <c r="H35">
         <v>766</v>
       </c>
       <c r="I35">
         <v>0</v>
       </c>
       <c r="J35">
         <v>0</v>
       </c>
       <c r="K35">
         <v>1338.551</v>
       </c>
       <c r="L35" t="s">
         <v>27</v>
       </c>
       <c r="M35">
         <v>1</v>
       </c>
       <c r="N35" t="s">
         <v>42</v>
       </c>
       <c r="O35">
         <v>2</v>
       </c>
@@ -3248,51 +3248,51 @@
       </c>
       <c r="Y35">
         <v>294.216</v>
       </c>
     </row>
     <row r="36" spans="1:25">
       <c r="A36" t="s">
         <v>25</v>
       </c>
       <c r="B36">
         <v>2026</v>
       </c>
       <c r="C36">
         <v>3542</v>
       </c>
       <c r="D36" t="s">
         <v>26</v>
       </c>
       <c r="E36">
         <v>1</v>
       </c>
       <c r="F36">
         <v>342</v>
       </c>
       <c r="G36">
-        <v>21.4265</v>
+        <v>21.4264</v>
       </c>
       <c r="H36">
         <v>766</v>
       </c>
       <c r="I36">
         <v>0</v>
       </c>
       <c r="J36">
         <v>0</v>
       </c>
       <c r="K36">
         <v>1338.551</v>
       </c>
       <c r="L36" t="s">
         <v>27</v>
       </c>
       <c r="M36">
         <v>1</v>
       </c>
       <c r="N36" t="s">
         <v>42</v>
       </c>
       <c r="O36">
         <v>2</v>
       </c>
@@ -3325,51 +3325,51 @@
       </c>
       <c r="Y36">
         <v>233.826</v>
       </c>
     </row>
     <row r="37" spans="1:25">
       <c r="A37" t="s">
         <v>25</v>
       </c>
       <c r="B37">
         <v>2026</v>
       </c>
       <c r="C37">
         <v>3542</v>
       </c>
       <c r="D37" t="s">
         <v>26</v>
       </c>
       <c r="E37">
         <v>1</v>
       </c>
       <c r="F37">
         <v>342</v>
       </c>
       <c r="G37">
-        <v>21.4265</v>
+        <v>21.4264</v>
       </c>
       <c r="H37">
         <v>766</v>
       </c>
       <c r="I37">
         <v>0</v>
       </c>
       <c r="J37">
         <v>0</v>
       </c>
       <c r="K37">
         <v>1338.551</v>
       </c>
       <c r="L37" t="s">
         <v>27</v>
       </c>
       <c r="M37">
         <v>1</v>
       </c>
       <c r="N37" t="s">
         <v>42</v>
       </c>
       <c r="O37">
         <v>2</v>
       </c>
@@ -3402,51 +3402,51 @@
       </c>
       <c r="Y37">
         <v>193.209</v>
       </c>
     </row>
     <row r="38" spans="1:25">
       <c r="A38" t="s">
         <v>25</v>
       </c>
       <c r="B38">
         <v>2026</v>
       </c>
       <c r="C38">
         <v>3542</v>
       </c>
       <c r="D38" t="s">
         <v>26</v>
       </c>
       <c r="E38">
         <v>1</v>
       </c>
       <c r="F38">
         <v>342</v>
       </c>
       <c r="G38">
-        <v>21.4265</v>
+        <v>21.4264</v>
       </c>
       <c r="H38">
         <v>766</v>
       </c>
       <c r="I38">
         <v>0</v>
       </c>
       <c r="J38">
         <v>0</v>
       </c>
       <c r="K38">
         <v>1338.551</v>
       </c>
       <c r="L38" t="s">
         <v>27</v>
       </c>
       <c r="M38">
         <v>1</v>
       </c>
       <c r="N38" t="s">
         <v>42</v>
       </c>
       <c r="O38">
         <v>2</v>
       </c>
@@ -3479,51 +3479,51 @@
       </c>
       <c r="Y38">
         <v>57.935</v>
       </c>
     </row>
     <row r="39" spans="1:25">
       <c r="A39" t="s">
         <v>25</v>
       </c>
       <c r="B39">
         <v>2026</v>
       </c>
       <c r="C39">
         <v>3542</v>
       </c>
       <c r="D39" t="s">
         <v>26</v>
       </c>
       <c r="E39">
         <v>1</v>
       </c>
       <c r="F39">
         <v>342</v>
       </c>
       <c r="G39">
-        <v>21.4265</v>
+        <v>21.4264</v>
       </c>
       <c r="H39">
         <v>766</v>
       </c>
       <c r="I39">
         <v>0</v>
       </c>
       <c r="J39">
         <v>0</v>
       </c>
       <c r="K39">
         <v>1338.551</v>
       </c>
       <c r="L39" t="s">
         <v>27</v>
       </c>
       <c r="M39">
         <v>1</v>
       </c>
       <c r="N39" t="s">
         <v>42</v>
       </c>
       <c r="O39">
         <v>2</v>
       </c>
@@ -3556,51 +3556,51 @@
       </c>
       <c r="Y39">
         <v>18.491</v>
       </c>
     </row>
     <row r="40" spans="1:25">
       <c r="A40" t="s">
         <v>25</v>
       </c>
       <c r="B40">
         <v>2026</v>
       </c>
       <c r="C40">
         <v>3542</v>
       </c>
       <c r="D40" t="s">
         <v>26</v>
       </c>
       <c r="E40">
         <v>1</v>
       </c>
       <c r="F40">
         <v>342</v>
       </c>
       <c r="G40">
-        <v>21.4265</v>
+        <v>21.4264</v>
       </c>
       <c r="H40">
         <v>766</v>
       </c>
       <c r="I40">
         <v>0</v>
       </c>
       <c r="J40">
         <v>0</v>
       </c>
       <c r="K40">
         <v>1338.551</v>
       </c>
       <c r="L40" t="s">
         <v>27</v>
       </c>
       <c r="M40">
         <v>1</v>
       </c>
       <c r="N40" t="s">
         <v>42</v>
       </c>
       <c r="O40">
         <v>2</v>
       </c>
@@ -3633,51 +3633,51 @@
       </c>
       <c r="Y40">
         <v>24.212</v>
       </c>
     </row>
     <row r="41" spans="1:25">
       <c r="A41" t="s">
         <v>25</v>
       </c>
       <c r="B41">
         <v>2026</v>
       </c>
       <c r="C41">
         <v>3542</v>
       </c>
       <c r="D41" t="s">
         <v>26</v>
       </c>
       <c r="E41">
         <v>1</v>
       </c>
       <c r="F41">
         <v>342</v>
       </c>
       <c r="G41">
-        <v>21.4265</v>
+        <v>21.4264</v>
       </c>
       <c r="H41">
         <v>766</v>
       </c>
       <c r="I41">
         <v>0</v>
       </c>
       <c r="J41">
         <v>0</v>
       </c>
       <c r="K41">
         <v>1338.551</v>
       </c>
       <c r="L41" t="s">
         <v>27</v>
       </c>
       <c r="M41">
         <v>1</v>
       </c>
       <c r="N41" t="s">
         <v>42</v>
       </c>
       <c r="O41">
         <v>2</v>
       </c>
@@ -3710,51 +3710,51 @@
       </c>
       <c r="Y41">
         <v>0.229</v>
       </c>
     </row>
     <row r="42" spans="1:25">
       <c r="A42" t="s">
         <v>25</v>
       </c>
       <c r="B42">
         <v>2026</v>
       </c>
       <c r="C42">
         <v>3542</v>
       </c>
       <c r="D42" t="s">
         <v>26</v>
       </c>
       <c r="E42">
         <v>1</v>
       </c>
       <c r="F42">
         <v>342</v>
       </c>
       <c r="G42">
-        <v>21.4265</v>
+        <v>21.4264</v>
       </c>
       <c r="H42">
         <v>766</v>
       </c>
       <c r="I42">
         <v>0</v>
       </c>
       <c r="J42">
         <v>0</v>
       </c>
       <c r="K42">
         <v>1338.551</v>
       </c>
       <c r="L42" t="s">
         <v>27</v>
       </c>
       <c r="M42">
         <v>1</v>
       </c>
       <c r="N42" t="s">
         <v>42</v>
       </c>
       <c r="O42">
         <v>2</v>
       </c>
@@ -3787,51 +3787,51 @@
       </c>
       <c r="Y42">
         <v>2.077</v>
       </c>
     </row>
     <row r="43" spans="1:25">
       <c r="A43" t="s">
         <v>25</v>
       </c>
       <c r="B43">
         <v>2026</v>
       </c>
       <c r="C43">
         <v>3542</v>
       </c>
       <c r="D43" t="s">
         <v>26</v>
       </c>
       <c r="E43">
         <v>1</v>
       </c>
       <c r="F43">
         <v>342</v>
       </c>
       <c r="G43">
-        <v>21.4265</v>
+        <v>21.4264</v>
       </c>
       <c r="H43">
         <v>766</v>
       </c>
       <c r="I43">
         <v>0</v>
       </c>
       <c r="J43">
         <v>0</v>
       </c>
       <c r="K43">
         <v>1338.551</v>
       </c>
       <c r="L43" t="s">
         <v>27</v>
       </c>
       <c r="M43">
         <v>1</v>
       </c>
       <c r="N43" t="s">
         <v>42</v>
       </c>
       <c r="O43">
         <v>2</v>
       </c>
@@ -3864,51 +3864,51 @@
       </c>
       <c r="Y43">
         <v>41.261</v>
       </c>
     </row>
     <row r="44" spans="1:25">
       <c r="A44" t="s">
         <v>25</v>
       </c>
       <c r="B44">
         <v>2026</v>
       </c>
       <c r="C44">
         <v>3542</v>
       </c>
       <c r="D44" t="s">
         <v>26</v>
       </c>
       <c r="E44">
         <v>1</v>
       </c>
       <c r="F44">
         <v>342</v>
       </c>
       <c r="G44">
-        <v>21.4265</v>
+        <v>21.4264</v>
       </c>
       <c r="H44">
         <v>766</v>
       </c>
       <c r="I44">
         <v>0</v>
       </c>
       <c r="J44">
         <v>0</v>
       </c>
       <c r="K44">
         <v>1338.551</v>
       </c>
       <c r="L44" t="s">
         <v>27</v>
       </c>
       <c r="M44">
         <v>1</v>
       </c>
       <c r="N44" t="s">
         <v>42</v>
       </c>
       <c r="O44">
         <v>2</v>
       </c>
@@ -3941,51 +3941,51 @@
       </c>
       <c r="Y44">
         <v>101.196</v>
       </c>
     </row>
     <row r="45" spans="1:25">
       <c r="A45" t="s">
         <v>25</v>
       </c>
       <c r="B45">
         <v>2026</v>
       </c>
       <c r="C45">
         <v>3542</v>
       </c>
       <c r="D45" t="s">
         <v>26</v>
       </c>
       <c r="E45">
         <v>1</v>
       </c>
       <c r="F45">
         <v>342</v>
       </c>
       <c r="G45">
-        <v>21.4265</v>
+        <v>21.4264</v>
       </c>
       <c r="H45">
         <v>766</v>
       </c>
       <c r="I45">
         <v>0</v>
       </c>
       <c r="J45">
         <v>0</v>
       </c>
       <c r="K45">
         <v>1338.551</v>
       </c>
       <c r="L45" t="s">
         <v>27</v>
       </c>
       <c r="M45">
         <v>1</v>
       </c>
       <c r="N45" t="s">
         <v>42</v>
       </c>
       <c r="O45">
         <v>2</v>
       </c>
@@ -4018,51 +4018,51 @@
       </c>
       <c r="Y45">
         <v>122.99</v>
       </c>
     </row>
     <row r="46" spans="1:25">
       <c r="A46" t="s">
         <v>25</v>
       </c>
       <c r="B46">
         <v>2026</v>
       </c>
       <c r="C46">
         <v>3542</v>
       </c>
       <c r="D46" t="s">
         <v>26</v>
       </c>
       <c r="E46">
         <v>1</v>
       </c>
       <c r="F46">
         <v>342</v>
       </c>
       <c r="G46">
-        <v>21.4265</v>
+        <v>21.4264</v>
       </c>
       <c r="H46">
         <v>766</v>
       </c>
       <c r="I46">
         <v>0</v>
       </c>
       <c r="J46">
         <v>0</v>
       </c>
       <c r="K46">
         <v>1338.551</v>
       </c>
       <c r="L46" t="s">
         <v>27</v>
       </c>
       <c r="M46">
         <v>1</v>
       </c>
       <c r="N46" t="s">
         <v>42</v>
       </c>
       <c r="O46">
         <v>2</v>
       </c>
@@ -4095,51 +4095,51 @@
       </c>
       <c r="Y46">
         <v>74.853</v>
       </c>
     </row>
     <row r="47" spans="1:25">
       <c r="A47" t="s">
         <v>25</v>
       </c>
       <c r="B47">
         <v>2026</v>
       </c>
       <c r="C47">
         <v>3542</v>
       </c>
       <c r="D47" t="s">
         <v>26</v>
       </c>
       <c r="E47">
         <v>1</v>
       </c>
       <c r="F47">
         <v>342</v>
       </c>
       <c r="G47">
-        <v>21.4265</v>
+        <v>21.4264</v>
       </c>
       <c r="H47">
         <v>766</v>
       </c>
       <c r="I47">
         <v>0</v>
       </c>
       <c r="J47">
         <v>0</v>
       </c>
       <c r="K47">
         <v>1338.551</v>
       </c>
       <c r="L47" t="s">
         <v>27</v>
       </c>
       <c r="M47">
         <v>1</v>
       </c>
       <c r="N47" t="s">
         <v>42</v>
       </c>
       <c r="O47">
         <v>2</v>
       </c>