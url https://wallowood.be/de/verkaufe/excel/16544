--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>can</t>
   </si>
   <si>
     <t>annee</t>
   </si>
   <si>
     <t>prop</t>
   </si>
   <si>
     <t>propriete</t>
   </si>
   <si>
     <t>vente</t>
   </si>
   <si>
     <t>lot</t>
   </si>
   <si>
     <t>etendue</t>
   </si>
   <si>
     <t>lot_nbre</t>
   </si>
   <si>
@@ -155,50 +155,59 @@
   </si>
   <si>
     <t>120/150</t>
   </si>
   <si>
     <t>150/180</t>
   </si>
   <si>
     <t>180/200</t>
   </si>
   <si>
     <t>200/250</t>
   </si>
   <si>
     <t>DEFINITIVE</t>
   </si>
   <si>
     <t>BORDURE</t>
   </si>
   <si>
     <t>ROBIGSKNOPP
 BRACHT-BUCHECHEID</t>
   </si>
   <si>
     <t>BRACHT-HEIDEKNOPP</t>
+  </si>
+  <si>
+    <t>DELLERBERG</t>
+  </si>
+  <si>
+    <t>HINTER BAMBUSCH</t>
+  </si>
+  <si>
+    <t>MELEZE DU JAPON</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -502,75 +511,75 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y60"/>
+  <dimension ref="A1:Y84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
@@ -5155,50 +5164,1898 @@
         <v>29</v>
       </c>
       <c r="R60" t="s">
         <v>43</v>
       </c>
       <c r="S60" t="s">
         <v>44</v>
       </c>
       <c r="T60" t="s">
         <v>31</v>
       </c>
       <c r="U60" t="s">
         <v>42</v>
       </c>
       <c r="V60">
         <v>10</v>
       </c>
       <c r="W60">
         <v>0</v>
       </c>
       <c r="X60">
         <v>0</v>
       </c>
       <c r="Y60">
         <v>49.568</v>
+      </c>
+    </row>
+    <row r="61" spans="1:25">
+      <c r="A61" t="s">
+        <v>25</v>
+      </c>
+      <c r="B61">
+        <v>2026</v>
+      </c>
+      <c r="C61">
+        <v>3009</v>
+      </c>
+      <c r="D61" t="s">
+        <v>26</v>
+      </c>
+      <c r="E61">
+        <v>1</v>
+      </c>
+      <c r="F61">
+        <v>450</v>
+      </c>
+      <c r="G61">
+        <v>5.1918</v>
+      </c>
+      <c r="H61">
+        <v>473</v>
+      </c>
+      <c r="I61">
+        <v>0</v>
+      </c>
+      <c r="J61">
+        <v>0</v>
+      </c>
+      <c r="K61">
+        <v>1127.044</v>
+      </c>
+      <c r="L61" t="s">
+        <v>27</v>
+      </c>
+      <c r="M61">
+        <v>1</v>
+      </c>
+      <c r="N61" t="s">
+        <v>47</v>
+      </c>
+      <c r="O61">
+        <v>2</v>
+      </c>
+      <c r="P61">
+        <v>16544</v>
+      </c>
+      <c r="Q61" t="s">
+        <v>29</v>
+      </c>
+      <c r="R61" t="s">
+        <v>43</v>
+      </c>
+      <c r="S61" t="s">
+        <v>44</v>
+      </c>
+      <c r="T61" t="s">
+        <v>31</v>
+      </c>
+      <c r="U61" t="s">
+        <v>38</v>
+      </c>
+      <c r="V61">
+        <v>1</v>
+      </c>
+      <c r="W61">
+        <v>0</v>
+      </c>
+      <c r="X61">
+        <v>0</v>
+      </c>
+      <c r="Y61">
+        <v>1.328</v>
+      </c>
+    </row>
+    <row r="62" spans="1:25">
+      <c r="A62" t="s">
+        <v>25</v>
+      </c>
+      <c r="B62">
+        <v>2026</v>
+      </c>
+      <c r="C62">
+        <v>3009</v>
+      </c>
+      <c r="D62" t="s">
+        <v>26</v>
+      </c>
+      <c r="E62">
+        <v>1</v>
+      </c>
+      <c r="F62">
+        <v>450</v>
+      </c>
+      <c r="G62">
+        <v>5.1918</v>
+      </c>
+      <c r="H62">
+        <v>473</v>
+      </c>
+      <c r="I62">
+        <v>0</v>
+      </c>
+      <c r="J62">
+        <v>0</v>
+      </c>
+      <c r="K62">
+        <v>1127.044</v>
+      </c>
+      <c r="L62" t="s">
+        <v>27</v>
+      </c>
+      <c r="M62">
+        <v>1</v>
+      </c>
+      <c r="N62" t="s">
+        <v>47</v>
+      </c>
+      <c r="O62">
+        <v>2</v>
+      </c>
+      <c r="P62">
+        <v>16544</v>
+      </c>
+      <c r="Q62" t="s">
+        <v>29</v>
+      </c>
+      <c r="R62" t="s">
+        <v>43</v>
+      </c>
+      <c r="S62" t="s">
+        <v>44</v>
+      </c>
+      <c r="T62" t="s">
+        <v>31</v>
+      </c>
+      <c r="U62" t="s">
+        <v>39</v>
+      </c>
+      <c r="V62">
+        <v>9</v>
+      </c>
+      <c r="W62">
+        <v>0</v>
+      </c>
+      <c r="X62">
+        <v>0</v>
+      </c>
+      <c r="Y62">
+        <v>17.713</v>
+      </c>
+    </row>
+    <row r="63" spans="1:25">
+      <c r="A63" t="s">
+        <v>25</v>
+      </c>
+      <c r="B63">
+        <v>2026</v>
+      </c>
+      <c r="C63">
+        <v>3009</v>
+      </c>
+      <c r="D63" t="s">
+        <v>26</v>
+      </c>
+      <c r="E63">
+        <v>1</v>
+      </c>
+      <c r="F63">
+        <v>450</v>
+      </c>
+      <c r="G63">
+        <v>5.1918</v>
+      </c>
+      <c r="H63">
+        <v>473</v>
+      </c>
+      <c r="I63">
+        <v>0</v>
+      </c>
+      <c r="J63">
+        <v>0</v>
+      </c>
+      <c r="K63">
+        <v>1127.044</v>
+      </c>
+      <c r="L63" t="s">
+        <v>27</v>
+      </c>
+      <c r="M63">
+        <v>1</v>
+      </c>
+      <c r="N63" t="s">
+        <v>47</v>
+      </c>
+      <c r="O63">
+        <v>2</v>
+      </c>
+      <c r="P63">
+        <v>16544</v>
+      </c>
+      <c r="Q63" t="s">
+        <v>29</v>
+      </c>
+      <c r="R63" t="s">
+        <v>43</v>
+      </c>
+      <c r="S63" t="s">
+        <v>44</v>
+      </c>
+      <c r="T63" t="s">
+        <v>31</v>
+      </c>
+      <c r="U63" t="s">
+        <v>40</v>
+      </c>
+      <c r="V63">
+        <v>14</v>
+      </c>
+      <c r="W63">
+        <v>0</v>
+      </c>
+      <c r="X63">
+        <v>0</v>
+      </c>
+      <c r="Y63">
+        <v>38.748</v>
+      </c>
+    </row>
+    <row r="64" spans="1:25">
+      <c r="A64" t="s">
+        <v>25</v>
+      </c>
+      <c r="B64">
+        <v>2026</v>
+      </c>
+      <c r="C64">
+        <v>3009</v>
+      </c>
+      <c r="D64" t="s">
+        <v>26</v>
+      </c>
+      <c r="E64">
+        <v>1</v>
+      </c>
+      <c r="F64">
+        <v>450</v>
+      </c>
+      <c r="G64">
+        <v>5.1918</v>
+      </c>
+      <c r="H64">
+        <v>473</v>
+      </c>
+      <c r="I64">
+        <v>0</v>
+      </c>
+      <c r="J64">
+        <v>0</v>
+      </c>
+      <c r="K64">
+        <v>1127.044</v>
+      </c>
+      <c r="L64" t="s">
+        <v>27</v>
+      </c>
+      <c r="M64">
+        <v>1</v>
+      </c>
+      <c r="N64" t="s">
+        <v>47</v>
+      </c>
+      <c r="O64">
+        <v>2</v>
+      </c>
+      <c r="P64">
+        <v>16544</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>29</v>
+      </c>
+      <c r="R64" t="s">
+        <v>43</v>
+      </c>
+      <c r="S64" t="s">
+        <v>44</v>
+      </c>
+      <c r="T64" t="s">
+        <v>31</v>
+      </c>
+      <c r="U64" t="s">
+        <v>41</v>
+      </c>
+      <c r="V64">
+        <v>8</v>
+      </c>
+      <c r="W64">
+        <v>0</v>
+      </c>
+      <c r="X64">
+        <v>0</v>
+      </c>
+      <c r="Y64">
+        <v>28.485</v>
+      </c>
+    </row>
+    <row r="65" spans="1:25">
+      <c r="A65" t="s">
+        <v>25</v>
+      </c>
+      <c r="B65">
+        <v>2026</v>
+      </c>
+      <c r="C65">
+        <v>3009</v>
+      </c>
+      <c r="D65" t="s">
+        <v>26</v>
+      </c>
+      <c r="E65">
+        <v>1</v>
+      </c>
+      <c r="F65">
+        <v>450</v>
+      </c>
+      <c r="G65">
+        <v>5.1918</v>
+      </c>
+      <c r="H65">
+        <v>473</v>
+      </c>
+      <c r="I65">
+        <v>0</v>
+      </c>
+      <c r="J65">
+        <v>0</v>
+      </c>
+      <c r="K65">
+        <v>1127.044</v>
+      </c>
+      <c r="L65" t="s">
+        <v>27</v>
+      </c>
+      <c r="M65">
+        <v>1</v>
+      </c>
+      <c r="N65" t="s">
+        <v>47</v>
+      </c>
+      <c r="O65">
+        <v>2</v>
+      </c>
+      <c r="P65">
+        <v>16544</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>29</v>
+      </c>
+      <c r="R65" t="s">
+        <v>43</v>
+      </c>
+      <c r="S65" t="s">
+        <v>31</v>
+      </c>
+      <c r="T65" t="s">
+        <v>31</v>
+      </c>
+      <c r="U65" t="s">
+        <v>38</v>
+      </c>
+      <c r="V65">
+        <v>42</v>
+      </c>
+      <c r="W65">
+        <v>0</v>
+      </c>
+      <c r="X65">
+        <v>0</v>
+      </c>
+      <c r="Y65">
+        <v>57.906</v>
+      </c>
+    </row>
+    <row r="66" spans="1:25">
+      <c r="A66" t="s">
+        <v>25</v>
+      </c>
+      <c r="B66">
+        <v>2026</v>
+      </c>
+      <c r="C66">
+        <v>3009</v>
+      </c>
+      <c r="D66" t="s">
+        <v>26</v>
+      </c>
+      <c r="E66">
+        <v>1</v>
+      </c>
+      <c r="F66">
+        <v>450</v>
+      </c>
+      <c r="G66">
+        <v>5.1918</v>
+      </c>
+      <c r="H66">
+        <v>473</v>
+      </c>
+      <c r="I66">
+        <v>0</v>
+      </c>
+      <c r="J66">
+        <v>0</v>
+      </c>
+      <c r="K66">
+        <v>1127.044</v>
+      </c>
+      <c r="L66" t="s">
+        <v>27</v>
+      </c>
+      <c r="M66">
+        <v>1</v>
+      </c>
+      <c r="N66" t="s">
+        <v>47</v>
+      </c>
+      <c r="O66">
+        <v>2</v>
+      </c>
+      <c r="P66">
+        <v>16544</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>29</v>
+      </c>
+      <c r="R66" t="s">
+        <v>43</v>
+      </c>
+      <c r="S66" t="s">
+        <v>31</v>
+      </c>
+      <c r="T66" t="s">
+        <v>31</v>
+      </c>
+      <c r="U66" t="s">
+        <v>39</v>
+      </c>
+      <c r="V66">
+        <v>236</v>
+      </c>
+      <c r="W66">
+        <v>0</v>
+      </c>
+      <c r="X66">
+        <v>0</v>
+      </c>
+      <c r="Y66">
+        <v>484.246</v>
+      </c>
+    </row>
+    <row r="67" spans="1:25">
+      <c r="A67" t="s">
+        <v>25</v>
+      </c>
+      <c r="B67">
+        <v>2026</v>
+      </c>
+      <c r="C67">
+        <v>3009</v>
+      </c>
+      <c r="D67" t="s">
+        <v>26</v>
+      </c>
+      <c r="E67">
+        <v>1</v>
+      </c>
+      <c r="F67">
+        <v>450</v>
+      </c>
+      <c r="G67">
+        <v>5.1918</v>
+      </c>
+      <c r="H67">
+        <v>473</v>
+      </c>
+      <c r="I67">
+        <v>0</v>
+      </c>
+      <c r="J67">
+        <v>0</v>
+      </c>
+      <c r="K67">
+        <v>1127.044</v>
+      </c>
+      <c r="L67" t="s">
+        <v>27</v>
+      </c>
+      <c r="M67">
+        <v>1</v>
+      </c>
+      <c r="N67" t="s">
+        <v>47</v>
+      </c>
+      <c r="O67">
+        <v>2</v>
+      </c>
+      <c r="P67">
+        <v>16544</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>29</v>
+      </c>
+      <c r="R67" t="s">
+        <v>43</v>
+      </c>
+      <c r="S67" t="s">
+        <v>31</v>
+      </c>
+      <c r="T67" t="s">
+        <v>31</v>
+      </c>
+      <c r="U67" t="s">
+        <v>40</v>
+      </c>
+      <c r="V67">
+        <v>142</v>
+      </c>
+      <c r="W67">
+        <v>0</v>
+      </c>
+      <c r="X67">
+        <v>0</v>
+      </c>
+      <c r="Y67">
+        <v>413.26</v>
+      </c>
+    </row>
+    <row r="68" spans="1:25">
+      <c r="A68" t="s">
+        <v>25</v>
+      </c>
+      <c r="B68">
+        <v>2026</v>
+      </c>
+      <c r="C68">
+        <v>3009</v>
+      </c>
+      <c r="D68" t="s">
+        <v>26</v>
+      </c>
+      <c r="E68">
+        <v>1</v>
+      </c>
+      <c r="F68">
+        <v>450</v>
+      </c>
+      <c r="G68">
+        <v>5.1918</v>
+      </c>
+      <c r="H68">
+        <v>473</v>
+      </c>
+      <c r="I68">
+        <v>0</v>
+      </c>
+      <c r="J68">
+        <v>0</v>
+      </c>
+      <c r="K68">
+        <v>1127.044</v>
+      </c>
+      <c r="L68" t="s">
+        <v>27</v>
+      </c>
+      <c r="M68">
+        <v>1</v>
+      </c>
+      <c r="N68" t="s">
+        <v>47</v>
+      </c>
+      <c r="O68">
+        <v>2</v>
+      </c>
+      <c r="P68">
+        <v>16544</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>29</v>
+      </c>
+      <c r="R68" t="s">
+        <v>43</v>
+      </c>
+      <c r="S68" t="s">
+        <v>31</v>
+      </c>
+      <c r="T68" t="s">
+        <v>31</v>
+      </c>
+      <c r="U68" t="s">
+        <v>41</v>
+      </c>
+      <c r="V68">
+        <v>19</v>
+      </c>
+      <c r="W68">
+        <v>0</v>
+      </c>
+      <c r="X68">
+        <v>0</v>
+      </c>
+      <c r="Y68">
+        <v>75.718</v>
+      </c>
+    </row>
+    <row r="69" spans="1:25">
+      <c r="A69" t="s">
+        <v>25</v>
+      </c>
+      <c r="B69">
+        <v>2026</v>
+      </c>
+      <c r="C69">
+        <v>3009</v>
+      </c>
+      <c r="D69" t="s">
+        <v>26</v>
+      </c>
+      <c r="E69">
+        <v>1</v>
+      </c>
+      <c r="F69">
+        <v>450</v>
+      </c>
+      <c r="G69">
+        <v>5.1918</v>
+      </c>
+      <c r="H69">
+        <v>473</v>
+      </c>
+      <c r="I69">
+        <v>0</v>
+      </c>
+      <c r="J69">
+        <v>0</v>
+      </c>
+      <c r="K69">
+        <v>1127.044</v>
+      </c>
+      <c r="L69" t="s">
+        <v>27</v>
+      </c>
+      <c r="M69">
+        <v>1</v>
+      </c>
+      <c r="N69" t="s">
+        <v>47</v>
+      </c>
+      <c r="O69">
+        <v>2</v>
+      </c>
+      <c r="P69">
+        <v>16544</v>
+      </c>
+      <c r="Q69" t="s">
+        <v>29</v>
+      </c>
+      <c r="R69" t="s">
+        <v>43</v>
+      </c>
+      <c r="S69" t="s">
+        <v>31</v>
+      </c>
+      <c r="T69" t="s">
+        <v>31</v>
+      </c>
+      <c r="U69" t="s">
+        <v>42</v>
+      </c>
+      <c r="V69">
+        <v>2</v>
+      </c>
+      <c r="W69">
+        <v>0</v>
+      </c>
+      <c r="X69">
+        <v>0</v>
+      </c>
+      <c r="Y69">
+        <v>9.64</v>
+      </c>
+    </row>
+    <row r="70" spans="1:25">
+      <c r="A70" t="s">
+        <v>25</v>
+      </c>
+      <c r="B70">
+        <v>2026</v>
+      </c>
+      <c r="C70">
+        <v>3009</v>
+      </c>
+      <c r="D70" t="s">
+        <v>26</v>
+      </c>
+      <c r="E70">
+        <v>1</v>
+      </c>
+      <c r="F70">
+        <v>451</v>
+      </c>
+      <c r="G70">
+        <v>24.3588</v>
+      </c>
+      <c r="H70">
+        <v>1312</v>
+      </c>
+      <c r="I70">
+        <v>0</v>
+      </c>
+      <c r="J70">
+        <v>0</v>
+      </c>
+      <c r="K70">
+        <v>2005.483</v>
+      </c>
+      <c r="L70" t="s">
+        <v>27</v>
+      </c>
+      <c r="M70">
+        <v>1</v>
+      </c>
+      <c r="N70" t="s">
+        <v>48</v>
+      </c>
+      <c r="O70">
+        <v>2</v>
+      </c>
+      <c r="P70">
+        <v>16544</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>29</v>
+      </c>
+      <c r="R70" t="s">
+        <v>30</v>
+      </c>
+      <c r="S70" t="s">
+        <v>31</v>
+      </c>
+      <c r="T70" t="s">
+        <v>31</v>
+      </c>
+      <c r="U70" t="s">
+        <v>32</v>
+      </c>
+      <c r="V70">
+        <v>1</v>
+      </c>
+      <c r="W70">
+        <v>0</v>
+      </c>
+      <c r="X70">
+        <v>0</v>
+      </c>
+      <c r="Y70">
+        <v>0.076</v>
+      </c>
+    </row>
+    <row r="71" spans="1:25">
+      <c r="A71" t="s">
+        <v>25</v>
+      </c>
+      <c r="B71">
+        <v>2026</v>
+      </c>
+      <c r="C71">
+        <v>3009</v>
+      </c>
+      <c r="D71" t="s">
+        <v>26</v>
+      </c>
+      <c r="E71">
+        <v>1</v>
+      </c>
+      <c r="F71">
+        <v>451</v>
+      </c>
+      <c r="G71">
+        <v>24.3588</v>
+      </c>
+      <c r="H71">
+        <v>1312</v>
+      </c>
+      <c r="I71">
+        <v>0</v>
+      </c>
+      <c r="J71">
+        <v>0</v>
+      </c>
+      <c r="K71">
+        <v>2005.483</v>
+      </c>
+      <c r="L71" t="s">
+        <v>27</v>
+      </c>
+      <c r="M71">
+        <v>1</v>
+      </c>
+      <c r="N71" t="s">
+        <v>48</v>
+      </c>
+      <c r="O71">
+        <v>2</v>
+      </c>
+      <c r="P71">
+        <v>16544</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>29</v>
+      </c>
+      <c r="R71" t="s">
+        <v>30</v>
+      </c>
+      <c r="S71" t="s">
+        <v>31</v>
+      </c>
+      <c r="T71" t="s">
+        <v>31</v>
+      </c>
+      <c r="U71" t="s">
+        <v>33</v>
+      </c>
+      <c r="V71">
+        <v>6</v>
+      </c>
+      <c r="W71">
+        <v>0</v>
+      </c>
+      <c r="X71">
+        <v>0</v>
+      </c>
+      <c r="Y71">
+        <v>1.218</v>
+      </c>
+    </row>
+    <row r="72" spans="1:25">
+      <c r="A72" t="s">
+        <v>25</v>
+      </c>
+      <c r="B72">
+        <v>2026</v>
+      </c>
+      <c r="C72">
+        <v>3009</v>
+      </c>
+      <c r="D72" t="s">
+        <v>26</v>
+      </c>
+      <c r="E72">
+        <v>1</v>
+      </c>
+      <c r="F72">
+        <v>451</v>
+      </c>
+      <c r="G72">
+        <v>24.3588</v>
+      </c>
+      <c r="H72">
+        <v>1312</v>
+      </c>
+      <c r="I72">
+        <v>0</v>
+      </c>
+      <c r="J72">
+        <v>0</v>
+      </c>
+      <c r="K72">
+        <v>2005.483</v>
+      </c>
+      <c r="L72" t="s">
+        <v>27</v>
+      </c>
+      <c r="M72">
+        <v>1</v>
+      </c>
+      <c r="N72" t="s">
+        <v>48</v>
+      </c>
+      <c r="O72">
+        <v>2</v>
+      </c>
+      <c r="P72">
+        <v>16544</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>29</v>
+      </c>
+      <c r="R72" t="s">
+        <v>30</v>
+      </c>
+      <c r="S72" t="s">
+        <v>31</v>
+      </c>
+      <c r="T72" t="s">
+        <v>31</v>
+      </c>
+      <c r="U72" t="s">
+        <v>34</v>
+      </c>
+      <c r="V72">
+        <v>9</v>
+      </c>
+      <c r="W72">
+        <v>0</v>
+      </c>
+      <c r="X72">
+        <v>0</v>
+      </c>
+      <c r="Y72">
+        <v>3.398</v>
+      </c>
+    </row>
+    <row r="73" spans="1:25">
+      <c r="A73" t="s">
+        <v>25</v>
+      </c>
+      <c r="B73">
+        <v>2026</v>
+      </c>
+      <c r="C73">
+        <v>3009</v>
+      </c>
+      <c r="D73" t="s">
+        <v>26</v>
+      </c>
+      <c r="E73">
+        <v>1</v>
+      </c>
+      <c r="F73">
+        <v>451</v>
+      </c>
+      <c r="G73">
+        <v>24.3588</v>
+      </c>
+      <c r="H73">
+        <v>1312</v>
+      </c>
+      <c r="I73">
+        <v>0</v>
+      </c>
+      <c r="J73">
+        <v>0</v>
+      </c>
+      <c r="K73">
+        <v>2005.483</v>
+      </c>
+      <c r="L73" t="s">
+        <v>27</v>
+      </c>
+      <c r="M73">
+        <v>1</v>
+      </c>
+      <c r="N73" t="s">
+        <v>48</v>
+      </c>
+      <c r="O73">
+        <v>2</v>
+      </c>
+      <c r="P73">
+        <v>16544</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>29</v>
+      </c>
+      <c r="R73" t="s">
+        <v>30</v>
+      </c>
+      <c r="S73" t="s">
+        <v>31</v>
+      </c>
+      <c r="T73" t="s">
+        <v>31</v>
+      </c>
+      <c r="U73" t="s">
+        <v>35</v>
+      </c>
+      <c r="V73">
+        <v>123</v>
+      </c>
+      <c r="W73">
+        <v>0</v>
+      </c>
+      <c r="X73">
+        <v>0</v>
+      </c>
+      <c r="Y73">
+        <v>78.342</v>
+      </c>
+    </row>
+    <row r="74" spans="1:25">
+      <c r="A74" t="s">
+        <v>25</v>
+      </c>
+      <c r="B74">
+        <v>2026</v>
+      </c>
+      <c r="C74">
+        <v>3009</v>
+      </c>
+      <c r="D74" t="s">
+        <v>26</v>
+      </c>
+      <c r="E74">
+        <v>1</v>
+      </c>
+      <c r="F74">
+        <v>451</v>
+      </c>
+      <c r="G74">
+        <v>24.3588</v>
+      </c>
+      <c r="H74">
+        <v>1312</v>
+      </c>
+      <c r="I74">
+        <v>0</v>
+      </c>
+      <c r="J74">
+        <v>0</v>
+      </c>
+      <c r="K74">
+        <v>2005.483</v>
+      </c>
+      <c r="L74" t="s">
+        <v>27</v>
+      </c>
+      <c r="M74">
+        <v>1</v>
+      </c>
+      <c r="N74" t="s">
+        <v>48</v>
+      </c>
+      <c r="O74">
+        <v>2</v>
+      </c>
+      <c r="P74">
+        <v>16544</v>
+      </c>
+      <c r="Q74" t="s">
+        <v>29</v>
+      </c>
+      <c r="R74" t="s">
+        <v>30</v>
+      </c>
+      <c r="S74" t="s">
+        <v>31</v>
+      </c>
+      <c r="T74" t="s">
+        <v>31</v>
+      </c>
+      <c r="U74" t="s">
+        <v>38</v>
+      </c>
+      <c r="V74">
+        <v>601</v>
+      </c>
+      <c r="W74">
+        <v>0</v>
+      </c>
+      <c r="X74">
+        <v>0</v>
+      </c>
+      <c r="Y74">
+        <v>678.444</v>
+      </c>
+    </row>
+    <row r="75" spans="1:25">
+      <c r="A75" t="s">
+        <v>25</v>
+      </c>
+      <c r="B75">
+        <v>2026</v>
+      </c>
+      <c r="C75">
+        <v>3009</v>
+      </c>
+      <c r="D75" t="s">
+        <v>26</v>
+      </c>
+      <c r="E75">
+        <v>1</v>
+      </c>
+      <c r="F75">
+        <v>451</v>
+      </c>
+      <c r="G75">
+        <v>24.3588</v>
+      </c>
+      <c r="H75">
+        <v>1312</v>
+      </c>
+      <c r="I75">
+        <v>0</v>
+      </c>
+      <c r="J75">
+        <v>0</v>
+      </c>
+      <c r="K75">
+        <v>2005.483</v>
+      </c>
+      <c r="L75" t="s">
+        <v>27</v>
+      </c>
+      <c r="M75">
+        <v>1</v>
+      </c>
+      <c r="N75" t="s">
+        <v>48</v>
+      </c>
+      <c r="O75">
+        <v>2</v>
+      </c>
+      <c r="P75">
+        <v>16544</v>
+      </c>
+      <c r="Q75" t="s">
+        <v>29</v>
+      </c>
+      <c r="R75" t="s">
+        <v>30</v>
+      </c>
+      <c r="S75" t="s">
+        <v>31</v>
+      </c>
+      <c r="T75" t="s">
+        <v>31</v>
+      </c>
+      <c r="U75" t="s">
+        <v>39</v>
+      </c>
+      <c r="V75">
+        <v>399</v>
+      </c>
+      <c r="W75">
+        <v>0</v>
+      </c>
+      <c r="X75">
+        <v>0</v>
+      </c>
+      <c r="Y75">
+        <v>736.956</v>
+      </c>
+    </row>
+    <row r="76" spans="1:25">
+      <c r="A76" t="s">
+        <v>25</v>
+      </c>
+      <c r="B76">
+        <v>2026</v>
+      </c>
+      <c r="C76">
+        <v>3009</v>
+      </c>
+      <c r="D76" t="s">
+        <v>26</v>
+      </c>
+      <c r="E76">
+        <v>1</v>
+      </c>
+      <c r="F76">
+        <v>451</v>
+      </c>
+      <c r="G76">
+        <v>24.3588</v>
+      </c>
+      <c r="H76">
+        <v>1312</v>
+      </c>
+      <c r="I76">
+        <v>0</v>
+      </c>
+      <c r="J76">
+        <v>0</v>
+      </c>
+      <c r="K76">
+        <v>2005.483</v>
+      </c>
+      <c r="L76" t="s">
+        <v>27</v>
+      </c>
+      <c r="M76">
+        <v>1</v>
+      </c>
+      <c r="N76" t="s">
+        <v>48</v>
+      </c>
+      <c r="O76">
+        <v>2</v>
+      </c>
+      <c r="P76">
+        <v>16544</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>29</v>
+      </c>
+      <c r="R76" t="s">
+        <v>30</v>
+      </c>
+      <c r="S76" t="s">
+        <v>31</v>
+      </c>
+      <c r="T76" t="s">
+        <v>31</v>
+      </c>
+      <c r="U76" t="s">
+        <v>40</v>
+      </c>
+      <c r="V76">
+        <v>131</v>
+      </c>
+      <c r="W76">
+        <v>0</v>
+      </c>
+      <c r="X76">
+        <v>0</v>
+      </c>
+      <c r="Y76">
+        <v>371.466</v>
+      </c>
+    </row>
+    <row r="77" spans="1:25">
+      <c r="A77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B77">
+        <v>2026</v>
+      </c>
+      <c r="C77">
+        <v>3009</v>
+      </c>
+      <c r="D77" t="s">
+        <v>26</v>
+      </c>
+      <c r="E77">
+        <v>1</v>
+      </c>
+      <c r="F77">
+        <v>451</v>
+      </c>
+      <c r="G77">
+        <v>24.3588</v>
+      </c>
+      <c r="H77">
+        <v>1312</v>
+      </c>
+      <c r="I77">
+        <v>0</v>
+      </c>
+      <c r="J77">
+        <v>0</v>
+      </c>
+      <c r="K77">
+        <v>2005.483</v>
+      </c>
+      <c r="L77" t="s">
+        <v>27</v>
+      </c>
+      <c r="M77">
+        <v>1</v>
+      </c>
+      <c r="N77" t="s">
+        <v>48</v>
+      </c>
+      <c r="O77">
+        <v>2</v>
+      </c>
+      <c r="P77">
+        <v>16544</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>29</v>
+      </c>
+      <c r="R77" t="s">
+        <v>30</v>
+      </c>
+      <c r="S77" t="s">
+        <v>31</v>
+      </c>
+      <c r="T77" t="s">
+        <v>31</v>
+      </c>
+      <c r="U77" t="s">
+        <v>41</v>
+      </c>
+      <c r="V77">
+        <v>18</v>
+      </c>
+      <c r="W77">
+        <v>0</v>
+      </c>
+      <c r="X77">
+        <v>0</v>
+      </c>
+      <c r="Y77">
+        <v>68.357</v>
+      </c>
+    </row>
+    <row r="78" spans="1:25">
+      <c r="A78" t="s">
+        <v>25</v>
+      </c>
+      <c r="B78">
+        <v>2026</v>
+      </c>
+      <c r="C78">
+        <v>3009</v>
+      </c>
+      <c r="D78" t="s">
+        <v>26</v>
+      </c>
+      <c r="E78">
+        <v>1</v>
+      </c>
+      <c r="F78">
+        <v>451</v>
+      </c>
+      <c r="G78">
+        <v>24.3588</v>
+      </c>
+      <c r="H78">
+        <v>1312</v>
+      </c>
+      <c r="I78">
+        <v>0</v>
+      </c>
+      <c r="J78">
+        <v>0</v>
+      </c>
+      <c r="K78">
+        <v>2005.483</v>
+      </c>
+      <c r="L78" t="s">
+        <v>27</v>
+      </c>
+      <c r="M78">
+        <v>1</v>
+      </c>
+      <c r="N78" t="s">
+        <v>48</v>
+      </c>
+      <c r="O78">
+        <v>2</v>
+      </c>
+      <c r="P78">
+        <v>16544</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>29</v>
+      </c>
+      <c r="R78" t="s">
+        <v>30</v>
+      </c>
+      <c r="S78" t="s">
+        <v>31</v>
+      </c>
+      <c r="T78" t="s">
+        <v>31</v>
+      </c>
+      <c r="U78" t="s">
+        <v>42</v>
+      </c>
+      <c r="V78">
+        <v>6</v>
+      </c>
+      <c r="W78">
+        <v>0</v>
+      </c>
+      <c r="X78">
+        <v>0</v>
+      </c>
+      <c r="Y78">
+        <v>28.266</v>
+      </c>
+    </row>
+    <row r="79" spans="1:25">
+      <c r="A79" t="s">
+        <v>25</v>
+      </c>
+      <c r="B79">
+        <v>2026</v>
+      </c>
+      <c r="C79">
+        <v>3009</v>
+      </c>
+      <c r="D79" t="s">
+        <v>26</v>
+      </c>
+      <c r="E79">
+        <v>1</v>
+      </c>
+      <c r="F79">
+        <v>451</v>
+      </c>
+      <c r="G79">
+        <v>24.3588</v>
+      </c>
+      <c r="H79">
+        <v>1312</v>
+      </c>
+      <c r="I79">
+        <v>0</v>
+      </c>
+      <c r="J79">
+        <v>0</v>
+      </c>
+      <c r="K79">
+        <v>2005.483</v>
+      </c>
+      <c r="L79" t="s">
+        <v>27</v>
+      </c>
+      <c r="M79">
+        <v>1</v>
+      </c>
+      <c r="N79" t="s">
+        <v>48</v>
+      </c>
+      <c r="O79">
+        <v>2</v>
+      </c>
+      <c r="P79">
+        <v>16544</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>49</v>
+      </c>
+      <c r="R79" t="s">
+        <v>30</v>
+      </c>
+      <c r="S79" t="s">
+        <v>31</v>
+      </c>
+      <c r="T79" t="s">
+        <v>31</v>
+      </c>
+      <c r="U79" t="s">
+        <v>38</v>
+      </c>
+      <c r="V79">
+        <v>3</v>
+      </c>
+      <c r="W79">
+        <v>0</v>
+      </c>
+      <c r="X79">
+        <v>0</v>
+      </c>
+      <c r="Y79">
+        <v>2.921</v>
+      </c>
+    </row>
+    <row r="80" spans="1:25">
+      <c r="A80" t="s">
+        <v>25</v>
+      </c>
+      <c r="B80">
+        <v>2026</v>
+      </c>
+      <c r="C80">
+        <v>3009</v>
+      </c>
+      <c r="D80" t="s">
+        <v>26</v>
+      </c>
+      <c r="E80">
+        <v>1</v>
+      </c>
+      <c r="F80">
+        <v>451</v>
+      </c>
+      <c r="G80">
+        <v>24.3588</v>
+      </c>
+      <c r="H80">
+        <v>1312</v>
+      </c>
+      <c r="I80">
+        <v>0</v>
+      </c>
+      <c r="J80">
+        <v>0</v>
+      </c>
+      <c r="K80">
+        <v>2005.483</v>
+      </c>
+      <c r="L80" t="s">
+        <v>27</v>
+      </c>
+      <c r="M80">
+        <v>1</v>
+      </c>
+      <c r="N80" t="s">
+        <v>48</v>
+      </c>
+      <c r="O80">
+        <v>2</v>
+      </c>
+      <c r="P80">
+        <v>16544</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>49</v>
+      </c>
+      <c r="R80" t="s">
+        <v>30</v>
+      </c>
+      <c r="S80" t="s">
+        <v>31</v>
+      </c>
+      <c r="T80" t="s">
+        <v>31</v>
+      </c>
+      <c r="U80" t="s">
+        <v>39</v>
+      </c>
+      <c r="V80">
+        <v>3</v>
+      </c>
+      <c r="W80">
+        <v>0</v>
+      </c>
+      <c r="X80">
+        <v>0</v>
+      </c>
+      <c r="Y80">
+        <v>4.848</v>
+      </c>
+    </row>
+    <row r="81" spans="1:25">
+      <c r="A81" t="s">
+        <v>25</v>
+      </c>
+      <c r="B81">
+        <v>2026</v>
+      </c>
+      <c r="C81">
+        <v>3009</v>
+      </c>
+      <c r="D81" t="s">
+        <v>26</v>
+      </c>
+      <c r="E81">
+        <v>1</v>
+      </c>
+      <c r="F81">
+        <v>451</v>
+      </c>
+      <c r="G81">
+        <v>24.3588</v>
+      </c>
+      <c r="H81">
+        <v>1312</v>
+      </c>
+      <c r="I81">
+        <v>0</v>
+      </c>
+      <c r="J81">
+        <v>0</v>
+      </c>
+      <c r="K81">
+        <v>2005.483</v>
+      </c>
+      <c r="L81" t="s">
+        <v>27</v>
+      </c>
+      <c r="M81">
+        <v>1</v>
+      </c>
+      <c r="N81" t="s">
+        <v>48</v>
+      </c>
+      <c r="O81">
+        <v>2</v>
+      </c>
+      <c r="P81">
+        <v>16544</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>49</v>
+      </c>
+      <c r="R81" t="s">
+        <v>30</v>
+      </c>
+      <c r="S81" t="s">
+        <v>31</v>
+      </c>
+      <c r="T81" t="s">
+        <v>31</v>
+      </c>
+      <c r="U81" t="s">
+        <v>40</v>
+      </c>
+      <c r="V81">
+        <v>1</v>
+      </c>
+      <c r="W81">
+        <v>0</v>
+      </c>
+      <c r="X81">
+        <v>0</v>
+      </c>
+      <c r="Y81">
+        <v>2.778</v>
+      </c>
+    </row>
+    <row r="82" spans="1:25">
+      <c r="A82" t="s">
+        <v>25</v>
+      </c>
+      <c r="B82">
+        <v>2026</v>
+      </c>
+      <c r="C82">
+        <v>3009</v>
+      </c>
+      <c r="D82" t="s">
+        <v>26</v>
+      </c>
+      <c r="E82">
+        <v>1</v>
+      </c>
+      <c r="F82">
+        <v>451</v>
+      </c>
+      <c r="G82">
+        <v>24.3588</v>
+      </c>
+      <c r="H82">
+        <v>1312</v>
+      </c>
+      <c r="I82">
+        <v>0</v>
+      </c>
+      <c r="J82">
+        <v>0</v>
+      </c>
+      <c r="K82">
+        <v>2005.483</v>
+      </c>
+      <c r="L82" t="s">
+        <v>27</v>
+      </c>
+      <c r="M82">
+        <v>1</v>
+      </c>
+      <c r="N82" t="s">
+        <v>48</v>
+      </c>
+      <c r="O82">
+        <v>2</v>
+      </c>
+      <c r="P82">
+        <v>16544</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>36</v>
+      </c>
+      <c r="R82" t="s">
+        <v>30</v>
+      </c>
+      <c r="S82" t="s">
+        <v>31</v>
+      </c>
+      <c r="T82" t="s">
+        <v>31</v>
+      </c>
+      <c r="U82" t="s">
+        <v>39</v>
+      </c>
+      <c r="V82">
+        <v>1</v>
+      </c>
+      <c r="W82">
+        <v>0</v>
+      </c>
+      <c r="X82">
+        <v>0</v>
+      </c>
+      <c r="Y82">
+        <v>2.074</v>
+      </c>
+    </row>
+    <row r="83" spans="1:25">
+      <c r="A83" t="s">
+        <v>25</v>
+      </c>
+      <c r="B83">
+        <v>2026</v>
+      </c>
+      <c r="C83">
+        <v>3009</v>
+      </c>
+      <c r="D83" t="s">
+        <v>26</v>
+      </c>
+      <c r="E83">
+        <v>1</v>
+      </c>
+      <c r="F83">
+        <v>451</v>
+      </c>
+      <c r="G83">
+        <v>24.3588</v>
+      </c>
+      <c r="H83">
+        <v>1312</v>
+      </c>
+      <c r="I83">
+        <v>0</v>
+      </c>
+      <c r="J83">
+        <v>0</v>
+      </c>
+      <c r="K83">
+        <v>2005.483</v>
+      </c>
+      <c r="L83" t="s">
+        <v>27</v>
+      </c>
+      <c r="M83">
+        <v>1</v>
+      </c>
+      <c r="N83" t="s">
+        <v>48</v>
+      </c>
+      <c r="O83">
+        <v>2</v>
+      </c>
+      <c r="P83">
+        <v>16544</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>36</v>
+      </c>
+      <c r="R83" t="s">
+        <v>30</v>
+      </c>
+      <c r="S83" t="s">
+        <v>31</v>
+      </c>
+      <c r="T83" t="s">
+        <v>31</v>
+      </c>
+      <c r="U83" t="s">
+        <v>40</v>
+      </c>
+      <c r="V83">
+        <v>9</v>
+      </c>
+      <c r="W83">
+        <v>0</v>
+      </c>
+      <c r="X83">
+        <v>0</v>
+      </c>
+      <c r="Y83">
+        <v>22.886</v>
+      </c>
+    </row>
+    <row r="84" spans="1:25">
+      <c r="A84" t="s">
+        <v>25</v>
+      </c>
+      <c r="B84">
+        <v>2026</v>
+      </c>
+      <c r="C84">
+        <v>3009</v>
+      </c>
+      <c r="D84" t="s">
+        <v>26</v>
+      </c>
+      <c r="E84">
+        <v>1</v>
+      </c>
+      <c r="F84">
+        <v>451</v>
+      </c>
+      <c r="G84">
+        <v>24.3588</v>
+      </c>
+      <c r="H84">
+        <v>1312</v>
+      </c>
+      <c r="I84">
+        <v>0</v>
+      </c>
+      <c r="J84">
+        <v>0</v>
+      </c>
+      <c r="K84">
+        <v>2005.483</v>
+      </c>
+      <c r="L84" t="s">
+        <v>27</v>
+      </c>
+      <c r="M84">
+        <v>1</v>
+      </c>
+      <c r="N84" t="s">
+        <v>48</v>
+      </c>
+      <c r="O84">
+        <v>2</v>
+      </c>
+      <c r="P84">
+        <v>16544</v>
+      </c>
+      <c r="Q84" t="s">
+        <v>36</v>
+      </c>
+      <c r="R84" t="s">
+        <v>30</v>
+      </c>
+      <c r="S84" t="s">
+        <v>31</v>
+      </c>
+      <c r="T84" t="s">
+        <v>31</v>
+      </c>
+      <c r="U84" t="s">
+        <v>41</v>
+      </c>
+      <c r="V84">
+        <v>1</v>
+      </c>
+      <c r="W84">
+        <v>0</v>
+      </c>
+      <c r="X84">
+        <v>0</v>
+      </c>
+      <c r="Y84">
+        <v>3.453</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">