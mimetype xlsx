--- v1 (2026-04-10)
+++ v2 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>can</t>
   </si>
   <si>
     <t>annee</t>
   </si>
   <si>
     <t>prop</t>
   </si>
   <si>
     <t>propriete</t>
   </si>
   <si>
     <t>vente</t>
   </si>
   <si>
     <t>lot</t>
   </si>
   <si>
     <t>etendue</t>
   </si>
   <si>
     <t>lot_nbre</t>
   </si>
   <si>
@@ -164,50 +164,56 @@
   </si>
   <si>
     <t>200/250</t>
   </si>
   <si>
     <t>DEFINITIVE</t>
   </si>
   <si>
     <t>BORDURE</t>
   </si>
   <si>
     <t>ROBIGSKNOPP
 BRACHT-BUCHECHEID</t>
   </si>
   <si>
     <t>BRACHT-HEIDEKNOPP</t>
   </si>
   <si>
     <t>DELLERBERG</t>
   </si>
   <si>
     <t>HINTER BAMBUSCH</t>
   </si>
   <si>
     <t>MELEZE DU JAPON</t>
+  </si>
+  <si>
+    <t>HEYENDELL</t>
+  </si>
+  <si>
+    <t>250+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -511,51 +517,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y84"/>
+  <dimension ref="A1:Y102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
@@ -7012,50 +7018,1436 @@
         <v>36</v>
       </c>
       <c r="R84" t="s">
         <v>30</v>
       </c>
       <c r="S84" t="s">
         <v>31</v>
       </c>
       <c r="T84" t="s">
         <v>31</v>
       </c>
       <c r="U84" t="s">
         <v>41</v>
       </c>
       <c r="V84">
         <v>1</v>
       </c>
       <c r="W84">
         <v>0</v>
       </c>
       <c r="X84">
         <v>0</v>
       </c>
       <c r="Y84">
         <v>3.453</v>
+      </c>
+    </row>
+    <row r="85" spans="1:25">
+      <c r="A85" t="s">
+        <v>25</v>
+      </c>
+      <c r="B85">
+        <v>2026</v>
+      </c>
+      <c r="C85">
+        <v>3009</v>
+      </c>
+      <c r="D85" t="s">
+        <v>26</v>
+      </c>
+      <c r="E85">
+        <v>1</v>
+      </c>
+      <c r="F85">
+        <v>2</v>
+      </c>
+      <c r="G85">
+        <v>8.0928</v>
+      </c>
+      <c r="H85">
+        <v>516</v>
+      </c>
+      <c r="I85">
+        <v>0</v>
+      </c>
+      <c r="J85">
+        <v>0</v>
+      </c>
+      <c r="K85">
+        <v>2166.6</v>
+      </c>
+      <c r="L85" t="s">
+        <v>27</v>
+      </c>
+      <c r="M85">
+        <v>1</v>
+      </c>
+      <c r="N85" t="s">
+        <v>50</v>
+      </c>
+      <c r="O85">
+        <v>2</v>
+      </c>
+      <c r="P85">
+        <v>16544</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>29</v>
+      </c>
+      <c r="R85" t="s">
+        <v>30</v>
+      </c>
+      <c r="S85" t="s">
+        <v>31</v>
+      </c>
+      <c r="T85" t="s">
+        <v>31</v>
+      </c>
+      <c r="U85" t="s">
+        <v>38</v>
+      </c>
+      <c r="V85">
+        <v>11</v>
+      </c>
+      <c r="W85">
+        <v>0</v>
+      </c>
+      <c r="X85">
+        <v>0</v>
+      </c>
+      <c r="Y85">
+        <v>16.323</v>
+      </c>
+    </row>
+    <row r="86" spans="1:25">
+      <c r="A86" t="s">
+        <v>25</v>
+      </c>
+      <c r="B86">
+        <v>2026</v>
+      </c>
+      <c r="C86">
+        <v>3009</v>
+      </c>
+      <c r="D86" t="s">
+        <v>26</v>
+      </c>
+      <c r="E86">
+        <v>1</v>
+      </c>
+      <c r="F86">
+        <v>2</v>
+      </c>
+      <c r="G86">
+        <v>8.0928</v>
+      </c>
+      <c r="H86">
+        <v>516</v>
+      </c>
+      <c r="I86">
+        <v>0</v>
+      </c>
+      <c r="J86">
+        <v>0</v>
+      </c>
+      <c r="K86">
+        <v>2166.6</v>
+      </c>
+      <c r="L86" t="s">
+        <v>27</v>
+      </c>
+      <c r="M86">
+        <v>1</v>
+      </c>
+      <c r="N86" t="s">
+        <v>50</v>
+      </c>
+      <c r="O86">
+        <v>2</v>
+      </c>
+      <c r="P86">
+        <v>16544</v>
+      </c>
+      <c r="Q86" t="s">
+        <v>29</v>
+      </c>
+      <c r="R86" t="s">
+        <v>30</v>
+      </c>
+      <c r="S86" t="s">
+        <v>31</v>
+      </c>
+      <c r="T86" t="s">
+        <v>31</v>
+      </c>
+      <c r="U86" t="s">
+        <v>39</v>
+      </c>
+      <c r="V86">
+        <v>48</v>
+      </c>
+      <c r="W86">
+        <v>0</v>
+      </c>
+      <c r="X86">
+        <v>0</v>
+      </c>
+      <c r="Y86">
+        <v>109.36</v>
+      </c>
+    </row>
+    <row r="87" spans="1:25">
+      <c r="A87" t="s">
+        <v>25</v>
+      </c>
+      <c r="B87">
+        <v>2026</v>
+      </c>
+      <c r="C87">
+        <v>3009</v>
+      </c>
+      <c r="D87" t="s">
+        <v>26</v>
+      </c>
+      <c r="E87">
+        <v>1</v>
+      </c>
+      <c r="F87">
+        <v>2</v>
+      </c>
+      <c r="G87">
+        <v>8.0928</v>
+      </c>
+      <c r="H87">
+        <v>516</v>
+      </c>
+      <c r="I87">
+        <v>0</v>
+      </c>
+      <c r="J87">
+        <v>0</v>
+      </c>
+      <c r="K87">
+        <v>2166.6</v>
+      </c>
+      <c r="L87" t="s">
+        <v>27</v>
+      </c>
+      <c r="M87">
+        <v>1</v>
+      </c>
+      <c r="N87" t="s">
+        <v>50</v>
+      </c>
+      <c r="O87">
+        <v>2</v>
+      </c>
+      <c r="P87">
+        <v>16544</v>
+      </c>
+      <c r="Q87" t="s">
+        <v>29</v>
+      </c>
+      <c r="R87" t="s">
+        <v>30</v>
+      </c>
+      <c r="S87" t="s">
+        <v>31</v>
+      </c>
+      <c r="T87" t="s">
+        <v>31</v>
+      </c>
+      <c r="U87" t="s">
+        <v>40</v>
+      </c>
+      <c r="V87">
+        <v>64</v>
+      </c>
+      <c r="W87">
+        <v>0</v>
+      </c>
+      <c r="X87">
+        <v>0</v>
+      </c>
+      <c r="Y87">
+        <v>205.408</v>
+      </c>
+    </row>
+    <row r="88" spans="1:25">
+      <c r="A88" t="s">
+        <v>25</v>
+      </c>
+      <c r="B88">
+        <v>2026</v>
+      </c>
+      <c r="C88">
+        <v>3009</v>
+      </c>
+      <c r="D88" t="s">
+        <v>26</v>
+      </c>
+      <c r="E88">
+        <v>1</v>
+      </c>
+      <c r="F88">
+        <v>2</v>
+      </c>
+      <c r="G88">
+        <v>8.0928</v>
+      </c>
+      <c r="H88">
+        <v>516</v>
+      </c>
+      <c r="I88">
+        <v>0</v>
+      </c>
+      <c r="J88">
+        <v>0</v>
+      </c>
+      <c r="K88">
+        <v>2166.6</v>
+      </c>
+      <c r="L88" t="s">
+        <v>27</v>
+      </c>
+      <c r="M88">
+        <v>1</v>
+      </c>
+      <c r="N88" t="s">
+        <v>50</v>
+      </c>
+      <c r="O88">
+        <v>2</v>
+      </c>
+      <c r="P88">
+        <v>16544</v>
+      </c>
+      <c r="Q88" t="s">
+        <v>29</v>
+      </c>
+      <c r="R88" t="s">
+        <v>30</v>
+      </c>
+      <c r="S88" t="s">
+        <v>31</v>
+      </c>
+      <c r="T88" t="s">
+        <v>31</v>
+      </c>
+      <c r="U88" t="s">
+        <v>41</v>
+      </c>
+      <c r="V88">
+        <v>31</v>
+      </c>
+      <c r="W88">
+        <v>0</v>
+      </c>
+      <c r="X88">
+        <v>0</v>
+      </c>
+      <c r="Y88">
+        <v>133.742</v>
+      </c>
+    </row>
+    <row r="89" spans="1:25">
+      <c r="A89" t="s">
+        <v>25</v>
+      </c>
+      <c r="B89">
+        <v>2026</v>
+      </c>
+      <c r="C89">
+        <v>3009</v>
+      </c>
+      <c r="D89" t="s">
+        <v>26</v>
+      </c>
+      <c r="E89">
+        <v>1</v>
+      </c>
+      <c r="F89">
+        <v>2</v>
+      </c>
+      <c r="G89">
+        <v>8.0928</v>
+      </c>
+      <c r="H89">
+        <v>516</v>
+      </c>
+      <c r="I89">
+        <v>0</v>
+      </c>
+      <c r="J89">
+        <v>0</v>
+      </c>
+      <c r="K89">
+        <v>2166.6</v>
+      </c>
+      <c r="L89" t="s">
+        <v>27</v>
+      </c>
+      <c r="M89">
+        <v>1</v>
+      </c>
+      <c r="N89" t="s">
+        <v>50</v>
+      </c>
+      <c r="O89">
+        <v>2</v>
+      </c>
+      <c r="P89">
+        <v>16544</v>
+      </c>
+      <c r="Q89" t="s">
+        <v>29</v>
+      </c>
+      <c r="R89" t="s">
+        <v>30</v>
+      </c>
+      <c r="S89" t="s">
+        <v>31</v>
+      </c>
+      <c r="T89" t="s">
+        <v>31</v>
+      </c>
+      <c r="U89" t="s">
+        <v>42</v>
+      </c>
+      <c r="V89">
+        <v>5</v>
+      </c>
+      <c r="W89">
+        <v>0</v>
+      </c>
+      <c r="X89">
+        <v>0</v>
+      </c>
+      <c r="Y89">
+        <v>25.813</v>
+      </c>
+    </row>
+    <row r="90" spans="1:25">
+      <c r="A90" t="s">
+        <v>25</v>
+      </c>
+      <c r="B90">
+        <v>2026</v>
+      </c>
+      <c r="C90">
+        <v>3009</v>
+      </c>
+      <c r="D90" t="s">
+        <v>26</v>
+      </c>
+      <c r="E90">
+        <v>1</v>
+      </c>
+      <c r="F90">
+        <v>2</v>
+      </c>
+      <c r="G90">
+        <v>8.0928</v>
+      </c>
+      <c r="H90">
+        <v>516</v>
+      </c>
+      <c r="I90">
+        <v>0</v>
+      </c>
+      <c r="J90">
+        <v>0</v>
+      </c>
+      <c r="K90">
+        <v>2166.6</v>
+      </c>
+      <c r="L90" t="s">
+        <v>27</v>
+      </c>
+      <c r="M90">
+        <v>1</v>
+      </c>
+      <c r="N90" t="s">
+        <v>50</v>
+      </c>
+      <c r="O90">
+        <v>2</v>
+      </c>
+      <c r="P90">
+        <v>16544</v>
+      </c>
+      <c r="Q90" t="s">
+        <v>29</v>
+      </c>
+      <c r="R90" t="s">
+        <v>43</v>
+      </c>
+      <c r="S90" t="s">
+        <v>31</v>
+      </c>
+      <c r="T90" t="s">
+        <v>31</v>
+      </c>
+      <c r="U90" t="s">
+        <v>38</v>
+      </c>
+      <c r="V90">
+        <v>3</v>
+      </c>
+      <c r="W90">
+        <v>0</v>
+      </c>
+      <c r="X90">
+        <v>0</v>
+      </c>
+      <c r="Y90">
+        <v>4.701</v>
+      </c>
+    </row>
+    <row r="91" spans="1:25">
+      <c r="A91" t="s">
+        <v>25</v>
+      </c>
+      <c r="B91">
+        <v>2026</v>
+      </c>
+      <c r="C91">
+        <v>3009</v>
+      </c>
+      <c r="D91" t="s">
+        <v>26</v>
+      </c>
+      <c r="E91">
+        <v>1</v>
+      </c>
+      <c r="F91">
+        <v>2</v>
+      </c>
+      <c r="G91">
+        <v>8.0928</v>
+      </c>
+      <c r="H91">
+        <v>516</v>
+      </c>
+      <c r="I91">
+        <v>0</v>
+      </c>
+      <c r="J91">
+        <v>0</v>
+      </c>
+      <c r="K91">
+        <v>2166.6</v>
+      </c>
+      <c r="L91" t="s">
+        <v>27</v>
+      </c>
+      <c r="M91">
+        <v>1</v>
+      </c>
+      <c r="N91" t="s">
+        <v>50</v>
+      </c>
+      <c r="O91">
+        <v>2</v>
+      </c>
+      <c r="P91">
+        <v>16544</v>
+      </c>
+      <c r="Q91" t="s">
+        <v>29</v>
+      </c>
+      <c r="R91" t="s">
+        <v>43</v>
+      </c>
+      <c r="S91" t="s">
+        <v>31</v>
+      </c>
+      <c r="T91" t="s">
+        <v>31</v>
+      </c>
+      <c r="U91" t="s">
+        <v>39</v>
+      </c>
+      <c r="V91">
+        <v>13</v>
+      </c>
+      <c r="W91">
+        <v>0</v>
+      </c>
+      <c r="X91">
+        <v>0</v>
+      </c>
+      <c r="Y91">
+        <v>32.529</v>
+      </c>
+    </row>
+    <row r="92" spans="1:25">
+      <c r="A92" t="s">
+        <v>25</v>
+      </c>
+      <c r="B92">
+        <v>2026</v>
+      </c>
+      <c r="C92">
+        <v>3009</v>
+      </c>
+      <c r="D92" t="s">
+        <v>26</v>
+      </c>
+      <c r="E92">
+        <v>1</v>
+      </c>
+      <c r="F92">
+        <v>2</v>
+      </c>
+      <c r="G92">
+        <v>8.0928</v>
+      </c>
+      <c r="H92">
+        <v>516</v>
+      </c>
+      <c r="I92">
+        <v>0</v>
+      </c>
+      <c r="J92">
+        <v>0</v>
+      </c>
+      <c r="K92">
+        <v>2166.6</v>
+      </c>
+      <c r="L92" t="s">
+        <v>27</v>
+      </c>
+      <c r="M92">
+        <v>1</v>
+      </c>
+      <c r="N92" t="s">
+        <v>50</v>
+      </c>
+      <c r="O92">
+        <v>2</v>
+      </c>
+      <c r="P92">
+        <v>16544</v>
+      </c>
+      <c r="Q92" t="s">
+        <v>29</v>
+      </c>
+      <c r="R92" t="s">
+        <v>43</v>
+      </c>
+      <c r="S92" t="s">
+        <v>31</v>
+      </c>
+      <c r="T92" t="s">
+        <v>31</v>
+      </c>
+      <c r="U92" t="s">
+        <v>40</v>
+      </c>
+      <c r="V92">
+        <v>101</v>
+      </c>
+      <c r="W92">
+        <v>0</v>
+      </c>
+      <c r="X92">
+        <v>0</v>
+      </c>
+      <c r="Y92">
+        <v>361.848</v>
+      </c>
+    </row>
+    <row r="93" spans="1:25">
+      <c r="A93" t="s">
+        <v>25</v>
+      </c>
+      <c r="B93">
+        <v>2026</v>
+      </c>
+      <c r="C93">
+        <v>3009</v>
+      </c>
+      <c r="D93" t="s">
+        <v>26</v>
+      </c>
+      <c r="E93">
+        <v>1</v>
+      </c>
+      <c r="F93">
+        <v>2</v>
+      </c>
+      <c r="G93">
+        <v>8.0928</v>
+      </c>
+      <c r="H93">
+        <v>516</v>
+      </c>
+      <c r="I93">
+        <v>0</v>
+      </c>
+      <c r="J93">
+        <v>0</v>
+      </c>
+      <c r="K93">
+        <v>2166.6</v>
+      </c>
+      <c r="L93" t="s">
+        <v>27</v>
+      </c>
+      <c r="M93">
+        <v>1</v>
+      </c>
+      <c r="N93" t="s">
+        <v>50</v>
+      </c>
+      <c r="O93">
+        <v>2</v>
+      </c>
+      <c r="P93">
+        <v>16544</v>
+      </c>
+      <c r="Q93" t="s">
+        <v>29</v>
+      </c>
+      <c r="R93" t="s">
+        <v>43</v>
+      </c>
+      <c r="S93" t="s">
+        <v>31</v>
+      </c>
+      <c r="T93" t="s">
+        <v>31</v>
+      </c>
+      <c r="U93" t="s">
+        <v>41</v>
+      </c>
+      <c r="V93">
+        <v>105</v>
+      </c>
+      <c r="W93">
+        <v>0</v>
+      </c>
+      <c r="X93">
+        <v>0</v>
+      </c>
+      <c r="Y93">
+        <v>487.487</v>
+      </c>
+    </row>
+    <row r="94" spans="1:25">
+      <c r="A94" t="s">
+        <v>25</v>
+      </c>
+      <c r="B94">
+        <v>2026</v>
+      </c>
+      <c r="C94">
+        <v>3009</v>
+      </c>
+      <c r="D94" t="s">
+        <v>26</v>
+      </c>
+      <c r="E94">
+        <v>1</v>
+      </c>
+      <c r="F94">
+        <v>2</v>
+      </c>
+      <c r="G94">
+        <v>8.0928</v>
+      </c>
+      <c r="H94">
+        <v>516</v>
+      </c>
+      <c r="I94">
+        <v>0</v>
+      </c>
+      <c r="J94">
+        <v>0</v>
+      </c>
+      <c r="K94">
+        <v>2166.6</v>
+      </c>
+      <c r="L94" t="s">
+        <v>27</v>
+      </c>
+      <c r="M94">
+        <v>1</v>
+      </c>
+      <c r="N94" t="s">
+        <v>50</v>
+      </c>
+      <c r="O94">
+        <v>2</v>
+      </c>
+      <c r="P94">
+        <v>16544</v>
+      </c>
+      <c r="Q94" t="s">
+        <v>29</v>
+      </c>
+      <c r="R94" t="s">
+        <v>43</v>
+      </c>
+      <c r="S94" t="s">
+        <v>31</v>
+      </c>
+      <c r="T94" t="s">
+        <v>31</v>
+      </c>
+      <c r="U94" t="s">
+        <v>42</v>
+      </c>
+      <c r="V94">
+        <v>111</v>
+      </c>
+      <c r="W94">
+        <v>0</v>
+      </c>
+      <c r="X94">
+        <v>0</v>
+      </c>
+      <c r="Y94">
+        <v>657.353</v>
+      </c>
+    </row>
+    <row r="95" spans="1:25">
+      <c r="A95" t="s">
+        <v>25</v>
+      </c>
+      <c r="B95">
+        <v>2026</v>
+      </c>
+      <c r="C95">
+        <v>3009</v>
+      </c>
+      <c r="D95" t="s">
+        <v>26</v>
+      </c>
+      <c r="E95">
+        <v>1</v>
+      </c>
+      <c r="F95">
+        <v>2</v>
+      </c>
+      <c r="G95">
+        <v>8.0928</v>
+      </c>
+      <c r="H95">
+        <v>516</v>
+      </c>
+      <c r="I95">
+        <v>0</v>
+      </c>
+      <c r="J95">
+        <v>0</v>
+      </c>
+      <c r="K95">
+        <v>2166.6</v>
+      </c>
+      <c r="L95" t="s">
+        <v>27</v>
+      </c>
+      <c r="M95">
+        <v>1</v>
+      </c>
+      <c r="N95" t="s">
+        <v>50</v>
+      </c>
+      <c r="O95">
+        <v>2</v>
+      </c>
+      <c r="P95">
+        <v>16544</v>
+      </c>
+      <c r="Q95" t="s">
+        <v>29</v>
+      </c>
+      <c r="R95" t="s">
+        <v>43</v>
+      </c>
+      <c r="S95" t="s">
+        <v>31</v>
+      </c>
+      <c r="T95" t="s">
+        <v>31</v>
+      </c>
+      <c r="U95" t="s">
+        <v>51</v>
+      </c>
+      <c r="V95">
+        <v>5</v>
+      </c>
+      <c r="W95">
+        <v>0</v>
+      </c>
+      <c r="X95">
+        <v>0</v>
+      </c>
+      <c r="Y95">
+        <v>41.12</v>
+      </c>
+    </row>
+    <row r="96" spans="1:25">
+      <c r="A96" t="s">
+        <v>25</v>
+      </c>
+      <c r="B96">
+        <v>2026</v>
+      </c>
+      <c r="C96">
+        <v>3009</v>
+      </c>
+      <c r="D96" t="s">
+        <v>26</v>
+      </c>
+      <c r="E96">
+        <v>1</v>
+      </c>
+      <c r="F96">
+        <v>2</v>
+      </c>
+      <c r="G96">
+        <v>8.0928</v>
+      </c>
+      <c r="H96">
+        <v>516</v>
+      </c>
+      <c r="I96">
+        <v>0</v>
+      </c>
+      <c r="J96">
+        <v>0</v>
+      </c>
+      <c r="K96">
+        <v>2166.6</v>
+      </c>
+      <c r="L96" t="s">
+        <v>27</v>
+      </c>
+      <c r="M96">
+        <v>1</v>
+      </c>
+      <c r="N96" t="s">
+        <v>50</v>
+      </c>
+      <c r="O96">
+        <v>2</v>
+      </c>
+      <c r="P96">
+        <v>16544</v>
+      </c>
+      <c r="Q96" t="s">
+        <v>29</v>
+      </c>
+      <c r="R96" t="s">
+        <v>43</v>
+      </c>
+      <c r="S96" t="s">
+        <v>44</v>
+      </c>
+      <c r="T96" t="s">
+        <v>31</v>
+      </c>
+      <c r="U96" t="s">
+        <v>39</v>
+      </c>
+      <c r="V96">
+        <v>1</v>
+      </c>
+      <c r="W96">
+        <v>0</v>
+      </c>
+      <c r="X96">
+        <v>0</v>
+      </c>
+      <c r="Y96">
+        <v>2.161</v>
+      </c>
+    </row>
+    <row r="97" spans="1:25">
+      <c r="A97" t="s">
+        <v>25</v>
+      </c>
+      <c r="B97">
+        <v>2026</v>
+      </c>
+      <c r="C97">
+        <v>3009</v>
+      </c>
+      <c r="D97" t="s">
+        <v>26</v>
+      </c>
+      <c r="E97">
+        <v>1</v>
+      </c>
+      <c r="F97">
+        <v>2</v>
+      </c>
+      <c r="G97">
+        <v>8.0928</v>
+      </c>
+      <c r="H97">
+        <v>516</v>
+      </c>
+      <c r="I97">
+        <v>0</v>
+      </c>
+      <c r="J97">
+        <v>0</v>
+      </c>
+      <c r="K97">
+        <v>2166.6</v>
+      </c>
+      <c r="L97" t="s">
+        <v>27</v>
+      </c>
+      <c r="M97">
+        <v>1</v>
+      </c>
+      <c r="N97" t="s">
+        <v>50</v>
+      </c>
+      <c r="O97">
+        <v>2</v>
+      </c>
+      <c r="P97">
+        <v>16544</v>
+      </c>
+      <c r="Q97" t="s">
+        <v>29</v>
+      </c>
+      <c r="R97" t="s">
+        <v>43</v>
+      </c>
+      <c r="S97" t="s">
+        <v>44</v>
+      </c>
+      <c r="T97" t="s">
+        <v>31</v>
+      </c>
+      <c r="U97" t="s">
+        <v>40</v>
+      </c>
+      <c r="V97">
+        <v>2</v>
+      </c>
+      <c r="W97">
+        <v>0</v>
+      </c>
+      <c r="X97">
+        <v>0</v>
+      </c>
+      <c r="Y97">
+        <v>6.842</v>
+      </c>
+    </row>
+    <row r="98" spans="1:25">
+      <c r="A98" t="s">
+        <v>25</v>
+      </c>
+      <c r="B98">
+        <v>2026</v>
+      </c>
+      <c r="C98">
+        <v>3009</v>
+      </c>
+      <c r="D98" t="s">
+        <v>26</v>
+      </c>
+      <c r="E98">
+        <v>1</v>
+      </c>
+      <c r="F98">
+        <v>2</v>
+      </c>
+      <c r="G98">
+        <v>8.0928</v>
+      </c>
+      <c r="H98">
+        <v>516</v>
+      </c>
+      <c r="I98">
+        <v>0</v>
+      </c>
+      <c r="J98">
+        <v>0</v>
+      </c>
+      <c r="K98">
+        <v>2166.6</v>
+      </c>
+      <c r="L98" t="s">
+        <v>27</v>
+      </c>
+      <c r="M98">
+        <v>1</v>
+      </c>
+      <c r="N98" t="s">
+        <v>50</v>
+      </c>
+      <c r="O98">
+        <v>2</v>
+      </c>
+      <c r="P98">
+        <v>16544</v>
+      </c>
+      <c r="Q98" t="s">
+        <v>29</v>
+      </c>
+      <c r="R98" t="s">
+        <v>43</v>
+      </c>
+      <c r="S98" t="s">
+        <v>44</v>
+      </c>
+      <c r="T98" t="s">
+        <v>31</v>
+      </c>
+      <c r="U98" t="s">
+        <v>41</v>
+      </c>
+      <c r="V98">
+        <v>4</v>
+      </c>
+      <c r="W98">
+        <v>0</v>
+      </c>
+      <c r="X98">
+        <v>0</v>
+      </c>
+      <c r="Y98">
+        <v>16.57</v>
+      </c>
+    </row>
+    <row r="99" spans="1:25">
+      <c r="A99" t="s">
+        <v>25</v>
+      </c>
+      <c r="B99">
+        <v>2026</v>
+      </c>
+      <c r="C99">
+        <v>3009</v>
+      </c>
+      <c r="D99" t="s">
+        <v>26</v>
+      </c>
+      <c r="E99">
+        <v>1</v>
+      </c>
+      <c r="F99">
+        <v>2</v>
+      </c>
+      <c r="G99">
+        <v>8.0928</v>
+      </c>
+      <c r="H99">
+        <v>516</v>
+      </c>
+      <c r="I99">
+        <v>0</v>
+      </c>
+      <c r="J99">
+        <v>0</v>
+      </c>
+      <c r="K99">
+        <v>2166.6</v>
+      </c>
+      <c r="L99" t="s">
+        <v>27</v>
+      </c>
+      <c r="M99">
+        <v>1</v>
+      </c>
+      <c r="N99" t="s">
+        <v>50</v>
+      </c>
+      <c r="O99">
+        <v>2</v>
+      </c>
+      <c r="P99">
+        <v>16544</v>
+      </c>
+      <c r="Q99" t="s">
+        <v>29</v>
+      </c>
+      <c r="R99" t="s">
+        <v>43</v>
+      </c>
+      <c r="S99" t="s">
+        <v>44</v>
+      </c>
+      <c r="T99" t="s">
+        <v>31</v>
+      </c>
+      <c r="U99" t="s">
+        <v>42</v>
+      </c>
+      <c r="V99">
+        <v>9</v>
+      </c>
+      <c r="W99">
+        <v>0</v>
+      </c>
+      <c r="X99">
+        <v>0</v>
+      </c>
+      <c r="Y99">
+        <v>50.23</v>
+      </c>
+    </row>
+    <row r="100" spans="1:25">
+      <c r="A100" t="s">
+        <v>25</v>
+      </c>
+      <c r="B100">
+        <v>2026</v>
+      </c>
+      <c r="C100">
+        <v>3009</v>
+      </c>
+      <c r="D100" t="s">
+        <v>26</v>
+      </c>
+      <c r="E100">
+        <v>1</v>
+      </c>
+      <c r="F100">
+        <v>2</v>
+      </c>
+      <c r="G100">
+        <v>8.0928</v>
+      </c>
+      <c r="H100">
+        <v>516</v>
+      </c>
+      <c r="I100">
+        <v>0</v>
+      </c>
+      <c r="J100">
+        <v>0</v>
+      </c>
+      <c r="K100">
+        <v>2166.6</v>
+      </c>
+      <c r="L100" t="s">
+        <v>27</v>
+      </c>
+      <c r="M100">
+        <v>1</v>
+      </c>
+      <c r="N100" t="s">
+        <v>50</v>
+      </c>
+      <c r="O100">
+        <v>2</v>
+      </c>
+      <c r="P100">
+        <v>16544</v>
+      </c>
+      <c r="Q100" t="s">
+        <v>29</v>
+      </c>
+      <c r="R100" t="s">
+        <v>43</v>
+      </c>
+      <c r="S100" t="s">
+        <v>44</v>
+      </c>
+      <c r="T100" t="s">
+        <v>31</v>
+      </c>
+      <c r="U100" t="s">
+        <v>51</v>
+      </c>
+      <c r="V100">
+        <v>1</v>
+      </c>
+      <c r="W100">
+        <v>0</v>
+      </c>
+      <c r="X100">
+        <v>0</v>
+      </c>
+      <c r="Y100">
+        <v>8.016</v>
+      </c>
+    </row>
+    <row r="101" spans="1:25">
+      <c r="A101" t="s">
+        <v>25</v>
+      </c>
+      <c r="B101">
+        <v>2026</v>
+      </c>
+      <c r="C101">
+        <v>3009</v>
+      </c>
+      <c r="D101" t="s">
+        <v>26</v>
+      </c>
+      <c r="E101">
+        <v>1</v>
+      </c>
+      <c r="F101">
+        <v>2</v>
+      </c>
+      <c r="G101">
+        <v>8.0928</v>
+      </c>
+      <c r="H101">
+        <v>516</v>
+      </c>
+      <c r="I101">
+        <v>0</v>
+      </c>
+      <c r="J101">
+        <v>0</v>
+      </c>
+      <c r="K101">
+        <v>2166.6</v>
+      </c>
+      <c r="L101" t="s">
+        <v>27</v>
+      </c>
+      <c r="M101">
+        <v>1</v>
+      </c>
+      <c r="N101" t="s">
+        <v>50</v>
+      </c>
+      <c r="O101">
+        <v>2</v>
+      </c>
+      <c r="P101">
+        <v>16544</v>
+      </c>
+      <c r="Q101" t="s">
+        <v>29</v>
+      </c>
+      <c r="R101" t="s">
+        <v>30</v>
+      </c>
+      <c r="S101" t="s">
+        <v>44</v>
+      </c>
+      <c r="T101" t="s">
+        <v>31</v>
+      </c>
+      <c r="U101" t="s">
+        <v>40</v>
+      </c>
+      <c r="V101">
+        <v>1</v>
+      </c>
+      <c r="W101">
+        <v>0</v>
+      </c>
+      <c r="X101">
+        <v>0</v>
+      </c>
+      <c r="Y101">
+        <v>3.016</v>
+      </c>
+    </row>
+    <row r="102" spans="1:25">
+      <c r="A102" t="s">
+        <v>25</v>
+      </c>
+      <c r="B102">
+        <v>2026</v>
+      </c>
+      <c r="C102">
+        <v>3009</v>
+      </c>
+      <c r="D102" t="s">
+        <v>26</v>
+      </c>
+      <c r="E102">
+        <v>1</v>
+      </c>
+      <c r="F102">
+        <v>2</v>
+      </c>
+      <c r="G102">
+        <v>8.0928</v>
+      </c>
+      <c r="H102">
+        <v>516</v>
+      </c>
+      <c r="I102">
+        <v>0</v>
+      </c>
+      <c r="J102">
+        <v>0</v>
+      </c>
+      <c r="K102">
+        <v>2166.6</v>
+      </c>
+      <c r="L102" t="s">
+        <v>27</v>
+      </c>
+      <c r="M102">
+        <v>1</v>
+      </c>
+      <c r="N102" t="s">
+        <v>50</v>
+      </c>
+      <c r="O102">
+        <v>2</v>
+      </c>
+      <c r="P102">
+        <v>16544</v>
+      </c>
+      <c r="Q102" t="s">
+        <v>29</v>
+      </c>
+      <c r="R102" t="s">
+        <v>30</v>
+      </c>
+      <c r="S102" t="s">
+        <v>44</v>
+      </c>
+      <c r="T102" t="s">
+        <v>31</v>
+      </c>
+      <c r="U102" t="s">
+        <v>41</v>
+      </c>
+      <c r="V102">
+        <v>1</v>
+      </c>
+      <c r="W102">
+        <v>0</v>
+      </c>
+      <c r="X102">
+        <v>0</v>
+      </c>
+      <c r="Y102">
+        <v>4.081</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">