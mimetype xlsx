--- v0 (2026-06-29)
+++ v1 (2026-07-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>can</t>
   </si>
   <si>
     <t>annee</t>
   </si>
   <si>
     <t>prop</t>
   </si>
   <si>
     <t>propriete</t>
   </si>
   <si>
     <t>vente</t>
   </si>
   <si>
     <t>lot</t>
   </si>
   <si>
     <t>etendue</t>
   </si>
   <si>
     <t>lot_nbre</t>
   </si>
   <si>
@@ -387,50 +387,57 @@
   <si>
     <t>TAILLE GUERITTE - cpe 1
 TAILLE DE LA BARAQUE - cpe 1</t>
   </si>
   <si>
     <t>TAILLE DE LA BARAQUE - cpe 1</t>
   </si>
   <si>
     <t>ERABLE</t>
   </si>
   <si>
     <t>TAILLE GUERITTE - cpe 1</t>
   </si>
   <si>
     <t>CARCIHEZ - cpe 8</t>
   </si>
   <si>
     <t>GREVIERES - cpe 14</t>
   </si>
   <si>
     <t>CHABLIS</t>
   </si>
   <si>
     <t>PAIRIMONT - cpe 12</t>
   </si>
+  <si>
+    <t>MOUSTY - cpe 9
+AINSEVAUX - cpe 9</t>
+  </si>
+  <si>
+    <t>RESINEUX DIVERS</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -733,51 +740,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y556"/>
+  <dimension ref="A1:Y567"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
@@ -43578,50 +43585,897 @@
         <v>29</v>
       </c>
       <c r="R556" t="s">
         <v>30</v>
       </c>
       <c r="S556" t="s">
         <v>55</v>
       </c>
       <c r="T556" t="s">
         <v>31</v>
       </c>
       <c r="U556" t="s">
         <v>33</v>
       </c>
       <c r="V556">
         <v>1</v>
       </c>
       <c r="W556">
         <v>0</v>
       </c>
       <c r="X556">
         <v>0</v>
       </c>
       <c r="Y556">
         <v>0.738</v>
+      </c>
+    </row>
+    <row r="557" spans="1:25">
+      <c r="A557" t="s">
+        <v>25</v>
+      </c>
+      <c r="B557">
+        <v>2026</v>
+      </c>
+      <c r="C557">
+        <v>3531</v>
+      </c>
+      <c r="D557" t="s">
+        <v>57</v>
+      </c>
+      <c r="E557">
+        <v>2</v>
+      </c>
+      <c r="F557">
+        <v>143</v>
+      </c>
+      <c r="G557">
+        <v>9.0343</v>
+      </c>
+      <c r="H557">
+        <v>142</v>
+      </c>
+      <c r="I557">
+        <v>0</v>
+      </c>
+      <c r="J557">
+        <v>0</v>
+      </c>
+      <c r="K557">
+        <v>213.523</v>
+      </c>
+      <c r="L557" t="s">
+        <v>27</v>
+      </c>
+      <c r="M557">
+        <v>0</v>
+      </c>
+      <c r="N557" t="s">
+        <v>115</v>
+      </c>
+      <c r="O557">
+        <v>6</v>
+      </c>
+      <c r="P557">
+        <v>16984</v>
+      </c>
+      <c r="Q557" t="s">
+        <v>39</v>
+      </c>
+      <c r="R557" t="s">
+        <v>62</v>
+      </c>
+      <c r="S557" t="s">
+        <v>59</v>
+      </c>
+      <c r="T557" t="s">
+        <v>31</v>
+      </c>
+      <c r="U557" t="s">
+        <v>52</v>
+      </c>
+      <c r="V557">
+        <v>3</v>
+      </c>
+      <c r="W557">
+        <v>0</v>
+      </c>
+      <c r="X557">
+        <v>0</v>
+      </c>
+      <c r="Y557">
+        <v>0.57</v>
+      </c>
+    </row>
+    <row r="558" spans="1:25">
+      <c r="A558" t="s">
+        <v>25</v>
+      </c>
+      <c r="B558">
+        <v>2026</v>
+      </c>
+      <c r="C558">
+        <v>3531</v>
+      </c>
+      <c r="D558" t="s">
+        <v>57</v>
+      </c>
+      <c r="E558">
+        <v>2</v>
+      </c>
+      <c r="F558">
+        <v>143</v>
+      </c>
+      <c r="G558">
+        <v>9.0343</v>
+      </c>
+      <c r="H558">
+        <v>142</v>
+      </c>
+      <c r="I558">
+        <v>0</v>
+      </c>
+      <c r="J558">
+        <v>0</v>
+      </c>
+      <c r="K558">
+        <v>213.523</v>
+      </c>
+      <c r="L558" t="s">
+        <v>27</v>
+      </c>
+      <c r="M558">
+        <v>0</v>
+      </c>
+      <c r="N558" t="s">
+        <v>115</v>
+      </c>
+      <c r="O558">
+        <v>6</v>
+      </c>
+      <c r="P558">
+        <v>16984</v>
+      </c>
+      <c r="Q558" t="s">
+        <v>39</v>
+      </c>
+      <c r="R558" t="s">
+        <v>62</v>
+      </c>
+      <c r="S558" t="s">
+        <v>59</v>
+      </c>
+      <c r="T558" t="s">
+        <v>31</v>
+      </c>
+      <c r="U558" t="s">
+        <v>40</v>
+      </c>
+      <c r="V558">
+        <v>2</v>
+      </c>
+      <c r="W558">
+        <v>0</v>
+      </c>
+      <c r="X558">
+        <v>0</v>
+      </c>
+      <c r="Y558">
+        <v>0.604</v>
+      </c>
+    </row>
+    <row r="559" spans="1:25">
+      <c r="A559" t="s">
+        <v>25</v>
+      </c>
+      <c r="B559">
+        <v>2026</v>
+      </c>
+      <c r="C559">
+        <v>3531</v>
+      </c>
+      <c r="D559" t="s">
+        <v>57</v>
+      </c>
+      <c r="E559">
+        <v>2</v>
+      </c>
+      <c r="F559">
+        <v>143</v>
+      </c>
+      <c r="G559">
+        <v>9.0343</v>
+      </c>
+      <c r="H559">
+        <v>142</v>
+      </c>
+      <c r="I559">
+        <v>0</v>
+      </c>
+      <c r="J559">
+        <v>0</v>
+      </c>
+      <c r="K559">
+        <v>213.523</v>
+      </c>
+      <c r="L559" t="s">
+        <v>27</v>
+      </c>
+      <c r="M559">
+        <v>0</v>
+      </c>
+      <c r="N559" t="s">
+        <v>115</v>
+      </c>
+      <c r="O559">
+        <v>6</v>
+      </c>
+      <c r="P559">
+        <v>16984</v>
+      </c>
+      <c r="Q559" t="s">
+        <v>39</v>
+      </c>
+      <c r="R559" t="s">
+        <v>62</v>
+      </c>
+      <c r="S559" t="s">
+        <v>59</v>
+      </c>
+      <c r="T559" t="s">
+        <v>31</v>
+      </c>
+      <c r="U559" t="s">
+        <v>32</v>
+      </c>
+      <c r="V559">
+        <v>10</v>
+      </c>
+      <c r="W559">
+        <v>0</v>
+      </c>
+      <c r="X559">
+        <v>0</v>
+      </c>
+      <c r="Y559">
+        <v>5.048</v>
+      </c>
+    </row>
+    <row r="560" spans="1:25">
+      <c r="A560" t="s">
+        <v>25</v>
+      </c>
+      <c r="B560">
+        <v>2026</v>
+      </c>
+      <c r="C560">
+        <v>3531</v>
+      </c>
+      <c r="D560" t="s">
+        <v>57</v>
+      </c>
+      <c r="E560">
+        <v>2</v>
+      </c>
+      <c r="F560">
+        <v>143</v>
+      </c>
+      <c r="G560">
+        <v>9.0343</v>
+      </c>
+      <c r="H560">
+        <v>142</v>
+      </c>
+      <c r="I560">
+        <v>0</v>
+      </c>
+      <c r="J560">
+        <v>0</v>
+      </c>
+      <c r="K560">
+        <v>213.523</v>
+      </c>
+      <c r="L560" t="s">
+        <v>27</v>
+      </c>
+      <c r="M560">
+        <v>0</v>
+      </c>
+      <c r="N560" t="s">
+        <v>115</v>
+      </c>
+      <c r="O560">
+        <v>6</v>
+      </c>
+      <c r="P560">
+        <v>16984</v>
+      </c>
+      <c r="Q560" t="s">
+        <v>39</v>
+      </c>
+      <c r="R560" t="s">
+        <v>62</v>
+      </c>
+      <c r="S560" t="s">
+        <v>59</v>
+      </c>
+      <c r="T560" t="s">
+        <v>31</v>
+      </c>
+      <c r="U560" t="s">
+        <v>33</v>
+      </c>
+      <c r="V560">
+        <v>10</v>
+      </c>
+      <c r="W560">
+        <v>0</v>
+      </c>
+      <c r="X560">
+        <v>0</v>
+      </c>
+      <c r="Y560">
+        <v>8.505</v>
+      </c>
+    </row>
+    <row r="561" spans="1:25">
+      <c r="A561" t="s">
+        <v>25</v>
+      </c>
+      <c r="B561">
+        <v>2026</v>
+      </c>
+      <c r="C561">
+        <v>3531</v>
+      </c>
+      <c r="D561" t="s">
+        <v>57</v>
+      </c>
+      <c r="E561">
+        <v>2</v>
+      </c>
+      <c r="F561">
+        <v>143</v>
+      </c>
+      <c r="G561">
+        <v>9.0343</v>
+      </c>
+      <c r="H561">
+        <v>142</v>
+      </c>
+      <c r="I561">
+        <v>0</v>
+      </c>
+      <c r="J561">
+        <v>0</v>
+      </c>
+      <c r="K561">
+        <v>213.523</v>
+      </c>
+      <c r="L561" t="s">
+        <v>27</v>
+      </c>
+      <c r="M561">
+        <v>0</v>
+      </c>
+      <c r="N561" t="s">
+        <v>115</v>
+      </c>
+      <c r="O561">
+        <v>6</v>
+      </c>
+      <c r="P561">
+        <v>16984</v>
+      </c>
+      <c r="Q561" t="s">
+        <v>39</v>
+      </c>
+      <c r="R561" t="s">
+        <v>62</v>
+      </c>
+      <c r="S561" t="s">
+        <v>59</v>
+      </c>
+      <c r="T561" t="s">
+        <v>31</v>
+      </c>
+      <c r="U561" t="s">
+        <v>34</v>
+      </c>
+      <c r="V561">
+        <v>4</v>
+      </c>
+      <c r="W561">
+        <v>0</v>
+      </c>
+      <c r="X561">
+        <v>0</v>
+      </c>
+      <c r="Y561">
+        <v>5.469</v>
+      </c>
+    </row>
+    <row r="562" spans="1:25">
+      <c r="A562" t="s">
+        <v>25</v>
+      </c>
+      <c r="B562">
+        <v>2026</v>
+      </c>
+      <c r="C562">
+        <v>3531</v>
+      </c>
+      <c r="D562" t="s">
+        <v>57</v>
+      </c>
+      <c r="E562">
+        <v>2</v>
+      </c>
+      <c r="F562">
+        <v>143</v>
+      </c>
+      <c r="G562">
+        <v>9.0343</v>
+      </c>
+      <c r="H562">
+        <v>142</v>
+      </c>
+      <c r="I562">
+        <v>0</v>
+      </c>
+      <c r="J562">
+        <v>0</v>
+      </c>
+      <c r="K562">
+        <v>213.523</v>
+      </c>
+      <c r="L562" t="s">
+        <v>27</v>
+      </c>
+      <c r="M562">
+        <v>0</v>
+      </c>
+      <c r="N562" t="s">
+        <v>115</v>
+      </c>
+      <c r="O562">
+        <v>6</v>
+      </c>
+      <c r="P562">
+        <v>16984</v>
+      </c>
+      <c r="Q562" t="s">
+        <v>116</v>
+      </c>
+      <c r="R562" t="s">
+        <v>62</v>
+      </c>
+      <c r="S562" t="s">
+        <v>59</v>
+      </c>
+      <c r="T562" t="s">
+        <v>31</v>
+      </c>
+      <c r="U562" t="s">
+        <v>32</v>
+      </c>
+      <c r="V562">
+        <v>16</v>
+      </c>
+      <c r="W562">
+        <v>0</v>
+      </c>
+      <c r="X562">
+        <v>0</v>
+      </c>
+      <c r="Y562">
+        <v>7.96</v>
+      </c>
+    </row>
+    <row r="563" spans="1:25">
+      <c r="A563" t="s">
+        <v>25</v>
+      </c>
+      <c r="B563">
+        <v>2026</v>
+      </c>
+      <c r="C563">
+        <v>3531</v>
+      </c>
+      <c r="D563" t="s">
+        <v>57</v>
+      </c>
+      <c r="E563">
+        <v>2</v>
+      </c>
+      <c r="F563">
+        <v>143</v>
+      </c>
+      <c r="G563">
+        <v>9.0343</v>
+      </c>
+      <c r="H563">
+        <v>142</v>
+      </c>
+      <c r="I563">
+        <v>0</v>
+      </c>
+      <c r="J563">
+        <v>0</v>
+      </c>
+      <c r="K563">
+        <v>213.523</v>
+      </c>
+      <c r="L563" t="s">
+        <v>27</v>
+      </c>
+      <c r="M563">
+        <v>0</v>
+      </c>
+      <c r="N563" t="s">
+        <v>115</v>
+      </c>
+      <c r="O563">
+        <v>6</v>
+      </c>
+      <c r="P563">
+        <v>16984</v>
+      </c>
+      <c r="Q563" t="s">
+        <v>116</v>
+      </c>
+      <c r="R563" t="s">
+        <v>62</v>
+      </c>
+      <c r="S563" t="s">
+        <v>59</v>
+      </c>
+      <c r="T563" t="s">
+        <v>31</v>
+      </c>
+      <c r="U563" t="s">
+        <v>33</v>
+      </c>
+      <c r="V563">
+        <v>19</v>
+      </c>
+      <c r="W563">
+        <v>0</v>
+      </c>
+      <c r="X563">
+        <v>0</v>
+      </c>
+      <c r="Y563">
+        <v>17.615</v>
+      </c>
+    </row>
+    <row r="564" spans="1:25">
+      <c r="A564" t="s">
+        <v>25</v>
+      </c>
+      <c r="B564">
+        <v>2026</v>
+      </c>
+      <c r="C564">
+        <v>3531</v>
+      </c>
+      <c r="D564" t="s">
+        <v>57</v>
+      </c>
+      <c r="E564">
+        <v>2</v>
+      </c>
+      <c r="F564">
+        <v>143</v>
+      </c>
+      <c r="G564">
+        <v>9.0343</v>
+      </c>
+      <c r="H564">
+        <v>142</v>
+      </c>
+      <c r="I564">
+        <v>0</v>
+      </c>
+      <c r="J564">
+        <v>0</v>
+      </c>
+      <c r="K564">
+        <v>213.523</v>
+      </c>
+      <c r="L564" t="s">
+        <v>27</v>
+      </c>
+      <c r="M564">
+        <v>0</v>
+      </c>
+      <c r="N564" t="s">
+        <v>115</v>
+      </c>
+      <c r="O564">
+        <v>6</v>
+      </c>
+      <c r="P564">
+        <v>16984</v>
+      </c>
+      <c r="Q564" t="s">
+        <v>116</v>
+      </c>
+      <c r="R564" t="s">
+        <v>62</v>
+      </c>
+      <c r="S564" t="s">
+        <v>59</v>
+      </c>
+      <c r="T564" t="s">
+        <v>31</v>
+      </c>
+      <c r="U564" t="s">
+        <v>34</v>
+      </c>
+      <c r="V564">
+        <v>44</v>
+      </c>
+      <c r="W564">
+        <v>0</v>
+      </c>
+      <c r="X564">
+        <v>0</v>
+      </c>
+      <c r="Y564">
+        <v>69.239</v>
+      </c>
+    </row>
+    <row r="565" spans="1:25">
+      <c r="A565" t="s">
+        <v>25</v>
+      </c>
+      <c r="B565">
+        <v>2026</v>
+      </c>
+      <c r="C565">
+        <v>3531</v>
+      </c>
+      <c r="D565" t="s">
+        <v>57</v>
+      </c>
+      <c r="E565">
+        <v>2</v>
+      </c>
+      <c r="F565">
+        <v>143</v>
+      </c>
+      <c r="G565">
+        <v>9.0343</v>
+      </c>
+      <c r="H565">
+        <v>142</v>
+      </c>
+      <c r="I565">
+        <v>0</v>
+      </c>
+      <c r="J565">
+        <v>0</v>
+      </c>
+      <c r="K565">
+        <v>213.523</v>
+      </c>
+      <c r="L565" t="s">
+        <v>27</v>
+      </c>
+      <c r="M565">
+        <v>0</v>
+      </c>
+      <c r="N565" t="s">
+        <v>115</v>
+      </c>
+      <c r="O565">
+        <v>6</v>
+      </c>
+      <c r="P565">
+        <v>16984</v>
+      </c>
+      <c r="Q565" t="s">
+        <v>116</v>
+      </c>
+      <c r="R565" t="s">
+        <v>62</v>
+      </c>
+      <c r="S565" t="s">
+        <v>59</v>
+      </c>
+      <c r="T565" t="s">
+        <v>31</v>
+      </c>
+      <c r="U565" t="s">
+        <v>37</v>
+      </c>
+      <c r="V565">
+        <v>21</v>
+      </c>
+      <c r="W565">
+        <v>0</v>
+      </c>
+      <c r="X565">
+        <v>0</v>
+      </c>
+      <c r="Y565">
+        <v>50.548</v>
+      </c>
+    </row>
+    <row r="566" spans="1:25">
+      <c r="A566" t="s">
+        <v>25</v>
+      </c>
+      <c r="B566">
+        <v>2026</v>
+      </c>
+      <c r="C566">
+        <v>3531</v>
+      </c>
+      <c r="D566" t="s">
+        <v>57</v>
+      </c>
+      <c r="E566">
+        <v>2</v>
+      </c>
+      <c r="F566">
+        <v>143</v>
+      </c>
+      <c r="G566">
+        <v>9.0343</v>
+      </c>
+      <c r="H566">
+        <v>142</v>
+      </c>
+      <c r="I566">
+        <v>0</v>
+      </c>
+      <c r="J566">
+        <v>0</v>
+      </c>
+      <c r="K566">
+        <v>213.523</v>
+      </c>
+      <c r="L566" t="s">
+        <v>27</v>
+      </c>
+      <c r="M566">
+        <v>0</v>
+      </c>
+      <c r="N566" t="s">
+        <v>115</v>
+      </c>
+      <c r="O566">
+        <v>6</v>
+      </c>
+      <c r="P566">
+        <v>16984</v>
+      </c>
+      <c r="Q566" t="s">
+        <v>116</v>
+      </c>
+      <c r="R566" t="s">
+        <v>62</v>
+      </c>
+      <c r="S566" t="s">
+        <v>59</v>
+      </c>
+      <c r="T566" t="s">
+        <v>31</v>
+      </c>
+      <c r="U566" t="s">
+        <v>42</v>
+      </c>
+      <c r="V566">
+        <v>7</v>
+      </c>
+      <c r="W566">
+        <v>0</v>
+      </c>
+      <c r="X566">
+        <v>0</v>
+      </c>
+      <c r="Y566">
+        <v>22.887</v>
+      </c>
+    </row>
+    <row r="567" spans="1:25">
+      <c r="A567" t="s">
+        <v>25</v>
+      </c>
+      <c r="B567">
+        <v>2026</v>
+      </c>
+      <c r="C567">
+        <v>3531</v>
+      </c>
+      <c r="D567" t="s">
+        <v>57</v>
+      </c>
+      <c r="E567">
+        <v>2</v>
+      </c>
+      <c r="F567">
+        <v>143</v>
+      </c>
+      <c r="G567">
+        <v>9.0343</v>
+      </c>
+      <c r="H567">
+        <v>142</v>
+      </c>
+      <c r="I567">
+        <v>0</v>
+      </c>
+      <c r="J567">
+        <v>0</v>
+      </c>
+      <c r="K567">
+        <v>213.523</v>
+      </c>
+      <c r="L567" t="s">
+        <v>27</v>
+      </c>
+      <c r="M567">
+        <v>0</v>
+      </c>
+      <c r="N567" t="s">
+        <v>115</v>
+      </c>
+      <c r="O567">
+        <v>6</v>
+      </c>
+      <c r="P567">
+        <v>16984</v>
+      </c>
+      <c r="Q567" t="s">
+        <v>116</v>
+      </c>
+      <c r="R567" t="s">
+        <v>62</v>
+      </c>
+      <c r="S567" t="s">
+        <v>59</v>
+      </c>
+      <c r="T567" t="s">
+        <v>31</v>
+      </c>
+      <c r="U567" t="s">
+        <v>45</v>
+      </c>
+      <c r="V567">
+        <v>6</v>
+      </c>
+      <c r="W567">
+        <v>0</v>
+      </c>
+      <c r="X567">
+        <v>0</v>
+      </c>
+      <c r="Y567">
+        <v>25.077999999999999</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>