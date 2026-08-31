--- v1 (2026-07-21)
+++ v2 (2026-08-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>can</t>
   </si>
   <si>
     <t>annee</t>
   </si>
   <si>
     <t>prop</t>
   </si>
   <si>
     <t>propriete</t>
   </si>
   <si>
     <t>vente</t>
   </si>
   <si>
     <t>lot</t>
   </si>
   <si>
     <t>etendue</t>
   </si>
   <si>
     <t>lot_nbre</t>
   </si>
   <si>
@@ -394,50 +394,91 @@
   <si>
     <t>ERABLE</t>
   </si>
   <si>
     <t>TAILLE GUERITTE - cpe 1</t>
   </si>
   <si>
     <t>CARCIHEZ - cpe 8</t>
   </si>
   <si>
     <t>GREVIERES - cpe 14</t>
   </si>
   <si>
     <t>CHABLIS</t>
   </si>
   <si>
     <t>PAIRIMONT - cpe 12</t>
   </si>
   <si>
     <t>MOUSTY - cpe 9
 AINSEVAUX - cpe 9</t>
   </si>
   <si>
     <t>RESINEUX DIVERS</t>
   </si>
+  <si>
+    <t>Fosse des gotteau - cpe 12
+Naye Jean Lespoir - cpe 9</t>
+  </si>
+  <si>
+    <t>HOUPPIERS</t>
+  </si>
+  <si>
+    <t>Houppier/Taillis</t>
+  </si>
+  <si>
+    <t>Naye Jean Lespoir - cpe 9</t>
+  </si>
+  <si>
+    <t>Taille madame - cpe 3
+Ruisseau des bruyères - cpe 4</t>
+  </si>
+  <si>
+    <t>GRAND TIENNE - cpe 5</t>
+  </si>
+  <si>
+    <t>Ruisseau des bruyères - cpe 3</t>
+  </si>
+  <si>
+    <t>Sart des bruyères - cpe 6</t>
+  </si>
+  <si>
+    <t>Taille aux bouleaux - cpe 10</t>
+  </si>
+  <si>
+    <t>BRIS DE RESERVE</t>
+  </si>
+  <si>
+    <t>Trou des gattes - cpe 10</t>
+  </si>
+  <si>
+    <t>Le parc - cpe 1</t>
+  </si>
+  <si>
+    <t>PEUPLIER</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -740,78 +781,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y567"/>
+  <dimension ref="A1:Y618"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="24.708" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -44432,50 +44473,3953 @@
         <v>116</v>
       </c>
       <c r="R567" t="s">
         <v>62</v>
       </c>
       <c r="S567" t="s">
         <v>59</v>
       </c>
       <c r="T567" t="s">
         <v>31</v>
       </c>
       <c r="U567" t="s">
         <v>45</v>
       </c>
       <c r="V567">
         <v>6</v>
       </c>
       <c r="W567">
         <v>0</v>
       </c>
       <c r="X567">
         <v>0</v>
       </c>
       <c r="Y567">
         <v>25.077999999999999</v>
+      </c>
+    </row>
+    <row r="568" spans="1:25">
+      <c r="A568" t="s">
+        <v>25</v>
+      </c>
+      <c r="B568">
+        <v>2026</v>
+      </c>
+      <c r="C568">
+        <v>3136</v>
+      </c>
+      <c r="D568" t="s">
+        <v>49</v>
+      </c>
+      <c r="E568">
+        <v>2</v>
+      </c>
+      <c r="F568">
+        <v>205</v>
+      </c>
+      <c r="G568">
+        <v>73.3334</v>
+      </c>
+      <c r="H568">
+        <v>20</v>
+      </c>
+      <c r="I568">
+        <v>20.0</v>
+      </c>
+      <c r="J568">
+        <v>3.527</v>
+      </c>
+      <c r="K568">
+        <v>0</v>
+      </c>
+      <c r="L568" t="s">
+        <v>27</v>
+      </c>
+      <c r="M568">
+        <v>0</v>
+      </c>
+      <c r="N568" t="s">
+        <v>117</v>
+      </c>
+      <c r="O568">
+        <v>2</v>
+      </c>
+      <c r="P568">
+        <v>16984</v>
+      </c>
+      <c r="Q568" t="s">
+        <v>29</v>
+      </c>
+      <c r="R568" t="s">
+        <v>62</v>
+      </c>
+      <c r="S568" t="s">
+        <v>55</v>
+      </c>
+      <c r="T568" t="s">
+        <v>118</v>
+      </c>
+      <c r="U568" t="s">
+        <v>119</v>
+      </c>
+      <c r="W568">
+        <v>0</v>
+      </c>
+      <c r="X568">
+        <v>19.0</v>
+      </c>
+      <c r="Y568">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="569" spans="1:25">
+      <c r="A569" t="s">
+        <v>25</v>
+      </c>
+      <c r="B569">
+        <v>2026</v>
+      </c>
+      <c r="C569">
+        <v>3136</v>
+      </c>
+      <c r="D569" t="s">
+        <v>49</v>
+      </c>
+      <c r="E569">
+        <v>2</v>
+      </c>
+      <c r="F569">
+        <v>205</v>
+      </c>
+      <c r="G569">
+        <v>73.3334</v>
+      </c>
+      <c r="H569">
+        <v>20</v>
+      </c>
+      <c r="I569">
+        <v>20.0</v>
+      </c>
+      <c r="J569">
+        <v>3.527</v>
+      </c>
+      <c r="K569">
+        <v>0</v>
+      </c>
+      <c r="L569" t="s">
+        <v>27</v>
+      </c>
+      <c r="M569">
+        <v>0</v>
+      </c>
+      <c r="N569" t="s">
+        <v>117</v>
+      </c>
+      <c r="O569">
+        <v>2</v>
+      </c>
+      <c r="P569">
+        <v>16984</v>
+      </c>
+      <c r="Q569" t="s">
+        <v>81</v>
+      </c>
+      <c r="R569" t="s">
+        <v>62</v>
+      </c>
+      <c r="S569" t="s">
+        <v>55</v>
+      </c>
+      <c r="T569" t="s">
+        <v>31</v>
+      </c>
+      <c r="U569" t="s">
+        <v>56</v>
+      </c>
+      <c r="V569">
+        <v>9</v>
+      </c>
+      <c r="W569">
+        <v>0</v>
+      </c>
+      <c r="X569">
+        <v>0</v>
+      </c>
+      <c r="Y569">
+        <v>0.387</v>
+      </c>
+    </row>
+    <row r="570" spans="1:25">
+      <c r="A570" t="s">
+        <v>25</v>
+      </c>
+      <c r="B570">
+        <v>2026</v>
+      </c>
+      <c r="C570">
+        <v>3136</v>
+      </c>
+      <c r="D570" t="s">
+        <v>49</v>
+      </c>
+      <c r="E570">
+        <v>2</v>
+      </c>
+      <c r="F570">
+        <v>205</v>
+      </c>
+      <c r="G570">
+        <v>73.3334</v>
+      </c>
+      <c r="H570">
+        <v>20</v>
+      </c>
+      <c r="I570">
+        <v>20.0</v>
+      </c>
+      <c r="J570">
+        <v>3.527</v>
+      </c>
+      <c r="K570">
+        <v>0</v>
+      </c>
+      <c r="L570" t="s">
+        <v>27</v>
+      </c>
+      <c r="M570">
+        <v>0</v>
+      </c>
+      <c r="N570" t="s">
+        <v>117</v>
+      </c>
+      <c r="O570">
+        <v>2</v>
+      </c>
+      <c r="P570">
+        <v>16984</v>
+      </c>
+      <c r="Q570" t="s">
+        <v>81</v>
+      </c>
+      <c r="R570" t="s">
+        <v>62</v>
+      </c>
+      <c r="S570" t="s">
+        <v>55</v>
+      </c>
+      <c r="T570" t="s">
+        <v>31</v>
+      </c>
+      <c r="U570" t="s">
+        <v>52</v>
+      </c>
+      <c r="V570">
+        <v>7</v>
+      </c>
+      <c r="W570">
+        <v>0</v>
+      </c>
+      <c r="X570">
+        <v>0</v>
+      </c>
+      <c r="Y570">
+        <v>0.861</v>
+      </c>
+    </row>
+    <row r="571" spans="1:25">
+      <c r="A571" t="s">
+        <v>25</v>
+      </c>
+      <c r="B571">
+        <v>2026</v>
+      </c>
+      <c r="C571">
+        <v>3136</v>
+      </c>
+      <c r="D571" t="s">
+        <v>49</v>
+      </c>
+      <c r="E571">
+        <v>2</v>
+      </c>
+      <c r="F571">
+        <v>205</v>
+      </c>
+      <c r="G571">
+        <v>73.3334</v>
+      </c>
+      <c r="H571">
+        <v>20</v>
+      </c>
+      <c r="I571">
+        <v>20.0</v>
+      </c>
+      <c r="J571">
+        <v>3.527</v>
+      </c>
+      <c r="K571">
+        <v>0</v>
+      </c>
+      <c r="L571" t="s">
+        <v>27</v>
+      </c>
+      <c r="M571">
+        <v>0</v>
+      </c>
+      <c r="N571" t="s">
+        <v>117</v>
+      </c>
+      <c r="O571">
+        <v>2</v>
+      </c>
+      <c r="P571">
+        <v>16984</v>
+      </c>
+      <c r="Q571" t="s">
+        <v>81</v>
+      </c>
+      <c r="R571" t="s">
+        <v>62</v>
+      </c>
+      <c r="S571" t="s">
+        <v>55</v>
+      </c>
+      <c r="T571" t="s">
+        <v>31</v>
+      </c>
+      <c r="U571" t="s">
+        <v>40</v>
+      </c>
+      <c r="V571">
+        <v>2</v>
+      </c>
+      <c r="W571">
+        <v>0</v>
+      </c>
+      <c r="X571">
+        <v>0</v>
+      </c>
+      <c r="Y571">
+        <v>0.492</v>
+      </c>
+    </row>
+    <row r="572" spans="1:25">
+      <c r="A572" t="s">
+        <v>25</v>
+      </c>
+      <c r="B572">
+        <v>2026</v>
+      </c>
+      <c r="C572">
+        <v>3136</v>
+      </c>
+      <c r="D572" t="s">
+        <v>49</v>
+      </c>
+      <c r="E572">
+        <v>2</v>
+      </c>
+      <c r="F572">
+        <v>205</v>
+      </c>
+      <c r="G572">
+        <v>73.3334</v>
+      </c>
+      <c r="H572">
+        <v>20</v>
+      </c>
+      <c r="I572">
+        <v>20.0</v>
+      </c>
+      <c r="J572">
+        <v>3.527</v>
+      </c>
+      <c r="K572">
+        <v>0</v>
+      </c>
+      <c r="L572" t="s">
+        <v>27</v>
+      </c>
+      <c r="M572">
+        <v>0</v>
+      </c>
+      <c r="N572" t="s">
+        <v>117</v>
+      </c>
+      <c r="O572">
+        <v>2</v>
+      </c>
+      <c r="P572">
+        <v>16984</v>
+      </c>
+      <c r="Q572" t="s">
+        <v>29</v>
+      </c>
+      <c r="R572" t="s">
+        <v>62</v>
+      </c>
+      <c r="S572" t="s">
+        <v>55</v>
+      </c>
+      <c r="T572" t="s">
+        <v>31</v>
+      </c>
+      <c r="U572" t="s">
+        <v>32</v>
+      </c>
+      <c r="V572">
+        <v>1</v>
+      </c>
+      <c r="W572">
+        <v>0</v>
+      </c>
+      <c r="X572">
+        <v>0</v>
+      </c>
+      <c r="Y572">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="573" spans="1:25">
+      <c r="A573" t="s">
+        <v>25</v>
+      </c>
+      <c r="B573">
+        <v>2026</v>
+      </c>
+      <c r="C573">
+        <v>3136</v>
+      </c>
+      <c r="D573" t="s">
+        <v>49</v>
+      </c>
+      <c r="E573">
+        <v>2</v>
+      </c>
+      <c r="F573">
+        <v>205</v>
+      </c>
+      <c r="G573">
+        <v>73.3334</v>
+      </c>
+      <c r="H573">
+        <v>20</v>
+      </c>
+      <c r="I573">
+        <v>20.0</v>
+      </c>
+      <c r="J573">
+        <v>3.527</v>
+      </c>
+      <c r="K573">
+        <v>0</v>
+      </c>
+      <c r="L573" t="s">
+        <v>27</v>
+      </c>
+      <c r="M573">
+        <v>0</v>
+      </c>
+      <c r="N573" t="s">
+        <v>117</v>
+      </c>
+      <c r="O573">
+        <v>2</v>
+      </c>
+      <c r="P573">
+        <v>16984</v>
+      </c>
+      <c r="Q573" t="s">
+        <v>29</v>
+      </c>
+      <c r="R573" t="s">
+        <v>62</v>
+      </c>
+      <c r="S573" t="s">
+        <v>55</v>
+      </c>
+      <c r="T573" t="s">
+        <v>31</v>
+      </c>
+      <c r="U573" t="s">
+        <v>34</v>
+      </c>
+      <c r="V573">
+        <v>1</v>
+      </c>
+      <c r="W573">
+        <v>1.0</v>
+      </c>
+      <c r="X573">
+        <v>0</v>
+      </c>
+      <c r="Y573">
+        <v>1.157</v>
+      </c>
+    </row>
+    <row r="574" spans="1:25">
+      <c r="A574" t="s">
+        <v>25</v>
+      </c>
+      <c r="B574">
+        <v>2026</v>
+      </c>
+      <c r="C574">
+        <v>3136</v>
+      </c>
+      <c r="D574" t="s">
+        <v>49</v>
+      </c>
+      <c r="E574">
+        <v>2</v>
+      </c>
+      <c r="F574">
+        <v>206</v>
+      </c>
+      <c r="G574">
+        <v>36.9871</v>
+      </c>
+      <c r="H574">
+        <v>25</v>
+      </c>
+      <c r="I574">
+        <v>17.0</v>
+      </c>
+      <c r="J574">
+        <v>17.116</v>
+      </c>
+      <c r="K574">
+        <v>0</v>
+      </c>
+      <c r="L574" t="s">
+        <v>27</v>
+      </c>
+      <c r="M574">
+        <v>0</v>
+      </c>
+      <c r="N574" t="s">
+        <v>120</v>
+      </c>
+      <c r="O574">
+        <v>2</v>
+      </c>
+      <c r="P574">
+        <v>16984</v>
+      </c>
+      <c r="Q574" t="s">
+        <v>29</v>
+      </c>
+      <c r="R574" t="s">
+        <v>62</v>
+      </c>
+      <c r="S574" t="s">
+        <v>55</v>
+      </c>
+      <c r="T574" t="s">
+        <v>118</v>
+      </c>
+      <c r="U574" t="s">
+        <v>119</v>
+      </c>
+      <c r="W574">
+        <v>0</v>
+      </c>
+      <c r="X574">
+        <v>9.0</v>
+      </c>
+      <c r="Y574">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="575" spans="1:25">
+      <c r="A575" t="s">
+        <v>25</v>
+      </c>
+      <c r="B575">
+        <v>2026</v>
+      </c>
+      <c r="C575">
+        <v>3136</v>
+      </c>
+      <c r="D575" t="s">
+        <v>49</v>
+      </c>
+      <c r="E575">
+        <v>2</v>
+      </c>
+      <c r="F575">
+        <v>206</v>
+      </c>
+      <c r="G575">
+        <v>36.9871</v>
+      </c>
+      <c r="H575">
+        <v>25</v>
+      </c>
+      <c r="I575">
+        <v>17.0</v>
+      </c>
+      <c r="J575">
+        <v>17.116</v>
+      </c>
+      <c r="K575">
+        <v>0</v>
+      </c>
+      <c r="L575" t="s">
+        <v>27</v>
+      </c>
+      <c r="M575">
+        <v>0</v>
+      </c>
+      <c r="N575" t="s">
+        <v>120</v>
+      </c>
+      <c r="O575">
+        <v>2</v>
+      </c>
+      <c r="P575">
+        <v>16984</v>
+      </c>
+      <c r="Q575" t="s">
+        <v>29</v>
+      </c>
+      <c r="R575" t="s">
+        <v>62</v>
+      </c>
+      <c r="S575" t="s">
+        <v>55</v>
+      </c>
+      <c r="T575" t="s">
+        <v>31</v>
+      </c>
+      <c r="U575" t="s">
+        <v>52</v>
+      </c>
+      <c r="V575">
+        <v>1</v>
+      </c>
+      <c r="W575">
+        <v>0</v>
+      </c>
+      <c r="X575">
+        <v>0</v>
+      </c>
+      <c r="Y575">
+        <v>0.102</v>
+      </c>
+    </row>
+    <row r="576" spans="1:25">
+      <c r="A576" t="s">
+        <v>25</v>
+      </c>
+      <c r="B576">
+        <v>2026</v>
+      </c>
+      <c r="C576">
+        <v>3136</v>
+      </c>
+      <c r="D576" t="s">
+        <v>49</v>
+      </c>
+      <c r="E576">
+        <v>2</v>
+      </c>
+      <c r="F576">
+        <v>206</v>
+      </c>
+      <c r="G576">
+        <v>36.9871</v>
+      </c>
+      <c r="H576">
+        <v>25</v>
+      </c>
+      <c r="I576">
+        <v>17.0</v>
+      </c>
+      <c r="J576">
+        <v>17.116</v>
+      </c>
+      <c r="K576">
+        <v>0</v>
+      </c>
+      <c r="L576" t="s">
+        <v>27</v>
+      </c>
+      <c r="M576">
+        <v>0</v>
+      </c>
+      <c r="N576" t="s">
+        <v>120</v>
+      </c>
+      <c r="O576">
+        <v>2</v>
+      </c>
+      <c r="P576">
+        <v>16984</v>
+      </c>
+      <c r="Q576" t="s">
+        <v>29</v>
+      </c>
+      <c r="R576" t="s">
+        <v>62</v>
+      </c>
+      <c r="S576" t="s">
+        <v>55</v>
+      </c>
+      <c r="T576" t="s">
+        <v>31</v>
+      </c>
+      <c r="U576" t="s">
+        <v>32</v>
+      </c>
+      <c r="V576">
+        <v>14</v>
+      </c>
+      <c r="W576">
+        <v>2.0</v>
+      </c>
+      <c r="X576">
+        <v>0</v>
+      </c>
+      <c r="Y576">
+        <v>6.638</v>
+      </c>
+    </row>
+    <row r="577" spans="1:25">
+      <c r="A577" t="s">
+        <v>25</v>
+      </c>
+      <c r="B577">
+        <v>2026</v>
+      </c>
+      <c r="C577">
+        <v>3136</v>
+      </c>
+      <c r="D577" t="s">
+        <v>49</v>
+      </c>
+      <c r="E577">
+        <v>2</v>
+      </c>
+      <c r="F577">
+        <v>206</v>
+      </c>
+      <c r="G577">
+        <v>36.9871</v>
+      </c>
+      <c r="H577">
+        <v>25</v>
+      </c>
+      <c r="I577">
+        <v>17.0</v>
+      </c>
+      <c r="J577">
+        <v>17.116</v>
+      </c>
+      <c r="K577">
+        <v>0</v>
+      </c>
+      <c r="L577" t="s">
+        <v>27</v>
+      </c>
+      <c r="M577">
+        <v>0</v>
+      </c>
+      <c r="N577" t="s">
+        <v>120</v>
+      </c>
+      <c r="O577">
+        <v>2</v>
+      </c>
+      <c r="P577">
+        <v>16984</v>
+      </c>
+      <c r="Q577" t="s">
+        <v>29</v>
+      </c>
+      <c r="R577" t="s">
+        <v>62</v>
+      </c>
+      <c r="S577" t="s">
+        <v>55</v>
+      </c>
+      <c r="T577" t="s">
+        <v>31</v>
+      </c>
+      <c r="U577" t="s">
+        <v>33</v>
+      </c>
+      <c r="V577">
+        <v>8</v>
+      </c>
+      <c r="W577">
+        <v>4.0</v>
+      </c>
+      <c r="X577">
+        <v>0</v>
+      </c>
+      <c r="Y577">
+        <v>7.542</v>
+      </c>
+    </row>
+    <row r="578" spans="1:25">
+      <c r="A578" t="s">
+        <v>25</v>
+      </c>
+      <c r="B578">
+        <v>2026</v>
+      </c>
+      <c r="C578">
+        <v>3136</v>
+      </c>
+      <c r="D578" t="s">
+        <v>49</v>
+      </c>
+      <c r="E578">
+        <v>2</v>
+      </c>
+      <c r="F578">
+        <v>206</v>
+      </c>
+      <c r="G578">
+        <v>36.9871</v>
+      </c>
+      <c r="H578">
+        <v>25</v>
+      </c>
+      <c r="I578">
+        <v>17.0</v>
+      </c>
+      <c r="J578">
+        <v>17.116</v>
+      </c>
+      <c r="K578">
+        <v>0</v>
+      </c>
+      <c r="L578" t="s">
+        <v>27</v>
+      </c>
+      <c r="M578">
+        <v>0</v>
+      </c>
+      <c r="N578" t="s">
+        <v>120</v>
+      </c>
+      <c r="O578">
+        <v>2</v>
+      </c>
+      <c r="P578">
+        <v>16984</v>
+      </c>
+      <c r="Q578" t="s">
+        <v>29</v>
+      </c>
+      <c r="R578" t="s">
+        <v>62</v>
+      </c>
+      <c r="S578" t="s">
+        <v>55</v>
+      </c>
+      <c r="T578" t="s">
+        <v>31</v>
+      </c>
+      <c r="U578" t="s">
+        <v>34</v>
+      </c>
+      <c r="V578">
+        <v>2</v>
+      </c>
+      <c r="W578">
+        <v>2.0</v>
+      </c>
+      <c r="X578">
+        <v>0</v>
+      </c>
+      <c r="Y578">
+        <v>2.834</v>
+      </c>
+    </row>
+    <row r="579" spans="1:25">
+      <c r="A579" t="s">
+        <v>25</v>
+      </c>
+      <c r="B579">
+        <v>2026</v>
+      </c>
+      <c r="C579">
+        <v>3136</v>
+      </c>
+      <c r="D579" t="s">
+        <v>49</v>
+      </c>
+      <c r="E579">
+        <v>2</v>
+      </c>
+      <c r="F579">
+        <v>207</v>
+      </c>
+      <c r="G579">
+        <v>44.8392</v>
+      </c>
+      <c r="H579">
+        <v>11</v>
+      </c>
+      <c r="I579">
+        <v>17.0</v>
+      </c>
+      <c r="J579">
+        <v>9.701</v>
+      </c>
+      <c r="K579">
+        <v>0</v>
+      </c>
+      <c r="L579" t="s">
+        <v>27</v>
+      </c>
+      <c r="M579">
+        <v>0</v>
+      </c>
+      <c r="N579" t="s">
+        <v>121</v>
+      </c>
+      <c r="O579">
+        <v>2</v>
+      </c>
+      <c r="P579">
+        <v>16984</v>
+      </c>
+      <c r="Q579" t="s">
+        <v>29</v>
+      </c>
+      <c r="R579" t="s">
+        <v>62</v>
+      </c>
+      <c r="S579" t="s">
+        <v>55</v>
+      </c>
+      <c r="T579" t="s">
+        <v>118</v>
+      </c>
+      <c r="U579" t="s">
+        <v>119</v>
+      </c>
+      <c r="W579">
+        <v>0</v>
+      </c>
+      <c r="X579">
+        <v>11.0</v>
+      </c>
+      <c r="Y579">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="580" spans="1:25">
+      <c r="A580" t="s">
+        <v>25</v>
+      </c>
+      <c r="B580">
+        <v>2026</v>
+      </c>
+      <c r="C580">
+        <v>3136</v>
+      </c>
+      <c r="D580" t="s">
+        <v>49</v>
+      </c>
+      <c r="E580">
+        <v>2</v>
+      </c>
+      <c r="F580">
+        <v>207</v>
+      </c>
+      <c r="G580">
+        <v>44.8392</v>
+      </c>
+      <c r="H580">
+        <v>11</v>
+      </c>
+      <c r="I580">
+        <v>17.0</v>
+      </c>
+      <c r="J580">
+        <v>9.701</v>
+      </c>
+      <c r="K580">
+        <v>0</v>
+      </c>
+      <c r="L580" t="s">
+        <v>27</v>
+      </c>
+      <c r="M580">
+        <v>0</v>
+      </c>
+      <c r="N580" t="s">
+        <v>121</v>
+      </c>
+      <c r="O580">
+        <v>2</v>
+      </c>
+      <c r="P580">
+        <v>16984</v>
+      </c>
+      <c r="Q580" t="s">
+        <v>29</v>
+      </c>
+      <c r="R580" t="s">
+        <v>62</v>
+      </c>
+      <c r="S580" t="s">
+        <v>55</v>
+      </c>
+      <c r="T580" t="s">
+        <v>31</v>
+      </c>
+      <c r="U580" t="s">
+        <v>40</v>
+      </c>
+      <c r="V580">
+        <v>1</v>
+      </c>
+      <c r="W580">
+        <v>0</v>
+      </c>
+      <c r="X580">
+        <v>0</v>
+      </c>
+      <c r="Y580">
+        <v>0.236</v>
+      </c>
+    </row>
+    <row r="581" spans="1:25">
+      <c r="A581" t="s">
+        <v>25</v>
+      </c>
+      <c r="B581">
+        <v>2026</v>
+      </c>
+      <c r="C581">
+        <v>3136</v>
+      </c>
+      <c r="D581" t="s">
+        <v>49</v>
+      </c>
+      <c r="E581">
+        <v>2</v>
+      </c>
+      <c r="F581">
+        <v>207</v>
+      </c>
+      <c r="G581">
+        <v>44.8392</v>
+      </c>
+      <c r="H581">
+        <v>11</v>
+      </c>
+      <c r="I581">
+        <v>17.0</v>
+      </c>
+      <c r="J581">
+        <v>9.701</v>
+      </c>
+      <c r="K581">
+        <v>0</v>
+      </c>
+      <c r="L581" t="s">
+        <v>27</v>
+      </c>
+      <c r="M581">
+        <v>0</v>
+      </c>
+      <c r="N581" t="s">
+        <v>121</v>
+      </c>
+      <c r="O581">
+        <v>2</v>
+      </c>
+      <c r="P581">
+        <v>16984</v>
+      </c>
+      <c r="Q581" t="s">
+        <v>29</v>
+      </c>
+      <c r="R581" t="s">
+        <v>62</v>
+      </c>
+      <c r="S581" t="s">
+        <v>55</v>
+      </c>
+      <c r="T581" t="s">
+        <v>31</v>
+      </c>
+      <c r="U581" t="s">
+        <v>32</v>
+      </c>
+      <c r="V581">
+        <v>1</v>
+      </c>
+      <c r="W581">
+        <v>0</v>
+      </c>
+      <c r="X581">
+        <v>0</v>
+      </c>
+      <c r="Y581">
+        <v>0.464</v>
+      </c>
+    </row>
+    <row r="582" spans="1:25">
+      <c r="A582" t="s">
+        <v>25</v>
+      </c>
+      <c r="B582">
+        <v>2026</v>
+      </c>
+      <c r="C582">
+        <v>3136</v>
+      </c>
+      <c r="D582" t="s">
+        <v>49</v>
+      </c>
+      <c r="E582">
+        <v>2</v>
+      </c>
+      <c r="F582">
+        <v>207</v>
+      </c>
+      <c r="G582">
+        <v>44.8392</v>
+      </c>
+      <c r="H582">
+        <v>11</v>
+      </c>
+      <c r="I582">
+        <v>17.0</v>
+      </c>
+      <c r="J582">
+        <v>9.701</v>
+      </c>
+      <c r="K582">
+        <v>0</v>
+      </c>
+      <c r="L582" t="s">
+        <v>27</v>
+      </c>
+      <c r="M582">
+        <v>0</v>
+      </c>
+      <c r="N582" t="s">
+        <v>121</v>
+      </c>
+      <c r="O582">
+        <v>2</v>
+      </c>
+      <c r="P582">
+        <v>16984</v>
+      </c>
+      <c r="Q582" t="s">
+        <v>29</v>
+      </c>
+      <c r="R582" t="s">
+        <v>62</v>
+      </c>
+      <c r="S582" t="s">
+        <v>55</v>
+      </c>
+      <c r="T582" t="s">
+        <v>31</v>
+      </c>
+      <c r="U582" t="s">
+        <v>33</v>
+      </c>
+      <c r="V582">
+        <v>2</v>
+      </c>
+      <c r="W582">
+        <v>1.0</v>
+      </c>
+      <c r="X582">
+        <v>0</v>
+      </c>
+      <c r="Y582">
+        <v>1.476</v>
+      </c>
+    </row>
+    <row r="583" spans="1:25">
+      <c r="A583" t="s">
+        <v>25</v>
+      </c>
+      <c r="B583">
+        <v>2026</v>
+      </c>
+      <c r="C583">
+        <v>3136</v>
+      </c>
+      <c r="D583" t="s">
+        <v>49</v>
+      </c>
+      <c r="E583">
+        <v>2</v>
+      </c>
+      <c r="F583">
+        <v>207</v>
+      </c>
+      <c r="G583">
+        <v>44.8392</v>
+      </c>
+      <c r="H583">
+        <v>11</v>
+      </c>
+      <c r="I583">
+        <v>17.0</v>
+      </c>
+      <c r="J583">
+        <v>9.701</v>
+      </c>
+      <c r="K583">
+        <v>0</v>
+      </c>
+      <c r="L583" t="s">
+        <v>27</v>
+      </c>
+      <c r="M583">
+        <v>0</v>
+      </c>
+      <c r="N583" t="s">
+        <v>121</v>
+      </c>
+      <c r="O583">
+        <v>2</v>
+      </c>
+      <c r="P583">
+        <v>16984</v>
+      </c>
+      <c r="Q583" t="s">
+        <v>29</v>
+      </c>
+      <c r="R583" t="s">
+        <v>62</v>
+      </c>
+      <c r="S583" t="s">
+        <v>55</v>
+      </c>
+      <c r="T583" t="s">
+        <v>31</v>
+      </c>
+      <c r="U583" t="s">
+        <v>34</v>
+      </c>
+      <c r="V583">
+        <v>7</v>
+      </c>
+      <c r="W583">
+        <v>5.0</v>
+      </c>
+      <c r="X583">
+        <v>0</v>
+      </c>
+      <c r="Y583">
+        <v>7.525</v>
+      </c>
+    </row>
+    <row r="584" spans="1:25">
+      <c r="A584" t="s">
+        <v>25</v>
+      </c>
+      <c r="B584">
+        <v>2026</v>
+      </c>
+      <c r="C584">
+        <v>3136</v>
+      </c>
+      <c r="D584" t="s">
+        <v>49</v>
+      </c>
+      <c r="E584">
+        <v>2</v>
+      </c>
+      <c r="F584">
+        <v>208</v>
+      </c>
+      <c r="G584">
+        <v>3.5018</v>
+      </c>
+      <c r="H584">
+        <v>579</v>
+      </c>
+      <c r="I584">
+        <v>0</v>
+      </c>
+      <c r="J584">
+        <v>0</v>
+      </c>
+      <c r="K584">
+        <v>111.634</v>
+      </c>
+      <c r="L584" t="s">
+        <v>27</v>
+      </c>
+      <c r="M584">
+        <v>0</v>
+      </c>
+      <c r="N584" t="s">
+        <v>122</v>
+      </c>
+      <c r="O584">
+        <v>2</v>
+      </c>
+      <c r="P584">
+        <v>16984</v>
+      </c>
+      <c r="Q584" t="s">
+        <v>44</v>
+      </c>
+      <c r="R584" t="s">
+        <v>30</v>
+      </c>
+      <c r="S584" t="s">
+        <v>31</v>
+      </c>
+      <c r="T584" t="s">
+        <v>31</v>
+      </c>
+      <c r="U584" t="s">
+        <v>56</v>
+      </c>
+      <c r="V584">
+        <v>118</v>
+      </c>
+      <c r="W584">
+        <v>0</v>
+      </c>
+      <c r="X584">
+        <v>0</v>
+      </c>
+      <c r="Y584">
+        <v>5.99</v>
+      </c>
+    </row>
+    <row r="585" spans="1:25">
+      <c r="A585" t="s">
+        <v>25</v>
+      </c>
+      <c r="B585">
+        <v>2026</v>
+      </c>
+      <c r="C585">
+        <v>3136</v>
+      </c>
+      <c r="D585" t="s">
+        <v>49</v>
+      </c>
+      <c r="E585">
+        <v>2</v>
+      </c>
+      <c r="F585">
+        <v>208</v>
+      </c>
+      <c r="G585">
+        <v>3.5018</v>
+      </c>
+      <c r="H585">
+        <v>579</v>
+      </c>
+      <c r="I585">
+        <v>0</v>
+      </c>
+      <c r="J585">
+        <v>0</v>
+      </c>
+      <c r="K585">
+        <v>111.634</v>
+      </c>
+      <c r="L585" t="s">
+        <v>27</v>
+      </c>
+      <c r="M585">
+        <v>0</v>
+      </c>
+      <c r="N585" t="s">
+        <v>122</v>
+      </c>
+      <c r="O585">
+        <v>2</v>
+      </c>
+      <c r="P585">
+        <v>16984</v>
+      </c>
+      <c r="Q585" t="s">
+        <v>44</v>
+      </c>
+      <c r="R585" t="s">
+        <v>30</v>
+      </c>
+      <c r="S585" t="s">
+        <v>31</v>
+      </c>
+      <c r="T585" t="s">
+        <v>31</v>
+      </c>
+      <c r="U585" t="s">
+        <v>52</v>
+      </c>
+      <c r="V585">
+        <v>285</v>
+      </c>
+      <c r="W585">
+        <v>0</v>
+      </c>
+      <c r="X585">
+        <v>0</v>
+      </c>
+      <c r="Y585">
+        <v>40.64</v>
+      </c>
+    </row>
+    <row r="586" spans="1:25">
+      <c r="A586" t="s">
+        <v>25</v>
+      </c>
+      <c r="B586">
+        <v>2026</v>
+      </c>
+      <c r="C586">
+        <v>3136</v>
+      </c>
+      <c r="D586" t="s">
+        <v>49</v>
+      </c>
+      <c r="E586">
+        <v>2</v>
+      </c>
+      <c r="F586">
+        <v>208</v>
+      </c>
+      <c r="G586">
+        <v>3.5018</v>
+      </c>
+      <c r="H586">
+        <v>579</v>
+      </c>
+      <c r="I586">
+        <v>0</v>
+      </c>
+      <c r="J586">
+        <v>0</v>
+      </c>
+      <c r="K586">
+        <v>111.634</v>
+      </c>
+      <c r="L586" t="s">
+        <v>27</v>
+      </c>
+      <c r="M586">
+        <v>0</v>
+      </c>
+      <c r="N586" t="s">
+        <v>122</v>
+      </c>
+      <c r="O586">
+        <v>2</v>
+      </c>
+      <c r="P586">
+        <v>16984</v>
+      </c>
+      <c r="Q586" t="s">
+        <v>44</v>
+      </c>
+      <c r="R586" t="s">
+        <v>30</v>
+      </c>
+      <c r="S586" t="s">
+        <v>31</v>
+      </c>
+      <c r="T586" t="s">
+        <v>31</v>
+      </c>
+      <c r="U586" t="s">
+        <v>40</v>
+      </c>
+      <c r="V586">
+        <v>84</v>
+      </c>
+      <c r="W586">
+        <v>0</v>
+      </c>
+      <c r="X586">
+        <v>0</v>
+      </c>
+      <c r="Y586">
+        <v>22.0079999999999991</v>
+      </c>
+    </row>
+    <row r="587" spans="1:25">
+      <c r="A587" t="s">
+        <v>25</v>
+      </c>
+      <c r="B587">
+        <v>2026</v>
+      </c>
+      <c r="C587">
+        <v>3136</v>
+      </c>
+      <c r="D587" t="s">
+        <v>49</v>
+      </c>
+      <c r="E587">
+        <v>2</v>
+      </c>
+      <c r="F587">
+        <v>208</v>
+      </c>
+      <c r="G587">
+        <v>3.5018</v>
+      </c>
+      <c r="H587">
+        <v>579</v>
+      </c>
+      <c r="I587">
+        <v>0</v>
+      </c>
+      <c r="J587">
+        <v>0</v>
+      </c>
+      <c r="K587">
+        <v>111.634</v>
+      </c>
+      <c r="L587" t="s">
+        <v>27</v>
+      </c>
+      <c r="M587">
+        <v>0</v>
+      </c>
+      <c r="N587" t="s">
+        <v>122</v>
+      </c>
+      <c r="O587">
+        <v>2</v>
+      </c>
+      <c r="P587">
+        <v>16984</v>
+      </c>
+      <c r="Q587" t="s">
+        <v>44</v>
+      </c>
+      <c r="R587" t="s">
+        <v>30</v>
+      </c>
+      <c r="S587" t="s">
+        <v>31</v>
+      </c>
+      <c r="T587" t="s">
+        <v>31</v>
+      </c>
+      <c r="U587" t="s">
+        <v>32</v>
+      </c>
+      <c r="V587">
+        <v>74</v>
+      </c>
+      <c r="W587">
+        <v>0</v>
+      </c>
+      <c r="X587">
+        <v>0</v>
+      </c>
+      <c r="Y587">
+        <v>30.818</v>
+      </c>
+    </row>
+    <row r="588" spans="1:25">
+      <c r="A588" t="s">
+        <v>25</v>
+      </c>
+      <c r="B588">
+        <v>2026</v>
+      </c>
+      <c r="C588">
+        <v>3136</v>
+      </c>
+      <c r="D588" t="s">
+        <v>49</v>
+      </c>
+      <c r="E588">
+        <v>2</v>
+      </c>
+      <c r="F588">
+        <v>208</v>
+      </c>
+      <c r="G588">
+        <v>3.5018</v>
+      </c>
+      <c r="H588">
+        <v>579</v>
+      </c>
+      <c r="I588">
+        <v>0</v>
+      </c>
+      <c r="J588">
+        <v>0</v>
+      </c>
+      <c r="K588">
+        <v>111.634</v>
+      </c>
+      <c r="L588" t="s">
+        <v>27</v>
+      </c>
+      <c r="M588">
+        <v>0</v>
+      </c>
+      <c r="N588" t="s">
+        <v>122</v>
+      </c>
+      <c r="O588">
+        <v>2</v>
+      </c>
+      <c r="P588">
+        <v>16984</v>
+      </c>
+      <c r="Q588" t="s">
+        <v>44</v>
+      </c>
+      <c r="R588" t="s">
+        <v>30</v>
+      </c>
+      <c r="S588" t="s">
+        <v>31</v>
+      </c>
+      <c r="T588" t="s">
+        <v>31</v>
+      </c>
+      <c r="U588" t="s">
+        <v>33</v>
+      </c>
+      <c r="V588">
+        <v>18</v>
+      </c>
+      <c r="W588">
+        <v>0</v>
+      </c>
+      <c r="X588">
+        <v>0</v>
+      </c>
+      <c r="Y588">
+        <v>12.178</v>
+      </c>
+    </row>
+    <row r="589" spans="1:25">
+      <c r="A589" t="s">
+        <v>25</v>
+      </c>
+      <c r="B589">
+        <v>2026</v>
+      </c>
+      <c r="C589">
+        <v>3136</v>
+      </c>
+      <c r="D589" t="s">
+        <v>49</v>
+      </c>
+      <c r="E589">
+        <v>2</v>
+      </c>
+      <c r="F589">
+        <v>209</v>
+      </c>
+      <c r="G589">
+        <v>4.0</v>
+      </c>
+      <c r="H589">
+        <v>0</v>
+      </c>
+      <c r="I589">
+        <v>27.0</v>
+      </c>
+      <c r="J589">
+        <v>0</v>
+      </c>
+      <c r="K589">
+        <v>0</v>
+      </c>
+      <c r="L589" t="s">
+        <v>27</v>
+      </c>
+      <c r="M589">
+        <v>0</v>
+      </c>
+      <c r="N589" t="s">
+        <v>123</v>
+      </c>
+      <c r="O589">
+        <v>2</v>
+      </c>
+      <c r="P589">
+        <v>16984</v>
+      </c>
+      <c r="Q589" t="s">
+        <v>29</v>
+      </c>
+      <c r="R589" t="s">
+        <v>62</v>
+      </c>
+      <c r="S589" t="s">
+        <v>55</v>
+      </c>
+      <c r="T589" t="s">
+        <v>118</v>
+      </c>
+      <c r="U589" t="s">
+        <v>119</v>
+      </c>
+      <c r="W589">
+        <v>0</v>
+      </c>
+      <c r="X589">
+        <v>27.0</v>
+      </c>
+      <c r="Y589">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="590" spans="1:25">
+      <c r="A590" t="s">
+        <v>25</v>
+      </c>
+      <c r="B590">
+        <v>2026</v>
+      </c>
+      <c r="C590">
+        <v>3136</v>
+      </c>
+      <c r="D590" t="s">
+        <v>49</v>
+      </c>
+      <c r="E590">
+        <v>2</v>
+      </c>
+      <c r="F590">
+        <v>210</v>
+      </c>
+      <c r="G590">
+        <v>3.5</v>
+      </c>
+      <c r="H590">
+        <v>34</v>
+      </c>
+      <c r="I590">
+        <v>16.0</v>
+      </c>
+      <c r="J590">
+        <v>14.533</v>
+      </c>
+      <c r="K590">
+        <v>0</v>
+      </c>
+      <c r="L590" t="s">
+        <v>27</v>
+      </c>
+      <c r="M590">
+        <v>0</v>
+      </c>
+      <c r="N590" t="s">
+        <v>124</v>
+      </c>
+      <c r="O590">
+        <v>2</v>
+      </c>
+      <c r="P590">
+        <v>16984</v>
+      </c>
+      <c r="Q590" t="s">
+        <v>29</v>
+      </c>
+      <c r="R590" t="s">
+        <v>62</v>
+      </c>
+      <c r="S590" t="s">
+        <v>55</v>
+      </c>
+      <c r="T590" t="s">
+        <v>118</v>
+      </c>
+      <c r="U590" t="s">
+        <v>119</v>
+      </c>
+      <c r="W590">
+        <v>0</v>
+      </c>
+      <c r="X590">
+        <v>15.0</v>
+      </c>
+      <c r="Y590">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="591" spans="1:25">
+      <c r="A591" t="s">
+        <v>25</v>
+      </c>
+      <c r="B591">
+        <v>2026</v>
+      </c>
+      <c r="C591">
+        <v>3136</v>
+      </c>
+      <c r="D591" t="s">
+        <v>49</v>
+      </c>
+      <c r="E591">
+        <v>2</v>
+      </c>
+      <c r="F591">
+        <v>210</v>
+      </c>
+      <c r="G591">
+        <v>3.5</v>
+      </c>
+      <c r="H591">
+        <v>34</v>
+      </c>
+      <c r="I591">
+        <v>16.0</v>
+      </c>
+      <c r="J591">
+        <v>14.533</v>
+      </c>
+      <c r="K591">
+        <v>0</v>
+      </c>
+      <c r="L591" t="s">
+        <v>27</v>
+      </c>
+      <c r="M591">
+        <v>0</v>
+      </c>
+      <c r="N591" t="s">
+        <v>124</v>
+      </c>
+      <c r="O591">
+        <v>2</v>
+      </c>
+      <c r="P591">
+        <v>16984</v>
+      </c>
+      <c r="Q591" t="s">
+        <v>29</v>
+      </c>
+      <c r="R591" t="s">
+        <v>62</v>
+      </c>
+      <c r="S591" t="s">
+        <v>55</v>
+      </c>
+      <c r="T591" t="s">
+        <v>31</v>
+      </c>
+      <c r="U591" t="s">
+        <v>52</v>
+      </c>
+      <c r="V591">
+        <v>4</v>
+      </c>
+      <c r="W591">
+        <v>0</v>
+      </c>
+      <c r="X591">
+        <v>0</v>
+      </c>
+      <c r="Y591">
+        <v>0.612</v>
+      </c>
+    </row>
+    <row r="592" spans="1:25">
+      <c r="A592" t="s">
+        <v>25</v>
+      </c>
+      <c r="B592">
+        <v>2026</v>
+      </c>
+      <c r="C592">
+        <v>3136</v>
+      </c>
+      <c r="D592" t="s">
+        <v>49</v>
+      </c>
+      <c r="E592">
+        <v>2</v>
+      </c>
+      <c r="F592">
+        <v>210</v>
+      </c>
+      <c r="G592">
+        <v>3.5</v>
+      </c>
+      <c r="H592">
+        <v>34</v>
+      </c>
+      <c r="I592">
+        <v>16.0</v>
+      </c>
+      <c r="J592">
+        <v>14.533</v>
+      </c>
+      <c r="K592">
+        <v>0</v>
+      </c>
+      <c r="L592" t="s">
+        <v>27</v>
+      </c>
+      <c r="M592">
+        <v>0</v>
+      </c>
+      <c r="N592" t="s">
+        <v>124</v>
+      </c>
+      <c r="O592">
+        <v>2</v>
+      </c>
+      <c r="P592">
+        <v>16984</v>
+      </c>
+      <c r="Q592" t="s">
+        <v>29</v>
+      </c>
+      <c r="R592" t="s">
+        <v>62</v>
+      </c>
+      <c r="S592" t="s">
+        <v>55</v>
+      </c>
+      <c r="T592" t="s">
+        <v>31</v>
+      </c>
+      <c r="U592" t="s">
+        <v>40</v>
+      </c>
+      <c r="V592">
+        <v>7</v>
+      </c>
+      <c r="W592">
+        <v>0</v>
+      </c>
+      <c r="X592">
+        <v>0</v>
+      </c>
+      <c r="Y592">
+        <v>1.652</v>
+      </c>
+    </row>
+    <row r="593" spans="1:25">
+      <c r="A593" t="s">
+        <v>25</v>
+      </c>
+      <c r="B593">
+        <v>2026</v>
+      </c>
+      <c r="C593">
+        <v>3136</v>
+      </c>
+      <c r="D593" t="s">
+        <v>49</v>
+      </c>
+      <c r="E593">
+        <v>2</v>
+      </c>
+      <c r="F593">
+        <v>210</v>
+      </c>
+      <c r="G593">
+        <v>3.5</v>
+      </c>
+      <c r="H593">
+        <v>34</v>
+      </c>
+      <c r="I593">
+        <v>16.0</v>
+      </c>
+      <c r="J593">
+        <v>14.533</v>
+      </c>
+      <c r="K593">
+        <v>0</v>
+      </c>
+      <c r="L593" t="s">
+        <v>27</v>
+      </c>
+      <c r="M593">
+        <v>0</v>
+      </c>
+      <c r="N593" t="s">
+        <v>124</v>
+      </c>
+      <c r="O593">
+        <v>2</v>
+      </c>
+      <c r="P593">
+        <v>16984</v>
+      </c>
+      <c r="Q593" t="s">
+        <v>29</v>
+      </c>
+      <c r="R593" t="s">
+        <v>62</v>
+      </c>
+      <c r="S593" t="s">
+        <v>55</v>
+      </c>
+      <c r="T593" t="s">
+        <v>31</v>
+      </c>
+      <c r="U593" t="s">
+        <v>32</v>
+      </c>
+      <c r="V593">
+        <v>19</v>
+      </c>
+      <c r="W593">
+        <v>1.0</v>
+      </c>
+      <c r="X593">
+        <v>0</v>
+      </c>
+      <c r="Y593">
+        <v>8.686</v>
+      </c>
+    </row>
+    <row r="594" spans="1:25">
+      <c r="A594" t="s">
+        <v>25</v>
+      </c>
+      <c r="B594">
+        <v>2026</v>
+      </c>
+      <c r="C594">
+        <v>3136</v>
+      </c>
+      <c r="D594" t="s">
+        <v>49</v>
+      </c>
+      <c r="E594">
+        <v>2</v>
+      </c>
+      <c r="F594">
+        <v>210</v>
+      </c>
+      <c r="G594">
+        <v>3.5</v>
+      </c>
+      <c r="H594">
+        <v>34</v>
+      </c>
+      <c r="I594">
+        <v>16.0</v>
+      </c>
+      <c r="J594">
+        <v>14.533</v>
+      </c>
+      <c r="K594">
+        <v>0</v>
+      </c>
+      <c r="L594" t="s">
+        <v>27</v>
+      </c>
+      <c r="M594">
+        <v>0</v>
+      </c>
+      <c r="N594" t="s">
+        <v>124</v>
+      </c>
+      <c r="O594">
+        <v>2</v>
+      </c>
+      <c r="P594">
+        <v>16984</v>
+      </c>
+      <c r="Q594" t="s">
+        <v>29</v>
+      </c>
+      <c r="R594" t="s">
+        <v>62</v>
+      </c>
+      <c r="S594" t="s">
+        <v>55</v>
+      </c>
+      <c r="T594" t="s">
+        <v>31</v>
+      </c>
+      <c r="U594" t="s">
+        <v>33</v>
+      </c>
+      <c r="V594">
+        <v>3</v>
+      </c>
+      <c r="W594">
+        <v>0</v>
+      </c>
+      <c r="X594">
+        <v>0</v>
+      </c>
+      <c r="Y594">
+        <v>2.464</v>
+      </c>
+    </row>
+    <row r="595" spans="1:25">
+      <c r="A595" t="s">
+        <v>25</v>
+      </c>
+      <c r="B595">
+        <v>2026</v>
+      </c>
+      <c r="C595">
+        <v>3136</v>
+      </c>
+      <c r="D595" t="s">
+        <v>49</v>
+      </c>
+      <c r="E595">
+        <v>2</v>
+      </c>
+      <c r="F595">
+        <v>210</v>
+      </c>
+      <c r="G595">
+        <v>3.5</v>
+      </c>
+      <c r="H595">
+        <v>34</v>
+      </c>
+      <c r="I595">
+        <v>16.0</v>
+      </c>
+      <c r="J595">
+        <v>14.533</v>
+      </c>
+      <c r="K595">
+        <v>0</v>
+      </c>
+      <c r="L595" t="s">
+        <v>27</v>
+      </c>
+      <c r="M595">
+        <v>0</v>
+      </c>
+      <c r="N595" t="s">
+        <v>124</v>
+      </c>
+      <c r="O595">
+        <v>2</v>
+      </c>
+      <c r="P595">
+        <v>16984</v>
+      </c>
+      <c r="Q595" t="s">
+        <v>29</v>
+      </c>
+      <c r="R595" t="s">
+        <v>62</v>
+      </c>
+      <c r="S595" t="s">
+        <v>55</v>
+      </c>
+      <c r="T595" t="s">
+        <v>31</v>
+      </c>
+      <c r="U595" t="s">
+        <v>34</v>
+      </c>
+      <c r="V595">
+        <v>1</v>
+      </c>
+      <c r="W595">
+        <v>0</v>
+      </c>
+      <c r="X595">
+        <v>0</v>
+      </c>
+      <c r="Y595">
+        <v>1.119</v>
+      </c>
+    </row>
+    <row r="596" spans="1:25">
+      <c r="A596" t="s">
+        <v>25</v>
+      </c>
+      <c r="B596">
+        <v>2026</v>
+      </c>
+      <c r="C596">
+        <v>3136</v>
+      </c>
+      <c r="D596" t="s">
+        <v>49</v>
+      </c>
+      <c r="E596">
+        <v>2</v>
+      </c>
+      <c r="F596">
+        <v>211</v>
+      </c>
+      <c r="G596">
+        <v>21.5</v>
+      </c>
+      <c r="H596">
+        <v>77</v>
+      </c>
+      <c r="I596">
+        <v>122.0</v>
+      </c>
+      <c r="J596">
+        <v>43.373</v>
+      </c>
+      <c r="K596">
+        <v>0</v>
+      </c>
+      <c r="L596" t="s">
+        <v>27</v>
+      </c>
+      <c r="M596">
+        <v>0</v>
+      </c>
+      <c r="N596" t="s">
+        <v>125</v>
+      </c>
+      <c r="O596">
+        <v>2</v>
+      </c>
+      <c r="P596">
+        <v>16984</v>
+      </c>
+      <c r="Q596" t="s">
+        <v>29</v>
+      </c>
+      <c r="R596" t="s">
+        <v>62</v>
+      </c>
+      <c r="S596" t="s">
+        <v>64</v>
+      </c>
+      <c r="T596" t="s">
+        <v>118</v>
+      </c>
+      <c r="U596" t="s">
+        <v>119</v>
+      </c>
+      <c r="W596">
+        <v>0</v>
+      </c>
+      <c r="X596">
+        <v>103.0</v>
+      </c>
+      <c r="Y596">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="597" spans="1:25">
+      <c r="A597" t="s">
+        <v>25</v>
+      </c>
+      <c r="B597">
+        <v>2026</v>
+      </c>
+      <c r="C597">
+        <v>3136</v>
+      </c>
+      <c r="D597" t="s">
+        <v>49</v>
+      </c>
+      <c r="E597">
+        <v>2</v>
+      </c>
+      <c r="F597">
+        <v>211</v>
+      </c>
+      <c r="G597">
+        <v>21.5</v>
+      </c>
+      <c r="H597">
+        <v>77</v>
+      </c>
+      <c r="I597">
+        <v>122.0</v>
+      </c>
+      <c r="J597">
+        <v>43.373</v>
+      </c>
+      <c r="K597">
+        <v>0</v>
+      </c>
+      <c r="L597" t="s">
+        <v>27</v>
+      </c>
+      <c r="M597">
+        <v>0</v>
+      </c>
+      <c r="N597" t="s">
+        <v>125</v>
+      </c>
+      <c r="O597">
+        <v>2</v>
+      </c>
+      <c r="P597">
+        <v>16984</v>
+      </c>
+      <c r="Q597" t="s">
+        <v>29</v>
+      </c>
+      <c r="R597" t="s">
+        <v>62</v>
+      </c>
+      <c r="S597" t="s">
+        <v>64</v>
+      </c>
+      <c r="T597" t="s">
+        <v>31</v>
+      </c>
+      <c r="U597" t="s">
+        <v>56</v>
+      </c>
+      <c r="V597">
+        <v>1</v>
+      </c>
+      <c r="W597">
+        <v>0</v>
+      </c>
+      <c r="X597">
+        <v>0</v>
+      </c>
+      <c r="Y597">
+        <v>0.049</v>
+      </c>
+    </row>
+    <row r="598" spans="1:25">
+      <c r="A598" t="s">
+        <v>25</v>
+      </c>
+      <c r="B598">
+        <v>2026</v>
+      </c>
+      <c r="C598">
+        <v>3136</v>
+      </c>
+      <c r="D598" t="s">
+        <v>49</v>
+      </c>
+      <c r="E598">
+        <v>2</v>
+      </c>
+      <c r="F598">
+        <v>211</v>
+      </c>
+      <c r="G598">
+        <v>21.5</v>
+      </c>
+      <c r="H598">
+        <v>77</v>
+      </c>
+      <c r="I598">
+        <v>122.0</v>
+      </c>
+      <c r="J598">
+        <v>43.373</v>
+      </c>
+      <c r="K598">
+        <v>0</v>
+      </c>
+      <c r="L598" t="s">
+        <v>27</v>
+      </c>
+      <c r="M598">
+        <v>0</v>
+      </c>
+      <c r="N598" t="s">
+        <v>125</v>
+      </c>
+      <c r="O598">
+        <v>2</v>
+      </c>
+      <c r="P598">
+        <v>16984</v>
+      </c>
+      <c r="Q598" t="s">
+        <v>29</v>
+      </c>
+      <c r="R598" t="s">
+        <v>62</v>
+      </c>
+      <c r="S598" t="s">
+        <v>64</v>
+      </c>
+      <c r="T598" t="s">
+        <v>31</v>
+      </c>
+      <c r="U598" t="s">
+        <v>52</v>
+      </c>
+      <c r="V598">
+        <v>5</v>
+      </c>
+      <c r="W598">
+        <v>0</v>
+      </c>
+      <c r="X598">
+        <v>0</v>
+      </c>
+      <c r="Y598">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="599" spans="1:25">
+      <c r="A599" t="s">
+        <v>25</v>
+      </c>
+      <c r="B599">
+        <v>2026</v>
+      </c>
+      <c r="C599">
+        <v>3136</v>
+      </c>
+      <c r="D599" t="s">
+        <v>49</v>
+      </c>
+      <c r="E599">
+        <v>2</v>
+      </c>
+      <c r="F599">
+        <v>211</v>
+      </c>
+      <c r="G599">
+        <v>21.5</v>
+      </c>
+      <c r="H599">
+        <v>77</v>
+      </c>
+      <c r="I599">
+        <v>122.0</v>
+      </c>
+      <c r="J599">
+        <v>43.373</v>
+      </c>
+      <c r="K599">
+        <v>0</v>
+      </c>
+      <c r="L599" t="s">
+        <v>27</v>
+      </c>
+      <c r="M599">
+        <v>0</v>
+      </c>
+      <c r="N599" t="s">
+        <v>125</v>
+      </c>
+      <c r="O599">
+        <v>2</v>
+      </c>
+      <c r="P599">
+        <v>16984</v>
+      </c>
+      <c r="Q599" t="s">
+        <v>29</v>
+      </c>
+      <c r="R599" t="s">
+        <v>62</v>
+      </c>
+      <c r="S599" t="s">
+        <v>64</v>
+      </c>
+      <c r="T599" t="s">
+        <v>31</v>
+      </c>
+      <c r="U599" t="s">
+        <v>40</v>
+      </c>
+      <c r="V599">
+        <v>3</v>
+      </c>
+      <c r="W599">
+        <v>0</v>
+      </c>
+      <c r="X599">
+        <v>0</v>
+      </c>
+      <c r="Y599">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="600" spans="1:25">
+      <c r="A600" t="s">
+        <v>25</v>
+      </c>
+      <c r="B600">
+        <v>2026</v>
+      </c>
+      <c r="C600">
+        <v>3136</v>
+      </c>
+      <c r="D600" t="s">
+        <v>49</v>
+      </c>
+      <c r="E600">
+        <v>2</v>
+      </c>
+      <c r="F600">
+        <v>211</v>
+      </c>
+      <c r="G600">
+        <v>21.5</v>
+      </c>
+      <c r="H600">
+        <v>77</v>
+      </c>
+      <c r="I600">
+        <v>122.0</v>
+      </c>
+      <c r="J600">
+        <v>43.373</v>
+      </c>
+      <c r="K600">
+        <v>0</v>
+      </c>
+      <c r="L600" t="s">
+        <v>27</v>
+      </c>
+      <c r="M600">
+        <v>0</v>
+      </c>
+      <c r="N600" t="s">
+        <v>125</v>
+      </c>
+      <c r="O600">
+        <v>2</v>
+      </c>
+      <c r="P600">
+        <v>16984</v>
+      </c>
+      <c r="Q600" t="s">
+        <v>29</v>
+      </c>
+      <c r="R600" t="s">
+        <v>62</v>
+      </c>
+      <c r="S600" t="s">
+        <v>64</v>
+      </c>
+      <c r="T600" t="s">
+        <v>31</v>
+      </c>
+      <c r="U600" t="s">
+        <v>32</v>
+      </c>
+      <c r="V600">
+        <v>22</v>
+      </c>
+      <c r="W600">
+        <v>3.0</v>
+      </c>
+      <c r="X600">
+        <v>0</v>
+      </c>
+      <c r="Y600">
+        <v>9.646</v>
+      </c>
+    </row>
+    <row r="601" spans="1:25">
+      <c r="A601" t="s">
+        <v>25</v>
+      </c>
+      <c r="B601">
+        <v>2026</v>
+      </c>
+      <c r="C601">
+        <v>3136</v>
+      </c>
+      <c r="D601" t="s">
+        <v>49</v>
+      </c>
+      <c r="E601">
+        <v>2</v>
+      </c>
+      <c r="F601">
+        <v>211</v>
+      </c>
+      <c r="G601">
+        <v>21.5</v>
+      </c>
+      <c r="H601">
+        <v>77</v>
+      </c>
+      <c r="I601">
+        <v>122.0</v>
+      </c>
+      <c r="J601">
+        <v>43.373</v>
+      </c>
+      <c r="K601">
+        <v>0</v>
+      </c>
+      <c r="L601" t="s">
+        <v>27</v>
+      </c>
+      <c r="M601">
+        <v>0</v>
+      </c>
+      <c r="N601" t="s">
+        <v>125</v>
+      </c>
+      <c r="O601">
+        <v>2</v>
+      </c>
+      <c r="P601">
+        <v>16984</v>
+      </c>
+      <c r="Q601" t="s">
+        <v>29</v>
+      </c>
+      <c r="R601" t="s">
+        <v>62</v>
+      </c>
+      <c r="S601" t="s">
+        <v>64</v>
+      </c>
+      <c r="T601" t="s">
+        <v>31</v>
+      </c>
+      <c r="U601" t="s">
+        <v>33</v>
+      </c>
+      <c r="V601">
+        <v>26</v>
+      </c>
+      <c r="W601">
+        <v>9.0</v>
+      </c>
+      <c r="X601">
+        <v>0</v>
+      </c>
+      <c r="Y601">
+        <v>19.253</v>
+      </c>
+    </row>
+    <row r="602" spans="1:25">
+      <c r="A602" t="s">
+        <v>25</v>
+      </c>
+      <c r="B602">
+        <v>2026</v>
+      </c>
+      <c r="C602">
+        <v>3136</v>
+      </c>
+      <c r="D602" t="s">
+        <v>49</v>
+      </c>
+      <c r="E602">
+        <v>2</v>
+      </c>
+      <c r="F602">
+        <v>211</v>
+      </c>
+      <c r="G602">
+        <v>21.5</v>
+      </c>
+      <c r="H602">
+        <v>77</v>
+      </c>
+      <c r="I602">
+        <v>122.0</v>
+      </c>
+      <c r="J602">
+        <v>43.373</v>
+      </c>
+      <c r="K602">
+        <v>0</v>
+      </c>
+      <c r="L602" t="s">
+        <v>27</v>
+      </c>
+      <c r="M602">
+        <v>0</v>
+      </c>
+      <c r="N602" t="s">
+        <v>125</v>
+      </c>
+      <c r="O602">
+        <v>2</v>
+      </c>
+      <c r="P602">
+        <v>16984</v>
+      </c>
+      <c r="Q602" t="s">
+        <v>29</v>
+      </c>
+      <c r="R602" t="s">
+        <v>62</v>
+      </c>
+      <c r="S602" t="s">
+        <v>64</v>
+      </c>
+      <c r="T602" t="s">
+        <v>31</v>
+      </c>
+      <c r="U602" t="s">
+        <v>34</v>
+      </c>
+      <c r="V602">
+        <v>12</v>
+      </c>
+      <c r="W602">
+        <v>7.0</v>
+      </c>
+      <c r="X602">
+        <v>0</v>
+      </c>
+      <c r="Y602">
+        <v>12.3</v>
+      </c>
+    </row>
+    <row r="603" spans="1:25">
+      <c r="A603" t="s">
+        <v>25</v>
+      </c>
+      <c r="B603">
+        <v>2026</v>
+      </c>
+      <c r="C603">
+        <v>3136</v>
+      </c>
+      <c r="D603" t="s">
+        <v>49</v>
+      </c>
+      <c r="E603">
+        <v>2</v>
+      </c>
+      <c r="F603">
+        <v>211</v>
+      </c>
+      <c r="G603">
+        <v>21.5</v>
+      </c>
+      <c r="H603">
+        <v>77</v>
+      </c>
+      <c r="I603">
+        <v>122.0</v>
+      </c>
+      <c r="J603">
+        <v>43.373</v>
+      </c>
+      <c r="K603">
+        <v>0</v>
+      </c>
+      <c r="L603" t="s">
+        <v>27</v>
+      </c>
+      <c r="M603">
+        <v>0</v>
+      </c>
+      <c r="N603" t="s">
+        <v>125</v>
+      </c>
+      <c r="O603">
+        <v>2</v>
+      </c>
+      <c r="P603">
+        <v>16984</v>
+      </c>
+      <c r="Q603" t="s">
+        <v>81</v>
+      </c>
+      <c r="R603" t="s">
+        <v>126</v>
+      </c>
+      <c r="S603" t="s">
+        <v>31</v>
+      </c>
+      <c r="T603" t="s">
+        <v>31</v>
+      </c>
+      <c r="U603" t="s">
+        <v>56</v>
+      </c>
+      <c r="V603">
+        <v>3</v>
+      </c>
+      <c r="W603">
+        <v>0</v>
+      </c>
+      <c r="X603">
+        <v>0</v>
+      </c>
+      <c r="Y603">
+        <v>0.147</v>
+      </c>
+    </row>
+    <row r="604" spans="1:25">
+      <c r="A604" t="s">
+        <v>25</v>
+      </c>
+      <c r="B604">
+        <v>2026</v>
+      </c>
+      <c r="C604">
+        <v>3136</v>
+      </c>
+      <c r="D604" t="s">
+        <v>49</v>
+      </c>
+      <c r="E604">
+        <v>2</v>
+      </c>
+      <c r="F604">
+        <v>211</v>
+      </c>
+      <c r="G604">
+        <v>21.5</v>
+      </c>
+      <c r="H604">
+        <v>77</v>
+      </c>
+      <c r="I604">
+        <v>122.0</v>
+      </c>
+      <c r="J604">
+        <v>43.373</v>
+      </c>
+      <c r="K604">
+        <v>0</v>
+      </c>
+      <c r="L604" t="s">
+        <v>27</v>
+      </c>
+      <c r="M604">
+        <v>0</v>
+      </c>
+      <c r="N604" t="s">
+        <v>125</v>
+      </c>
+      <c r="O604">
+        <v>2</v>
+      </c>
+      <c r="P604">
+        <v>16984</v>
+      </c>
+      <c r="Q604" t="s">
+        <v>81</v>
+      </c>
+      <c r="R604" t="s">
+        <v>126</v>
+      </c>
+      <c r="S604" t="s">
+        <v>31</v>
+      </c>
+      <c r="T604" t="s">
+        <v>31</v>
+      </c>
+      <c r="U604" t="s">
+        <v>52</v>
+      </c>
+      <c r="V604">
+        <v>3</v>
+      </c>
+      <c r="W604">
+        <v>0</v>
+      </c>
+      <c r="X604">
+        <v>0</v>
+      </c>
+      <c r="Y604">
+        <v>0.372</v>
+      </c>
+    </row>
+    <row r="605" spans="1:25">
+      <c r="A605" t="s">
+        <v>25</v>
+      </c>
+      <c r="B605">
+        <v>2026</v>
+      </c>
+      <c r="C605">
+        <v>3136</v>
+      </c>
+      <c r="D605" t="s">
+        <v>49</v>
+      </c>
+      <c r="E605">
+        <v>2</v>
+      </c>
+      <c r="F605">
+        <v>211</v>
+      </c>
+      <c r="G605">
+        <v>21.5</v>
+      </c>
+      <c r="H605">
+        <v>77</v>
+      </c>
+      <c r="I605">
+        <v>122.0</v>
+      </c>
+      <c r="J605">
+        <v>43.373</v>
+      </c>
+      <c r="K605">
+        <v>0</v>
+      </c>
+      <c r="L605" t="s">
+        <v>27</v>
+      </c>
+      <c r="M605">
+        <v>0</v>
+      </c>
+      <c r="N605" t="s">
+        <v>125</v>
+      </c>
+      <c r="O605">
+        <v>2</v>
+      </c>
+      <c r="P605">
+        <v>16984</v>
+      </c>
+      <c r="Q605" t="s">
+        <v>81</v>
+      </c>
+      <c r="R605" t="s">
+        <v>126</v>
+      </c>
+      <c r="S605" t="s">
+        <v>31</v>
+      </c>
+      <c r="T605" t="s">
+        <v>31</v>
+      </c>
+      <c r="U605" t="s">
+        <v>40</v>
+      </c>
+      <c r="V605">
+        <v>1</v>
+      </c>
+      <c r="W605">
+        <v>0</v>
+      </c>
+      <c r="X605">
+        <v>0</v>
+      </c>
+      <c r="Y605">
+        <v>0.216</v>
+      </c>
+    </row>
+    <row r="606" spans="1:25">
+      <c r="A606" t="s">
+        <v>25</v>
+      </c>
+      <c r="B606">
+        <v>2026</v>
+      </c>
+      <c r="C606">
+        <v>3136</v>
+      </c>
+      <c r="D606" t="s">
+        <v>49</v>
+      </c>
+      <c r="E606">
+        <v>2</v>
+      </c>
+      <c r="F606">
+        <v>211</v>
+      </c>
+      <c r="G606">
+        <v>21.5</v>
+      </c>
+      <c r="H606">
+        <v>77</v>
+      </c>
+      <c r="I606">
+        <v>122.0</v>
+      </c>
+      <c r="J606">
+        <v>43.373</v>
+      </c>
+      <c r="K606">
+        <v>0</v>
+      </c>
+      <c r="L606" t="s">
+        <v>27</v>
+      </c>
+      <c r="M606">
+        <v>0</v>
+      </c>
+      <c r="N606" t="s">
+        <v>125</v>
+      </c>
+      <c r="O606">
+        <v>2</v>
+      </c>
+      <c r="P606">
+        <v>16984</v>
+      </c>
+      <c r="Q606" t="s">
+        <v>81</v>
+      </c>
+      <c r="R606" t="s">
+        <v>126</v>
+      </c>
+      <c r="S606" t="s">
+        <v>31</v>
+      </c>
+      <c r="T606" t="s">
+        <v>31</v>
+      </c>
+      <c r="U606" t="s">
+        <v>32</v>
+      </c>
+      <c r="V606">
+        <v>1</v>
+      </c>
+      <c r="W606">
+        <v>0</v>
+      </c>
+      <c r="X606">
+        <v>0</v>
+      </c>
+      <c r="Y606">
+        <v>0.29</v>
+      </c>
+    </row>
+    <row r="607" spans="1:25">
+      <c r="A607" t="s">
+        <v>25</v>
+      </c>
+      <c r="B607">
+        <v>2026</v>
+      </c>
+      <c r="C607">
+        <v>3136</v>
+      </c>
+      <c r="D607" t="s">
+        <v>49</v>
+      </c>
+      <c r="E607">
+        <v>2</v>
+      </c>
+      <c r="F607">
+        <v>212</v>
+      </c>
+      <c r="G607">
+        <v>18.069700000000001</v>
+      </c>
+      <c r="H607">
+        <v>13</v>
+      </c>
+      <c r="I607">
+        <v>29.0</v>
+      </c>
+      <c r="J607">
+        <v>6.012</v>
+      </c>
+      <c r="K607">
+        <v>0</v>
+      </c>
+      <c r="L607" t="s">
+        <v>27</v>
+      </c>
+      <c r="M607">
+        <v>0</v>
+      </c>
+      <c r="N607" t="s">
+        <v>127</v>
+      </c>
+      <c r="O607">
+        <v>2</v>
+      </c>
+      <c r="P607">
+        <v>16984</v>
+      </c>
+      <c r="Q607" t="s">
+        <v>29</v>
+      </c>
+      <c r="R607" t="s">
+        <v>62</v>
+      </c>
+      <c r="S607" t="s">
+        <v>64</v>
+      </c>
+      <c r="T607" t="s">
+        <v>118</v>
+      </c>
+      <c r="U607" t="s">
+        <v>119</v>
+      </c>
+      <c r="W607">
+        <v>0</v>
+      </c>
+      <c r="X607">
+        <v>29.0</v>
+      </c>
+      <c r="Y607">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="608" spans="1:25">
+      <c r="A608" t="s">
+        <v>25</v>
+      </c>
+      <c r="B608">
+        <v>2026</v>
+      </c>
+      <c r="C608">
+        <v>3136</v>
+      </c>
+      <c r="D608" t="s">
+        <v>49</v>
+      </c>
+      <c r="E608">
+        <v>2</v>
+      </c>
+      <c r="F608">
+        <v>212</v>
+      </c>
+      <c r="G608">
+        <v>18.069700000000001</v>
+      </c>
+      <c r="H608">
+        <v>13</v>
+      </c>
+      <c r="I608">
+        <v>29.0</v>
+      </c>
+      <c r="J608">
+        <v>6.012</v>
+      </c>
+      <c r="K608">
+        <v>0</v>
+      </c>
+      <c r="L608" t="s">
+        <v>27</v>
+      </c>
+      <c r="M608">
+        <v>0</v>
+      </c>
+      <c r="N608" t="s">
+        <v>127</v>
+      </c>
+      <c r="O608">
+        <v>2</v>
+      </c>
+      <c r="P608">
+        <v>16984</v>
+      </c>
+      <c r="Q608" t="s">
+        <v>29</v>
+      </c>
+      <c r="R608" t="s">
+        <v>62</v>
+      </c>
+      <c r="S608" t="s">
+        <v>64</v>
+      </c>
+      <c r="T608" t="s">
+        <v>31</v>
+      </c>
+      <c r="U608" t="s">
+        <v>40</v>
+      </c>
+      <c r="V608">
+        <v>2</v>
+      </c>
+      <c r="W608">
+        <v>0</v>
+      </c>
+      <c r="X608">
+        <v>0</v>
+      </c>
+      <c r="Y608">
+        <v>0.42</v>
+      </c>
+    </row>
+    <row r="609" spans="1:25">
+      <c r="A609" t="s">
+        <v>25</v>
+      </c>
+      <c r="B609">
+        <v>2026</v>
+      </c>
+      <c r="C609">
+        <v>3136</v>
+      </c>
+      <c r="D609" t="s">
+        <v>49</v>
+      </c>
+      <c r="E609">
+        <v>2</v>
+      </c>
+      <c r="F609">
+        <v>212</v>
+      </c>
+      <c r="G609">
+        <v>18.069700000000001</v>
+      </c>
+      <c r="H609">
+        <v>13</v>
+      </c>
+      <c r="I609">
+        <v>29.0</v>
+      </c>
+      <c r="J609">
+        <v>6.012</v>
+      </c>
+      <c r="K609">
+        <v>0</v>
+      </c>
+      <c r="L609" t="s">
+        <v>27</v>
+      </c>
+      <c r="M609">
+        <v>0</v>
+      </c>
+      <c r="N609" t="s">
+        <v>127</v>
+      </c>
+      <c r="O609">
+        <v>2</v>
+      </c>
+      <c r="P609">
+        <v>16984</v>
+      </c>
+      <c r="Q609" t="s">
+        <v>29</v>
+      </c>
+      <c r="R609" t="s">
+        <v>62</v>
+      </c>
+      <c r="S609" t="s">
+        <v>64</v>
+      </c>
+      <c r="T609" t="s">
+        <v>31</v>
+      </c>
+      <c r="U609" t="s">
+        <v>32</v>
+      </c>
+      <c r="V609">
+        <v>8</v>
+      </c>
+      <c r="W609">
+        <v>0</v>
+      </c>
+      <c r="X609">
+        <v>0</v>
+      </c>
+      <c r="Y609">
+        <v>3.299</v>
+      </c>
+    </row>
+    <row r="610" spans="1:25">
+      <c r="A610" t="s">
+        <v>25</v>
+      </c>
+      <c r="B610">
+        <v>2026</v>
+      </c>
+      <c r="C610">
+        <v>3136</v>
+      </c>
+      <c r="D610" t="s">
+        <v>49</v>
+      </c>
+      <c r="E610">
+        <v>2</v>
+      </c>
+      <c r="F610">
+        <v>212</v>
+      </c>
+      <c r="G610">
+        <v>18.069700000000001</v>
+      </c>
+      <c r="H610">
+        <v>13</v>
+      </c>
+      <c r="I610">
+        <v>29.0</v>
+      </c>
+      <c r="J610">
+        <v>6.012</v>
+      </c>
+      <c r="K610">
+        <v>0</v>
+      </c>
+      <c r="L610" t="s">
+        <v>27</v>
+      </c>
+      <c r="M610">
+        <v>0</v>
+      </c>
+      <c r="N610" t="s">
+        <v>127</v>
+      </c>
+      <c r="O610">
+        <v>2</v>
+      </c>
+      <c r="P610">
+        <v>16984</v>
+      </c>
+      <c r="Q610" t="s">
+        <v>29</v>
+      </c>
+      <c r="R610" t="s">
+        <v>62</v>
+      </c>
+      <c r="S610" t="s">
+        <v>64</v>
+      </c>
+      <c r="T610" t="s">
+        <v>31</v>
+      </c>
+      <c r="U610" t="s">
+        <v>33</v>
+      </c>
+      <c r="V610">
+        <v>3</v>
+      </c>
+      <c r="W610">
+        <v>0</v>
+      </c>
+      <c r="X610">
+        <v>0</v>
+      </c>
+      <c r="Y610">
+        <v>2.293</v>
+      </c>
+    </row>
+    <row r="611" spans="1:25">
+      <c r="A611" t="s">
+        <v>25</v>
+      </c>
+      <c r="B611">
+        <v>2026</v>
+      </c>
+      <c r="C611">
+        <v>3136</v>
+      </c>
+      <c r="D611" t="s">
+        <v>49</v>
+      </c>
+      <c r="E611">
+        <v>2</v>
+      </c>
+      <c r="F611">
+        <v>213</v>
+      </c>
+      <c r="G611">
+        <v>18.069700000000001</v>
+      </c>
+      <c r="H611">
+        <v>10</v>
+      </c>
+      <c r="I611">
+        <v>30.0</v>
+      </c>
+      <c r="J611">
+        <v>4.726</v>
+      </c>
+      <c r="K611">
+        <v>0</v>
+      </c>
+      <c r="L611" t="s">
+        <v>27</v>
+      </c>
+      <c r="M611">
+        <v>0</v>
+      </c>
+      <c r="N611" t="s">
+        <v>127</v>
+      </c>
+      <c r="O611">
+        <v>2</v>
+      </c>
+      <c r="P611">
+        <v>16984</v>
+      </c>
+      <c r="Q611" t="s">
+        <v>29</v>
+      </c>
+      <c r="R611" t="s">
+        <v>62</v>
+      </c>
+      <c r="S611" t="s">
+        <v>64</v>
+      </c>
+      <c r="T611" t="s">
+        <v>118</v>
+      </c>
+      <c r="U611" t="s">
+        <v>119</v>
+      </c>
+      <c r="W611">
+        <v>0</v>
+      </c>
+      <c r="X611">
+        <v>29.0</v>
+      </c>
+      <c r="Y611">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="612" spans="1:25">
+      <c r="A612" t="s">
+        <v>25</v>
+      </c>
+      <c r="B612">
+        <v>2026</v>
+      </c>
+      <c r="C612">
+        <v>3136</v>
+      </c>
+      <c r="D612" t="s">
+        <v>49</v>
+      </c>
+      <c r="E612">
+        <v>2</v>
+      </c>
+      <c r="F612">
+        <v>213</v>
+      </c>
+      <c r="G612">
+        <v>18.069700000000001</v>
+      </c>
+      <c r="H612">
+        <v>10</v>
+      </c>
+      <c r="I612">
+        <v>30.0</v>
+      </c>
+      <c r="J612">
+        <v>4.726</v>
+      </c>
+      <c r="K612">
+        <v>0</v>
+      </c>
+      <c r="L612" t="s">
+        <v>27</v>
+      </c>
+      <c r="M612">
+        <v>0</v>
+      </c>
+      <c r="N612" t="s">
+        <v>127</v>
+      </c>
+      <c r="O612">
+        <v>2</v>
+      </c>
+      <c r="P612">
+        <v>16984</v>
+      </c>
+      <c r="Q612" t="s">
+        <v>29</v>
+      </c>
+      <c r="R612" t="s">
+        <v>62</v>
+      </c>
+      <c r="S612" t="s">
+        <v>64</v>
+      </c>
+      <c r="T612" t="s">
+        <v>31</v>
+      </c>
+      <c r="U612" t="s">
+        <v>32</v>
+      </c>
+      <c r="V612">
+        <v>9</v>
+      </c>
+      <c r="W612">
+        <v>1.0</v>
+      </c>
+      <c r="X612">
+        <v>0</v>
+      </c>
+      <c r="Y612">
+        <v>3.914</v>
+      </c>
+    </row>
+    <row r="613" spans="1:25">
+      <c r="A613" t="s">
+        <v>25</v>
+      </c>
+      <c r="B613">
+        <v>2026</v>
+      </c>
+      <c r="C613">
+        <v>3136</v>
+      </c>
+      <c r="D613" t="s">
+        <v>49</v>
+      </c>
+      <c r="E613">
+        <v>2</v>
+      </c>
+      <c r="F613">
+        <v>213</v>
+      </c>
+      <c r="G613">
+        <v>18.069700000000001</v>
+      </c>
+      <c r="H613">
+        <v>10</v>
+      </c>
+      <c r="I613">
+        <v>30.0</v>
+      </c>
+      <c r="J613">
+        <v>4.726</v>
+      </c>
+      <c r="K613">
+        <v>0</v>
+      </c>
+      <c r="L613" t="s">
+        <v>27</v>
+      </c>
+      <c r="M613">
+        <v>0</v>
+      </c>
+      <c r="N613" t="s">
+        <v>127</v>
+      </c>
+      <c r="O613">
+        <v>2</v>
+      </c>
+      <c r="P613">
+        <v>16984</v>
+      </c>
+      <c r="Q613" t="s">
+        <v>29</v>
+      </c>
+      <c r="R613" t="s">
+        <v>62</v>
+      </c>
+      <c r="S613" t="s">
+        <v>64</v>
+      </c>
+      <c r="T613" t="s">
+        <v>31</v>
+      </c>
+      <c r="U613" t="s">
+        <v>33</v>
+      </c>
+      <c r="V613">
+        <v>1</v>
+      </c>
+      <c r="W613">
+        <v>0</v>
+      </c>
+      <c r="X613">
+        <v>0</v>
+      </c>
+      <c r="Y613">
+        <v>0.812</v>
+      </c>
+    </row>
+    <row r="614" spans="1:25">
+      <c r="A614" t="s">
+        <v>25</v>
+      </c>
+      <c r="B614">
+        <v>2026</v>
+      </c>
+      <c r="C614">
+        <v>3136</v>
+      </c>
+      <c r="D614" t="s">
+        <v>49</v>
+      </c>
+      <c r="E614">
+        <v>2</v>
+      </c>
+      <c r="F614">
+        <v>214</v>
+      </c>
+      <c r="G614">
+        <v>0.2</v>
+      </c>
+      <c r="H614">
+        <v>21</v>
+      </c>
+      <c r="I614">
+        <v>19.0</v>
+      </c>
+      <c r="J614">
+        <v>32.094999999999999</v>
+      </c>
+      <c r="K614">
+        <v>0</v>
+      </c>
+      <c r="L614" t="s">
+        <v>27</v>
+      </c>
+      <c r="M614">
+        <v>0</v>
+      </c>
+      <c r="N614" t="s">
+        <v>128</v>
+      </c>
+      <c r="O614">
+        <v>2</v>
+      </c>
+      <c r="P614">
+        <v>16984</v>
+      </c>
+      <c r="Q614" t="s">
+        <v>129</v>
+      </c>
+      <c r="R614" t="s">
+        <v>41</v>
+      </c>
+      <c r="S614" t="s">
+        <v>31</v>
+      </c>
+      <c r="T614" t="s">
+        <v>31</v>
+      </c>
+      <c r="U614" t="s">
+        <v>32</v>
+      </c>
+      <c r="V614">
+        <v>2</v>
+      </c>
+      <c r="W614">
+        <v>0</v>
+      </c>
+      <c r="X614">
+        <v>0</v>
+      </c>
+      <c r="Y614">
+        <v>0.961</v>
+      </c>
+    </row>
+    <row r="615" spans="1:25">
+      <c r="A615" t="s">
+        <v>25</v>
+      </c>
+      <c r="B615">
+        <v>2026</v>
+      </c>
+      <c r="C615">
+        <v>3136</v>
+      </c>
+      <c r="D615" t="s">
+        <v>49</v>
+      </c>
+      <c r="E615">
+        <v>2</v>
+      </c>
+      <c r="F615">
+        <v>214</v>
+      </c>
+      <c r="G615">
+        <v>0.2</v>
+      </c>
+      <c r="H615">
+        <v>21</v>
+      </c>
+      <c r="I615">
+        <v>19.0</v>
+      </c>
+      <c r="J615">
+        <v>32.094999999999999</v>
+      </c>
+      <c r="K615">
+        <v>0</v>
+      </c>
+      <c r="L615" t="s">
+        <v>27</v>
+      </c>
+      <c r="M615">
+        <v>0</v>
+      </c>
+      <c r="N615" t="s">
+        <v>128</v>
+      </c>
+      <c r="O615">
+        <v>2</v>
+      </c>
+      <c r="P615">
+        <v>16984</v>
+      </c>
+      <c r="Q615" t="s">
+        <v>129</v>
+      </c>
+      <c r="R615" t="s">
+        <v>41</v>
+      </c>
+      <c r="S615" t="s">
+        <v>31</v>
+      </c>
+      <c r="T615" t="s">
+        <v>31</v>
+      </c>
+      <c r="U615" t="s">
+        <v>33</v>
+      </c>
+      <c r="V615">
+        <v>4</v>
+      </c>
+      <c r="W615">
+        <v>1.0</v>
+      </c>
+      <c r="X615">
+        <v>0</v>
+      </c>
+      <c r="Y615">
+        <v>3.856</v>
+      </c>
+    </row>
+    <row r="616" spans="1:25">
+      <c r="A616" t="s">
+        <v>25</v>
+      </c>
+      <c r="B616">
+        <v>2026</v>
+      </c>
+      <c r="C616">
+        <v>3136</v>
+      </c>
+      <c r="D616" t="s">
+        <v>49</v>
+      </c>
+      <c r="E616">
+        <v>2</v>
+      </c>
+      <c r="F616">
+        <v>214</v>
+      </c>
+      <c r="G616">
+        <v>0.2</v>
+      </c>
+      <c r="H616">
+        <v>21</v>
+      </c>
+      <c r="I616">
+        <v>19.0</v>
+      </c>
+      <c r="J616">
+        <v>32.094999999999999</v>
+      </c>
+      <c r="K616">
+        <v>0</v>
+      </c>
+      <c r="L616" t="s">
+        <v>27</v>
+      </c>
+      <c r="M616">
+        <v>0</v>
+      </c>
+      <c r="N616" t="s">
+        <v>128</v>
+      </c>
+      <c r="O616">
+        <v>2</v>
+      </c>
+      <c r="P616">
+        <v>16984</v>
+      </c>
+      <c r="Q616" t="s">
+        <v>129</v>
+      </c>
+      <c r="R616" t="s">
+        <v>41</v>
+      </c>
+      <c r="S616" t="s">
+        <v>31</v>
+      </c>
+      <c r="T616" t="s">
+        <v>31</v>
+      </c>
+      <c r="U616" t="s">
+        <v>34</v>
+      </c>
+      <c r="V616">
+        <v>8</v>
+      </c>
+      <c r="W616">
+        <v>6.0</v>
+      </c>
+      <c r="X616">
+        <v>0</v>
+      </c>
+      <c r="Y616">
+        <v>11.121</v>
+      </c>
+    </row>
+    <row r="617" spans="1:25">
+      <c r="A617" t="s">
+        <v>25</v>
+      </c>
+      <c r="B617">
+        <v>2026</v>
+      </c>
+      <c r="C617">
+        <v>3136</v>
+      </c>
+      <c r="D617" t="s">
+        <v>49</v>
+      </c>
+      <c r="E617">
+        <v>2</v>
+      </c>
+      <c r="F617">
+        <v>214</v>
+      </c>
+      <c r="G617">
+        <v>0.2</v>
+      </c>
+      <c r="H617">
+        <v>21</v>
+      </c>
+      <c r="I617">
+        <v>19.0</v>
+      </c>
+      <c r="J617">
+        <v>32.094999999999999</v>
+      </c>
+      <c r="K617">
+        <v>0</v>
+      </c>
+      <c r="L617" t="s">
+        <v>27</v>
+      </c>
+      <c r="M617">
+        <v>0</v>
+      </c>
+      <c r="N617" t="s">
+        <v>128</v>
+      </c>
+      <c r="O617">
+        <v>2</v>
+      </c>
+      <c r="P617">
+        <v>16984</v>
+      </c>
+      <c r="Q617" t="s">
+        <v>129</v>
+      </c>
+      <c r="R617" t="s">
+        <v>41</v>
+      </c>
+      <c r="S617" t="s">
+        <v>31</v>
+      </c>
+      <c r="T617" t="s">
+        <v>31</v>
+      </c>
+      <c r="U617" t="s">
+        <v>37</v>
+      </c>
+      <c r="V617">
+        <v>6</v>
+      </c>
+      <c r="W617">
+        <v>9.0</v>
+      </c>
+      <c r="X617">
+        <v>0</v>
+      </c>
+      <c r="Y617">
+        <v>12.918</v>
+      </c>
+    </row>
+    <row r="618" spans="1:25">
+      <c r="A618" t="s">
+        <v>25</v>
+      </c>
+      <c r="B618">
+        <v>2026</v>
+      </c>
+      <c r="C618">
+        <v>3136</v>
+      </c>
+      <c r="D618" t="s">
+        <v>49</v>
+      </c>
+      <c r="E618">
+        <v>2</v>
+      </c>
+      <c r="F618">
+        <v>214</v>
+      </c>
+      <c r="G618">
+        <v>0.2</v>
+      </c>
+      <c r="H618">
+        <v>21</v>
+      </c>
+      <c r="I618">
+        <v>19.0</v>
+      </c>
+      <c r="J618">
+        <v>32.094999999999999</v>
+      </c>
+      <c r="K618">
+        <v>0</v>
+      </c>
+      <c r="L618" t="s">
+        <v>27</v>
+      </c>
+      <c r="M618">
+        <v>0</v>
+      </c>
+      <c r="N618" t="s">
+        <v>128</v>
+      </c>
+      <c r="O618">
+        <v>2</v>
+      </c>
+      <c r="P618">
+        <v>16984</v>
+      </c>
+      <c r="Q618" t="s">
+        <v>129</v>
+      </c>
+      <c r="R618" t="s">
+        <v>41</v>
+      </c>
+      <c r="S618" t="s">
+        <v>31</v>
+      </c>
+      <c r="T618" t="s">
+        <v>31</v>
+      </c>
+      <c r="U618" t="s">
+        <v>45</v>
+      </c>
+      <c r="V618">
+        <v>1</v>
+      </c>
+      <c r="W618">
+        <v>3.0</v>
+      </c>
+      <c r="X618">
+        <v>0</v>
+      </c>
+      <c r="Y618">
+        <v>3.239</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>