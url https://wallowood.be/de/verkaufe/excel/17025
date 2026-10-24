--- v0 (2026-10-03)
+++ v1 (2026-10-24)
@@ -3142,51 +3142,51 @@
       <c r="G33">
         <v>13.5522</v>
       </c>
       <c r="H33">
         <v>268</v>
       </c>
       <c r="I33">
         <v>109.0</v>
       </c>
       <c r="J33">
         <v>256.51800000000003</v>
       </c>
       <c r="K33">
         <v>0</v>
       </c>
       <c r="L33" t="s">
         <v>27</v>
       </c>
       <c r="M33">
         <v>1</v>
       </c>
       <c r="N33" t="s">
         <v>44</v>
       </c>
       <c r="O33">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P33">
         <v>17025</v>
       </c>
       <c r="Q33" t="s">
         <v>45</v>
       </c>
       <c r="R33" t="s">
         <v>30</v>
       </c>
       <c r="S33" t="s">
         <v>31</v>
       </c>
       <c r="T33" t="s">
         <v>31</v>
       </c>
       <c r="U33" t="s">
         <v>32</v>
       </c>
       <c r="V33">
         <v>18</v>
       </c>
       <c r="W33">
         <v>0</v>
       </c>
@@ -3219,51 +3219,51 @@
       <c r="G34">
         <v>13.5522</v>
       </c>
       <c r="H34">
         <v>268</v>
       </c>
       <c r="I34">
         <v>109.0</v>
       </c>
       <c r="J34">
         <v>256.51800000000003</v>
       </c>
       <c r="K34">
         <v>0</v>
       </c>
       <c r="L34" t="s">
         <v>27</v>
       </c>
       <c r="M34">
         <v>1</v>
       </c>
       <c r="N34" t="s">
         <v>44</v>
       </c>
       <c r="O34">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P34">
         <v>17025</v>
       </c>
       <c r="Q34" t="s">
         <v>45</v>
       </c>
       <c r="R34" t="s">
         <v>30</v>
       </c>
       <c r="S34" t="s">
         <v>31</v>
       </c>
       <c r="T34" t="s">
         <v>31</v>
       </c>
       <c r="U34" t="s">
         <v>33</v>
       </c>
       <c r="V34">
         <v>76</v>
       </c>
       <c r="W34">
         <v>0</v>
       </c>
@@ -3296,51 +3296,51 @@
       <c r="G35">
         <v>13.5522</v>
       </c>
       <c r="H35">
         <v>268</v>
       </c>
       <c r="I35">
         <v>109.0</v>
       </c>
       <c r="J35">
         <v>256.51800000000003</v>
       </c>
       <c r="K35">
         <v>0</v>
       </c>
       <c r="L35" t="s">
         <v>27</v>
       </c>
       <c r="M35">
         <v>1</v>
       </c>
       <c r="N35" t="s">
         <v>44</v>
       </c>
       <c r="O35">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P35">
         <v>17025</v>
       </c>
       <c r="Q35" t="s">
         <v>45</v>
       </c>
       <c r="R35" t="s">
         <v>30</v>
       </c>
       <c r="S35" t="s">
         <v>31</v>
       </c>
       <c r="T35" t="s">
         <v>31</v>
       </c>
       <c r="U35" t="s">
         <v>34</v>
       </c>
       <c r="V35">
         <v>24</v>
       </c>
       <c r="W35">
         <v>0</v>
       </c>
@@ -3373,51 +3373,51 @@
       <c r="G36">
         <v>13.5522</v>
       </c>
       <c r="H36">
         <v>268</v>
       </c>
       <c r="I36">
         <v>109.0</v>
       </c>
       <c r="J36">
         <v>256.51800000000003</v>
       </c>
       <c r="K36">
         <v>0</v>
       </c>
       <c r="L36" t="s">
         <v>27</v>
       </c>
       <c r="M36">
         <v>1</v>
       </c>
       <c r="N36" t="s">
         <v>44</v>
       </c>
       <c r="O36">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P36">
         <v>17025</v>
       </c>
       <c r="Q36" t="s">
         <v>45</v>
       </c>
       <c r="R36" t="s">
         <v>30</v>
       </c>
       <c r="S36" t="s">
         <v>31</v>
       </c>
       <c r="T36" t="s">
         <v>31</v>
       </c>
       <c r="U36" t="s">
         <v>35</v>
       </c>
       <c r="V36">
         <v>47</v>
       </c>
       <c r="W36">
         <v>0</v>
       </c>
@@ -3450,51 +3450,51 @@
       <c r="G37">
         <v>13.5522</v>
       </c>
       <c r="H37">
         <v>268</v>
       </c>
       <c r="I37">
         <v>109.0</v>
       </c>
       <c r="J37">
         <v>256.51800000000003</v>
       </c>
       <c r="K37">
         <v>0</v>
       </c>
       <c r="L37" t="s">
         <v>27</v>
       </c>
       <c r="M37">
         <v>1</v>
       </c>
       <c r="N37" t="s">
         <v>44</v>
       </c>
       <c r="O37">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P37">
         <v>17025</v>
       </c>
       <c r="Q37" t="s">
         <v>45</v>
       </c>
       <c r="R37" t="s">
         <v>30</v>
       </c>
       <c r="S37" t="s">
         <v>31</v>
       </c>
       <c r="T37" t="s">
         <v>31</v>
       </c>
       <c r="U37" t="s">
         <v>38</v>
       </c>
       <c r="V37">
         <v>16</v>
       </c>
       <c r="W37">
         <v>5.0</v>
       </c>
@@ -3527,51 +3527,51 @@
       <c r="G38">
         <v>13.5522</v>
       </c>
       <c r="H38">
         <v>268</v>
       </c>
       <c r="I38">
         <v>109.0</v>
       </c>
       <c r="J38">
         <v>256.51800000000003</v>
       </c>
       <c r="K38">
         <v>0</v>
       </c>
       <c r="L38" t="s">
         <v>27</v>
       </c>
       <c r="M38">
         <v>1</v>
       </c>
       <c r="N38" t="s">
         <v>44</v>
       </c>
       <c r="O38">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P38">
         <v>17025</v>
       </c>
       <c r="Q38" t="s">
         <v>45</v>
       </c>
       <c r="R38" t="s">
         <v>30</v>
       </c>
       <c r="S38" t="s">
         <v>31</v>
       </c>
       <c r="T38" t="s">
         <v>31</v>
       </c>
       <c r="U38" t="s">
         <v>46</v>
       </c>
       <c r="V38">
         <v>25</v>
       </c>
       <c r="W38">
         <v>15.0</v>
       </c>
@@ -3604,51 +3604,51 @@
       <c r="G39">
         <v>13.5522</v>
       </c>
       <c r="H39">
         <v>268</v>
       </c>
       <c r="I39">
         <v>109.0</v>
       </c>
       <c r="J39">
         <v>256.51800000000003</v>
       </c>
       <c r="K39">
         <v>0</v>
       </c>
       <c r="L39" t="s">
         <v>27</v>
       </c>
       <c r="M39">
         <v>1</v>
       </c>
       <c r="N39" t="s">
         <v>44</v>
       </c>
       <c r="O39">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P39">
         <v>17025</v>
       </c>
       <c r="Q39" t="s">
         <v>45</v>
       </c>
       <c r="R39" t="s">
         <v>30</v>
       </c>
       <c r="S39" t="s">
         <v>31</v>
       </c>
       <c r="T39" t="s">
         <v>31</v>
       </c>
       <c r="U39" t="s">
         <v>47</v>
       </c>
       <c r="V39">
         <v>23</v>
       </c>
       <c r="W39">
         <v>22.0</v>
       </c>
@@ -3681,51 +3681,51 @@
       <c r="G40">
         <v>13.5522</v>
       </c>
       <c r="H40">
         <v>268</v>
       </c>
       <c r="I40">
         <v>109.0</v>
       </c>
       <c r="J40">
         <v>256.51800000000003</v>
       </c>
       <c r="K40">
         <v>0</v>
       </c>
       <c r="L40" t="s">
         <v>27</v>
       </c>
       <c r="M40">
         <v>1</v>
       </c>
       <c r="N40" t="s">
         <v>44</v>
       </c>
       <c r="O40">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P40">
         <v>17025</v>
       </c>
       <c r="Q40" t="s">
         <v>45</v>
       </c>
       <c r="R40" t="s">
         <v>30</v>
       </c>
       <c r="S40" t="s">
         <v>31</v>
       </c>
       <c r="T40" t="s">
         <v>31</v>
       </c>
       <c r="U40" t="s">
         <v>48</v>
       </c>
       <c r="V40">
         <v>13</v>
       </c>
       <c r="W40">
         <v>20.0</v>
       </c>
@@ -3758,51 +3758,51 @@
       <c r="G41">
         <v>13.5522</v>
       </c>
       <c r="H41">
         <v>268</v>
       </c>
       <c r="I41">
         <v>109.0</v>
       </c>
       <c r="J41">
         <v>256.51800000000003</v>
       </c>
       <c r="K41">
         <v>0</v>
       </c>
       <c r="L41" t="s">
         <v>27</v>
       </c>
       <c r="M41">
         <v>1</v>
       </c>
       <c r="N41" t="s">
         <v>44</v>
       </c>
       <c r="O41">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P41">
         <v>17025</v>
       </c>
       <c r="Q41" t="s">
         <v>45</v>
       </c>
       <c r="R41" t="s">
         <v>30</v>
       </c>
       <c r="S41" t="s">
         <v>31</v>
       </c>
       <c r="T41" t="s">
         <v>31</v>
       </c>
       <c r="U41" t="s">
         <v>49</v>
       </c>
       <c r="V41">
         <v>6</v>
       </c>
       <c r="W41">
         <v>12.0</v>
       </c>
@@ -3835,51 +3835,51 @@
       <c r="G42">
         <v>13.5522</v>
       </c>
       <c r="H42">
         <v>268</v>
       </c>
       <c r="I42">
         <v>109.0</v>
       </c>
       <c r="J42">
         <v>256.51800000000003</v>
       </c>
       <c r="K42">
         <v>0</v>
       </c>
       <c r="L42" t="s">
         <v>27</v>
       </c>
       <c r="M42">
         <v>1</v>
       </c>
       <c r="N42" t="s">
         <v>44</v>
       </c>
       <c r="O42">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P42">
         <v>17025</v>
       </c>
       <c r="Q42" t="s">
         <v>45</v>
       </c>
       <c r="R42" t="s">
         <v>30</v>
       </c>
       <c r="S42" t="s">
         <v>31</v>
       </c>
       <c r="T42" t="s">
         <v>31</v>
       </c>
       <c r="U42" t="s">
         <v>50</v>
       </c>
       <c r="V42">
         <v>2</v>
       </c>
       <c r="W42">
         <v>5.0</v>
       </c>
@@ -3912,51 +3912,51 @@
       <c r="G43">
         <v>13.5522</v>
       </c>
       <c r="H43">
         <v>268</v>
       </c>
       <c r="I43">
         <v>109.0</v>
       </c>
       <c r="J43">
         <v>256.51800000000003</v>
       </c>
       <c r="K43">
         <v>0</v>
       </c>
       <c r="L43" t="s">
         <v>27</v>
       </c>
       <c r="M43">
         <v>1</v>
       </c>
       <c r="N43" t="s">
         <v>44</v>
       </c>
       <c r="O43">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P43">
         <v>17025</v>
       </c>
       <c r="Q43" t="s">
         <v>45</v>
       </c>
       <c r="R43" t="s">
         <v>30</v>
       </c>
       <c r="S43" t="s">
         <v>51</v>
       </c>
       <c r="T43" t="s">
         <v>31</v>
       </c>
       <c r="U43" t="s">
         <v>46</v>
       </c>
       <c r="V43">
         <v>1</v>
       </c>
       <c r="W43">
         <v>1.0</v>
       </c>
@@ -3989,51 +3989,51 @@
       <c r="G44">
         <v>13.5522</v>
       </c>
       <c r="H44">
         <v>268</v>
       </c>
       <c r="I44">
         <v>109.0</v>
       </c>
       <c r="J44">
         <v>256.51800000000003</v>
       </c>
       <c r="K44">
         <v>0</v>
       </c>
       <c r="L44" t="s">
         <v>27</v>
       </c>
       <c r="M44">
         <v>1</v>
       </c>
       <c r="N44" t="s">
         <v>44</v>
       </c>
       <c r="O44">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P44">
         <v>17025</v>
       </c>
       <c r="Q44" t="s">
         <v>45</v>
       </c>
       <c r="R44" t="s">
         <v>30</v>
       </c>
       <c r="S44" t="s">
         <v>51</v>
       </c>
       <c r="T44" t="s">
         <v>31</v>
       </c>
       <c r="U44" t="s">
         <v>47</v>
       </c>
       <c r="V44">
         <v>3</v>
       </c>
       <c r="W44">
         <v>3.0</v>
       </c>
@@ -4066,51 +4066,51 @@
       <c r="G45">
         <v>13.5522</v>
       </c>
       <c r="H45">
         <v>268</v>
       </c>
       <c r="I45">
         <v>109.0</v>
       </c>
       <c r="J45">
         <v>256.51800000000003</v>
       </c>
       <c r="K45">
         <v>0</v>
       </c>
       <c r="L45" t="s">
         <v>27</v>
       </c>
       <c r="M45">
         <v>1</v>
       </c>
       <c r="N45" t="s">
         <v>44</v>
       </c>
       <c r="O45">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P45">
         <v>17025</v>
       </c>
       <c r="Q45" t="s">
         <v>45</v>
       </c>
       <c r="R45" t="s">
         <v>30</v>
       </c>
       <c r="S45" t="s">
         <v>51</v>
       </c>
       <c r="T45" t="s">
         <v>31</v>
       </c>
       <c r="U45" t="s">
         <v>48</v>
       </c>
       <c r="V45">
         <v>6</v>
       </c>
       <c r="W45">
         <v>9.0</v>
       </c>
@@ -4143,51 +4143,51 @@
       <c r="G46">
         <v>13.5522</v>
       </c>
       <c r="H46">
         <v>268</v>
       </c>
       <c r="I46">
         <v>109.0</v>
       </c>
       <c r="J46">
         <v>256.51800000000003</v>
       </c>
       <c r="K46">
         <v>0</v>
       </c>
       <c r="L46" t="s">
         <v>27</v>
       </c>
       <c r="M46">
         <v>1</v>
       </c>
       <c r="N46" t="s">
         <v>44</v>
       </c>
       <c r="O46">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P46">
         <v>17025</v>
       </c>
       <c r="Q46" t="s">
         <v>45</v>
       </c>
       <c r="R46" t="s">
         <v>30</v>
       </c>
       <c r="S46" t="s">
         <v>51</v>
       </c>
       <c r="T46" t="s">
         <v>31</v>
       </c>
       <c r="U46" t="s">
         <v>49</v>
       </c>
       <c r="V46">
         <v>7</v>
       </c>
       <c r="W46">
         <v>14.0</v>
       </c>
@@ -4220,51 +4220,51 @@
       <c r="G47">
         <v>13.5522</v>
       </c>
       <c r="H47">
         <v>268</v>
       </c>
       <c r="I47">
         <v>109.0</v>
       </c>
       <c r="J47">
         <v>256.51800000000003</v>
       </c>
       <c r="K47">
         <v>0</v>
       </c>
       <c r="L47" t="s">
         <v>27</v>
       </c>
       <c r="M47">
         <v>1</v>
       </c>
       <c r="N47" t="s">
         <v>44</v>
       </c>
       <c r="O47">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P47">
         <v>17025</v>
       </c>
       <c r="Q47" t="s">
         <v>45</v>
       </c>
       <c r="R47" t="s">
         <v>30</v>
       </c>
       <c r="S47" t="s">
         <v>51</v>
       </c>
       <c r="T47" t="s">
         <v>31</v>
       </c>
       <c r="U47" t="s">
         <v>50</v>
       </c>
       <c r="V47">
         <v>1</v>
       </c>
       <c r="W47">
         <v>3.0</v>
       </c>
@@ -4297,51 +4297,51 @@
       <c r="G48">
         <v>29.8835</v>
       </c>
       <c r="H48">
         <v>1834</v>
       </c>
       <c r="I48">
         <v>243.0</v>
       </c>
       <c r="J48">
         <v>783.37199999999996</v>
       </c>
       <c r="K48">
         <v>0</v>
       </c>
       <c r="L48" t="s">
         <v>27</v>
       </c>
       <c r="M48">
         <v>1</v>
       </c>
       <c r="N48" t="s">
         <v>52</v>
       </c>
       <c r="O48">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P48">
         <v>17025</v>
       </c>
       <c r="Q48" t="s">
         <v>45</v>
       </c>
       <c r="R48" t="s">
         <v>30</v>
       </c>
       <c r="S48" t="s">
         <v>31</v>
       </c>
       <c r="T48" t="s">
         <v>31</v>
       </c>
       <c r="U48" t="s">
         <v>32</v>
       </c>
       <c r="V48">
         <v>453</v>
       </c>
       <c r="W48">
         <v>0</v>
       </c>
@@ -4374,51 +4374,51 @@
       <c r="G49">
         <v>29.8835</v>
       </c>
       <c r="H49">
         <v>1834</v>
       </c>
       <c r="I49">
         <v>243.0</v>
       </c>
       <c r="J49">
         <v>783.37199999999996</v>
       </c>
       <c r="K49">
         <v>0</v>
       </c>
       <c r="L49" t="s">
         <v>27</v>
       </c>
       <c r="M49">
         <v>1</v>
       </c>
       <c r="N49" t="s">
         <v>52</v>
       </c>
       <c r="O49">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P49">
         <v>17025</v>
       </c>
       <c r="Q49" t="s">
         <v>45</v>
       </c>
       <c r="R49" t="s">
         <v>30</v>
       </c>
       <c r="S49" t="s">
         <v>31</v>
       </c>
       <c r="T49" t="s">
         <v>31</v>
       </c>
       <c r="U49" t="s">
         <v>33</v>
       </c>
       <c r="V49">
         <v>648</v>
       </c>
       <c r="W49">
         <v>0</v>
       </c>
@@ -4451,51 +4451,51 @@
       <c r="G50">
         <v>29.8835</v>
       </c>
       <c r="H50">
         <v>1834</v>
       </c>
       <c r="I50">
         <v>243.0</v>
       </c>
       <c r="J50">
         <v>783.37199999999996</v>
       </c>
       <c r="K50">
         <v>0</v>
       </c>
       <c r="L50" t="s">
         <v>27</v>
       </c>
       <c r="M50">
         <v>1</v>
       </c>
       <c r="N50" t="s">
         <v>52</v>
       </c>
       <c r="O50">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P50">
         <v>17025</v>
       </c>
       <c r="Q50" t="s">
         <v>45</v>
       </c>
       <c r="R50" t="s">
         <v>30</v>
       </c>
       <c r="S50" t="s">
         <v>31</v>
       </c>
       <c r="T50" t="s">
         <v>31</v>
       </c>
       <c r="U50" t="s">
         <v>34</v>
       </c>
       <c r="V50">
         <v>234</v>
       </c>
       <c r="W50">
         <v>0</v>
       </c>
@@ -4528,51 +4528,51 @@
       <c r="G51">
         <v>29.8835</v>
       </c>
       <c r="H51">
         <v>1834</v>
       </c>
       <c r="I51">
         <v>243.0</v>
       </c>
       <c r="J51">
         <v>783.37199999999996</v>
       </c>
       <c r="K51">
         <v>0</v>
       </c>
       <c r="L51" t="s">
         <v>27</v>
       </c>
       <c r="M51">
         <v>1</v>
       </c>
       <c r="N51" t="s">
         <v>52</v>
       </c>
       <c r="O51">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P51">
         <v>17025</v>
       </c>
       <c r="Q51" t="s">
         <v>45</v>
       </c>
       <c r="R51" t="s">
         <v>30</v>
       </c>
       <c r="S51" t="s">
         <v>31</v>
       </c>
       <c r="T51" t="s">
         <v>31</v>
       </c>
       <c r="U51" t="s">
         <v>35</v>
       </c>
       <c r="V51">
         <v>304</v>
       </c>
       <c r="W51">
         <v>0</v>
       </c>
@@ -4605,51 +4605,51 @@
       <c r="G52">
         <v>29.8835</v>
       </c>
       <c r="H52">
         <v>1834</v>
       </c>
       <c r="I52">
         <v>243.0</v>
       </c>
       <c r="J52">
         <v>783.37199999999996</v>
       </c>
       <c r="K52">
         <v>0</v>
       </c>
       <c r="L52" t="s">
         <v>27</v>
       </c>
       <c r="M52">
         <v>1</v>
       </c>
       <c r="N52" t="s">
         <v>52</v>
       </c>
       <c r="O52">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P52">
         <v>17025</v>
       </c>
       <c r="Q52" t="s">
         <v>45</v>
       </c>
       <c r="R52" t="s">
         <v>30</v>
       </c>
       <c r="S52" t="s">
         <v>31</v>
       </c>
       <c r="T52" t="s">
         <v>31</v>
       </c>
       <c r="U52" t="s">
         <v>38</v>
       </c>
       <c r="V52">
         <v>38</v>
       </c>
       <c r="W52">
         <v>13.0</v>
       </c>
@@ -4682,51 +4682,51 @@
       <c r="G53">
         <v>29.8835</v>
       </c>
       <c r="H53">
         <v>1834</v>
       </c>
       <c r="I53">
         <v>243.0</v>
       </c>
       <c r="J53">
         <v>783.37199999999996</v>
       </c>
       <c r="K53">
         <v>0</v>
       </c>
       <c r="L53" t="s">
         <v>27</v>
       </c>
       <c r="M53">
         <v>1</v>
       </c>
       <c r="N53" t="s">
         <v>52</v>
       </c>
       <c r="O53">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P53">
         <v>17025</v>
       </c>
       <c r="Q53" t="s">
         <v>45</v>
       </c>
       <c r="R53" t="s">
         <v>30</v>
       </c>
       <c r="S53" t="s">
         <v>31</v>
       </c>
       <c r="T53" t="s">
         <v>31</v>
       </c>
       <c r="U53" t="s">
         <v>46</v>
       </c>
       <c r="V53">
         <v>28</v>
       </c>
       <c r="W53">
         <v>20.0</v>
       </c>
@@ -4759,51 +4759,51 @@
       <c r="G54">
         <v>29.8835</v>
       </c>
       <c r="H54">
         <v>1834</v>
       </c>
       <c r="I54">
         <v>243.0</v>
       </c>
       <c r="J54">
         <v>783.37199999999996</v>
       </c>
       <c r="K54">
         <v>0</v>
       </c>
       <c r="L54" t="s">
         <v>27</v>
       </c>
       <c r="M54">
         <v>1</v>
       </c>
       <c r="N54" t="s">
         <v>52</v>
       </c>
       <c r="O54">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P54">
         <v>17025</v>
       </c>
       <c r="Q54" t="s">
         <v>45</v>
       </c>
       <c r="R54" t="s">
         <v>30</v>
       </c>
       <c r="S54" t="s">
         <v>31</v>
       </c>
       <c r="T54" t="s">
         <v>31</v>
       </c>
       <c r="U54" t="s">
         <v>47</v>
       </c>
       <c r="V54">
         <v>32</v>
       </c>
       <c r="W54">
         <v>37.0</v>
       </c>
@@ -4836,51 +4836,51 @@
       <c r="G55">
         <v>29.8835</v>
       </c>
       <c r="H55">
         <v>1834</v>
       </c>
       <c r="I55">
         <v>243.0</v>
       </c>
       <c r="J55">
         <v>783.37199999999996</v>
       </c>
       <c r="K55">
         <v>0</v>
       </c>
       <c r="L55" t="s">
         <v>27</v>
       </c>
       <c r="M55">
         <v>1</v>
       </c>
       <c r="N55" t="s">
         <v>52</v>
       </c>
       <c r="O55">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P55">
         <v>17025</v>
       </c>
       <c r="Q55" t="s">
         <v>45</v>
       </c>
       <c r="R55" t="s">
         <v>30</v>
       </c>
       <c r="S55" t="s">
         <v>31</v>
       </c>
       <c r="T55" t="s">
         <v>31</v>
       </c>
       <c r="U55" t="s">
         <v>48</v>
       </c>
       <c r="V55">
         <v>22</v>
       </c>
       <c r="W55">
         <v>35.0</v>
       </c>
@@ -4913,51 +4913,51 @@
       <c r="G56">
         <v>29.8835</v>
       </c>
       <c r="H56">
         <v>1834</v>
       </c>
       <c r="I56">
         <v>243.0</v>
       </c>
       <c r="J56">
         <v>783.37199999999996</v>
       </c>
       <c r="K56">
         <v>0</v>
       </c>
       <c r="L56" t="s">
         <v>27</v>
       </c>
       <c r="M56">
         <v>1</v>
       </c>
       <c r="N56" t="s">
         <v>52</v>
       </c>
       <c r="O56">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P56">
         <v>17025</v>
       </c>
       <c r="Q56" t="s">
         <v>45</v>
       </c>
       <c r="R56" t="s">
         <v>30</v>
       </c>
       <c r="S56" t="s">
         <v>31</v>
       </c>
       <c r="T56" t="s">
         <v>31</v>
       </c>
       <c r="U56" t="s">
         <v>49</v>
       </c>
       <c r="V56">
         <v>41</v>
       </c>
       <c r="W56">
         <v>85.0</v>
       </c>
@@ -4990,51 +4990,51 @@
       <c r="G57">
         <v>29.8835</v>
       </c>
       <c r="H57">
         <v>1834</v>
       </c>
       <c r="I57">
         <v>243.0</v>
       </c>
       <c r="J57">
         <v>783.37199999999996</v>
       </c>
       <c r="K57">
         <v>0</v>
       </c>
       <c r="L57" t="s">
         <v>27</v>
       </c>
       <c r="M57">
         <v>1</v>
       </c>
       <c r="N57" t="s">
         <v>52</v>
       </c>
       <c r="O57">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P57">
         <v>17025</v>
       </c>
       <c r="Q57" t="s">
         <v>45</v>
       </c>
       <c r="R57" t="s">
         <v>30</v>
       </c>
       <c r="S57" t="s">
         <v>31</v>
       </c>
       <c r="T57" t="s">
         <v>31</v>
       </c>
       <c r="U57" t="s">
         <v>50</v>
       </c>
       <c r="V57">
         <v>1</v>
       </c>
       <c r="W57">
         <v>3.0</v>
       </c>
@@ -5067,51 +5067,51 @@
       <c r="G58">
         <v>29.8835</v>
       </c>
       <c r="H58">
         <v>1834</v>
       </c>
       <c r="I58">
         <v>243.0</v>
       </c>
       <c r="J58">
         <v>783.37199999999996</v>
       </c>
       <c r="K58">
         <v>0</v>
       </c>
       <c r="L58" t="s">
         <v>27</v>
       </c>
       <c r="M58">
         <v>1</v>
       </c>
       <c r="N58" t="s">
         <v>52</v>
       </c>
       <c r="O58">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P58">
         <v>17025</v>
       </c>
       <c r="Q58" t="s">
         <v>45</v>
       </c>
       <c r="R58" t="s">
         <v>30</v>
       </c>
       <c r="S58" t="s">
         <v>51</v>
       </c>
       <c r="T58" t="s">
         <v>31</v>
       </c>
       <c r="U58" t="s">
         <v>46</v>
       </c>
       <c r="V58">
         <v>4</v>
       </c>
       <c r="W58">
         <v>3.0</v>
       </c>
@@ -5144,51 +5144,51 @@
       <c r="G59">
         <v>29.8835</v>
       </c>
       <c r="H59">
         <v>1834</v>
       </c>
       <c r="I59">
         <v>243.0</v>
       </c>
       <c r="J59">
         <v>783.37199999999996</v>
       </c>
       <c r="K59">
         <v>0</v>
       </c>
       <c r="L59" t="s">
         <v>27</v>
       </c>
       <c r="M59">
         <v>1</v>
       </c>
       <c r="N59" t="s">
         <v>52</v>
       </c>
       <c r="O59">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P59">
         <v>17025</v>
       </c>
       <c r="Q59" t="s">
         <v>45</v>
       </c>
       <c r="R59" t="s">
         <v>30</v>
       </c>
       <c r="S59" t="s">
         <v>51</v>
       </c>
       <c r="T59" t="s">
         <v>31</v>
       </c>
       <c r="U59" t="s">
         <v>47</v>
       </c>
       <c r="V59">
         <v>8</v>
       </c>
       <c r="W59">
         <v>9.0</v>
       </c>
@@ -5221,51 +5221,51 @@
       <c r="G60">
         <v>29.8835</v>
       </c>
       <c r="H60">
         <v>1834</v>
       </c>
       <c r="I60">
         <v>243.0</v>
       </c>
       <c r="J60">
         <v>783.37199999999996</v>
       </c>
       <c r="K60">
         <v>0</v>
       </c>
       <c r="L60" t="s">
         <v>27</v>
       </c>
       <c r="M60">
         <v>1</v>
       </c>
       <c r="N60" t="s">
         <v>52</v>
       </c>
       <c r="O60">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P60">
         <v>17025</v>
       </c>
       <c r="Q60" t="s">
         <v>45</v>
       </c>
       <c r="R60" t="s">
         <v>30</v>
       </c>
       <c r="S60" t="s">
         <v>51</v>
       </c>
       <c r="T60" t="s">
         <v>31</v>
       </c>
       <c r="U60" t="s">
         <v>48</v>
       </c>
       <c r="V60">
         <v>9</v>
       </c>
       <c r="W60">
         <v>13.0</v>
       </c>
@@ -5298,51 +5298,51 @@
       <c r="G61">
         <v>29.8835</v>
       </c>
       <c r="H61">
         <v>1834</v>
       </c>
       <c r="I61">
         <v>243.0</v>
       </c>
       <c r="J61">
         <v>783.37199999999996</v>
       </c>
       <c r="K61">
         <v>0</v>
       </c>
       <c r="L61" t="s">
         <v>27</v>
       </c>
       <c r="M61">
         <v>1</v>
       </c>
       <c r="N61" t="s">
         <v>52</v>
       </c>
       <c r="O61">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P61">
         <v>17025</v>
       </c>
       <c r="Q61" t="s">
         <v>45</v>
       </c>
       <c r="R61" t="s">
         <v>30</v>
       </c>
       <c r="S61" t="s">
         <v>51</v>
       </c>
       <c r="T61" t="s">
         <v>31</v>
       </c>
       <c r="U61" t="s">
         <v>49</v>
       </c>
       <c r="V61">
         <v>12</v>
       </c>
       <c r="W61">
         <v>25.0</v>
       </c>
@@ -5375,51 +5375,51 @@
       <c r="G62">
         <v>34.5207</v>
       </c>
       <c r="H62">
         <v>189</v>
       </c>
       <c r="I62">
         <v>0</v>
       </c>
       <c r="J62">
         <v>0</v>
       </c>
       <c r="K62">
         <v>298.82400000000001</v>
       </c>
       <c r="L62" t="s">
         <v>27</v>
       </c>
       <c r="M62">
         <v>1</v>
       </c>
       <c r="N62" t="s">
         <v>53</v>
       </c>
       <c r="O62">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P62">
         <v>17025</v>
       </c>
       <c r="Q62" t="s">
         <v>37</v>
       </c>
       <c r="R62" t="s">
         <v>30</v>
       </c>
       <c r="S62" t="s">
         <v>31</v>
       </c>
       <c r="T62" t="s">
         <v>31</v>
       </c>
       <c r="U62" t="s">
         <v>32</v>
       </c>
       <c r="V62">
         <v>1</v>
       </c>
       <c r="W62">
         <v>0</v>
       </c>
@@ -5452,51 +5452,51 @@
       <c r="G63">
         <v>34.5207</v>
       </c>
       <c r="H63">
         <v>189</v>
       </c>
       <c r="I63">
         <v>0</v>
       </c>
       <c r="J63">
         <v>0</v>
       </c>
       <c r="K63">
         <v>298.82400000000001</v>
       </c>
       <c r="L63" t="s">
         <v>27</v>
       </c>
       <c r="M63">
         <v>1</v>
       </c>
       <c r="N63" t="s">
         <v>53</v>
       </c>
       <c r="O63">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P63">
         <v>17025</v>
       </c>
       <c r="Q63" t="s">
         <v>37</v>
       </c>
       <c r="R63" t="s">
         <v>30</v>
       </c>
       <c r="S63" t="s">
         <v>31</v>
       </c>
       <c r="T63" t="s">
         <v>31</v>
       </c>
       <c r="U63" t="s">
         <v>33</v>
       </c>
       <c r="V63">
         <v>5</v>
       </c>
       <c r="W63">
         <v>0</v>
       </c>
@@ -5529,51 +5529,51 @@
       <c r="G64">
         <v>34.5207</v>
       </c>
       <c r="H64">
         <v>189</v>
       </c>
       <c r="I64">
         <v>0</v>
       </c>
       <c r="J64">
         <v>0</v>
       </c>
       <c r="K64">
         <v>298.82400000000001</v>
       </c>
       <c r="L64" t="s">
         <v>27</v>
       </c>
       <c r="M64">
         <v>1</v>
       </c>
       <c r="N64" t="s">
         <v>53</v>
       </c>
       <c r="O64">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P64">
         <v>17025</v>
       </c>
       <c r="Q64" t="s">
         <v>37</v>
       </c>
       <c r="R64" t="s">
         <v>30</v>
       </c>
       <c r="S64" t="s">
         <v>31</v>
       </c>
       <c r="T64" t="s">
         <v>31</v>
       </c>
       <c r="U64" t="s">
         <v>34</v>
       </c>
       <c r="V64">
         <v>11</v>
       </c>
       <c r="W64">
         <v>0</v>
       </c>
@@ -5606,51 +5606,51 @@
       <c r="G65">
         <v>34.5207</v>
       </c>
       <c r="H65">
         <v>189</v>
       </c>
       <c r="I65">
         <v>0</v>
       </c>
       <c r="J65">
         <v>0</v>
       </c>
       <c r="K65">
         <v>298.82400000000001</v>
       </c>
       <c r="L65" t="s">
         <v>27</v>
       </c>
       <c r="M65">
         <v>1</v>
       </c>
       <c r="N65" t="s">
         <v>53</v>
       </c>
       <c r="O65">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P65">
         <v>17025</v>
       </c>
       <c r="Q65" t="s">
         <v>37</v>
       </c>
       <c r="R65" t="s">
         <v>30</v>
       </c>
       <c r="S65" t="s">
         <v>31</v>
       </c>
       <c r="T65" t="s">
         <v>31</v>
       </c>
       <c r="U65" t="s">
         <v>35</v>
       </c>
       <c r="V65">
         <v>32</v>
       </c>
       <c r="W65">
         <v>0</v>
       </c>
@@ -5683,51 +5683,51 @@
       <c r="G66">
         <v>34.5207</v>
       </c>
       <c r="H66">
         <v>189</v>
       </c>
       <c r="I66">
         <v>0</v>
       </c>
       <c r="J66">
         <v>0</v>
       </c>
       <c r="K66">
         <v>298.82400000000001</v>
       </c>
       <c r="L66" t="s">
         <v>27</v>
       </c>
       <c r="M66">
         <v>1</v>
       </c>
       <c r="N66" t="s">
         <v>53</v>
       </c>
       <c r="O66">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P66">
         <v>17025</v>
       </c>
       <c r="Q66" t="s">
         <v>37</v>
       </c>
       <c r="R66" t="s">
         <v>30</v>
       </c>
       <c r="S66" t="s">
         <v>31</v>
       </c>
       <c r="T66" t="s">
         <v>31</v>
       </c>
       <c r="U66" t="s">
         <v>38</v>
       </c>
       <c r="V66">
         <v>65</v>
       </c>
       <c r="W66">
         <v>0</v>
       </c>
@@ -5760,51 +5760,51 @@
       <c r="G67">
         <v>34.5207</v>
       </c>
       <c r="H67">
         <v>189</v>
       </c>
       <c r="I67">
         <v>0</v>
       </c>
       <c r="J67">
         <v>0</v>
       </c>
       <c r="K67">
         <v>298.82400000000001</v>
       </c>
       <c r="L67" t="s">
         <v>27</v>
       </c>
       <c r="M67">
         <v>1</v>
       </c>
       <c r="N67" t="s">
         <v>53</v>
       </c>
       <c r="O67">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P67">
         <v>17025</v>
       </c>
       <c r="Q67" t="s">
         <v>37</v>
       </c>
       <c r="R67" t="s">
         <v>30</v>
       </c>
       <c r="S67" t="s">
         <v>31</v>
       </c>
       <c r="T67" t="s">
         <v>31</v>
       </c>
       <c r="U67" t="s">
         <v>46</v>
       </c>
       <c r="V67">
         <v>18</v>
       </c>
       <c r="W67">
         <v>0</v>
       </c>
@@ -5837,51 +5837,51 @@
       <c r="G68">
         <v>34.5207</v>
       </c>
       <c r="H68">
         <v>189</v>
       </c>
       <c r="I68">
         <v>0</v>
       </c>
       <c r="J68">
         <v>0</v>
       </c>
       <c r="K68">
         <v>298.82400000000001</v>
       </c>
       <c r="L68" t="s">
         <v>27</v>
       </c>
       <c r="M68">
         <v>1</v>
       </c>
       <c r="N68" t="s">
         <v>53</v>
       </c>
       <c r="O68">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P68">
         <v>17025</v>
       </c>
       <c r="Q68" t="s">
         <v>37</v>
       </c>
       <c r="R68" t="s">
         <v>30</v>
       </c>
       <c r="S68" t="s">
         <v>31</v>
       </c>
       <c r="T68" t="s">
         <v>31</v>
       </c>
       <c r="U68" t="s">
         <v>47</v>
       </c>
       <c r="V68">
         <v>7</v>
       </c>
       <c r="W68">
         <v>0</v>
       </c>
@@ -5914,51 +5914,51 @@
       <c r="G69">
         <v>34.5207</v>
       </c>
       <c r="H69">
         <v>189</v>
       </c>
       <c r="I69">
         <v>0</v>
       </c>
       <c r="J69">
         <v>0</v>
       </c>
       <c r="K69">
         <v>298.82400000000001</v>
       </c>
       <c r="L69" t="s">
         <v>27</v>
       </c>
       <c r="M69">
         <v>1</v>
       </c>
       <c r="N69" t="s">
         <v>53</v>
       </c>
       <c r="O69">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P69">
         <v>17025</v>
       </c>
       <c r="Q69" t="s">
         <v>37</v>
       </c>
       <c r="R69" t="s">
         <v>30</v>
       </c>
       <c r="S69" t="s">
         <v>31</v>
       </c>
       <c r="T69" t="s">
         <v>31</v>
       </c>
       <c r="U69" t="s">
         <v>48</v>
       </c>
       <c r="V69">
         <v>4</v>
       </c>
       <c r="W69">
         <v>0</v>
       </c>
@@ -5991,51 +5991,51 @@
       <c r="G70">
         <v>34.5207</v>
       </c>
       <c r="H70">
         <v>189</v>
       </c>
       <c r="I70">
         <v>0</v>
       </c>
       <c r="J70">
         <v>0</v>
       </c>
       <c r="K70">
         <v>298.82400000000001</v>
       </c>
       <c r="L70" t="s">
         <v>27</v>
       </c>
       <c r="M70">
         <v>1</v>
       </c>
       <c r="N70" t="s">
         <v>53</v>
       </c>
       <c r="O70">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P70">
         <v>17025</v>
       </c>
       <c r="Q70" t="s">
         <v>29</v>
       </c>
       <c r="R70" t="s">
         <v>30</v>
       </c>
       <c r="S70" t="s">
         <v>31</v>
       </c>
       <c r="T70" t="s">
         <v>31</v>
       </c>
       <c r="U70" t="s">
         <v>35</v>
       </c>
       <c r="V70">
         <v>2</v>
       </c>
       <c r="W70">
         <v>0</v>
       </c>
@@ -6068,51 +6068,51 @@
       <c r="G71">
         <v>34.5207</v>
       </c>
       <c r="H71">
         <v>189</v>
       </c>
       <c r="I71">
         <v>0</v>
       </c>
       <c r="J71">
         <v>0</v>
       </c>
       <c r="K71">
         <v>298.82400000000001</v>
       </c>
       <c r="L71" t="s">
         <v>27</v>
       </c>
       <c r="M71">
         <v>1</v>
       </c>
       <c r="N71" t="s">
         <v>53</v>
       </c>
       <c r="O71">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P71">
         <v>17025</v>
       </c>
       <c r="Q71" t="s">
         <v>29</v>
       </c>
       <c r="R71" t="s">
         <v>30</v>
       </c>
       <c r="S71" t="s">
         <v>31</v>
       </c>
       <c r="T71" t="s">
         <v>31</v>
       </c>
       <c r="U71" t="s">
         <v>46</v>
       </c>
       <c r="V71">
         <v>7</v>
       </c>
       <c r="W71">
         <v>0</v>
       </c>
@@ -6145,51 +6145,51 @@
       <c r="G72">
         <v>34.5207</v>
       </c>
       <c r="H72">
         <v>189</v>
       </c>
       <c r="I72">
         <v>0</v>
       </c>
       <c r="J72">
         <v>0</v>
       </c>
       <c r="K72">
         <v>298.82400000000001</v>
       </c>
       <c r="L72" t="s">
         <v>27</v>
       </c>
       <c r="M72">
         <v>1</v>
       </c>
       <c r="N72" t="s">
         <v>53</v>
       </c>
       <c r="O72">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P72">
         <v>17025</v>
       </c>
       <c r="Q72" t="s">
         <v>29</v>
       </c>
       <c r="R72" t="s">
         <v>30</v>
       </c>
       <c r="S72" t="s">
         <v>31</v>
       </c>
       <c r="T72" t="s">
         <v>31</v>
       </c>
       <c r="U72" t="s">
         <v>47</v>
       </c>
       <c r="V72">
         <v>3</v>
       </c>
       <c r="W72">
         <v>0</v>
       </c>
@@ -6222,51 +6222,51 @@
       <c r="G73">
         <v>34.5207</v>
       </c>
       <c r="H73">
         <v>189</v>
       </c>
       <c r="I73">
         <v>0</v>
       </c>
       <c r="J73">
         <v>0</v>
       </c>
       <c r="K73">
         <v>298.82400000000001</v>
       </c>
       <c r="L73" t="s">
         <v>27</v>
       </c>
       <c r="M73">
         <v>1</v>
       </c>
       <c r="N73" t="s">
         <v>53</v>
       </c>
       <c r="O73">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P73">
         <v>17025</v>
       </c>
       <c r="Q73" t="s">
         <v>29</v>
       </c>
       <c r="R73" t="s">
         <v>30</v>
       </c>
       <c r="S73" t="s">
         <v>31</v>
       </c>
       <c r="T73" t="s">
         <v>31</v>
       </c>
       <c r="U73" t="s">
         <v>48</v>
       </c>
       <c r="V73">
         <v>1</v>
       </c>
       <c r="W73">
         <v>0</v>
       </c>
@@ -6299,51 +6299,51 @@
       <c r="G74">
         <v>34.5207</v>
       </c>
       <c r="H74">
         <v>189</v>
       </c>
       <c r="I74">
         <v>0</v>
       </c>
       <c r="J74">
         <v>0</v>
       </c>
       <c r="K74">
         <v>298.82400000000001</v>
       </c>
       <c r="L74" t="s">
         <v>27</v>
       </c>
       <c r="M74">
         <v>1</v>
       </c>
       <c r="N74" t="s">
         <v>53</v>
       </c>
       <c r="O74">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P74">
         <v>17025</v>
       </c>
       <c r="Q74" t="s">
         <v>29</v>
       </c>
       <c r="R74" t="s">
         <v>30</v>
       </c>
       <c r="S74" t="s">
         <v>31</v>
       </c>
       <c r="T74" t="s">
         <v>31</v>
       </c>
       <c r="U74" t="s">
         <v>49</v>
       </c>
       <c r="V74">
         <v>1</v>
       </c>
       <c r="W74">
         <v>0</v>
       </c>
@@ -6376,51 +6376,51 @@
       <c r="G75">
         <v>34.5207</v>
       </c>
       <c r="H75">
         <v>189</v>
       </c>
       <c r="I75">
         <v>0</v>
       </c>
       <c r="J75">
         <v>0</v>
       </c>
       <c r="K75">
         <v>298.82400000000001</v>
       </c>
       <c r="L75" t="s">
         <v>27</v>
       </c>
       <c r="M75">
         <v>1</v>
       </c>
       <c r="N75" t="s">
         <v>53</v>
       </c>
       <c r="O75">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P75">
         <v>17025</v>
       </c>
       <c r="Q75" t="s">
         <v>37</v>
       </c>
       <c r="R75" t="s">
         <v>30</v>
       </c>
       <c r="S75" t="s">
         <v>54</v>
       </c>
       <c r="T75" t="s">
         <v>31</v>
       </c>
       <c r="U75" t="s">
         <v>35</v>
       </c>
       <c r="V75">
         <v>1</v>
       </c>
       <c r="W75">
         <v>0</v>
       </c>
@@ -6453,51 +6453,51 @@
       <c r="G76">
         <v>34.5207</v>
       </c>
       <c r="H76">
         <v>189</v>
       </c>
       <c r="I76">
         <v>0</v>
       </c>
       <c r="J76">
         <v>0</v>
       </c>
       <c r="K76">
         <v>298.82400000000001</v>
       </c>
       <c r="L76" t="s">
         <v>27</v>
       </c>
       <c r="M76">
         <v>1</v>
       </c>
       <c r="N76" t="s">
         <v>53</v>
       </c>
       <c r="O76">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P76">
         <v>17025</v>
       </c>
       <c r="Q76" t="s">
         <v>37</v>
       </c>
       <c r="R76" t="s">
         <v>30</v>
       </c>
       <c r="S76" t="s">
         <v>54</v>
       </c>
       <c r="T76" t="s">
         <v>31</v>
       </c>
       <c r="U76" t="s">
         <v>38</v>
       </c>
       <c r="V76">
         <v>2</v>
       </c>
       <c r="W76">
         <v>0</v>
       </c>
@@ -6530,51 +6530,51 @@
       <c r="G77">
         <v>34.5207</v>
       </c>
       <c r="H77">
         <v>189</v>
       </c>
       <c r="I77">
         <v>0</v>
       </c>
       <c r="J77">
         <v>0</v>
       </c>
       <c r="K77">
         <v>298.82400000000001</v>
       </c>
       <c r="L77" t="s">
         <v>27</v>
       </c>
       <c r="M77">
         <v>1</v>
       </c>
       <c r="N77" t="s">
         <v>53</v>
       </c>
       <c r="O77">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P77">
         <v>17025</v>
       </c>
       <c r="Q77" t="s">
         <v>37</v>
       </c>
       <c r="R77" t="s">
         <v>30</v>
       </c>
       <c r="S77" t="s">
         <v>54</v>
       </c>
       <c r="T77" t="s">
         <v>31</v>
       </c>
       <c r="U77" t="s">
         <v>46</v>
       </c>
       <c r="V77">
         <v>2</v>
       </c>
       <c r="W77">
         <v>0</v>
       </c>
@@ -6607,51 +6607,51 @@
       <c r="G78">
         <v>34.5207</v>
       </c>
       <c r="H78">
         <v>189</v>
       </c>
       <c r="I78">
         <v>0</v>
       </c>
       <c r="J78">
         <v>0</v>
       </c>
       <c r="K78">
         <v>298.82400000000001</v>
       </c>
       <c r="L78" t="s">
         <v>27</v>
       </c>
       <c r="M78">
         <v>1</v>
       </c>
       <c r="N78" t="s">
         <v>53</v>
       </c>
       <c r="O78">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P78">
         <v>17025</v>
       </c>
       <c r="Q78" t="s">
         <v>37</v>
       </c>
       <c r="R78" t="s">
         <v>55</v>
       </c>
       <c r="S78" t="s">
         <v>54</v>
       </c>
       <c r="T78" t="s">
         <v>31</v>
       </c>
       <c r="U78" t="s">
         <v>46</v>
       </c>
       <c r="V78">
         <v>3</v>
       </c>
       <c r="W78">
         <v>0</v>
       </c>
@@ -6684,51 +6684,51 @@
       <c r="G79">
         <v>34.5207</v>
       </c>
       <c r="H79">
         <v>189</v>
       </c>
       <c r="I79">
         <v>0</v>
       </c>
       <c r="J79">
         <v>0</v>
       </c>
       <c r="K79">
         <v>298.82400000000001</v>
       </c>
       <c r="L79" t="s">
         <v>27</v>
       </c>
       <c r="M79">
         <v>1</v>
       </c>
       <c r="N79" t="s">
         <v>53</v>
       </c>
       <c r="O79">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P79">
         <v>17025</v>
       </c>
       <c r="Q79" t="s">
         <v>37</v>
       </c>
       <c r="R79" t="s">
         <v>55</v>
       </c>
       <c r="S79" t="s">
         <v>54</v>
       </c>
       <c r="T79" t="s">
         <v>31</v>
       </c>
       <c r="U79" t="s">
         <v>47</v>
       </c>
       <c r="V79">
         <v>3</v>
       </c>
       <c r="W79">
         <v>0</v>
       </c>
@@ -6761,51 +6761,51 @@
       <c r="G80">
         <v>34.5207</v>
       </c>
       <c r="H80">
         <v>189</v>
       </c>
       <c r="I80">
         <v>0</v>
       </c>
       <c r="J80">
         <v>0</v>
       </c>
       <c r="K80">
         <v>298.82400000000001</v>
       </c>
       <c r="L80" t="s">
         <v>27</v>
       </c>
       <c r="M80">
         <v>1</v>
       </c>
       <c r="N80" t="s">
         <v>53</v>
       </c>
       <c r="O80">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P80">
         <v>17025</v>
       </c>
       <c r="Q80" t="s">
         <v>37</v>
       </c>
       <c r="R80" t="s">
         <v>55</v>
       </c>
       <c r="S80" t="s">
         <v>54</v>
       </c>
       <c r="T80" t="s">
         <v>31</v>
       </c>
       <c r="U80" t="s">
         <v>48</v>
       </c>
       <c r="V80">
         <v>1</v>
       </c>
       <c r="W80">
         <v>0</v>
       </c>
@@ -6838,51 +6838,51 @@
       <c r="G81">
         <v>34.5207</v>
       </c>
       <c r="H81">
         <v>189</v>
       </c>
       <c r="I81">
         <v>0</v>
       </c>
       <c r="J81">
         <v>0</v>
       </c>
       <c r="K81">
         <v>298.82400000000001</v>
       </c>
       <c r="L81" t="s">
         <v>27</v>
       </c>
       <c r="M81">
         <v>1</v>
       </c>
       <c r="N81" t="s">
         <v>53</v>
       </c>
       <c r="O81">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P81">
         <v>17025</v>
       </c>
       <c r="Q81" t="s">
         <v>37</v>
       </c>
       <c r="R81" t="s">
         <v>55</v>
       </c>
       <c r="S81" t="s">
         <v>54</v>
       </c>
       <c r="T81" t="s">
         <v>31</v>
       </c>
       <c r="U81" t="s">
         <v>49</v>
       </c>
       <c r="V81">
         <v>1</v>
       </c>
       <c r="W81">
         <v>0</v>
       </c>
@@ -6915,51 +6915,51 @@
       <c r="G82">
         <v>34.5207</v>
       </c>
       <c r="H82">
         <v>189</v>
       </c>
       <c r="I82">
         <v>0</v>
       </c>
       <c r="J82">
         <v>0</v>
       </c>
       <c r="K82">
         <v>298.82400000000001</v>
       </c>
       <c r="L82" t="s">
         <v>27</v>
       </c>
       <c r="M82">
         <v>1</v>
       </c>
       <c r="N82" t="s">
         <v>53</v>
       </c>
       <c r="O82">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P82">
         <v>17025</v>
       </c>
       <c r="Q82" t="s">
         <v>37</v>
       </c>
       <c r="R82" t="s">
         <v>55</v>
       </c>
       <c r="S82" t="s">
         <v>31</v>
       </c>
       <c r="T82" t="s">
         <v>31</v>
       </c>
       <c r="U82" t="s">
         <v>46</v>
       </c>
       <c r="V82">
         <v>3</v>
       </c>
       <c r="W82">
         <v>0</v>
       </c>
@@ -6992,51 +6992,51 @@
       <c r="G83">
         <v>34.5207</v>
       </c>
       <c r="H83">
         <v>189</v>
       </c>
       <c r="I83">
         <v>0</v>
       </c>
       <c r="J83">
         <v>0</v>
       </c>
       <c r="K83">
         <v>298.82400000000001</v>
       </c>
       <c r="L83" t="s">
         <v>27</v>
       </c>
       <c r="M83">
         <v>1</v>
       </c>
       <c r="N83" t="s">
         <v>53</v>
       </c>
       <c r="O83">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P83">
         <v>17025</v>
       </c>
       <c r="Q83" t="s">
         <v>37</v>
       </c>
       <c r="R83" t="s">
         <v>55</v>
       </c>
       <c r="S83" t="s">
         <v>31</v>
       </c>
       <c r="T83" t="s">
         <v>31</v>
       </c>
       <c r="U83" t="s">
         <v>47</v>
       </c>
       <c r="V83">
         <v>2</v>
       </c>
       <c r="W83">
         <v>0</v>
       </c>
@@ -7069,51 +7069,51 @@
       <c r="G84">
         <v>34.5207</v>
       </c>
       <c r="H84">
         <v>189</v>
       </c>
       <c r="I84">
         <v>0</v>
       </c>
       <c r="J84">
         <v>0</v>
       </c>
       <c r="K84">
         <v>298.82400000000001</v>
       </c>
       <c r="L84" t="s">
         <v>27</v>
       </c>
       <c r="M84">
         <v>1</v>
       </c>
       <c r="N84" t="s">
         <v>53</v>
       </c>
       <c r="O84">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P84">
         <v>17025</v>
       </c>
       <c r="Q84" t="s">
         <v>37</v>
       </c>
       <c r="R84" t="s">
         <v>55</v>
       </c>
       <c r="S84" t="s">
         <v>31</v>
       </c>
       <c r="T84" t="s">
         <v>31</v>
       </c>
       <c r="U84" t="s">
         <v>48</v>
       </c>
       <c r="V84">
         <v>5</v>
       </c>
       <c r="W84">
         <v>0</v>
       </c>
@@ -7146,51 +7146,51 @@
       <c r="G85">
         <v>34.5207</v>
       </c>
       <c r="H85">
         <v>189</v>
       </c>
       <c r="I85">
         <v>0</v>
       </c>
       <c r="J85">
         <v>0</v>
       </c>
       <c r="K85">
         <v>298.82400000000001</v>
       </c>
       <c r="L85" t="s">
         <v>27</v>
       </c>
       <c r="M85">
         <v>1</v>
       </c>
       <c r="N85" t="s">
         <v>53</v>
       </c>
       <c r="O85">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P85">
         <v>17025</v>
       </c>
       <c r="Q85" t="s">
         <v>37</v>
       </c>
       <c r="R85" t="s">
         <v>55</v>
       </c>
       <c r="S85" t="s">
         <v>31</v>
       </c>
       <c r="T85" t="s">
         <v>31</v>
       </c>
       <c r="U85" t="s">
         <v>49</v>
       </c>
       <c r="V85">
         <v>8</v>
       </c>
       <c r="W85">
         <v>0</v>
       </c>
@@ -7223,51 +7223,51 @@
       <c r="G86">
         <v>34.5207</v>
       </c>
       <c r="H86">
         <v>189</v>
       </c>
       <c r="I86">
         <v>0</v>
       </c>
       <c r="J86">
         <v>0</v>
       </c>
       <c r="K86">
         <v>298.82400000000001</v>
       </c>
       <c r="L86" t="s">
         <v>27</v>
       </c>
       <c r="M86">
         <v>1</v>
       </c>
       <c r="N86" t="s">
         <v>53</v>
       </c>
       <c r="O86">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P86">
         <v>17025</v>
       </c>
       <c r="Q86" t="s">
         <v>37</v>
       </c>
       <c r="R86" t="s">
         <v>30</v>
       </c>
       <c r="S86" t="s">
         <v>56</v>
       </c>
       <c r="T86" t="s">
         <v>31</v>
       </c>
       <c r="U86" t="s">
         <v>48</v>
       </c>
       <c r="V86">
         <v>1</v>
       </c>
       <c r="W86">
         <v>0</v>
       </c>
@@ -7300,51 +7300,51 @@
       <c r="G87">
         <v>3.3377</v>
       </c>
       <c r="H87">
         <v>133</v>
       </c>
       <c r="I87">
         <v>0</v>
       </c>
       <c r="J87">
         <v>0</v>
       </c>
       <c r="K87">
         <v>171.721</v>
       </c>
       <c r="L87" t="s">
         <v>27</v>
       </c>
       <c r="M87">
         <v>1</v>
       </c>
       <c r="N87" t="s">
         <v>57</v>
       </c>
       <c r="O87">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P87">
         <v>17025</v>
       </c>
       <c r="Q87" t="s">
         <v>37</v>
       </c>
       <c r="R87" t="s">
         <v>30</v>
       </c>
       <c r="S87" t="s">
         <v>31</v>
       </c>
       <c r="T87" t="s">
         <v>31</v>
       </c>
       <c r="U87" t="s">
         <v>32</v>
       </c>
       <c r="V87">
         <v>1</v>
       </c>
       <c r="W87">
         <v>0</v>
       </c>
@@ -7377,51 +7377,51 @@
       <c r="G88">
         <v>3.3377</v>
       </c>
       <c r="H88">
         <v>133</v>
       </c>
       <c r="I88">
         <v>0</v>
       </c>
       <c r="J88">
         <v>0</v>
       </c>
       <c r="K88">
         <v>171.721</v>
       </c>
       <c r="L88" t="s">
         <v>27</v>
       </c>
       <c r="M88">
         <v>1</v>
       </c>
       <c r="N88" t="s">
         <v>57</v>
       </c>
       <c r="O88">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P88">
         <v>17025</v>
       </c>
       <c r="Q88" t="s">
         <v>37</v>
       </c>
       <c r="R88" t="s">
         <v>30</v>
       </c>
       <c r="S88" t="s">
         <v>31</v>
       </c>
       <c r="T88" t="s">
         <v>31</v>
       </c>
       <c r="U88" t="s">
         <v>33</v>
       </c>
       <c r="V88">
         <v>6</v>
       </c>
       <c r="W88">
         <v>0</v>
       </c>
@@ -7454,51 +7454,51 @@
       <c r="G89">
         <v>3.3377</v>
       </c>
       <c r="H89">
         <v>133</v>
       </c>
       <c r="I89">
         <v>0</v>
       </c>
       <c r="J89">
         <v>0</v>
       </c>
       <c r="K89">
         <v>171.721</v>
       </c>
       <c r="L89" t="s">
         <v>27</v>
       </c>
       <c r="M89">
         <v>1</v>
       </c>
       <c r="N89" t="s">
         <v>57</v>
       </c>
       <c r="O89">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P89">
         <v>17025</v>
       </c>
       <c r="Q89" t="s">
         <v>37</v>
       </c>
       <c r="R89" t="s">
         <v>30</v>
       </c>
       <c r="S89" t="s">
         <v>31</v>
       </c>
       <c r="T89" t="s">
         <v>31</v>
       </c>
       <c r="U89" t="s">
         <v>34</v>
       </c>
       <c r="V89">
         <v>6</v>
       </c>
       <c r="W89">
         <v>0</v>
       </c>
@@ -7531,51 +7531,51 @@
       <c r="G90">
         <v>3.3377</v>
       </c>
       <c r="H90">
         <v>133</v>
       </c>
       <c r="I90">
         <v>0</v>
       </c>
       <c r="J90">
         <v>0</v>
       </c>
       <c r="K90">
         <v>171.721</v>
       </c>
       <c r="L90" t="s">
         <v>27</v>
       </c>
       <c r="M90">
         <v>1</v>
       </c>
       <c r="N90" t="s">
         <v>57</v>
       </c>
       <c r="O90">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P90">
         <v>17025</v>
       </c>
       <c r="Q90" t="s">
         <v>37</v>
       </c>
       <c r="R90" t="s">
         <v>30</v>
       </c>
       <c r="S90" t="s">
         <v>31</v>
       </c>
       <c r="T90" t="s">
         <v>31</v>
       </c>
       <c r="U90" t="s">
         <v>35</v>
       </c>
       <c r="V90">
         <v>33</v>
       </c>
       <c r="W90">
         <v>0</v>
       </c>
@@ -7608,51 +7608,51 @@
       <c r="G91">
         <v>3.3377</v>
       </c>
       <c r="H91">
         <v>133</v>
       </c>
       <c r="I91">
         <v>0</v>
       </c>
       <c r="J91">
         <v>0</v>
       </c>
       <c r="K91">
         <v>171.721</v>
       </c>
       <c r="L91" t="s">
         <v>27</v>
       </c>
       <c r="M91">
         <v>1</v>
       </c>
       <c r="N91" t="s">
         <v>57</v>
       </c>
       <c r="O91">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P91">
         <v>17025</v>
       </c>
       <c r="Q91" t="s">
         <v>37</v>
       </c>
       <c r="R91" t="s">
         <v>30</v>
       </c>
       <c r="S91" t="s">
         <v>31</v>
       </c>
       <c r="T91" t="s">
         <v>31</v>
       </c>
       <c r="U91" t="s">
         <v>38</v>
       </c>
       <c r="V91">
         <v>21</v>
       </c>
       <c r="W91">
         <v>0</v>
       </c>
@@ -7685,51 +7685,51 @@
       <c r="G92">
         <v>3.3377</v>
       </c>
       <c r="H92">
         <v>133</v>
       </c>
       <c r="I92">
         <v>0</v>
       </c>
       <c r="J92">
         <v>0</v>
       </c>
       <c r="K92">
         <v>171.721</v>
       </c>
       <c r="L92" t="s">
         <v>27</v>
       </c>
       <c r="M92">
         <v>1</v>
       </c>
       <c r="N92" t="s">
         <v>57</v>
       </c>
       <c r="O92">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P92">
         <v>17025</v>
       </c>
       <c r="Q92" t="s">
         <v>37</v>
       </c>
       <c r="R92" t="s">
         <v>30</v>
       </c>
       <c r="S92" t="s">
         <v>31</v>
       </c>
       <c r="T92" t="s">
         <v>31</v>
       </c>
       <c r="U92" t="s">
         <v>46</v>
       </c>
       <c r="V92">
         <v>6</v>
       </c>
       <c r="W92">
         <v>0</v>
       </c>
@@ -7762,51 +7762,51 @@
       <c r="G93">
         <v>3.3377</v>
       </c>
       <c r="H93">
         <v>133</v>
       </c>
       <c r="I93">
         <v>0</v>
       </c>
       <c r="J93">
         <v>0</v>
       </c>
       <c r="K93">
         <v>171.721</v>
       </c>
       <c r="L93" t="s">
         <v>27</v>
       </c>
       <c r="M93">
         <v>1</v>
       </c>
       <c r="N93" t="s">
         <v>57</v>
       </c>
       <c r="O93">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P93">
         <v>17025</v>
       </c>
       <c r="Q93" t="s">
         <v>29</v>
       </c>
       <c r="R93" t="s">
         <v>30</v>
       </c>
       <c r="S93" t="s">
         <v>31</v>
       </c>
       <c r="T93" t="s">
         <v>31</v>
       </c>
       <c r="U93" t="s">
         <v>34</v>
       </c>
       <c r="V93">
         <v>1</v>
       </c>
       <c r="W93">
         <v>0</v>
       </c>
@@ -7839,51 +7839,51 @@
       <c r="G94">
         <v>3.3377</v>
       </c>
       <c r="H94">
         <v>133</v>
       </c>
       <c r="I94">
         <v>0</v>
       </c>
       <c r="J94">
         <v>0</v>
       </c>
       <c r="K94">
         <v>171.721</v>
       </c>
       <c r="L94" t="s">
         <v>27</v>
       </c>
       <c r="M94">
         <v>1</v>
       </c>
       <c r="N94" t="s">
         <v>57</v>
       </c>
       <c r="O94">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P94">
         <v>17025</v>
       </c>
       <c r="Q94" t="s">
         <v>29</v>
       </c>
       <c r="R94" t="s">
         <v>30</v>
       </c>
       <c r="S94" t="s">
         <v>31</v>
       </c>
       <c r="T94" t="s">
         <v>31</v>
       </c>
       <c r="U94" t="s">
         <v>35</v>
       </c>
       <c r="V94">
         <v>1</v>
       </c>
       <c r="W94">
         <v>0</v>
       </c>
@@ -7916,51 +7916,51 @@
       <c r="G95">
         <v>3.3377</v>
       </c>
       <c r="H95">
         <v>133</v>
       </c>
       <c r="I95">
         <v>0</v>
       </c>
       <c r="J95">
         <v>0</v>
       </c>
       <c r="K95">
         <v>171.721</v>
       </c>
       <c r="L95" t="s">
         <v>27</v>
       </c>
       <c r="M95">
         <v>1</v>
       </c>
       <c r="N95" t="s">
         <v>57</v>
       </c>
       <c r="O95">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P95">
         <v>17025</v>
       </c>
       <c r="Q95" t="s">
         <v>29</v>
       </c>
       <c r="R95" t="s">
         <v>30</v>
       </c>
       <c r="S95" t="s">
         <v>31</v>
       </c>
       <c r="T95" t="s">
         <v>31</v>
       </c>
       <c r="U95" t="s">
         <v>38</v>
       </c>
       <c r="V95">
         <v>10</v>
       </c>
       <c r="W95">
         <v>0</v>
       </c>
@@ -7993,51 +7993,51 @@
       <c r="G96">
         <v>3.3377</v>
       </c>
       <c r="H96">
         <v>133</v>
       </c>
       <c r="I96">
         <v>0</v>
       </c>
       <c r="J96">
         <v>0</v>
       </c>
       <c r="K96">
         <v>171.721</v>
       </c>
       <c r="L96" t="s">
         <v>27</v>
       </c>
       <c r="M96">
         <v>1</v>
       </c>
       <c r="N96" t="s">
         <v>57</v>
       </c>
       <c r="O96">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P96">
         <v>17025</v>
       </c>
       <c r="Q96" t="s">
         <v>29</v>
       </c>
       <c r="R96" t="s">
         <v>30</v>
       </c>
       <c r="S96" t="s">
         <v>31</v>
       </c>
       <c r="T96" t="s">
         <v>31</v>
       </c>
       <c r="U96" t="s">
         <v>46</v>
       </c>
       <c r="V96">
         <v>20</v>
       </c>
       <c r="W96">
         <v>0</v>
       </c>
@@ -8070,51 +8070,51 @@
       <c r="G97">
         <v>3.3377</v>
       </c>
       <c r="H97">
         <v>133</v>
       </c>
       <c r="I97">
         <v>0</v>
       </c>
       <c r="J97">
         <v>0</v>
       </c>
       <c r="K97">
         <v>171.721</v>
       </c>
       <c r="L97" t="s">
         <v>27</v>
       </c>
       <c r="M97">
         <v>1</v>
       </c>
       <c r="N97" t="s">
         <v>57</v>
       </c>
       <c r="O97">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P97">
         <v>17025</v>
       </c>
       <c r="Q97" t="s">
         <v>29</v>
       </c>
       <c r="R97" t="s">
         <v>30</v>
       </c>
       <c r="S97" t="s">
         <v>31</v>
       </c>
       <c r="T97" t="s">
         <v>31</v>
       </c>
       <c r="U97" t="s">
         <v>47</v>
       </c>
       <c r="V97">
         <v>16</v>
       </c>
       <c r="W97">
         <v>0</v>
       </c>
@@ -8147,51 +8147,51 @@
       <c r="G98">
         <v>3.3377</v>
       </c>
       <c r="H98">
         <v>133</v>
       </c>
       <c r="I98">
         <v>0</v>
       </c>
       <c r="J98">
         <v>0</v>
       </c>
       <c r="K98">
         <v>171.721</v>
       </c>
       <c r="L98" t="s">
         <v>27</v>
       </c>
       <c r="M98">
         <v>1</v>
       </c>
       <c r="N98" t="s">
         <v>57</v>
       </c>
       <c r="O98">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P98">
         <v>17025</v>
       </c>
       <c r="Q98" t="s">
         <v>29</v>
       </c>
       <c r="R98" t="s">
         <v>30</v>
       </c>
       <c r="S98" t="s">
         <v>31</v>
       </c>
       <c r="T98" t="s">
         <v>31</v>
       </c>
       <c r="U98" t="s">
         <v>48</v>
       </c>
       <c r="V98">
         <v>4</v>
       </c>
       <c r="W98">
         <v>0</v>
       </c>
@@ -8224,51 +8224,51 @@
       <c r="G99">
         <v>3.3377</v>
       </c>
       <c r="H99">
         <v>133</v>
       </c>
       <c r="I99">
         <v>0</v>
       </c>
       <c r="J99">
         <v>0</v>
       </c>
       <c r="K99">
         <v>171.721</v>
       </c>
       <c r="L99" t="s">
         <v>27</v>
       </c>
       <c r="M99">
         <v>1</v>
       </c>
       <c r="N99" t="s">
         <v>57</v>
       </c>
       <c r="O99">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P99">
         <v>17025</v>
       </c>
       <c r="Q99" t="s">
         <v>29</v>
       </c>
       <c r="R99" t="s">
         <v>30</v>
       </c>
       <c r="S99" t="s">
         <v>54</v>
       </c>
       <c r="T99" t="s">
         <v>31</v>
       </c>
       <c r="U99" t="s">
         <v>35</v>
       </c>
       <c r="V99">
         <v>1</v>
       </c>
       <c r="W99">
         <v>0</v>
       </c>
@@ -8301,51 +8301,51 @@
       <c r="G100">
         <v>3.3377</v>
       </c>
       <c r="H100">
         <v>133</v>
       </c>
       <c r="I100">
         <v>0</v>
       </c>
       <c r="J100">
         <v>0</v>
       </c>
       <c r="K100">
         <v>171.721</v>
       </c>
       <c r="L100" t="s">
         <v>27</v>
       </c>
       <c r="M100">
         <v>1</v>
       </c>
       <c r="N100" t="s">
         <v>57</v>
       </c>
       <c r="O100">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P100">
         <v>17025</v>
       </c>
       <c r="Q100" t="s">
         <v>29</v>
       </c>
       <c r="R100" t="s">
         <v>30</v>
       </c>
       <c r="S100" t="s">
         <v>54</v>
       </c>
       <c r="T100" t="s">
         <v>31</v>
       </c>
       <c r="U100" t="s">
         <v>38</v>
       </c>
       <c r="V100">
         <v>4</v>
       </c>
       <c r="W100">
         <v>0</v>
       </c>
@@ -8378,51 +8378,51 @@
       <c r="G101">
         <v>3.3377</v>
       </c>
       <c r="H101">
         <v>133</v>
       </c>
       <c r="I101">
         <v>0</v>
       </c>
       <c r="J101">
         <v>0</v>
       </c>
       <c r="K101">
         <v>171.721</v>
       </c>
       <c r="L101" t="s">
         <v>27</v>
       </c>
       <c r="M101">
         <v>1</v>
       </c>
       <c r="N101" t="s">
         <v>57</v>
       </c>
       <c r="O101">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P101">
         <v>17025</v>
       </c>
       <c r="Q101" t="s">
         <v>29</v>
       </c>
       <c r="R101" t="s">
         <v>30</v>
       </c>
       <c r="S101" t="s">
         <v>54</v>
       </c>
       <c r="T101" t="s">
         <v>31</v>
       </c>
       <c r="U101" t="s">
         <v>46</v>
       </c>
       <c r="V101">
         <v>2</v>
       </c>
       <c r="W101">
         <v>0</v>
       </c>
@@ -8455,51 +8455,51 @@
       <c r="G102">
         <v>3.3377</v>
       </c>
       <c r="H102">
         <v>133</v>
       </c>
       <c r="I102">
         <v>0</v>
       </c>
       <c r="J102">
         <v>0</v>
       </c>
       <c r="K102">
         <v>171.721</v>
       </c>
       <c r="L102" t="s">
         <v>27</v>
       </c>
       <c r="M102">
         <v>1</v>
       </c>
       <c r="N102" t="s">
         <v>57</v>
       </c>
       <c r="O102">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P102">
         <v>17025</v>
       </c>
       <c r="Q102" t="s">
         <v>29</v>
       </c>
       <c r="R102" t="s">
         <v>30</v>
       </c>
       <c r="S102" t="s">
         <v>54</v>
       </c>
       <c r="T102" t="s">
         <v>31</v>
       </c>
       <c r="U102" t="s">
         <v>47</v>
       </c>
       <c r="V102">
         <v>1</v>
       </c>
       <c r="W102">
         <v>0</v>
       </c>
@@ -8532,51 +8532,51 @@
       <c r="G103">
         <v>50.5702</v>
       </c>
       <c r="H103">
         <v>1253</v>
       </c>
       <c r="I103">
         <v>384.0</v>
       </c>
       <c r="J103">
         <v>1004.49099999999999</v>
       </c>
       <c r="K103">
         <v>0</v>
       </c>
       <c r="L103" t="s">
         <v>27</v>
       </c>
       <c r="M103">
         <v>1</v>
       </c>
       <c r="N103" t="s">
         <v>58</v>
       </c>
       <c r="O103">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P103">
         <v>17025</v>
       </c>
       <c r="Q103" t="s">
         <v>45</v>
       </c>
       <c r="R103" t="s">
         <v>30</v>
       </c>
       <c r="S103" t="s">
         <v>31</v>
       </c>
       <c r="T103" t="s">
         <v>31</v>
       </c>
       <c r="U103" t="s">
         <v>32</v>
       </c>
       <c r="V103">
         <v>122</v>
       </c>
       <c r="W103">
         <v>0</v>
       </c>
@@ -8609,51 +8609,51 @@
       <c r="G104">
         <v>50.5702</v>
       </c>
       <c r="H104">
         <v>1253</v>
       </c>
       <c r="I104">
         <v>384.0</v>
       </c>
       <c r="J104">
         <v>1004.49099999999999</v>
       </c>
       <c r="K104">
         <v>0</v>
       </c>
       <c r="L104" t="s">
         <v>27</v>
       </c>
       <c r="M104">
         <v>1</v>
       </c>
       <c r="N104" t="s">
         <v>58</v>
       </c>
       <c r="O104">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P104">
         <v>17025</v>
       </c>
       <c r="Q104" t="s">
         <v>45</v>
       </c>
       <c r="R104" t="s">
         <v>30</v>
       </c>
       <c r="S104" t="s">
         <v>31</v>
       </c>
       <c r="T104" t="s">
         <v>31</v>
       </c>
       <c r="U104" t="s">
         <v>33</v>
       </c>
       <c r="V104">
         <v>324</v>
       </c>
       <c r="W104">
         <v>0</v>
       </c>
@@ -8686,51 +8686,51 @@
       <c r="G105">
         <v>50.5702</v>
       </c>
       <c r="H105">
         <v>1253</v>
       </c>
       <c r="I105">
         <v>384.0</v>
       </c>
       <c r="J105">
         <v>1004.49099999999999</v>
       </c>
       <c r="K105">
         <v>0</v>
       </c>
       <c r="L105" t="s">
         <v>27</v>
       </c>
       <c r="M105">
         <v>1</v>
       </c>
       <c r="N105" t="s">
         <v>58</v>
       </c>
       <c r="O105">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P105">
         <v>17025</v>
       </c>
       <c r="Q105" t="s">
         <v>45</v>
       </c>
       <c r="R105" t="s">
         <v>30</v>
       </c>
       <c r="S105" t="s">
         <v>31</v>
       </c>
       <c r="T105" t="s">
         <v>31</v>
       </c>
       <c r="U105" t="s">
         <v>34</v>
       </c>
       <c r="V105">
         <v>138</v>
       </c>
       <c r="W105">
         <v>0</v>
       </c>
@@ -8763,51 +8763,51 @@
       <c r="G106">
         <v>50.5702</v>
       </c>
       <c r="H106">
         <v>1253</v>
       </c>
       <c r="I106">
         <v>384.0</v>
       </c>
       <c r="J106">
         <v>1004.49099999999999</v>
       </c>
       <c r="K106">
         <v>0</v>
       </c>
       <c r="L106" t="s">
         <v>27</v>
       </c>
       <c r="M106">
         <v>1</v>
       </c>
       <c r="N106" t="s">
         <v>58</v>
       </c>
       <c r="O106">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P106">
         <v>17025</v>
       </c>
       <c r="Q106" t="s">
         <v>45</v>
       </c>
       <c r="R106" t="s">
         <v>30</v>
       </c>
       <c r="S106" t="s">
         <v>31</v>
       </c>
       <c r="T106" t="s">
         <v>31</v>
       </c>
       <c r="U106" t="s">
         <v>35</v>
       </c>
       <c r="V106">
         <v>332</v>
       </c>
       <c r="W106">
         <v>0</v>
       </c>
@@ -8840,51 +8840,51 @@
       <c r="G107">
         <v>50.5702</v>
       </c>
       <c r="H107">
         <v>1253</v>
       </c>
       <c r="I107">
         <v>384.0</v>
       </c>
       <c r="J107">
         <v>1004.49099999999999</v>
       </c>
       <c r="K107">
         <v>0</v>
       </c>
       <c r="L107" t="s">
         <v>27</v>
       </c>
       <c r="M107">
         <v>1</v>
       </c>
       <c r="N107" t="s">
         <v>58</v>
       </c>
       <c r="O107">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P107">
         <v>17025</v>
       </c>
       <c r="Q107" t="s">
         <v>45</v>
       </c>
       <c r="R107" t="s">
         <v>30</v>
       </c>
       <c r="S107" t="s">
         <v>31</v>
       </c>
       <c r="T107" t="s">
         <v>31</v>
       </c>
       <c r="U107" t="s">
         <v>38</v>
       </c>
       <c r="V107">
         <v>72</v>
       </c>
       <c r="W107">
         <v>29.0</v>
       </c>
@@ -8917,51 +8917,51 @@
       <c r="G108">
         <v>50.5702</v>
       </c>
       <c r="H108">
         <v>1253</v>
       </c>
       <c r="I108">
         <v>384.0</v>
       </c>
       <c r="J108">
         <v>1004.49099999999999</v>
       </c>
       <c r="K108">
         <v>0</v>
       </c>
       <c r="L108" t="s">
         <v>27</v>
       </c>
       <c r="M108">
         <v>1</v>
       </c>
       <c r="N108" t="s">
         <v>58</v>
       </c>
       <c r="O108">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P108">
         <v>17025</v>
       </c>
       <c r="Q108" t="s">
         <v>45</v>
       </c>
       <c r="R108" t="s">
         <v>30</v>
       </c>
       <c r="S108" t="s">
         <v>31</v>
       </c>
       <c r="T108" t="s">
         <v>31</v>
       </c>
       <c r="U108" t="s">
         <v>46</v>
       </c>
       <c r="V108">
         <v>88</v>
       </c>
       <c r="W108">
         <v>54.0</v>
       </c>
@@ -8994,51 +8994,51 @@
       <c r="G109">
         <v>50.5702</v>
       </c>
       <c r="H109">
         <v>1253</v>
       </c>
       <c r="I109">
         <v>384.0</v>
       </c>
       <c r="J109">
         <v>1004.49099999999999</v>
       </c>
       <c r="K109">
         <v>0</v>
       </c>
       <c r="L109" t="s">
         <v>27</v>
       </c>
       <c r="M109">
         <v>1</v>
       </c>
       <c r="N109" t="s">
         <v>58</v>
       </c>
       <c r="O109">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P109">
         <v>17025</v>
       </c>
       <c r="Q109" t="s">
         <v>45</v>
       </c>
       <c r="R109" t="s">
         <v>30</v>
       </c>
       <c r="S109" t="s">
         <v>31</v>
       </c>
       <c r="T109" t="s">
         <v>31</v>
       </c>
       <c r="U109" t="s">
         <v>47</v>
       </c>
       <c r="V109">
         <v>46</v>
       </c>
       <c r="W109">
         <v>49.0</v>
       </c>
@@ -9071,51 +9071,51 @@
       <c r="G110">
         <v>50.5702</v>
       </c>
       <c r="H110">
         <v>1253</v>
       </c>
       <c r="I110">
         <v>384.0</v>
       </c>
       <c r="J110">
         <v>1004.49099999999999</v>
       </c>
       <c r="K110">
         <v>0</v>
       </c>
       <c r="L110" t="s">
         <v>27</v>
       </c>
       <c r="M110">
         <v>1</v>
       </c>
       <c r="N110" t="s">
         <v>58</v>
       </c>
       <c r="O110">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P110">
         <v>17025</v>
       </c>
       <c r="Q110" t="s">
         <v>45</v>
       </c>
       <c r="R110" t="s">
         <v>30</v>
       </c>
       <c r="S110" t="s">
         <v>31</v>
       </c>
       <c r="T110" t="s">
         <v>31</v>
       </c>
       <c r="U110" t="s">
         <v>48</v>
       </c>
       <c r="V110">
         <v>21</v>
       </c>
       <c r="W110">
         <v>34.0</v>
       </c>
@@ -9148,51 +9148,51 @@
       <c r="G111">
         <v>50.5702</v>
       </c>
       <c r="H111">
         <v>1253</v>
       </c>
       <c r="I111">
         <v>384.0</v>
       </c>
       <c r="J111">
         <v>1004.49099999999999</v>
       </c>
       <c r="K111">
         <v>0</v>
       </c>
       <c r="L111" t="s">
         <v>27</v>
       </c>
       <c r="M111">
         <v>1</v>
       </c>
       <c r="N111" t="s">
         <v>58</v>
       </c>
       <c r="O111">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P111">
         <v>17025</v>
       </c>
       <c r="Q111" t="s">
         <v>45</v>
       </c>
       <c r="R111" t="s">
         <v>30</v>
       </c>
       <c r="S111" t="s">
         <v>31</v>
       </c>
       <c r="T111" t="s">
         <v>31</v>
       </c>
       <c r="U111" t="s">
         <v>49</v>
       </c>
       <c r="V111">
         <v>53</v>
       </c>
       <c r="W111">
         <v>116.0</v>
       </c>
@@ -9225,51 +9225,51 @@
       <c r="G112">
         <v>50.5702</v>
       </c>
       <c r="H112">
         <v>1253</v>
       </c>
       <c r="I112">
         <v>384.0</v>
       </c>
       <c r="J112">
         <v>1004.49099999999999</v>
       </c>
       <c r="K112">
         <v>0</v>
       </c>
       <c r="L112" t="s">
         <v>27</v>
       </c>
       <c r="M112">
         <v>1</v>
       </c>
       <c r="N112" t="s">
         <v>58</v>
       </c>
       <c r="O112">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P112">
         <v>17025</v>
       </c>
       <c r="Q112" t="s">
         <v>45</v>
       </c>
       <c r="R112" t="s">
         <v>30</v>
       </c>
       <c r="S112" t="s">
         <v>31</v>
       </c>
       <c r="T112" t="s">
         <v>31</v>
       </c>
       <c r="U112" t="s">
         <v>50</v>
       </c>
       <c r="V112">
         <v>9</v>
       </c>
       <c r="W112">
         <v>27.0</v>
       </c>
@@ -9302,51 +9302,51 @@
       <c r="G113">
         <v>50.5702</v>
       </c>
       <c r="H113">
         <v>1253</v>
       </c>
       <c r="I113">
         <v>384.0</v>
       </c>
       <c r="J113">
         <v>1004.49099999999999</v>
       </c>
       <c r="K113">
         <v>0</v>
       </c>
       <c r="L113" t="s">
         <v>27</v>
       </c>
       <c r="M113">
         <v>1</v>
       </c>
       <c r="N113" t="s">
         <v>58</v>
       </c>
       <c r="O113">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P113">
         <v>17025</v>
       </c>
       <c r="Q113" t="s">
         <v>45</v>
       </c>
       <c r="R113" t="s">
         <v>30</v>
       </c>
       <c r="S113" t="s">
         <v>51</v>
       </c>
       <c r="T113" t="s">
         <v>31</v>
       </c>
       <c r="U113" t="s">
         <v>38</v>
       </c>
       <c r="V113">
         <v>1</v>
       </c>
       <c r="W113">
         <v>0</v>
       </c>
@@ -9379,51 +9379,51 @@
       <c r="G114">
         <v>50.5702</v>
       </c>
       <c r="H114">
         <v>1253</v>
       </c>
       <c r="I114">
         <v>384.0</v>
       </c>
       <c r="J114">
         <v>1004.49099999999999</v>
       </c>
       <c r="K114">
         <v>0</v>
       </c>
       <c r="L114" t="s">
         <v>27</v>
       </c>
       <c r="M114">
         <v>1</v>
       </c>
       <c r="N114" t="s">
         <v>58</v>
       </c>
       <c r="O114">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P114">
         <v>17025</v>
       </c>
       <c r="Q114" t="s">
         <v>45</v>
       </c>
       <c r="R114" t="s">
         <v>30</v>
       </c>
       <c r="S114" t="s">
         <v>51</v>
       </c>
       <c r="T114" t="s">
         <v>31</v>
       </c>
       <c r="U114" t="s">
         <v>46</v>
       </c>
       <c r="V114">
         <v>2</v>
       </c>
       <c r="W114">
         <v>1.0</v>
       </c>
@@ -9456,51 +9456,51 @@
       <c r="G115">
         <v>50.5702</v>
       </c>
       <c r="H115">
         <v>1253</v>
       </c>
       <c r="I115">
         <v>384.0</v>
       </c>
       <c r="J115">
         <v>1004.49099999999999</v>
       </c>
       <c r="K115">
         <v>0</v>
       </c>
       <c r="L115" t="s">
         <v>27</v>
       </c>
       <c r="M115">
         <v>1</v>
       </c>
       <c r="N115" t="s">
         <v>58</v>
       </c>
       <c r="O115">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P115">
         <v>17025</v>
       </c>
       <c r="Q115" t="s">
         <v>45</v>
       </c>
       <c r="R115" t="s">
         <v>30</v>
       </c>
       <c r="S115" t="s">
         <v>51</v>
       </c>
       <c r="T115" t="s">
         <v>31</v>
       </c>
       <c r="U115" t="s">
         <v>47</v>
       </c>
       <c r="V115">
         <v>11</v>
       </c>
       <c r="W115">
         <v>12.0</v>
       </c>
@@ -9533,51 +9533,51 @@
       <c r="G116">
         <v>50.5702</v>
       </c>
       <c r="H116">
         <v>1253</v>
       </c>
       <c r="I116">
         <v>384.0</v>
       </c>
       <c r="J116">
         <v>1004.49099999999999</v>
       </c>
       <c r="K116">
         <v>0</v>
       </c>
       <c r="L116" t="s">
         <v>27</v>
       </c>
       <c r="M116">
         <v>1</v>
       </c>
       <c r="N116" t="s">
         <v>58</v>
       </c>
       <c r="O116">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P116">
         <v>17025</v>
       </c>
       <c r="Q116" t="s">
         <v>45</v>
       </c>
       <c r="R116" t="s">
         <v>30</v>
       </c>
       <c r="S116" t="s">
         <v>51</v>
       </c>
       <c r="T116" t="s">
         <v>31</v>
       </c>
       <c r="U116" t="s">
         <v>48</v>
       </c>
       <c r="V116">
         <v>10</v>
       </c>
       <c r="W116">
         <v>16.0</v>
       </c>
@@ -9610,51 +9610,51 @@
       <c r="G117">
         <v>50.5702</v>
       </c>
       <c r="H117">
         <v>1253</v>
       </c>
       <c r="I117">
         <v>384.0</v>
       </c>
       <c r="J117">
         <v>1004.49099999999999</v>
       </c>
       <c r="K117">
         <v>0</v>
       </c>
       <c r="L117" t="s">
         <v>27</v>
       </c>
       <c r="M117">
         <v>1</v>
       </c>
       <c r="N117" t="s">
         <v>58</v>
       </c>
       <c r="O117">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P117">
         <v>17025</v>
       </c>
       <c r="Q117" t="s">
         <v>45</v>
       </c>
       <c r="R117" t="s">
         <v>30</v>
       </c>
       <c r="S117" t="s">
         <v>51</v>
       </c>
       <c r="T117" t="s">
         <v>31</v>
       </c>
       <c r="U117" t="s">
         <v>49</v>
       </c>
       <c r="V117">
         <v>21</v>
       </c>
       <c r="W117">
         <v>39.0</v>
       </c>
@@ -9687,51 +9687,51 @@
       <c r="G118">
         <v>50.5702</v>
       </c>
       <c r="H118">
         <v>1253</v>
       </c>
       <c r="I118">
         <v>384.0</v>
       </c>
       <c r="J118">
         <v>1004.49099999999999</v>
       </c>
       <c r="K118">
         <v>0</v>
       </c>
       <c r="L118" t="s">
         <v>27</v>
       </c>
       <c r="M118">
         <v>1</v>
       </c>
       <c r="N118" t="s">
         <v>58</v>
       </c>
       <c r="O118">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P118">
         <v>17025</v>
       </c>
       <c r="Q118" t="s">
         <v>45</v>
       </c>
       <c r="R118" t="s">
         <v>30</v>
       </c>
       <c r="S118" t="s">
         <v>51</v>
       </c>
       <c r="T118" t="s">
         <v>31</v>
       </c>
       <c r="U118" t="s">
         <v>50</v>
       </c>
       <c r="V118">
         <v>3</v>
       </c>
       <c r="W118">
         <v>7.0</v>
       </c>
@@ -9764,51 +9764,51 @@
       <c r="G119">
         <v>9.5905</v>
       </c>
       <c r="H119">
         <v>2345</v>
       </c>
       <c r="I119">
         <v>0</v>
       </c>
       <c r="J119">
         <v>0</v>
       </c>
       <c r="K119">
         <v>3809.42099999999937</v>
       </c>
       <c r="L119" t="s">
         <v>27</v>
       </c>
       <c r="M119">
         <v>1</v>
       </c>
       <c r="N119" t="s">
         <v>59</v>
       </c>
       <c r="O119">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P119">
         <v>17025</v>
       </c>
       <c r="Q119" t="s">
         <v>37</v>
       </c>
       <c r="R119" t="s">
         <v>55</v>
       </c>
       <c r="S119" t="s">
         <v>31</v>
       </c>
       <c r="T119" t="s">
         <v>31</v>
       </c>
       <c r="U119" t="s">
         <v>32</v>
       </c>
       <c r="V119">
         <v>4</v>
       </c>
       <c r="W119">
         <v>0</v>
       </c>
@@ -9841,51 +9841,51 @@
       <c r="G120">
         <v>9.5905</v>
       </c>
       <c r="H120">
         <v>2345</v>
       </c>
       <c r="I120">
         <v>0</v>
       </c>
       <c r="J120">
         <v>0</v>
       </c>
       <c r="K120">
         <v>3809.42099999999937</v>
       </c>
       <c r="L120" t="s">
         <v>27</v>
       </c>
       <c r="M120">
         <v>1</v>
       </c>
       <c r="N120" t="s">
         <v>59</v>
       </c>
       <c r="O120">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P120">
         <v>17025</v>
       </c>
       <c r="Q120" t="s">
         <v>37</v>
       </c>
       <c r="R120" t="s">
         <v>55</v>
       </c>
       <c r="S120" t="s">
         <v>31</v>
       </c>
       <c r="T120" t="s">
         <v>31</v>
       </c>
       <c r="U120" t="s">
         <v>33</v>
       </c>
       <c r="V120">
         <v>11</v>
       </c>
       <c r="W120">
         <v>0</v>
       </c>
@@ -9918,51 +9918,51 @@
       <c r="G121">
         <v>9.5905</v>
       </c>
       <c r="H121">
         <v>2345</v>
       </c>
       <c r="I121">
         <v>0</v>
       </c>
       <c r="J121">
         <v>0</v>
       </c>
       <c r="K121">
         <v>3809.42099999999937</v>
       </c>
       <c r="L121" t="s">
         <v>27</v>
       </c>
       <c r="M121">
         <v>1</v>
       </c>
       <c r="N121" t="s">
         <v>59</v>
       </c>
       <c r="O121">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P121">
         <v>17025</v>
       </c>
       <c r="Q121" t="s">
         <v>37</v>
       </c>
       <c r="R121" t="s">
         <v>55</v>
       </c>
       <c r="S121" t="s">
         <v>31</v>
       </c>
       <c r="T121" t="s">
         <v>31</v>
       </c>
       <c r="U121" t="s">
         <v>34</v>
       </c>
       <c r="V121">
         <v>13</v>
       </c>
       <c r="W121">
         <v>0</v>
       </c>
@@ -9995,51 +9995,51 @@
       <c r="G122">
         <v>9.5905</v>
       </c>
       <c r="H122">
         <v>2345</v>
       </c>
       <c r="I122">
         <v>0</v>
       </c>
       <c r="J122">
         <v>0</v>
       </c>
       <c r="K122">
         <v>3809.42099999999937</v>
       </c>
       <c r="L122" t="s">
         <v>27</v>
       </c>
       <c r="M122">
         <v>1</v>
       </c>
       <c r="N122" t="s">
         <v>59</v>
       </c>
       <c r="O122">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P122">
         <v>17025</v>
       </c>
       <c r="Q122" t="s">
         <v>37</v>
       </c>
       <c r="R122" t="s">
         <v>55</v>
       </c>
       <c r="S122" t="s">
         <v>31</v>
       </c>
       <c r="T122" t="s">
         <v>31</v>
       </c>
       <c r="U122" t="s">
         <v>35</v>
       </c>
       <c r="V122">
         <v>124</v>
       </c>
       <c r="W122">
         <v>0</v>
       </c>
@@ -10072,51 +10072,51 @@
       <c r="G123">
         <v>9.5905</v>
       </c>
       <c r="H123">
         <v>2345</v>
       </c>
       <c r="I123">
         <v>0</v>
       </c>
       <c r="J123">
         <v>0</v>
       </c>
       <c r="K123">
         <v>3809.42099999999937</v>
       </c>
       <c r="L123" t="s">
         <v>27</v>
       </c>
       <c r="M123">
         <v>1</v>
       </c>
       <c r="N123" t="s">
         <v>59</v>
       </c>
       <c r="O123">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P123">
         <v>17025</v>
       </c>
       <c r="Q123" t="s">
         <v>37</v>
       </c>
       <c r="R123" t="s">
         <v>55</v>
       </c>
       <c r="S123" t="s">
         <v>31</v>
       </c>
       <c r="T123" t="s">
         <v>31</v>
       </c>
       <c r="U123" t="s">
         <v>38</v>
       </c>
       <c r="V123">
         <v>863</v>
       </c>
       <c r="W123">
         <v>0</v>
       </c>
@@ -10149,51 +10149,51 @@
       <c r="G124">
         <v>9.5905</v>
       </c>
       <c r="H124">
         <v>2345</v>
       </c>
       <c r="I124">
         <v>0</v>
       </c>
       <c r="J124">
         <v>0</v>
       </c>
       <c r="K124">
         <v>3809.42099999999937</v>
       </c>
       <c r="L124" t="s">
         <v>27</v>
       </c>
       <c r="M124">
         <v>1</v>
       </c>
       <c r="N124" t="s">
         <v>59</v>
       </c>
       <c r="O124">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P124">
         <v>17025</v>
       </c>
       <c r="Q124" t="s">
         <v>37</v>
       </c>
       <c r="R124" t="s">
         <v>55</v>
       </c>
       <c r="S124" t="s">
         <v>31</v>
       </c>
       <c r="T124" t="s">
         <v>31</v>
       </c>
       <c r="U124" t="s">
         <v>46</v>
       </c>
       <c r="V124">
         <v>830</v>
       </c>
       <c r="W124">
         <v>0</v>
       </c>
@@ -10226,51 +10226,51 @@
       <c r="G125">
         <v>9.5905</v>
       </c>
       <c r="H125">
         <v>2345</v>
       </c>
       <c r="I125">
         <v>0</v>
       </c>
       <c r="J125">
         <v>0</v>
       </c>
       <c r="K125">
         <v>3809.42099999999937</v>
       </c>
       <c r="L125" t="s">
         <v>27</v>
       </c>
       <c r="M125">
         <v>1</v>
       </c>
       <c r="N125" t="s">
         <v>59</v>
       </c>
       <c r="O125">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P125">
         <v>17025</v>
       </c>
       <c r="Q125" t="s">
         <v>37</v>
       </c>
       <c r="R125" t="s">
         <v>55</v>
       </c>
       <c r="S125" t="s">
         <v>31</v>
       </c>
       <c r="T125" t="s">
         <v>31</v>
       </c>
       <c r="U125" t="s">
         <v>47</v>
       </c>
       <c r="V125">
         <v>192</v>
       </c>
       <c r="W125">
         <v>0</v>
       </c>
@@ -10303,51 +10303,51 @@
       <c r="G126">
         <v>9.5905</v>
       </c>
       <c r="H126">
         <v>2345</v>
       </c>
       <c r="I126">
         <v>0</v>
       </c>
       <c r="J126">
         <v>0</v>
       </c>
       <c r="K126">
         <v>3809.42099999999937</v>
       </c>
       <c r="L126" t="s">
         <v>27</v>
       </c>
       <c r="M126">
         <v>1</v>
       </c>
       <c r="N126" t="s">
         <v>59</v>
       </c>
       <c r="O126">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P126">
         <v>17025</v>
       </c>
       <c r="Q126" t="s">
         <v>37</v>
       </c>
       <c r="R126" t="s">
         <v>55</v>
       </c>
       <c r="S126" t="s">
         <v>31</v>
       </c>
       <c r="T126" t="s">
         <v>31</v>
       </c>
       <c r="U126" t="s">
         <v>48</v>
       </c>
       <c r="V126">
         <v>30</v>
       </c>
       <c r="W126">
         <v>0</v>
       </c>
@@ -10380,51 +10380,51 @@
       <c r="G127">
         <v>9.5905</v>
       </c>
       <c r="H127">
         <v>2345</v>
       </c>
       <c r="I127">
         <v>0</v>
       </c>
       <c r="J127">
         <v>0</v>
       </c>
       <c r="K127">
         <v>3809.42099999999937</v>
       </c>
       <c r="L127" t="s">
         <v>27</v>
       </c>
       <c r="M127">
         <v>1</v>
       </c>
       <c r="N127" t="s">
         <v>59</v>
       </c>
       <c r="O127">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P127">
         <v>17025</v>
       </c>
       <c r="Q127" t="s">
         <v>37</v>
       </c>
       <c r="R127" t="s">
         <v>55</v>
       </c>
       <c r="S127" t="s">
         <v>31</v>
       </c>
       <c r="T127" t="s">
         <v>31</v>
       </c>
       <c r="U127" t="s">
         <v>49</v>
       </c>
       <c r="V127">
         <v>8</v>
       </c>
       <c r="W127">
         <v>0</v>
       </c>
@@ -10457,51 +10457,51 @@
       <c r="G128">
         <v>9.5905</v>
       </c>
       <c r="H128">
         <v>2345</v>
       </c>
       <c r="I128">
         <v>0</v>
       </c>
       <c r="J128">
         <v>0</v>
       </c>
       <c r="K128">
         <v>3809.42099999999937</v>
       </c>
       <c r="L128" t="s">
         <v>27</v>
       </c>
       <c r="M128">
         <v>1</v>
       </c>
       <c r="N128" t="s">
         <v>59</v>
       </c>
       <c r="O128">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P128">
         <v>17025</v>
       </c>
       <c r="Q128" t="s">
         <v>37</v>
       </c>
       <c r="R128" t="s">
         <v>55</v>
       </c>
       <c r="S128" t="s">
         <v>54</v>
       </c>
       <c r="T128" t="s">
         <v>31</v>
       </c>
       <c r="U128" t="s">
         <v>34</v>
       </c>
       <c r="V128">
         <v>2</v>
       </c>
       <c r="W128">
         <v>0</v>
       </c>
@@ -10534,51 +10534,51 @@
       <c r="G129">
         <v>9.5905</v>
       </c>
       <c r="H129">
         <v>2345</v>
       </c>
       <c r="I129">
         <v>0</v>
       </c>
       <c r="J129">
         <v>0</v>
       </c>
       <c r="K129">
         <v>3809.42099999999937</v>
       </c>
       <c r="L129" t="s">
         <v>27</v>
       </c>
       <c r="M129">
         <v>1</v>
       </c>
       <c r="N129" t="s">
         <v>59</v>
       </c>
       <c r="O129">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P129">
         <v>17025</v>
       </c>
       <c r="Q129" t="s">
         <v>37</v>
       </c>
       <c r="R129" t="s">
         <v>55</v>
       </c>
       <c r="S129" t="s">
         <v>54</v>
       </c>
       <c r="T129" t="s">
         <v>31</v>
       </c>
       <c r="U129" t="s">
         <v>35</v>
       </c>
       <c r="V129">
         <v>13</v>
       </c>
       <c r="W129">
         <v>0</v>
       </c>
@@ -10611,51 +10611,51 @@
       <c r="G130">
         <v>9.5905</v>
       </c>
       <c r="H130">
         <v>2345</v>
       </c>
       <c r="I130">
         <v>0</v>
       </c>
       <c r="J130">
         <v>0</v>
       </c>
       <c r="K130">
         <v>3809.42099999999937</v>
       </c>
       <c r="L130" t="s">
         <v>27</v>
       </c>
       <c r="M130">
         <v>1</v>
       </c>
       <c r="N130" t="s">
         <v>59</v>
       </c>
       <c r="O130">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P130">
         <v>17025</v>
       </c>
       <c r="Q130" t="s">
         <v>37</v>
       </c>
       <c r="R130" t="s">
         <v>55</v>
       </c>
       <c r="S130" t="s">
         <v>54</v>
       </c>
       <c r="T130" t="s">
         <v>31</v>
       </c>
       <c r="U130" t="s">
         <v>38</v>
       </c>
       <c r="V130">
         <v>41</v>
       </c>
       <c r="W130">
         <v>0</v>
       </c>
@@ -10688,51 +10688,51 @@
       <c r="G131">
         <v>9.5905</v>
       </c>
       <c r="H131">
         <v>2345</v>
       </c>
       <c r="I131">
         <v>0</v>
       </c>
       <c r="J131">
         <v>0</v>
       </c>
       <c r="K131">
         <v>3809.42099999999937</v>
       </c>
       <c r="L131" t="s">
         <v>27</v>
       </c>
       <c r="M131">
         <v>1</v>
       </c>
       <c r="N131" t="s">
         <v>59</v>
       </c>
       <c r="O131">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P131">
         <v>17025</v>
       </c>
       <c r="Q131" t="s">
         <v>37</v>
       </c>
       <c r="R131" t="s">
         <v>55</v>
       </c>
       <c r="S131" t="s">
         <v>54</v>
       </c>
       <c r="T131" t="s">
         <v>31</v>
       </c>
       <c r="U131" t="s">
         <v>46</v>
       </c>
       <c r="V131">
         <v>58</v>
       </c>
       <c r="W131">
         <v>0</v>
       </c>
@@ -10765,51 +10765,51 @@
       <c r="G132">
         <v>9.5905</v>
       </c>
       <c r="H132">
         <v>2345</v>
       </c>
       <c r="I132">
         <v>0</v>
       </c>
       <c r="J132">
         <v>0</v>
       </c>
       <c r="K132">
         <v>3809.42099999999937</v>
       </c>
       <c r="L132" t="s">
         <v>27</v>
       </c>
       <c r="M132">
         <v>1</v>
       </c>
       <c r="N132" t="s">
         <v>59</v>
       </c>
       <c r="O132">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P132">
         <v>17025</v>
       </c>
       <c r="Q132" t="s">
         <v>37</v>
       </c>
       <c r="R132" t="s">
         <v>55</v>
       </c>
       <c r="S132" t="s">
         <v>54</v>
       </c>
       <c r="T132" t="s">
         <v>31</v>
       </c>
       <c r="U132" t="s">
         <v>47</v>
       </c>
       <c r="V132">
         <v>23</v>
       </c>
       <c r="W132">
         <v>0</v>
       </c>
@@ -10842,51 +10842,51 @@
       <c r="G133">
         <v>9.5905</v>
       </c>
       <c r="H133">
         <v>2345</v>
       </c>
       <c r="I133">
         <v>0</v>
       </c>
       <c r="J133">
         <v>0</v>
       </c>
       <c r="K133">
         <v>3809.42099999999937</v>
       </c>
       <c r="L133" t="s">
         <v>27</v>
       </c>
       <c r="M133">
         <v>1</v>
       </c>
       <c r="N133" t="s">
         <v>59</v>
       </c>
       <c r="O133">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P133">
         <v>17025</v>
       </c>
       <c r="Q133" t="s">
         <v>37</v>
       </c>
       <c r="R133" t="s">
         <v>55</v>
       </c>
       <c r="S133" t="s">
         <v>54</v>
       </c>
       <c r="T133" t="s">
         <v>31</v>
       </c>
       <c r="U133" t="s">
         <v>48</v>
       </c>
       <c r="V133">
         <v>11</v>
       </c>
       <c r="W133">
         <v>0</v>
       </c>
@@ -10919,51 +10919,51 @@
       <c r="G134">
         <v>9.5905</v>
       </c>
       <c r="H134">
         <v>2345</v>
       </c>
       <c r="I134">
         <v>0</v>
       </c>
       <c r="J134">
         <v>0</v>
       </c>
       <c r="K134">
         <v>3809.42099999999937</v>
       </c>
       <c r="L134" t="s">
         <v>27</v>
       </c>
       <c r="M134">
         <v>1</v>
       </c>
       <c r="N134" t="s">
         <v>59</v>
       </c>
       <c r="O134">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P134">
         <v>17025</v>
       </c>
       <c r="Q134" t="s">
         <v>37</v>
       </c>
       <c r="R134" t="s">
         <v>55</v>
       </c>
       <c r="S134" t="s">
         <v>54</v>
       </c>
       <c r="T134" t="s">
         <v>31</v>
       </c>
       <c r="U134" t="s">
         <v>49</v>
       </c>
       <c r="V134">
         <v>9</v>
       </c>
       <c r="W134">
         <v>0</v>
       </c>
@@ -10996,51 +10996,51 @@
       <c r="G135">
         <v>9.5905</v>
       </c>
       <c r="H135">
         <v>2345</v>
       </c>
       <c r="I135">
         <v>0</v>
       </c>
       <c r="J135">
         <v>0</v>
       </c>
       <c r="K135">
         <v>3809.42099999999937</v>
       </c>
       <c r="L135" t="s">
         <v>27</v>
       </c>
       <c r="M135">
         <v>1</v>
       </c>
       <c r="N135" t="s">
         <v>59</v>
       </c>
       <c r="O135">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P135">
         <v>17025</v>
       </c>
       <c r="Q135" t="s">
         <v>29</v>
       </c>
       <c r="R135" t="s">
         <v>55</v>
       </c>
       <c r="S135" t="s">
         <v>54</v>
       </c>
       <c r="T135" t="s">
         <v>31</v>
       </c>
       <c r="U135" t="s">
         <v>38</v>
       </c>
       <c r="V135">
         <v>1</v>
       </c>
       <c r="W135">
         <v>0</v>
       </c>
@@ -11073,51 +11073,51 @@
       <c r="G136">
         <v>9.5905</v>
       </c>
       <c r="H136">
         <v>2345</v>
       </c>
       <c r="I136">
         <v>0</v>
       </c>
       <c r="J136">
         <v>0</v>
       </c>
       <c r="K136">
         <v>3809.42099999999937</v>
       </c>
       <c r="L136" t="s">
         <v>27</v>
       </c>
       <c r="M136">
         <v>1</v>
       </c>
       <c r="N136" t="s">
         <v>59</v>
       </c>
       <c r="O136">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P136">
         <v>17025</v>
       </c>
       <c r="Q136" t="s">
         <v>29</v>
       </c>
       <c r="R136" t="s">
         <v>55</v>
       </c>
       <c r="S136" t="s">
         <v>54</v>
       </c>
       <c r="T136" t="s">
         <v>31</v>
       </c>
       <c r="U136" t="s">
         <v>46</v>
       </c>
       <c r="V136">
         <v>1</v>
       </c>
       <c r="W136">
         <v>0</v>
       </c>
@@ -11150,51 +11150,51 @@
       <c r="G137">
         <v>9.5905</v>
       </c>
       <c r="H137">
         <v>2345</v>
       </c>
       <c r="I137">
         <v>0</v>
       </c>
       <c r="J137">
         <v>0</v>
       </c>
       <c r="K137">
         <v>3809.42099999999937</v>
       </c>
       <c r="L137" t="s">
         <v>27</v>
       </c>
       <c r="M137">
         <v>1</v>
       </c>
       <c r="N137" t="s">
         <v>59</v>
       </c>
       <c r="O137">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P137">
         <v>17025</v>
       </c>
       <c r="Q137" t="s">
         <v>29</v>
       </c>
       <c r="R137" t="s">
         <v>55</v>
       </c>
       <c r="S137" t="s">
         <v>54</v>
       </c>
       <c r="T137" t="s">
         <v>31</v>
       </c>
       <c r="U137" t="s">
         <v>47</v>
       </c>
       <c r="V137">
         <v>2</v>
       </c>
       <c r="W137">
         <v>0</v>
       </c>
@@ -11227,51 +11227,51 @@
       <c r="G138">
         <v>9.5905</v>
       </c>
       <c r="H138">
         <v>2345</v>
       </c>
       <c r="I138">
         <v>0</v>
       </c>
       <c r="J138">
         <v>0</v>
       </c>
       <c r="K138">
         <v>3809.42099999999937</v>
       </c>
       <c r="L138" t="s">
         <v>27</v>
       </c>
       <c r="M138">
         <v>1</v>
       </c>
       <c r="N138" t="s">
         <v>59</v>
       </c>
       <c r="O138">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P138">
         <v>17025</v>
       </c>
       <c r="Q138" t="s">
         <v>60</v>
       </c>
       <c r="R138" t="s">
         <v>55</v>
       </c>
       <c r="S138" t="s">
         <v>31</v>
       </c>
       <c r="T138" t="s">
         <v>31</v>
       </c>
       <c r="U138" t="s">
         <v>38</v>
       </c>
       <c r="V138">
         <v>2</v>
       </c>
       <c r="W138">
         <v>0</v>
       </c>
@@ -11304,51 +11304,51 @@
       <c r="G139">
         <v>9.5905</v>
       </c>
       <c r="H139">
         <v>2345</v>
       </c>
       <c r="I139">
         <v>0</v>
       </c>
       <c r="J139">
         <v>0</v>
       </c>
       <c r="K139">
         <v>3809.42099999999937</v>
       </c>
       <c r="L139" t="s">
         <v>27</v>
       </c>
       <c r="M139">
         <v>1</v>
       </c>
       <c r="N139" t="s">
         <v>59</v>
       </c>
       <c r="O139">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P139">
         <v>17025</v>
       </c>
       <c r="Q139" t="s">
         <v>60</v>
       </c>
       <c r="R139" t="s">
         <v>55</v>
       </c>
       <c r="S139" t="s">
         <v>31</v>
       </c>
       <c r="T139" t="s">
         <v>31</v>
       </c>
       <c r="U139" t="s">
         <v>46</v>
       </c>
       <c r="V139">
         <v>30</v>
       </c>
       <c r="W139">
         <v>0</v>
       </c>
@@ -11381,51 +11381,51 @@
       <c r="G140">
         <v>9.5905</v>
       </c>
       <c r="H140">
         <v>2345</v>
       </c>
       <c r="I140">
         <v>0</v>
       </c>
       <c r="J140">
         <v>0</v>
       </c>
       <c r="K140">
         <v>3809.42099999999937</v>
       </c>
       <c r="L140" t="s">
         <v>27</v>
       </c>
       <c r="M140">
         <v>1</v>
       </c>
       <c r="N140" t="s">
         <v>59</v>
       </c>
       <c r="O140">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P140">
         <v>17025</v>
       </c>
       <c r="Q140" t="s">
         <v>60</v>
       </c>
       <c r="R140" t="s">
         <v>55</v>
       </c>
       <c r="S140" t="s">
         <v>31</v>
       </c>
       <c r="T140" t="s">
         <v>31</v>
       </c>
       <c r="U140" t="s">
         <v>47</v>
       </c>
       <c r="V140">
         <v>34</v>
       </c>
       <c r="W140">
         <v>0</v>
       </c>
@@ -11458,51 +11458,51 @@
       <c r="G141">
         <v>9.5905</v>
       </c>
       <c r="H141">
         <v>2345</v>
       </c>
       <c r="I141">
         <v>0</v>
       </c>
       <c r="J141">
         <v>0</v>
       </c>
       <c r="K141">
         <v>3809.42099999999937</v>
       </c>
       <c r="L141" t="s">
         <v>27</v>
       </c>
       <c r="M141">
         <v>1</v>
       </c>
       <c r="N141" t="s">
         <v>59</v>
       </c>
       <c r="O141">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P141">
         <v>17025</v>
       </c>
       <c r="Q141" t="s">
         <v>60</v>
       </c>
       <c r="R141" t="s">
         <v>55</v>
       </c>
       <c r="S141" t="s">
         <v>31</v>
       </c>
       <c r="T141" t="s">
         <v>31</v>
       </c>
       <c r="U141" t="s">
         <v>48</v>
       </c>
       <c r="V141">
         <v>2</v>
       </c>
       <c r="W141">
         <v>0</v>
       </c>
@@ -11535,51 +11535,51 @@
       <c r="G142">
         <v>9.5905</v>
       </c>
       <c r="H142">
         <v>2345</v>
       </c>
       <c r="I142">
         <v>0</v>
       </c>
       <c r="J142">
         <v>0</v>
       </c>
       <c r="K142">
         <v>3809.42099999999937</v>
       </c>
       <c r="L142" t="s">
         <v>27</v>
       </c>
       <c r="M142">
         <v>1</v>
       </c>
       <c r="N142" t="s">
         <v>59</v>
       </c>
       <c r="O142">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P142">
         <v>17025</v>
       </c>
       <c r="Q142" t="s">
         <v>29</v>
       </c>
       <c r="R142" t="s">
         <v>55</v>
       </c>
       <c r="S142" t="s">
         <v>31</v>
       </c>
       <c r="T142" t="s">
         <v>31</v>
       </c>
       <c r="U142" t="s">
         <v>46</v>
       </c>
       <c r="V142">
         <v>2</v>
       </c>
       <c r="W142">
         <v>0</v>
       </c>
@@ -11612,51 +11612,51 @@
       <c r="G143">
         <v>9.5905</v>
       </c>
       <c r="H143">
         <v>2345</v>
       </c>
       <c r="I143">
         <v>0</v>
       </c>
       <c r="J143">
         <v>0</v>
       </c>
       <c r="K143">
         <v>3809.42099999999937</v>
       </c>
       <c r="L143" t="s">
         <v>27</v>
       </c>
       <c r="M143">
         <v>1</v>
       </c>
       <c r="N143" t="s">
         <v>59</v>
       </c>
       <c r="O143">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P143">
         <v>17025</v>
       </c>
       <c r="Q143" t="s">
         <v>29</v>
       </c>
       <c r="R143" t="s">
         <v>55</v>
       </c>
       <c r="S143" t="s">
         <v>31</v>
       </c>
       <c r="T143" t="s">
         <v>31</v>
       </c>
       <c r="U143" t="s">
         <v>47</v>
       </c>
       <c r="V143">
         <v>10</v>
       </c>
       <c r="W143">
         <v>0</v>
       </c>
@@ -11689,51 +11689,51 @@
       <c r="G144">
         <v>9.5905</v>
       </c>
       <c r="H144">
         <v>2345</v>
       </c>
       <c r="I144">
         <v>0</v>
       </c>
       <c r="J144">
         <v>0</v>
       </c>
       <c r="K144">
         <v>3809.42099999999937</v>
       </c>
       <c r="L144" t="s">
         <v>27</v>
       </c>
       <c r="M144">
         <v>1</v>
       </c>
       <c r="N144" t="s">
         <v>59</v>
       </c>
       <c r="O144">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P144">
         <v>17025</v>
       </c>
       <c r="Q144" t="s">
         <v>29</v>
       </c>
       <c r="R144" t="s">
         <v>55</v>
       </c>
       <c r="S144" t="s">
         <v>31</v>
       </c>
       <c r="T144" t="s">
         <v>31</v>
       </c>
       <c r="U144" t="s">
         <v>48</v>
       </c>
       <c r="V144">
         <v>17</v>
       </c>
       <c r="W144">
         <v>0</v>
       </c>
@@ -11766,51 +11766,51 @@
       <c r="G145">
         <v>9.5905</v>
       </c>
       <c r="H145">
         <v>2345</v>
       </c>
       <c r="I145">
         <v>0</v>
       </c>
       <c r="J145">
         <v>0</v>
       </c>
       <c r="K145">
         <v>3809.42099999999937</v>
       </c>
       <c r="L145" t="s">
         <v>27</v>
       </c>
       <c r="M145">
         <v>1</v>
       </c>
       <c r="N145" t="s">
         <v>59</v>
       </c>
       <c r="O145">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P145">
         <v>17025</v>
       </c>
       <c r="Q145" t="s">
         <v>29</v>
       </c>
       <c r="R145" t="s">
         <v>55</v>
       </c>
       <c r="S145" t="s">
         <v>31</v>
       </c>
       <c r="T145" t="s">
         <v>31</v>
       </c>
       <c r="U145" t="s">
         <v>49</v>
       </c>
       <c r="V145">
         <v>9</v>
       </c>
       <c r="W145">
         <v>0</v>
       </c>
@@ -11843,51 +11843,51 @@
       <c r="G146">
         <v>9.5905</v>
       </c>
       <c r="H146">
         <v>2345</v>
       </c>
       <c r="I146">
         <v>0</v>
       </c>
       <c r="J146">
         <v>0</v>
       </c>
       <c r="K146">
         <v>3809.42099999999937</v>
       </c>
       <c r="L146" t="s">
         <v>27</v>
       </c>
       <c r="M146">
         <v>1</v>
       </c>
       <c r="N146" t="s">
         <v>59</v>
       </c>
       <c r="O146">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P146">
         <v>17025</v>
       </c>
       <c r="Q146" t="s">
         <v>60</v>
       </c>
       <c r="R146" t="s">
         <v>55</v>
       </c>
       <c r="S146" t="s">
         <v>54</v>
       </c>
       <c r="T146" t="s">
         <v>31</v>
       </c>
       <c r="U146" t="s">
         <v>47</v>
       </c>
       <c r="V146">
         <v>3</v>
       </c>
       <c r="W146">
         <v>0</v>
       </c>
@@ -11920,51 +11920,51 @@
       <c r="G147">
         <v>19.074100000000001</v>
       </c>
       <c r="H147">
         <v>1891</v>
       </c>
       <c r="I147">
         <v>142.0</v>
       </c>
       <c r="J147">
         <v>567.39600000000019</v>
       </c>
       <c r="K147">
         <v>0</v>
       </c>
       <c r="L147" t="s">
         <v>27</v>
       </c>
       <c r="M147">
         <v>1</v>
       </c>
       <c r="N147" t="s">
         <v>61</v>
       </c>
       <c r="O147">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P147">
         <v>17025</v>
       </c>
       <c r="Q147" t="s">
         <v>45</v>
       </c>
       <c r="R147" t="s">
         <v>30</v>
       </c>
       <c r="S147" t="s">
         <v>31</v>
       </c>
       <c r="T147" t="s">
         <v>31</v>
       </c>
       <c r="U147" t="s">
         <v>32</v>
       </c>
       <c r="V147">
         <v>672</v>
       </c>
       <c r="W147">
         <v>0</v>
       </c>
@@ -11997,51 +11997,51 @@
       <c r="G148">
         <v>19.074100000000001</v>
       </c>
       <c r="H148">
         <v>1891</v>
       </c>
       <c r="I148">
         <v>142.0</v>
       </c>
       <c r="J148">
         <v>567.39600000000019</v>
       </c>
       <c r="K148">
         <v>0</v>
       </c>
       <c r="L148" t="s">
         <v>27</v>
       </c>
       <c r="M148">
         <v>1</v>
       </c>
       <c r="N148" t="s">
         <v>61</v>
       </c>
       <c r="O148">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P148">
         <v>17025</v>
       </c>
       <c r="Q148" t="s">
         <v>45</v>
       </c>
       <c r="R148" t="s">
         <v>30</v>
       </c>
       <c r="S148" t="s">
         <v>31</v>
       </c>
       <c r="T148" t="s">
         <v>31</v>
       </c>
       <c r="U148" t="s">
         <v>33</v>
       </c>
       <c r="V148">
         <v>665</v>
       </c>
       <c r="W148">
         <v>0</v>
       </c>
@@ -12074,51 +12074,51 @@
       <c r="G149">
         <v>19.074100000000001</v>
       </c>
       <c r="H149">
         <v>1891</v>
       </c>
       <c r="I149">
         <v>142.0</v>
       </c>
       <c r="J149">
         <v>567.39600000000019</v>
       </c>
       <c r="K149">
         <v>0</v>
       </c>
       <c r="L149" t="s">
         <v>27</v>
       </c>
       <c r="M149">
         <v>1</v>
       </c>
       <c r="N149" t="s">
         <v>61</v>
       </c>
       <c r="O149">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P149">
         <v>17025</v>
       </c>
       <c r="Q149" t="s">
         <v>45</v>
       </c>
       <c r="R149" t="s">
         <v>30</v>
       </c>
       <c r="S149" t="s">
         <v>31</v>
       </c>
       <c r="T149" t="s">
         <v>31</v>
       </c>
       <c r="U149" t="s">
         <v>34</v>
       </c>
       <c r="V149">
         <v>163</v>
       </c>
       <c r="W149">
         <v>0</v>
       </c>
@@ -12151,51 +12151,51 @@
       <c r="G150">
         <v>19.074100000000001</v>
       </c>
       <c r="H150">
         <v>1891</v>
       </c>
       <c r="I150">
         <v>142.0</v>
       </c>
       <c r="J150">
         <v>567.39600000000019</v>
       </c>
       <c r="K150">
         <v>0</v>
       </c>
       <c r="L150" t="s">
         <v>27</v>
       </c>
       <c r="M150">
         <v>1</v>
       </c>
       <c r="N150" t="s">
         <v>61</v>
       </c>
       <c r="O150">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P150">
         <v>17025</v>
       </c>
       <c r="Q150" t="s">
         <v>45</v>
       </c>
       <c r="R150" t="s">
         <v>30</v>
       </c>
       <c r="S150" t="s">
         <v>31</v>
       </c>
       <c r="T150" t="s">
         <v>31</v>
       </c>
       <c r="U150" t="s">
         <v>35</v>
       </c>
       <c r="V150">
         <v>256</v>
       </c>
       <c r="W150">
         <v>0</v>
       </c>
@@ -12228,51 +12228,51 @@
       <c r="G151">
         <v>19.074100000000001</v>
       </c>
       <c r="H151">
         <v>1891</v>
       </c>
       <c r="I151">
         <v>142.0</v>
       </c>
       <c r="J151">
         <v>567.39600000000019</v>
       </c>
       <c r="K151">
         <v>0</v>
       </c>
       <c r="L151" t="s">
         <v>27</v>
       </c>
       <c r="M151">
         <v>1</v>
       </c>
       <c r="N151" t="s">
         <v>61</v>
       </c>
       <c r="O151">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P151">
         <v>17025</v>
       </c>
       <c r="Q151" t="s">
         <v>45</v>
       </c>
       <c r="R151" t="s">
         <v>30</v>
       </c>
       <c r="S151" t="s">
         <v>31</v>
       </c>
       <c r="T151" t="s">
         <v>31</v>
       </c>
       <c r="U151" t="s">
         <v>38</v>
       </c>
       <c r="V151">
         <v>38</v>
       </c>
       <c r="W151">
         <v>12.0</v>
       </c>
@@ -12305,51 +12305,51 @@
       <c r="G152">
         <v>19.074100000000001</v>
       </c>
       <c r="H152">
         <v>1891</v>
       </c>
       <c r="I152">
         <v>142.0</v>
       </c>
       <c r="J152">
         <v>567.39600000000019</v>
       </c>
       <c r="K152">
         <v>0</v>
       </c>
       <c r="L152" t="s">
         <v>27</v>
       </c>
       <c r="M152">
         <v>1</v>
       </c>
       <c r="N152" t="s">
         <v>61</v>
       </c>
       <c r="O152">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P152">
         <v>17025</v>
       </c>
       <c r="Q152" t="s">
         <v>45</v>
       </c>
       <c r="R152" t="s">
         <v>30</v>
       </c>
       <c r="S152" t="s">
         <v>31</v>
       </c>
       <c r="T152" t="s">
         <v>31</v>
       </c>
       <c r="U152" t="s">
         <v>46</v>
       </c>
       <c r="V152">
         <v>20</v>
       </c>
       <c r="W152">
         <v>11.0</v>
       </c>
@@ -12382,51 +12382,51 @@
       <c r="G153">
         <v>19.074100000000001</v>
       </c>
       <c r="H153">
         <v>1891</v>
       </c>
       <c r="I153">
         <v>142.0</v>
       </c>
       <c r="J153">
         <v>567.39600000000019</v>
       </c>
       <c r="K153">
         <v>0</v>
       </c>
       <c r="L153" t="s">
         <v>27</v>
       </c>
       <c r="M153">
         <v>1</v>
       </c>
       <c r="N153" t="s">
         <v>61</v>
       </c>
       <c r="O153">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P153">
         <v>17025</v>
       </c>
       <c r="Q153" t="s">
         <v>45</v>
       </c>
       <c r="R153" t="s">
         <v>30</v>
       </c>
       <c r="S153" t="s">
         <v>31</v>
       </c>
       <c r="T153" t="s">
         <v>31</v>
       </c>
       <c r="U153" t="s">
         <v>47</v>
       </c>
       <c r="V153">
         <v>24</v>
       </c>
       <c r="W153">
         <v>24.0</v>
       </c>
@@ -12459,51 +12459,51 @@
       <c r="G154">
         <v>19.074100000000001</v>
       </c>
       <c r="H154">
         <v>1891</v>
       </c>
       <c r="I154">
         <v>142.0</v>
       </c>
       <c r="J154">
         <v>567.39600000000019</v>
       </c>
       <c r="K154">
         <v>0</v>
       </c>
       <c r="L154" t="s">
         <v>27</v>
       </c>
       <c r="M154">
         <v>1</v>
       </c>
       <c r="N154" t="s">
         <v>61</v>
       </c>
       <c r="O154">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P154">
         <v>17025</v>
       </c>
       <c r="Q154" t="s">
         <v>45</v>
       </c>
       <c r="R154" t="s">
         <v>30</v>
       </c>
       <c r="S154" t="s">
         <v>31</v>
       </c>
       <c r="T154" t="s">
         <v>31</v>
       </c>
       <c r="U154" t="s">
         <v>48</v>
       </c>
       <c r="V154">
         <v>12</v>
       </c>
       <c r="W154">
         <v>17.0</v>
       </c>
@@ -12536,51 +12536,51 @@
       <c r="G155">
         <v>19.074100000000001</v>
       </c>
       <c r="H155">
         <v>1891</v>
       </c>
       <c r="I155">
         <v>142.0</v>
       </c>
       <c r="J155">
         <v>567.39600000000019</v>
       </c>
       <c r="K155">
         <v>0</v>
       </c>
       <c r="L155" t="s">
         <v>27</v>
       </c>
       <c r="M155">
         <v>1</v>
       </c>
       <c r="N155" t="s">
         <v>61</v>
       </c>
       <c r="O155">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P155">
         <v>17025</v>
       </c>
       <c r="Q155" t="s">
         <v>45</v>
       </c>
       <c r="R155" t="s">
         <v>30</v>
       </c>
       <c r="S155" t="s">
         <v>31</v>
       </c>
       <c r="T155" t="s">
         <v>31</v>
       </c>
       <c r="U155" t="s">
         <v>49</v>
       </c>
       <c r="V155">
         <v>34</v>
       </c>
       <c r="W155">
         <v>71.0</v>
       </c>
@@ -12613,51 +12613,51 @@
       <c r="G156">
         <v>19.074100000000001</v>
       </c>
       <c r="H156">
         <v>1891</v>
       </c>
       <c r="I156">
         <v>142.0</v>
       </c>
       <c r="J156">
         <v>567.39600000000019</v>
       </c>
       <c r="K156">
         <v>0</v>
       </c>
       <c r="L156" t="s">
         <v>27</v>
       </c>
       <c r="M156">
         <v>1</v>
       </c>
       <c r="N156" t="s">
         <v>61</v>
       </c>
       <c r="O156">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P156">
         <v>17025</v>
       </c>
       <c r="Q156" t="s">
         <v>45</v>
       </c>
       <c r="R156" t="s">
         <v>30</v>
       </c>
       <c r="S156" t="s">
         <v>51</v>
       </c>
       <c r="T156" t="s">
         <v>31</v>
       </c>
       <c r="U156" t="s">
         <v>38</v>
       </c>
       <c r="V156">
         <v>1</v>
       </c>
       <c r="W156">
         <v>0</v>
       </c>
@@ -12690,51 +12690,51 @@
       <c r="G157">
         <v>19.074100000000001</v>
       </c>
       <c r="H157">
         <v>1891</v>
       </c>
       <c r="I157">
         <v>142.0</v>
       </c>
       <c r="J157">
         <v>567.39600000000019</v>
       </c>
       <c r="K157">
         <v>0</v>
       </c>
       <c r="L157" t="s">
         <v>27</v>
       </c>
       <c r="M157">
         <v>1</v>
       </c>
       <c r="N157" t="s">
         <v>61</v>
       </c>
       <c r="O157">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P157">
         <v>17025</v>
       </c>
       <c r="Q157" t="s">
         <v>45</v>
       </c>
       <c r="R157" t="s">
         <v>30</v>
       </c>
       <c r="S157" t="s">
         <v>51</v>
       </c>
       <c r="T157" t="s">
         <v>31</v>
       </c>
       <c r="U157" t="s">
         <v>46</v>
       </c>
       <c r="V157">
         <v>1</v>
       </c>
       <c r="W157">
         <v>0</v>
       </c>
@@ -12767,51 +12767,51 @@
       <c r="G158">
         <v>19.074100000000001</v>
       </c>
       <c r="H158">
         <v>1891</v>
       </c>
       <c r="I158">
         <v>142.0</v>
       </c>
       <c r="J158">
         <v>567.39600000000019</v>
       </c>
       <c r="K158">
         <v>0</v>
       </c>
       <c r="L158" t="s">
         <v>27</v>
       </c>
       <c r="M158">
         <v>1</v>
       </c>
       <c r="N158" t="s">
         <v>61</v>
       </c>
       <c r="O158">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P158">
         <v>17025</v>
       </c>
       <c r="Q158" t="s">
         <v>45</v>
       </c>
       <c r="R158" t="s">
         <v>30</v>
       </c>
       <c r="S158" t="s">
         <v>51</v>
       </c>
       <c r="T158" t="s">
         <v>31</v>
       </c>
       <c r="U158" t="s">
         <v>47</v>
       </c>
       <c r="V158">
         <v>2</v>
       </c>
       <c r="W158">
         <v>2.0</v>
       </c>
@@ -12844,51 +12844,51 @@
       <c r="G159">
         <v>19.074100000000001</v>
       </c>
       <c r="H159">
         <v>1891</v>
       </c>
       <c r="I159">
         <v>142.0</v>
       </c>
       <c r="J159">
         <v>567.39600000000019</v>
       </c>
       <c r="K159">
         <v>0</v>
       </c>
       <c r="L159" t="s">
         <v>27</v>
       </c>
       <c r="M159">
         <v>1</v>
       </c>
       <c r="N159" t="s">
         <v>61</v>
       </c>
       <c r="O159">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P159">
         <v>17025</v>
       </c>
       <c r="Q159" t="s">
         <v>45</v>
       </c>
       <c r="R159" t="s">
         <v>30</v>
       </c>
       <c r="S159" t="s">
         <v>51</v>
       </c>
       <c r="T159" t="s">
         <v>31</v>
       </c>
       <c r="U159" t="s">
         <v>48</v>
       </c>
       <c r="V159">
         <v>1</v>
       </c>
       <c r="W159">
         <v>1.0</v>
       </c>
@@ -12921,51 +12921,51 @@
       <c r="G160">
         <v>19.074100000000001</v>
       </c>
       <c r="H160">
         <v>1891</v>
       </c>
       <c r="I160">
         <v>142.0</v>
       </c>
       <c r="J160">
         <v>567.39600000000019</v>
       </c>
       <c r="K160">
         <v>0</v>
       </c>
       <c r="L160" t="s">
         <v>27</v>
       </c>
       <c r="M160">
         <v>1</v>
       </c>
       <c r="N160" t="s">
         <v>61</v>
       </c>
       <c r="O160">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P160">
         <v>17025</v>
       </c>
       <c r="Q160" t="s">
         <v>45</v>
       </c>
       <c r="R160" t="s">
         <v>30</v>
       </c>
       <c r="S160" t="s">
         <v>51</v>
       </c>
       <c r="T160" t="s">
         <v>31</v>
       </c>
       <c r="U160" t="s">
         <v>49</v>
       </c>
       <c r="V160">
         <v>2</v>
       </c>
       <c r="W160">
         <v>4.0</v>
       </c>
@@ -12998,51 +12998,51 @@
       <c r="G161">
         <v>6.0382</v>
       </c>
       <c r="H161">
         <v>1570</v>
       </c>
       <c r="I161">
         <v>0</v>
       </c>
       <c r="J161">
         <v>61.151</v>
       </c>
       <c r="K161">
         <v>78.63499999999999</v>
       </c>
       <c r="L161" t="s">
         <v>27</v>
       </c>
       <c r="M161">
         <v>1</v>
       </c>
       <c r="N161" t="s">
         <v>62</v>
       </c>
       <c r="O161">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P161">
         <v>17025</v>
       </c>
       <c r="Q161" t="s">
         <v>42</v>
       </c>
       <c r="R161" t="s">
         <v>30</v>
       </c>
       <c r="S161" t="s">
         <v>31</v>
       </c>
       <c r="T161" t="s">
         <v>31</v>
       </c>
       <c r="U161" t="s">
         <v>32</v>
       </c>
       <c r="V161">
         <v>495</v>
       </c>
       <c r="W161">
         <v>0</v>
       </c>
@@ -13075,51 +13075,51 @@
       <c r="G162">
         <v>6.0382</v>
       </c>
       <c r="H162">
         <v>1570</v>
       </c>
       <c r="I162">
         <v>0</v>
       </c>
       <c r="J162">
         <v>61.151</v>
       </c>
       <c r="K162">
         <v>78.63499999999999</v>
       </c>
       <c r="L162" t="s">
         <v>27</v>
       </c>
       <c r="M162">
         <v>1</v>
       </c>
       <c r="N162" t="s">
         <v>62</v>
       </c>
       <c r="O162">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P162">
         <v>17025</v>
       </c>
       <c r="Q162" t="s">
         <v>42</v>
       </c>
       <c r="R162" t="s">
         <v>30</v>
       </c>
       <c r="S162" t="s">
         <v>31</v>
       </c>
       <c r="T162" t="s">
         <v>31</v>
       </c>
       <c r="U162" t="s">
         <v>33</v>
       </c>
       <c r="V162">
         <v>250</v>
       </c>
       <c r="W162">
         <v>0</v>
       </c>
@@ -13152,51 +13152,51 @@
       <c r="G163">
         <v>6.0382</v>
       </c>
       <c r="H163">
         <v>1570</v>
       </c>
       <c r="I163">
         <v>0</v>
       </c>
       <c r="J163">
         <v>61.151</v>
       </c>
       <c r="K163">
         <v>78.63499999999999</v>
       </c>
       <c r="L163" t="s">
         <v>27</v>
       </c>
       <c r="M163">
         <v>1</v>
       </c>
       <c r="N163" t="s">
         <v>62</v>
       </c>
       <c r="O163">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P163">
         <v>17025</v>
       </c>
       <c r="Q163" t="s">
         <v>42</v>
       </c>
       <c r="R163" t="s">
         <v>30</v>
       </c>
       <c r="S163" t="s">
         <v>31</v>
       </c>
       <c r="T163" t="s">
         <v>31</v>
       </c>
       <c r="U163" t="s">
         <v>34</v>
       </c>
       <c r="V163">
         <v>19</v>
       </c>
       <c r="W163">
         <v>0</v>
       </c>
@@ -13229,51 +13229,51 @@
       <c r="G164">
         <v>6.0382</v>
       </c>
       <c r="H164">
         <v>1570</v>
       </c>
       <c r="I164">
         <v>0</v>
       </c>
       <c r="J164">
         <v>61.151</v>
       </c>
       <c r="K164">
         <v>78.63499999999999</v>
       </c>
       <c r="L164" t="s">
         <v>27</v>
       </c>
       <c r="M164">
         <v>1</v>
       </c>
       <c r="N164" t="s">
         <v>62</v>
       </c>
       <c r="O164">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P164">
         <v>17025</v>
       </c>
       <c r="Q164" t="s">
         <v>42</v>
       </c>
       <c r="R164" t="s">
         <v>30</v>
       </c>
       <c r="S164" t="s">
         <v>31</v>
       </c>
       <c r="T164" t="s">
         <v>31</v>
       </c>
       <c r="U164" t="s">
         <v>35</v>
       </c>
       <c r="V164">
         <v>6</v>
       </c>
       <c r="W164">
         <v>0</v>
       </c>
@@ -13306,51 +13306,51 @@
       <c r="G165">
         <v>6.0382</v>
       </c>
       <c r="H165">
         <v>1570</v>
       </c>
       <c r="I165">
         <v>0</v>
       </c>
       <c r="J165">
         <v>61.151</v>
       </c>
       <c r="K165">
         <v>78.63499999999999</v>
       </c>
       <c r="L165" t="s">
         <v>27</v>
       </c>
       <c r="M165">
         <v>1</v>
       </c>
       <c r="N165" t="s">
         <v>62</v>
       </c>
       <c r="O165">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P165">
         <v>17025</v>
       </c>
       <c r="Q165" t="s">
         <v>29</v>
       </c>
       <c r="R165" t="s">
         <v>30</v>
       </c>
       <c r="S165" t="s">
         <v>31</v>
       </c>
       <c r="T165" t="s">
         <v>31</v>
       </c>
       <c r="U165" t="s">
         <v>32</v>
       </c>
       <c r="V165">
         <v>30</v>
       </c>
       <c r="W165">
         <v>0</v>
       </c>
@@ -13383,51 +13383,51 @@
       <c r="G166">
         <v>6.0382</v>
       </c>
       <c r="H166">
         <v>1570</v>
       </c>
       <c r="I166">
         <v>0</v>
       </c>
       <c r="J166">
         <v>61.151</v>
       </c>
       <c r="K166">
         <v>78.63499999999999</v>
       </c>
       <c r="L166" t="s">
         <v>27</v>
       </c>
       <c r="M166">
         <v>1</v>
       </c>
       <c r="N166" t="s">
         <v>62</v>
       </c>
       <c r="O166">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P166">
         <v>17025</v>
       </c>
       <c r="Q166" t="s">
         <v>29</v>
       </c>
       <c r="R166" t="s">
         <v>30</v>
       </c>
       <c r="S166" t="s">
         <v>31</v>
       </c>
       <c r="T166" t="s">
         <v>31</v>
       </c>
       <c r="U166" t="s">
         <v>33</v>
       </c>
       <c r="V166">
         <v>6</v>
       </c>
       <c r="W166">
         <v>0</v>
       </c>
@@ -13460,51 +13460,51 @@
       <c r="G167">
         <v>6.0382</v>
       </c>
       <c r="H167">
         <v>1570</v>
       </c>
       <c r="I167">
         <v>0</v>
       </c>
       <c r="J167">
         <v>61.151</v>
       </c>
       <c r="K167">
         <v>78.63499999999999</v>
       </c>
       <c r="L167" t="s">
         <v>27</v>
       </c>
       <c r="M167">
         <v>1</v>
       </c>
       <c r="N167" t="s">
         <v>62</v>
       </c>
       <c r="O167">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P167">
         <v>17025</v>
       </c>
       <c r="Q167" t="s">
         <v>29</v>
       </c>
       <c r="R167" t="s">
         <v>30</v>
       </c>
       <c r="S167" t="s">
         <v>31</v>
       </c>
       <c r="T167" t="s">
         <v>31</v>
       </c>
       <c r="U167" t="s">
         <v>34</v>
       </c>
       <c r="V167">
         <v>1</v>
       </c>
       <c r="W167">
         <v>0</v>
       </c>
@@ -13537,51 +13537,51 @@
       <c r="G168">
         <v>6.0382</v>
       </c>
       <c r="H168">
         <v>1570</v>
       </c>
       <c r="I168">
         <v>0</v>
       </c>
       <c r="J168">
         <v>61.151</v>
       </c>
       <c r="K168">
         <v>78.63499999999999</v>
       </c>
       <c r="L168" t="s">
         <v>27</v>
       </c>
       <c r="M168">
         <v>1</v>
       </c>
       <c r="N168" t="s">
         <v>62</v>
       </c>
       <c r="O168">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P168">
         <v>17025</v>
       </c>
       <c r="Q168" t="s">
         <v>29</v>
       </c>
       <c r="R168" t="s">
         <v>30</v>
       </c>
       <c r="S168" t="s">
         <v>31</v>
       </c>
       <c r="T168" t="s">
         <v>31</v>
       </c>
       <c r="U168" t="s">
         <v>35</v>
       </c>
       <c r="V168">
         <v>2</v>
       </c>
       <c r="W168">
         <v>0</v>
       </c>
@@ -13614,51 +13614,51 @@
       <c r="G169">
         <v>6.0382</v>
       </c>
       <c r="H169">
         <v>1570</v>
       </c>
       <c r="I169">
         <v>0</v>
       </c>
       <c r="J169">
         <v>61.151</v>
       </c>
       <c r="K169">
         <v>78.63499999999999</v>
       </c>
       <c r="L169" t="s">
         <v>27</v>
       </c>
       <c r="M169">
         <v>1</v>
       </c>
       <c r="N169" t="s">
         <v>62</v>
       </c>
       <c r="O169">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P169">
         <v>17025</v>
       </c>
       <c r="Q169" t="s">
         <v>29</v>
       </c>
       <c r="R169" t="s">
         <v>30</v>
       </c>
       <c r="S169" t="s">
         <v>31</v>
       </c>
       <c r="T169" t="s">
         <v>31</v>
       </c>
       <c r="U169" t="s">
         <v>38</v>
       </c>
       <c r="V169">
         <v>1</v>
       </c>
       <c r="W169">
         <v>0</v>
       </c>
@@ -13691,51 +13691,51 @@
       <c r="G170">
         <v>6.0382</v>
       </c>
       <c r="H170">
         <v>1570</v>
       </c>
       <c r="I170">
         <v>0</v>
       </c>
       <c r="J170">
         <v>61.151</v>
       </c>
       <c r="K170">
         <v>78.63499999999999</v>
       </c>
       <c r="L170" t="s">
         <v>27</v>
       </c>
       <c r="M170">
         <v>1</v>
       </c>
       <c r="N170" t="s">
         <v>62</v>
       </c>
       <c r="O170">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P170">
         <v>17025</v>
       </c>
       <c r="Q170" t="s">
         <v>37</v>
       </c>
       <c r="R170" t="s">
         <v>30</v>
       </c>
       <c r="S170" t="s">
         <v>31</v>
       </c>
       <c r="T170" t="s">
         <v>31</v>
       </c>
       <c r="U170" t="s">
         <v>32</v>
       </c>
       <c r="V170">
         <v>445</v>
       </c>
       <c r="W170">
         <v>0</v>
       </c>
@@ -13768,51 +13768,51 @@
       <c r="G171">
         <v>6.0382</v>
       </c>
       <c r="H171">
         <v>1570</v>
       </c>
       <c r="I171">
         <v>0</v>
       </c>
       <c r="J171">
         <v>61.151</v>
       </c>
       <c r="K171">
         <v>78.63499999999999</v>
       </c>
       <c r="L171" t="s">
         <v>27</v>
       </c>
       <c r="M171">
         <v>1</v>
       </c>
       <c r="N171" t="s">
         <v>62</v>
       </c>
       <c r="O171">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P171">
         <v>17025</v>
       </c>
       <c r="Q171" t="s">
         <v>37</v>
       </c>
       <c r="R171" t="s">
         <v>30</v>
       </c>
       <c r="S171" t="s">
         <v>31</v>
       </c>
       <c r="T171" t="s">
         <v>31</v>
       </c>
       <c r="U171" t="s">
         <v>33</v>
       </c>
       <c r="V171">
         <v>274</v>
       </c>
       <c r="W171">
         <v>0</v>
       </c>
@@ -13845,51 +13845,51 @@
       <c r="G172">
         <v>6.0382</v>
       </c>
       <c r="H172">
         <v>1570</v>
       </c>
       <c r="I172">
         <v>0</v>
       </c>
       <c r="J172">
         <v>61.151</v>
       </c>
       <c r="K172">
         <v>78.63499999999999</v>
       </c>
       <c r="L172" t="s">
         <v>27</v>
       </c>
       <c r="M172">
         <v>1</v>
       </c>
       <c r="N172" t="s">
         <v>62</v>
       </c>
       <c r="O172">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P172">
         <v>17025</v>
       </c>
       <c r="Q172" t="s">
         <v>37</v>
       </c>
       <c r="R172" t="s">
         <v>30</v>
       </c>
       <c r="S172" t="s">
         <v>31</v>
       </c>
       <c r="T172" t="s">
         <v>31</v>
       </c>
       <c r="U172" t="s">
         <v>34</v>
       </c>
       <c r="V172">
         <v>33</v>
       </c>
       <c r="W172">
         <v>0</v>
       </c>
@@ -13922,51 +13922,51 @@
       <c r="G173">
         <v>6.0382</v>
       </c>
       <c r="H173">
         <v>1570</v>
       </c>
       <c r="I173">
         <v>0</v>
       </c>
       <c r="J173">
         <v>61.151</v>
       </c>
       <c r="K173">
         <v>78.63499999999999</v>
       </c>
       <c r="L173" t="s">
         <v>27</v>
       </c>
       <c r="M173">
         <v>1</v>
       </c>
       <c r="N173" t="s">
         <v>62</v>
       </c>
       <c r="O173">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P173">
         <v>17025</v>
       </c>
       <c r="Q173" t="s">
         <v>37</v>
       </c>
       <c r="R173" t="s">
         <v>30</v>
       </c>
       <c r="S173" t="s">
         <v>31</v>
       </c>
       <c r="T173" t="s">
         <v>31</v>
       </c>
       <c r="U173" t="s">
         <v>35</v>
       </c>
       <c r="V173">
         <v>8</v>
       </c>
       <c r="W173">
         <v>0</v>
       </c>
@@ -13999,51 +13999,51 @@
       <c r="G174">
         <v>13.9057</v>
       </c>
       <c r="H174">
         <v>919</v>
       </c>
       <c r="I174">
         <v>52.0</v>
       </c>
       <c r="J174">
         <v>285.18600000000004</v>
       </c>
       <c r="K174">
         <v>0</v>
       </c>
       <c r="L174" t="s">
         <v>27</v>
       </c>
       <c r="M174">
         <v>1</v>
       </c>
       <c r="N174" t="s">
         <v>63</v>
       </c>
       <c r="O174">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P174">
         <v>17025</v>
       </c>
       <c r="Q174" t="s">
         <v>45</v>
       </c>
       <c r="R174" t="s">
         <v>30</v>
       </c>
       <c r="S174" t="s">
         <v>31</v>
       </c>
       <c r="T174" t="s">
         <v>31</v>
       </c>
       <c r="U174" t="s">
         <v>32</v>
       </c>
       <c r="V174">
         <v>197</v>
       </c>
       <c r="W174">
         <v>0</v>
       </c>
@@ -14076,51 +14076,51 @@
       <c r="G175">
         <v>13.9057</v>
       </c>
       <c r="H175">
         <v>919</v>
       </c>
       <c r="I175">
         <v>52.0</v>
       </c>
       <c r="J175">
         <v>285.18600000000004</v>
       </c>
       <c r="K175">
         <v>0</v>
       </c>
       <c r="L175" t="s">
         <v>27</v>
       </c>
       <c r="M175">
         <v>1</v>
       </c>
       <c r="N175" t="s">
         <v>63</v>
       </c>
       <c r="O175">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P175">
         <v>17025</v>
       </c>
       <c r="Q175" t="s">
         <v>45</v>
       </c>
       <c r="R175" t="s">
         <v>30</v>
       </c>
       <c r="S175" t="s">
         <v>31</v>
       </c>
       <c r="T175" t="s">
         <v>31</v>
       </c>
       <c r="U175" t="s">
         <v>33</v>
       </c>
       <c r="V175">
         <v>315</v>
       </c>
       <c r="W175">
         <v>0</v>
       </c>
@@ -14153,51 +14153,51 @@
       <c r="G176">
         <v>13.9057</v>
       </c>
       <c r="H176">
         <v>919</v>
       </c>
       <c r="I176">
         <v>52.0</v>
       </c>
       <c r="J176">
         <v>285.18600000000004</v>
       </c>
       <c r="K176">
         <v>0</v>
       </c>
       <c r="L176" t="s">
         <v>27</v>
       </c>
       <c r="M176">
         <v>1</v>
       </c>
       <c r="N176" t="s">
         <v>63</v>
       </c>
       <c r="O176">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P176">
         <v>17025</v>
       </c>
       <c r="Q176" t="s">
         <v>45</v>
       </c>
       <c r="R176" t="s">
         <v>30</v>
       </c>
       <c r="S176" t="s">
         <v>31</v>
       </c>
       <c r="T176" t="s">
         <v>31</v>
       </c>
       <c r="U176" t="s">
         <v>34</v>
       </c>
       <c r="V176">
         <v>119</v>
       </c>
       <c r="W176">
         <v>0</v>
       </c>
@@ -14230,51 +14230,51 @@
       <c r="G177">
         <v>13.9057</v>
       </c>
       <c r="H177">
         <v>919</v>
       </c>
       <c r="I177">
         <v>52.0</v>
       </c>
       <c r="J177">
         <v>285.18600000000004</v>
       </c>
       <c r="K177">
         <v>0</v>
       </c>
       <c r="L177" t="s">
         <v>27</v>
       </c>
       <c r="M177">
         <v>1</v>
       </c>
       <c r="N177" t="s">
         <v>63</v>
       </c>
       <c r="O177">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P177">
         <v>17025</v>
       </c>
       <c r="Q177" t="s">
         <v>45</v>
       </c>
       <c r="R177" t="s">
         <v>30</v>
       </c>
       <c r="S177" t="s">
         <v>31</v>
       </c>
       <c r="T177" t="s">
         <v>31</v>
       </c>
       <c r="U177" t="s">
         <v>35</v>
       </c>
       <c r="V177">
         <v>184</v>
       </c>
       <c r="W177">
         <v>0</v>
       </c>
@@ -14307,51 +14307,51 @@
       <c r="G178">
         <v>13.9057</v>
       </c>
       <c r="H178">
         <v>919</v>
       </c>
       <c r="I178">
         <v>52.0</v>
       </c>
       <c r="J178">
         <v>285.18600000000004</v>
       </c>
       <c r="K178">
         <v>0</v>
       </c>
       <c r="L178" t="s">
         <v>27</v>
       </c>
       <c r="M178">
         <v>1</v>
       </c>
       <c r="N178" t="s">
         <v>63</v>
       </c>
       <c r="O178">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P178">
         <v>17025</v>
       </c>
       <c r="Q178" t="s">
         <v>45</v>
       </c>
       <c r="R178" t="s">
         <v>30</v>
       </c>
       <c r="S178" t="s">
         <v>31</v>
       </c>
       <c r="T178" t="s">
         <v>31</v>
       </c>
       <c r="U178" t="s">
         <v>38</v>
       </c>
       <c r="V178">
         <v>67</v>
       </c>
       <c r="W178">
         <v>23.0</v>
       </c>
@@ -14384,51 +14384,51 @@
       <c r="G179">
         <v>13.9057</v>
       </c>
       <c r="H179">
         <v>919</v>
       </c>
       <c r="I179">
         <v>52.0</v>
       </c>
       <c r="J179">
         <v>285.18600000000004</v>
       </c>
       <c r="K179">
         <v>0</v>
       </c>
       <c r="L179" t="s">
         <v>27</v>
       </c>
       <c r="M179">
         <v>1</v>
       </c>
       <c r="N179" t="s">
         <v>63</v>
       </c>
       <c r="O179">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P179">
         <v>17025</v>
       </c>
       <c r="Q179" t="s">
         <v>45</v>
       </c>
       <c r="R179" t="s">
         <v>30</v>
       </c>
       <c r="S179" t="s">
         <v>31</v>
       </c>
       <c r="T179" t="s">
         <v>31</v>
       </c>
       <c r="U179" t="s">
         <v>46</v>
       </c>
       <c r="V179">
         <v>24</v>
       </c>
       <c r="W179">
         <v>16.0</v>
       </c>
@@ -14461,51 +14461,51 @@
       <c r="G180">
         <v>13.9057</v>
       </c>
       <c r="H180">
         <v>919</v>
       </c>
       <c r="I180">
         <v>52.0</v>
       </c>
       <c r="J180">
         <v>285.18600000000004</v>
       </c>
       <c r="K180">
         <v>0</v>
       </c>
       <c r="L180" t="s">
         <v>27</v>
       </c>
       <c r="M180">
         <v>1</v>
       </c>
       <c r="N180" t="s">
         <v>63</v>
       </c>
       <c r="O180">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P180">
         <v>17025</v>
       </c>
       <c r="Q180" t="s">
         <v>45</v>
       </c>
       <c r="R180" t="s">
         <v>30</v>
       </c>
       <c r="S180" t="s">
         <v>31</v>
       </c>
       <c r="T180" t="s">
         <v>31</v>
       </c>
       <c r="U180" t="s">
         <v>47</v>
       </c>
       <c r="V180">
         <v>8</v>
       </c>
       <c r="W180">
         <v>9.0</v>
       </c>
@@ -14538,51 +14538,51 @@
       <c r="G181">
         <v>13.9057</v>
       </c>
       <c r="H181">
         <v>919</v>
       </c>
       <c r="I181">
         <v>52.0</v>
       </c>
       <c r="J181">
         <v>285.18600000000004</v>
       </c>
       <c r="K181">
         <v>0</v>
       </c>
       <c r="L181" t="s">
         <v>27</v>
       </c>
       <c r="M181">
         <v>1</v>
       </c>
       <c r="N181" t="s">
         <v>63</v>
       </c>
       <c r="O181">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P181">
         <v>17025</v>
       </c>
       <c r="Q181" t="s">
         <v>45</v>
       </c>
       <c r="R181" t="s">
         <v>30</v>
       </c>
       <c r="S181" t="s">
         <v>31</v>
       </c>
       <c r="T181" t="s">
         <v>31</v>
       </c>
       <c r="U181" t="s">
         <v>49</v>
       </c>
       <c r="V181">
         <v>2</v>
       </c>
       <c r="W181">
         <v>3.0</v>
       </c>
@@ -14615,51 +14615,51 @@
       <c r="G182">
         <v>13.9057</v>
       </c>
       <c r="H182">
         <v>919</v>
       </c>
       <c r="I182">
         <v>52.0</v>
       </c>
       <c r="J182">
         <v>285.18600000000004</v>
       </c>
       <c r="K182">
         <v>0</v>
       </c>
       <c r="L182" t="s">
         <v>27</v>
       </c>
       <c r="M182">
         <v>1</v>
       </c>
       <c r="N182" t="s">
         <v>63</v>
       </c>
       <c r="O182">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P182">
         <v>17025</v>
       </c>
       <c r="Q182" t="s">
         <v>45</v>
       </c>
       <c r="R182" t="s">
         <v>30</v>
       </c>
       <c r="S182" t="s">
         <v>51</v>
       </c>
       <c r="T182" t="s">
         <v>31</v>
       </c>
       <c r="U182" t="s">
         <v>38</v>
       </c>
       <c r="V182">
         <v>1</v>
       </c>
       <c r="W182">
         <v>0</v>
       </c>
@@ -14692,51 +14692,51 @@
       <c r="G183">
         <v>13.9057</v>
       </c>
       <c r="H183">
         <v>919</v>
       </c>
       <c r="I183">
         <v>52.0</v>
       </c>
       <c r="J183">
         <v>285.18600000000004</v>
       </c>
       <c r="K183">
         <v>0</v>
       </c>
       <c r="L183" t="s">
         <v>27</v>
       </c>
       <c r="M183">
         <v>1</v>
       </c>
       <c r="N183" t="s">
         <v>63</v>
       </c>
       <c r="O183">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P183">
         <v>17025</v>
       </c>
       <c r="Q183" t="s">
         <v>45</v>
       </c>
       <c r="R183" t="s">
         <v>30</v>
       </c>
       <c r="S183" t="s">
         <v>51</v>
       </c>
       <c r="T183" t="s">
         <v>31</v>
       </c>
       <c r="U183" t="s">
         <v>46</v>
       </c>
       <c r="V183">
         <v>1</v>
       </c>
       <c r="W183">
         <v>0</v>
       </c>
@@ -14769,51 +14769,51 @@
       <c r="G184">
         <v>13.9057</v>
       </c>
       <c r="H184">
         <v>919</v>
       </c>
       <c r="I184">
         <v>52.0</v>
       </c>
       <c r="J184">
         <v>285.18600000000004</v>
       </c>
       <c r="K184">
         <v>0</v>
       </c>
       <c r="L184" t="s">
         <v>27</v>
       </c>
       <c r="M184">
         <v>1</v>
       </c>
       <c r="N184" t="s">
         <v>63</v>
       </c>
       <c r="O184">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P184">
         <v>17025</v>
       </c>
       <c r="Q184" t="s">
         <v>45</v>
       </c>
       <c r="R184" t="s">
         <v>30</v>
       </c>
       <c r="S184" t="s">
         <v>51</v>
       </c>
       <c r="T184" t="s">
         <v>31</v>
       </c>
       <c r="U184" t="s">
         <v>47</v>
       </c>
       <c r="V184">
         <v>1</v>
       </c>
       <c r="W184">
         <v>1.0</v>
       </c>
@@ -14846,51 +14846,51 @@
       <c r="G185">
         <v>11.3951</v>
       </c>
       <c r="H185">
         <v>1229</v>
       </c>
       <c r="I185">
         <v>0</v>
       </c>
       <c r="J185">
         <v>0</v>
       </c>
       <c r="K185">
         <v>488.60700000000003</v>
       </c>
       <c r="L185" t="s">
         <v>27</v>
       </c>
       <c r="M185">
         <v>1</v>
       </c>
       <c r="N185" t="s">
         <v>63</v>
       </c>
       <c r="O185">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P185">
         <v>17025</v>
       </c>
       <c r="Q185" t="s">
         <v>29</v>
       </c>
       <c r="R185" t="s">
         <v>30</v>
       </c>
       <c r="S185" t="s">
         <v>31</v>
       </c>
       <c r="T185" t="s">
         <v>31</v>
       </c>
       <c r="U185" t="s">
         <v>32</v>
       </c>
       <c r="V185">
         <v>6</v>
       </c>
       <c r="W185">
         <v>0</v>
       </c>
@@ -14923,51 +14923,51 @@
       <c r="G186">
         <v>11.3951</v>
       </c>
       <c r="H186">
         <v>1229</v>
       </c>
       <c r="I186">
         <v>0</v>
       </c>
       <c r="J186">
         <v>0</v>
       </c>
       <c r="K186">
         <v>488.60700000000003</v>
       </c>
       <c r="L186" t="s">
         <v>27</v>
       </c>
       <c r="M186">
         <v>1</v>
       </c>
       <c r="N186" t="s">
         <v>63</v>
       </c>
       <c r="O186">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P186">
         <v>17025</v>
       </c>
       <c r="Q186" t="s">
         <v>29</v>
       </c>
       <c r="R186" t="s">
         <v>30</v>
       </c>
       <c r="S186" t="s">
         <v>31</v>
       </c>
       <c r="T186" t="s">
         <v>31</v>
       </c>
       <c r="U186" t="s">
         <v>33</v>
       </c>
       <c r="V186">
         <v>3</v>
       </c>
       <c r="W186">
         <v>0</v>
       </c>
@@ -15000,51 +15000,51 @@
       <c r="G187">
         <v>11.3951</v>
       </c>
       <c r="H187">
         <v>1229</v>
       </c>
       <c r="I187">
         <v>0</v>
       </c>
       <c r="J187">
         <v>0</v>
       </c>
       <c r="K187">
         <v>488.60700000000003</v>
       </c>
       <c r="L187" t="s">
         <v>27</v>
       </c>
       <c r="M187">
         <v>1</v>
       </c>
       <c r="N187" t="s">
         <v>63</v>
       </c>
       <c r="O187">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P187">
         <v>17025</v>
       </c>
       <c r="Q187" t="s">
         <v>29</v>
       </c>
       <c r="R187" t="s">
         <v>30</v>
       </c>
       <c r="S187" t="s">
         <v>31</v>
       </c>
       <c r="T187" t="s">
         <v>31</v>
       </c>
       <c r="U187" t="s">
         <v>34</v>
       </c>
       <c r="V187">
         <v>1</v>
       </c>
       <c r="W187">
         <v>0</v>
       </c>
@@ -15077,51 +15077,51 @@
       <c r="G188">
         <v>11.3951</v>
       </c>
       <c r="H188">
         <v>1229</v>
       </c>
       <c r="I188">
         <v>0</v>
       </c>
       <c r="J188">
         <v>0</v>
       </c>
       <c r="K188">
         <v>488.60700000000003</v>
       </c>
       <c r="L188" t="s">
         <v>27</v>
       </c>
       <c r="M188">
         <v>1</v>
       </c>
       <c r="N188" t="s">
         <v>63</v>
       </c>
       <c r="O188">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P188">
         <v>17025</v>
       </c>
       <c r="Q188" t="s">
         <v>29</v>
       </c>
       <c r="R188" t="s">
         <v>30</v>
       </c>
       <c r="S188" t="s">
         <v>31</v>
       </c>
       <c r="T188" t="s">
         <v>31</v>
       </c>
       <c r="U188" t="s">
         <v>35</v>
       </c>
       <c r="V188">
         <v>1</v>
       </c>
       <c r="W188">
         <v>0</v>
       </c>
@@ -15154,51 +15154,51 @@
       <c r="G189">
         <v>11.3951</v>
       </c>
       <c r="H189">
         <v>1229</v>
       </c>
       <c r="I189">
         <v>0</v>
       </c>
       <c r="J189">
         <v>0</v>
       </c>
       <c r="K189">
         <v>488.60700000000003</v>
       </c>
       <c r="L189" t="s">
         <v>27</v>
       </c>
       <c r="M189">
         <v>1</v>
       </c>
       <c r="N189" t="s">
         <v>63</v>
       </c>
       <c r="O189">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P189">
         <v>17025</v>
       </c>
       <c r="Q189" t="s">
         <v>29</v>
       </c>
       <c r="R189" t="s">
         <v>30</v>
       </c>
       <c r="S189" t="s">
         <v>31</v>
       </c>
       <c r="T189" t="s">
         <v>31</v>
       </c>
       <c r="U189" t="s">
         <v>38</v>
       </c>
       <c r="V189">
         <v>6</v>
       </c>
       <c r="W189">
         <v>0</v>
       </c>
@@ -15231,51 +15231,51 @@
       <c r="G190">
         <v>11.3951</v>
       </c>
       <c r="H190">
         <v>1229</v>
       </c>
       <c r="I190">
         <v>0</v>
       </c>
       <c r="J190">
         <v>0</v>
       </c>
       <c r="K190">
         <v>488.60700000000003</v>
       </c>
       <c r="L190" t="s">
         <v>27</v>
       </c>
       <c r="M190">
         <v>1</v>
       </c>
       <c r="N190" t="s">
         <v>63</v>
       </c>
       <c r="O190">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P190">
         <v>17025</v>
       </c>
       <c r="Q190" t="s">
         <v>29</v>
       </c>
       <c r="R190" t="s">
         <v>30</v>
       </c>
       <c r="S190" t="s">
         <v>31</v>
       </c>
       <c r="T190" t="s">
         <v>31</v>
       </c>
       <c r="U190" t="s">
         <v>46</v>
       </c>
       <c r="V190">
         <v>15</v>
       </c>
       <c r="W190">
         <v>0</v>
       </c>
@@ -15308,51 +15308,51 @@
       <c r="G191">
         <v>11.3951</v>
       </c>
       <c r="H191">
         <v>1229</v>
       </c>
       <c r="I191">
         <v>0</v>
       </c>
       <c r="J191">
         <v>0</v>
       </c>
       <c r="K191">
         <v>488.60700000000003</v>
       </c>
       <c r="L191" t="s">
         <v>27</v>
       </c>
       <c r="M191">
         <v>1</v>
       </c>
       <c r="N191" t="s">
         <v>63</v>
       </c>
       <c r="O191">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P191">
         <v>17025</v>
       </c>
       <c r="Q191" t="s">
         <v>29</v>
       </c>
       <c r="R191" t="s">
         <v>30</v>
       </c>
       <c r="S191" t="s">
         <v>31</v>
       </c>
       <c r="T191" t="s">
         <v>31</v>
       </c>
       <c r="U191" t="s">
         <v>47</v>
       </c>
       <c r="V191">
         <v>6</v>
       </c>
       <c r="W191">
         <v>0</v>
       </c>
@@ -15385,51 +15385,51 @@
       <c r="G192">
         <v>11.3951</v>
       </c>
       <c r="H192">
         <v>1229</v>
       </c>
       <c r="I192">
         <v>0</v>
       </c>
       <c r="J192">
         <v>0</v>
       </c>
       <c r="K192">
         <v>488.60700000000003</v>
       </c>
       <c r="L192" t="s">
         <v>27</v>
       </c>
       <c r="M192">
         <v>1</v>
       </c>
       <c r="N192" t="s">
         <v>63</v>
       </c>
       <c r="O192">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P192">
         <v>17025</v>
       </c>
       <c r="Q192" t="s">
         <v>29</v>
       </c>
       <c r="R192" t="s">
         <v>30</v>
       </c>
       <c r="S192" t="s">
         <v>31</v>
       </c>
       <c r="T192" t="s">
         <v>31</v>
       </c>
       <c r="U192" t="s">
         <v>49</v>
       </c>
       <c r="V192">
         <v>1</v>
       </c>
       <c r="W192">
         <v>0</v>
       </c>
@@ -15462,51 +15462,51 @@
       <c r="G193">
         <v>11.3951</v>
       </c>
       <c r="H193">
         <v>1229</v>
       </c>
       <c r="I193">
         <v>0</v>
       </c>
       <c r="J193">
         <v>0</v>
       </c>
       <c r="K193">
         <v>488.60700000000003</v>
       </c>
       <c r="L193" t="s">
         <v>27</v>
       </c>
       <c r="M193">
         <v>1</v>
       </c>
       <c r="N193" t="s">
         <v>63</v>
       </c>
       <c r="O193">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P193">
         <v>17025</v>
       </c>
       <c r="Q193" t="s">
         <v>37</v>
       </c>
       <c r="R193" t="s">
         <v>30</v>
       </c>
       <c r="S193" t="s">
         <v>31</v>
       </c>
       <c r="T193" t="s">
         <v>31</v>
       </c>
       <c r="U193" t="s">
         <v>32</v>
       </c>
       <c r="V193">
         <v>457</v>
       </c>
       <c r="W193">
         <v>0</v>
       </c>
@@ -15539,51 +15539,51 @@
       <c r="G194">
         <v>11.3951</v>
       </c>
       <c r="H194">
         <v>1229</v>
       </c>
       <c r="I194">
         <v>0</v>
       </c>
       <c r="J194">
         <v>0</v>
       </c>
       <c r="K194">
         <v>488.60700000000003</v>
       </c>
       <c r="L194" t="s">
         <v>27</v>
       </c>
       <c r="M194">
         <v>1</v>
       </c>
       <c r="N194" t="s">
         <v>63</v>
       </c>
       <c r="O194">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P194">
         <v>17025</v>
       </c>
       <c r="Q194" t="s">
         <v>37</v>
       </c>
       <c r="R194" t="s">
         <v>30</v>
       </c>
       <c r="S194" t="s">
         <v>31</v>
       </c>
       <c r="T194" t="s">
         <v>31</v>
       </c>
       <c r="U194" t="s">
         <v>33</v>
       </c>
       <c r="V194">
         <v>379</v>
       </c>
       <c r="W194">
         <v>0</v>
       </c>
@@ -15616,51 +15616,51 @@
       <c r="G195">
         <v>11.3951</v>
       </c>
       <c r="H195">
         <v>1229</v>
       </c>
       <c r="I195">
         <v>0</v>
       </c>
       <c r="J195">
         <v>0</v>
       </c>
       <c r="K195">
         <v>488.60700000000003</v>
       </c>
       <c r="L195" t="s">
         <v>27</v>
       </c>
       <c r="M195">
         <v>1</v>
       </c>
       <c r="N195" t="s">
         <v>63</v>
       </c>
       <c r="O195">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P195">
         <v>17025</v>
       </c>
       <c r="Q195" t="s">
         <v>37</v>
       </c>
       <c r="R195" t="s">
         <v>30</v>
       </c>
       <c r="S195" t="s">
         <v>31</v>
       </c>
       <c r="T195" t="s">
         <v>31</v>
       </c>
       <c r="U195" t="s">
         <v>34</v>
       </c>
       <c r="V195">
         <v>68</v>
       </c>
       <c r="W195">
         <v>0</v>
       </c>
@@ -15693,51 +15693,51 @@
       <c r="G196">
         <v>11.3951</v>
       </c>
       <c r="H196">
         <v>1229</v>
       </c>
       <c r="I196">
         <v>0</v>
       </c>
       <c r="J196">
         <v>0</v>
       </c>
       <c r="K196">
         <v>488.60700000000003</v>
       </c>
       <c r="L196" t="s">
         <v>27</v>
       </c>
       <c r="M196">
         <v>1</v>
       </c>
       <c r="N196" t="s">
         <v>63</v>
       </c>
       <c r="O196">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P196">
         <v>17025</v>
       </c>
       <c r="Q196" t="s">
         <v>37</v>
       </c>
       <c r="R196" t="s">
         <v>30</v>
       </c>
       <c r="S196" t="s">
         <v>31</v>
       </c>
       <c r="T196" t="s">
         <v>31</v>
       </c>
       <c r="U196" t="s">
         <v>35</v>
       </c>
       <c r="V196">
         <v>49</v>
       </c>
       <c r="W196">
         <v>0</v>
       </c>
@@ -15770,51 +15770,51 @@
       <c r="G197">
         <v>11.3951</v>
       </c>
       <c r="H197">
         <v>1229</v>
       </c>
       <c r="I197">
         <v>0</v>
       </c>
       <c r="J197">
         <v>0</v>
       </c>
       <c r="K197">
         <v>488.60700000000003</v>
       </c>
       <c r="L197" t="s">
         <v>27</v>
       </c>
       <c r="M197">
         <v>1</v>
       </c>
       <c r="N197" t="s">
         <v>63</v>
       </c>
       <c r="O197">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P197">
         <v>17025</v>
       </c>
       <c r="Q197" t="s">
         <v>37</v>
       </c>
       <c r="R197" t="s">
         <v>30</v>
       </c>
       <c r="S197" t="s">
         <v>31</v>
       </c>
       <c r="T197" t="s">
         <v>31</v>
       </c>
       <c r="U197" t="s">
         <v>38</v>
       </c>
       <c r="V197">
         <v>49</v>
       </c>
       <c r="W197">
         <v>0</v>
       </c>
@@ -15847,51 +15847,51 @@
       <c r="G198">
         <v>11.3951</v>
       </c>
       <c r="H198">
         <v>1229</v>
       </c>
       <c r="I198">
         <v>0</v>
       </c>
       <c r="J198">
         <v>0</v>
       </c>
       <c r="K198">
         <v>488.60700000000003</v>
       </c>
       <c r="L198" t="s">
         <v>27</v>
       </c>
       <c r="M198">
         <v>1</v>
       </c>
       <c r="N198" t="s">
         <v>63</v>
       </c>
       <c r="O198">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P198">
         <v>17025</v>
       </c>
       <c r="Q198" t="s">
         <v>37</v>
       </c>
       <c r="R198" t="s">
         <v>30</v>
       </c>
       <c r="S198" t="s">
         <v>31</v>
       </c>
       <c r="T198" t="s">
         <v>31</v>
       </c>
       <c r="U198" t="s">
         <v>46</v>
       </c>
       <c r="V198">
         <v>46</v>
       </c>
       <c r="W198">
         <v>0</v>
       </c>
@@ -15924,51 +15924,51 @@
       <c r="G199">
         <v>11.3951</v>
       </c>
       <c r="H199">
         <v>1229</v>
       </c>
       <c r="I199">
         <v>0</v>
       </c>
       <c r="J199">
         <v>0</v>
       </c>
       <c r="K199">
         <v>488.60700000000003</v>
       </c>
       <c r="L199" t="s">
         <v>27</v>
       </c>
       <c r="M199">
         <v>1</v>
       </c>
       <c r="N199" t="s">
         <v>63</v>
       </c>
       <c r="O199">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P199">
         <v>17025</v>
       </c>
       <c r="Q199" t="s">
         <v>37</v>
       </c>
       <c r="R199" t="s">
         <v>30</v>
       </c>
       <c r="S199" t="s">
         <v>31</v>
       </c>
       <c r="T199" t="s">
         <v>31</v>
       </c>
       <c r="U199" t="s">
         <v>47</v>
       </c>
       <c r="V199">
         <v>13</v>
       </c>
       <c r="W199">
         <v>0</v>
       </c>
@@ -16001,51 +16001,51 @@
       <c r="G200">
         <v>11.3951</v>
       </c>
       <c r="H200">
         <v>1229</v>
       </c>
       <c r="I200">
         <v>0</v>
       </c>
       <c r="J200">
         <v>0</v>
       </c>
       <c r="K200">
         <v>488.60700000000003</v>
       </c>
       <c r="L200" t="s">
         <v>27</v>
       </c>
       <c r="M200">
         <v>1</v>
       </c>
       <c r="N200" t="s">
         <v>63</v>
       </c>
       <c r="O200">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P200">
         <v>17025</v>
       </c>
       <c r="Q200" t="s">
         <v>37</v>
       </c>
       <c r="R200" t="s">
         <v>30</v>
       </c>
       <c r="S200" t="s">
         <v>31</v>
       </c>
       <c r="T200" t="s">
         <v>31</v>
       </c>
       <c r="U200" t="s">
         <v>48</v>
       </c>
       <c r="V200">
         <v>1</v>
       </c>
       <c r="W200">
         <v>0</v>
       </c>
@@ -16078,51 +16078,51 @@
       <c r="G201">
         <v>11.3951</v>
       </c>
       <c r="H201">
         <v>1229</v>
       </c>
       <c r="I201">
         <v>0</v>
       </c>
       <c r="J201">
         <v>0</v>
       </c>
       <c r="K201">
         <v>488.60700000000003</v>
       </c>
       <c r="L201" t="s">
         <v>27</v>
       </c>
       <c r="M201">
         <v>1</v>
       </c>
       <c r="N201" t="s">
         <v>63</v>
       </c>
       <c r="O201">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P201">
         <v>17025</v>
       </c>
       <c r="Q201" t="s">
         <v>60</v>
       </c>
       <c r="R201" t="s">
         <v>30</v>
       </c>
       <c r="S201" t="s">
         <v>31</v>
       </c>
       <c r="T201" t="s">
         <v>31</v>
       </c>
       <c r="U201" t="s">
         <v>32</v>
       </c>
       <c r="V201">
         <v>22</v>
       </c>
       <c r="W201">
         <v>0</v>
       </c>
@@ -16155,51 +16155,51 @@
       <c r="G202">
         <v>11.3951</v>
       </c>
       <c r="H202">
         <v>1229</v>
       </c>
       <c r="I202">
         <v>0</v>
       </c>
       <c r="J202">
         <v>0</v>
       </c>
       <c r="K202">
         <v>488.60700000000003</v>
       </c>
       <c r="L202" t="s">
         <v>27</v>
       </c>
       <c r="M202">
         <v>1</v>
       </c>
       <c r="N202" t="s">
         <v>63</v>
       </c>
       <c r="O202">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P202">
         <v>17025</v>
       </c>
       <c r="Q202" t="s">
         <v>60</v>
       </c>
       <c r="R202" t="s">
         <v>30</v>
       </c>
       <c r="S202" t="s">
         <v>31</v>
       </c>
       <c r="T202" t="s">
         <v>31</v>
       </c>
       <c r="U202" t="s">
         <v>33</v>
       </c>
       <c r="V202">
         <v>41</v>
       </c>
       <c r="W202">
         <v>0</v>
       </c>
@@ -16232,51 +16232,51 @@
       <c r="G203">
         <v>11.3951</v>
       </c>
       <c r="H203">
         <v>1229</v>
       </c>
       <c r="I203">
         <v>0</v>
       </c>
       <c r="J203">
         <v>0</v>
       </c>
       <c r="K203">
         <v>488.60700000000003</v>
       </c>
       <c r="L203" t="s">
         <v>27</v>
       </c>
       <c r="M203">
         <v>1</v>
       </c>
       <c r="N203" t="s">
         <v>63</v>
       </c>
       <c r="O203">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P203">
         <v>17025</v>
       </c>
       <c r="Q203" t="s">
         <v>60</v>
       </c>
       <c r="R203" t="s">
         <v>30</v>
       </c>
       <c r="S203" t="s">
         <v>31</v>
       </c>
       <c r="T203" t="s">
         <v>31</v>
       </c>
       <c r="U203" t="s">
         <v>34</v>
       </c>
       <c r="V203">
         <v>12</v>
       </c>
       <c r="W203">
         <v>0</v>
       </c>
@@ -16309,51 +16309,51 @@
       <c r="G204">
         <v>11.3951</v>
       </c>
       <c r="H204">
         <v>1229</v>
       </c>
       <c r="I204">
         <v>0</v>
       </c>
       <c r="J204">
         <v>0</v>
       </c>
       <c r="K204">
         <v>488.60700000000003</v>
       </c>
       <c r="L204" t="s">
         <v>27</v>
       </c>
       <c r="M204">
         <v>1</v>
       </c>
       <c r="N204" t="s">
         <v>63</v>
       </c>
       <c r="O204">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P204">
         <v>17025</v>
       </c>
       <c r="Q204" t="s">
         <v>60</v>
       </c>
       <c r="R204" t="s">
         <v>30</v>
       </c>
       <c r="S204" t="s">
         <v>31</v>
       </c>
       <c r="T204" t="s">
         <v>31</v>
       </c>
       <c r="U204" t="s">
         <v>35</v>
       </c>
       <c r="V204">
         <v>20</v>
       </c>
       <c r="W204">
         <v>0</v>
       </c>
@@ -16386,51 +16386,51 @@
       <c r="G205">
         <v>11.3951</v>
       </c>
       <c r="H205">
         <v>1229</v>
       </c>
       <c r="I205">
         <v>0</v>
       </c>
       <c r="J205">
         <v>0</v>
       </c>
       <c r="K205">
         <v>488.60700000000003</v>
       </c>
       <c r="L205" t="s">
         <v>27</v>
       </c>
       <c r="M205">
         <v>1</v>
       </c>
       <c r="N205" t="s">
         <v>63</v>
       </c>
       <c r="O205">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P205">
         <v>17025</v>
       </c>
       <c r="Q205" t="s">
         <v>60</v>
       </c>
       <c r="R205" t="s">
         <v>30</v>
       </c>
       <c r="S205" t="s">
         <v>31</v>
       </c>
       <c r="T205" t="s">
         <v>31</v>
       </c>
       <c r="U205" t="s">
         <v>38</v>
       </c>
       <c r="V205">
         <v>10</v>
       </c>
       <c r="W205">
         <v>0</v>
       </c>
@@ -16463,51 +16463,51 @@
       <c r="G206">
         <v>11.3951</v>
       </c>
       <c r="H206">
         <v>1229</v>
       </c>
       <c r="I206">
         <v>0</v>
       </c>
       <c r="J206">
         <v>0</v>
       </c>
       <c r="K206">
         <v>488.60700000000003</v>
       </c>
       <c r="L206" t="s">
         <v>27</v>
       </c>
       <c r="M206">
         <v>1</v>
       </c>
       <c r="N206" t="s">
         <v>63</v>
       </c>
       <c r="O206">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P206">
         <v>17025</v>
       </c>
       <c r="Q206" t="s">
         <v>60</v>
       </c>
       <c r="R206" t="s">
         <v>30</v>
       </c>
       <c r="S206" t="s">
         <v>31</v>
       </c>
       <c r="T206" t="s">
         <v>31</v>
       </c>
       <c r="U206" t="s">
         <v>46</v>
       </c>
       <c r="V206">
         <v>7</v>
       </c>
       <c r="W206">
         <v>0</v>
       </c>
@@ -16540,51 +16540,51 @@
       <c r="G207">
         <v>11.3951</v>
       </c>
       <c r="H207">
         <v>1229</v>
       </c>
       <c r="I207">
         <v>0</v>
       </c>
       <c r="J207">
         <v>0</v>
       </c>
       <c r="K207">
         <v>488.60700000000003</v>
       </c>
       <c r="L207" t="s">
         <v>27</v>
       </c>
       <c r="M207">
         <v>1</v>
       </c>
       <c r="N207" t="s">
         <v>63</v>
       </c>
       <c r="O207">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P207">
         <v>17025</v>
       </c>
       <c r="Q207" t="s">
         <v>60</v>
       </c>
       <c r="R207" t="s">
         <v>30</v>
       </c>
       <c r="S207" t="s">
         <v>31</v>
       </c>
       <c r="T207" t="s">
         <v>31</v>
       </c>
       <c r="U207" t="s">
         <v>47</v>
       </c>
       <c r="V207">
         <v>7</v>
       </c>
       <c r="W207">
         <v>0</v>
       </c>
@@ -16617,51 +16617,51 @@
       <c r="G208">
         <v>11.3951</v>
       </c>
       <c r="H208">
         <v>1229</v>
       </c>
       <c r="I208">
         <v>0</v>
       </c>
       <c r="J208">
         <v>0</v>
       </c>
       <c r="K208">
         <v>488.60700000000003</v>
       </c>
       <c r="L208" t="s">
         <v>27</v>
       </c>
       <c r="M208">
         <v>1</v>
       </c>
       <c r="N208" t="s">
         <v>63</v>
       </c>
       <c r="O208">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P208">
         <v>17025</v>
       </c>
       <c r="Q208" t="s">
         <v>60</v>
       </c>
       <c r="R208" t="s">
         <v>30</v>
       </c>
       <c r="S208" t="s">
         <v>31</v>
       </c>
       <c r="T208" t="s">
         <v>31</v>
       </c>
       <c r="U208" t="s">
         <v>48</v>
       </c>
       <c r="V208">
         <v>1</v>
       </c>
       <c r="W208">
         <v>0</v>
       </c>
@@ -16694,51 +16694,51 @@
       <c r="G209">
         <v>11.3951</v>
       </c>
       <c r="H209">
         <v>1229</v>
       </c>
       <c r="I209">
         <v>0</v>
       </c>
       <c r="J209">
         <v>0</v>
       </c>
       <c r="K209">
         <v>488.60700000000003</v>
       </c>
       <c r="L209" t="s">
         <v>27</v>
       </c>
       <c r="M209">
         <v>1</v>
       </c>
       <c r="N209" t="s">
         <v>63</v>
       </c>
       <c r="O209">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P209">
         <v>17025</v>
       </c>
       <c r="Q209" t="s">
         <v>37</v>
       </c>
       <c r="R209" t="s">
         <v>30</v>
       </c>
       <c r="S209" t="s">
         <v>54</v>
       </c>
       <c r="T209" t="s">
         <v>31</v>
       </c>
       <c r="U209" t="s">
         <v>34</v>
       </c>
       <c r="V209">
         <v>1</v>
       </c>
       <c r="W209">
         <v>0</v>
       </c>
@@ -16771,51 +16771,51 @@
       <c r="G210">
         <v>11.3951</v>
       </c>
       <c r="H210">
         <v>1229</v>
       </c>
       <c r="I210">
         <v>0</v>
       </c>
       <c r="J210">
         <v>0</v>
       </c>
       <c r="K210">
         <v>488.60700000000003</v>
       </c>
       <c r="L210" t="s">
         <v>27</v>
       </c>
       <c r="M210">
         <v>1</v>
       </c>
       <c r="N210" t="s">
         <v>63</v>
       </c>
       <c r="O210">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P210">
         <v>17025</v>
       </c>
       <c r="Q210" t="s">
         <v>37</v>
       </c>
       <c r="R210" t="s">
         <v>30</v>
       </c>
       <c r="S210" t="s">
         <v>54</v>
       </c>
       <c r="T210" t="s">
         <v>31</v>
       </c>
       <c r="U210" t="s">
         <v>35</v>
       </c>
       <c r="V210">
         <v>1</v>
       </c>
       <c r="W210">
         <v>0</v>
       </c>
@@ -16848,51 +16848,51 @@
       <c r="G211">
         <v>11.3951</v>
       </c>
       <c r="H211">
         <v>1229</v>
       </c>
       <c r="I211">
         <v>0</v>
       </c>
       <c r="J211">
         <v>0</v>
       </c>
       <c r="K211">
         <v>488.60700000000003</v>
       </c>
       <c r="L211" t="s">
         <v>27</v>
       </c>
       <c r="M211">
         <v>1</v>
       </c>
       <c r="N211" t="s">
         <v>63</v>
       </c>
       <c r="O211">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P211">
         <v>17025</v>
       </c>
       <c r="Q211" t="s">
         <v>37</v>
       </c>
       <c r="R211" t="s">
         <v>30</v>
       </c>
       <c r="S211" t="s">
         <v>54</v>
       </c>
       <c r="T211" t="s">
         <v>31</v>
       </c>
       <c r="U211" t="s">
         <v>46</v>
       </c>
       <c r="V211">
         <v>1</v>
       </c>
       <c r="W211">
         <v>0</v>
       </c>
@@ -16925,51 +16925,51 @@
       <c r="G212">
         <v>11.3951</v>
       </c>
       <c r="H212">
         <v>1229</v>
       </c>
       <c r="I212">
         <v>0</v>
       </c>
       <c r="J212">
         <v>0</v>
       </c>
       <c r="K212">
         <v>488.60700000000003</v>
       </c>
       <c r="L212" t="s">
         <v>27</v>
       </c>
       <c r="M212">
         <v>1</v>
       </c>
       <c r="N212" t="s">
         <v>63</v>
       </c>
       <c r="O212">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P212">
         <v>17025</v>
       </c>
       <c r="Q212" t="s">
         <v>29</v>
       </c>
       <c r="R212" t="s">
         <v>30</v>
       </c>
       <c r="S212" t="s">
         <v>54</v>
       </c>
       <c r="T212" t="s">
         <v>31</v>
       </c>
       <c r="U212" t="s">
         <v>46</v>
       </c>
       <c r="V212">
         <v>1</v>
       </c>
       <c r="W212">
         <v>0</v>
       </c>
@@ -17002,51 +17002,51 @@
       <c r="G213">
         <v>11.3951</v>
       </c>
       <c r="H213">
         <v>1229</v>
       </c>
       <c r="I213">
         <v>0</v>
       </c>
       <c r="J213">
         <v>0</v>
       </c>
       <c r="K213">
         <v>488.60700000000003</v>
       </c>
       <c r="L213" t="s">
         <v>27</v>
       </c>
       <c r="M213">
         <v>1</v>
       </c>
       <c r="N213" t="s">
         <v>63</v>
       </c>
       <c r="O213">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P213">
         <v>17025</v>
       </c>
       <c r="Q213" t="s">
         <v>29</v>
       </c>
       <c r="R213" t="s">
         <v>30</v>
       </c>
       <c r="S213" t="s">
         <v>54</v>
       </c>
       <c r="T213" t="s">
         <v>31</v>
       </c>
       <c r="U213" t="s">
         <v>47</v>
       </c>
       <c r="V213">
         <v>4</v>
       </c>
       <c r="W213">
         <v>0</v>
       </c>
@@ -17079,51 +17079,51 @@
       <c r="G214">
         <v>34.3634</v>
       </c>
       <c r="H214">
         <v>7705</v>
       </c>
       <c r="I214">
         <v>0</v>
       </c>
       <c r="J214">
         <v>0</v>
       </c>
       <c r="K214">
         <v>1696.88299999999958</v>
       </c>
       <c r="L214" t="s">
         <v>27</v>
       </c>
       <c r="M214">
         <v>1</v>
       </c>
       <c r="N214" t="s">
         <v>65</v>
       </c>
       <c r="O214">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P214">
         <v>17025</v>
       </c>
       <c r="Q214" t="s">
         <v>37</v>
       </c>
       <c r="R214" t="s">
         <v>30</v>
       </c>
       <c r="S214" t="s">
         <v>31</v>
       </c>
       <c r="T214" t="s">
         <v>31</v>
       </c>
       <c r="U214" t="s">
         <v>32</v>
       </c>
       <c r="V214">
         <v>2083</v>
       </c>
       <c r="W214">
         <v>0</v>
       </c>
@@ -17156,51 +17156,51 @@
       <c r="G215">
         <v>34.3634</v>
       </c>
       <c r="H215">
         <v>7705</v>
       </c>
       <c r="I215">
         <v>0</v>
       </c>
       <c r="J215">
         <v>0</v>
       </c>
       <c r="K215">
         <v>1696.88299999999958</v>
       </c>
       <c r="L215" t="s">
         <v>27</v>
       </c>
       <c r="M215">
         <v>1</v>
       </c>
       <c r="N215" t="s">
         <v>65</v>
       </c>
       <c r="O215">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P215">
         <v>17025</v>
       </c>
       <c r="Q215" t="s">
         <v>37</v>
       </c>
       <c r="R215" t="s">
         <v>30</v>
       </c>
       <c r="S215" t="s">
         <v>31</v>
       </c>
       <c r="T215" t="s">
         <v>31</v>
       </c>
       <c r="U215" t="s">
         <v>33</v>
       </c>
       <c r="V215">
         <v>3421</v>
       </c>
       <c r="W215">
         <v>0</v>
       </c>
@@ -17233,51 +17233,51 @@
       <c r="G216">
         <v>34.3634</v>
       </c>
       <c r="H216">
         <v>7705</v>
       </c>
       <c r="I216">
         <v>0</v>
       </c>
       <c r="J216">
         <v>0</v>
       </c>
       <c r="K216">
         <v>1696.88299999999958</v>
       </c>
       <c r="L216" t="s">
         <v>27</v>
       </c>
       <c r="M216">
         <v>1</v>
       </c>
       <c r="N216" t="s">
         <v>65</v>
       </c>
       <c r="O216">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P216">
         <v>17025</v>
       </c>
       <c r="Q216" t="s">
         <v>37</v>
       </c>
       <c r="R216" t="s">
         <v>30</v>
       </c>
       <c r="S216" t="s">
         <v>31</v>
       </c>
       <c r="T216" t="s">
         <v>31</v>
       </c>
       <c r="U216" t="s">
         <v>34</v>
       </c>
       <c r="V216">
         <v>1111</v>
       </c>
       <c r="W216">
         <v>0</v>
       </c>
@@ -17310,51 +17310,51 @@
       <c r="G217">
         <v>34.3634</v>
       </c>
       <c r="H217">
         <v>7705</v>
       </c>
       <c r="I217">
         <v>0</v>
       </c>
       <c r="J217">
         <v>0</v>
       </c>
       <c r="K217">
         <v>1696.88299999999958</v>
       </c>
       <c r="L217" t="s">
         <v>27</v>
       </c>
       <c r="M217">
         <v>1</v>
       </c>
       <c r="N217" t="s">
         <v>65</v>
       </c>
       <c r="O217">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P217">
         <v>17025</v>
       </c>
       <c r="Q217" t="s">
         <v>37</v>
       </c>
       <c r="R217" t="s">
         <v>30</v>
       </c>
       <c r="S217" t="s">
         <v>31</v>
       </c>
       <c r="T217" t="s">
         <v>31</v>
       </c>
       <c r="U217" t="s">
         <v>35</v>
       </c>
       <c r="V217">
         <v>870</v>
       </c>
       <c r="W217">
         <v>0</v>
       </c>
@@ -17387,51 +17387,51 @@
       <c r="G218">
         <v>34.3634</v>
       </c>
       <c r="H218">
         <v>7705</v>
       </c>
       <c r="I218">
         <v>0</v>
       </c>
       <c r="J218">
         <v>0</v>
       </c>
       <c r="K218">
         <v>1696.88299999999958</v>
       </c>
       <c r="L218" t="s">
         <v>27</v>
       </c>
       <c r="M218">
         <v>1</v>
       </c>
       <c r="N218" t="s">
         <v>65</v>
       </c>
       <c r="O218">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P218">
         <v>17025</v>
       </c>
       <c r="Q218" t="s">
         <v>37</v>
       </c>
       <c r="R218" t="s">
         <v>30</v>
       </c>
       <c r="S218" t="s">
         <v>31</v>
       </c>
       <c r="T218" t="s">
         <v>31</v>
       </c>
       <c r="U218" t="s">
         <v>38</v>
       </c>
       <c r="V218">
         <v>191</v>
       </c>
       <c r="W218">
         <v>0</v>
       </c>
@@ -17464,51 +17464,51 @@
       <c r="G219">
         <v>34.3634</v>
       </c>
       <c r="H219">
         <v>7705</v>
       </c>
       <c r="I219">
         <v>0</v>
       </c>
       <c r="J219">
         <v>0</v>
       </c>
       <c r="K219">
         <v>1696.88299999999958</v>
       </c>
       <c r="L219" t="s">
         <v>27</v>
       </c>
       <c r="M219">
         <v>1</v>
       </c>
       <c r="N219" t="s">
         <v>65</v>
       </c>
       <c r="O219">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P219">
         <v>17025</v>
       </c>
       <c r="Q219" t="s">
         <v>37</v>
       </c>
       <c r="R219" t="s">
         <v>30</v>
       </c>
       <c r="S219" t="s">
         <v>31</v>
       </c>
       <c r="T219" t="s">
         <v>31</v>
       </c>
       <c r="U219" t="s">
         <v>46</v>
       </c>
       <c r="V219">
         <v>11</v>
       </c>
       <c r="W219">
         <v>0</v>
       </c>
@@ -17541,51 +17541,51 @@
       <c r="G220">
         <v>34.3634</v>
       </c>
       <c r="H220">
         <v>7705</v>
       </c>
       <c r="I220">
         <v>0</v>
       </c>
       <c r="J220">
         <v>0</v>
       </c>
       <c r="K220">
         <v>1696.88299999999958</v>
       </c>
       <c r="L220" t="s">
         <v>27</v>
       </c>
       <c r="M220">
         <v>1</v>
       </c>
       <c r="N220" t="s">
         <v>65</v>
       </c>
       <c r="O220">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P220">
         <v>17025</v>
       </c>
       <c r="Q220" t="s">
         <v>37</v>
       </c>
       <c r="R220" t="s">
         <v>30</v>
       </c>
       <c r="S220" t="s">
         <v>31</v>
       </c>
       <c r="T220" t="s">
         <v>31</v>
       </c>
       <c r="U220" t="s">
         <v>47</v>
       </c>
       <c r="V220">
         <v>1</v>
       </c>
       <c r="W220">
         <v>0</v>
       </c>
@@ -17618,51 +17618,51 @@
       <c r="G221">
         <v>34.3634</v>
       </c>
       <c r="H221">
         <v>7705</v>
       </c>
       <c r="I221">
         <v>0</v>
       </c>
       <c r="J221">
         <v>0</v>
       </c>
       <c r="K221">
         <v>1696.88299999999958</v>
       </c>
       <c r="L221" t="s">
         <v>27</v>
       </c>
       <c r="M221">
         <v>1</v>
       </c>
       <c r="N221" t="s">
         <v>65</v>
       </c>
       <c r="O221">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P221">
         <v>17025</v>
       </c>
       <c r="Q221" t="s">
         <v>29</v>
       </c>
       <c r="R221" t="s">
         <v>30</v>
       </c>
       <c r="S221" t="s">
         <v>31</v>
       </c>
       <c r="T221" t="s">
         <v>31</v>
       </c>
       <c r="U221" t="s">
         <v>34</v>
       </c>
       <c r="V221">
         <v>1</v>
       </c>
       <c r="W221">
         <v>0</v>
       </c>
@@ -17695,51 +17695,51 @@
       <c r="G222">
         <v>34.3634</v>
       </c>
       <c r="H222">
         <v>7705</v>
       </c>
       <c r="I222">
         <v>0</v>
       </c>
       <c r="J222">
         <v>0</v>
       </c>
       <c r="K222">
         <v>1696.88299999999958</v>
       </c>
       <c r="L222" t="s">
         <v>27</v>
       </c>
       <c r="M222">
         <v>1</v>
       </c>
       <c r="N222" t="s">
         <v>65</v>
       </c>
       <c r="O222">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P222">
         <v>17025</v>
       </c>
       <c r="Q222" t="s">
         <v>29</v>
       </c>
       <c r="R222" t="s">
         <v>30</v>
       </c>
       <c r="S222" t="s">
         <v>31</v>
       </c>
       <c r="T222" t="s">
         <v>31</v>
       </c>
       <c r="U222" t="s">
         <v>35</v>
       </c>
       <c r="V222">
         <v>4</v>
       </c>
       <c r="W222">
         <v>0</v>
       </c>
@@ -17772,51 +17772,51 @@
       <c r="G223">
         <v>34.3634</v>
       </c>
       <c r="H223">
         <v>7705</v>
       </c>
       <c r="I223">
         <v>0</v>
       </c>
       <c r="J223">
         <v>0</v>
       </c>
       <c r="K223">
         <v>1696.88299999999958</v>
       </c>
       <c r="L223" t="s">
         <v>27</v>
       </c>
       <c r="M223">
         <v>1</v>
       </c>
       <c r="N223" t="s">
         <v>65</v>
       </c>
       <c r="O223">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P223">
         <v>17025</v>
       </c>
       <c r="Q223" t="s">
         <v>29</v>
       </c>
       <c r="R223" t="s">
         <v>30</v>
       </c>
       <c r="S223" t="s">
         <v>31</v>
       </c>
       <c r="T223" t="s">
         <v>31</v>
       </c>
       <c r="U223" t="s">
         <v>38</v>
       </c>
       <c r="V223">
         <v>7</v>
       </c>
       <c r="W223">
         <v>0</v>
       </c>
@@ -17849,51 +17849,51 @@
       <c r="G224">
         <v>34.3634</v>
       </c>
       <c r="H224">
         <v>7705</v>
       </c>
       <c r="I224">
         <v>0</v>
       </c>
       <c r="J224">
         <v>0</v>
       </c>
       <c r="K224">
         <v>1696.88299999999958</v>
       </c>
       <c r="L224" t="s">
         <v>27</v>
       </c>
       <c r="M224">
         <v>1</v>
       </c>
       <c r="N224" t="s">
         <v>65</v>
       </c>
       <c r="O224">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P224">
         <v>17025</v>
       </c>
       <c r="Q224" t="s">
         <v>29</v>
       </c>
       <c r="R224" t="s">
         <v>30</v>
       </c>
       <c r="S224" t="s">
         <v>31</v>
       </c>
       <c r="T224" t="s">
         <v>31</v>
       </c>
       <c r="U224" t="s">
         <v>46</v>
       </c>
       <c r="V224">
         <v>3</v>
       </c>
       <c r="W224">
         <v>0</v>
       </c>
@@ -17926,51 +17926,51 @@
       <c r="G225">
         <v>34.3634</v>
       </c>
       <c r="H225">
         <v>7705</v>
       </c>
       <c r="I225">
         <v>0</v>
       </c>
       <c r="J225">
         <v>0</v>
       </c>
       <c r="K225">
         <v>1696.88299999999958</v>
       </c>
       <c r="L225" t="s">
         <v>27</v>
       </c>
       <c r="M225">
         <v>1</v>
       </c>
       <c r="N225" t="s">
         <v>65</v>
       </c>
       <c r="O225">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P225">
         <v>17025</v>
       </c>
       <c r="Q225" t="s">
         <v>29</v>
       </c>
       <c r="R225" t="s">
         <v>30</v>
       </c>
       <c r="S225" t="s">
         <v>31</v>
       </c>
       <c r="T225" t="s">
         <v>31</v>
       </c>
       <c r="U225" t="s">
         <v>47</v>
       </c>
       <c r="V225">
         <v>2</v>
       </c>
       <c r="W225">
         <v>0</v>
       </c>
@@ -18003,51 +18003,51 @@
       <c r="G226">
         <v>31.3548</v>
       </c>
       <c r="H226">
         <v>2347</v>
       </c>
       <c r="I226">
         <v>0</v>
       </c>
       <c r="J226">
         <v>0</v>
       </c>
       <c r="K226">
         <v>897.21699999999998</v>
       </c>
       <c r="L226" t="s">
         <v>27</v>
       </c>
       <c r="M226">
         <v>1</v>
       </c>
       <c r="N226" t="s">
         <v>66</v>
       </c>
       <c r="O226">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P226">
         <v>17025</v>
       </c>
       <c r="Q226" t="s">
         <v>37</v>
       </c>
       <c r="R226" t="s">
         <v>30</v>
       </c>
       <c r="S226" t="s">
         <v>31</v>
       </c>
       <c r="T226" t="s">
         <v>31</v>
       </c>
       <c r="U226" t="s">
         <v>32</v>
       </c>
       <c r="V226">
         <v>187</v>
       </c>
       <c r="W226">
         <v>0</v>
       </c>
@@ -18080,51 +18080,51 @@
       <c r="G227">
         <v>31.3548</v>
       </c>
       <c r="H227">
         <v>2347</v>
       </c>
       <c r="I227">
         <v>0</v>
       </c>
       <c r="J227">
         <v>0</v>
       </c>
       <c r="K227">
         <v>897.21699999999998</v>
       </c>
       <c r="L227" t="s">
         <v>27</v>
       </c>
       <c r="M227">
         <v>1</v>
       </c>
       <c r="N227" t="s">
         <v>66</v>
       </c>
       <c r="O227">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P227">
         <v>17025</v>
       </c>
       <c r="Q227" t="s">
         <v>37</v>
       </c>
       <c r="R227" t="s">
         <v>30</v>
       </c>
       <c r="S227" t="s">
         <v>31</v>
       </c>
       <c r="T227" t="s">
         <v>31</v>
       </c>
       <c r="U227" t="s">
         <v>33</v>
       </c>
       <c r="V227">
         <v>780</v>
       </c>
       <c r="W227">
         <v>0</v>
       </c>
@@ -18157,51 +18157,51 @@
       <c r="G228">
         <v>31.3548</v>
       </c>
       <c r="H228">
         <v>2347</v>
       </c>
       <c r="I228">
         <v>0</v>
       </c>
       <c r="J228">
         <v>0</v>
       </c>
       <c r="K228">
         <v>897.21699999999998</v>
       </c>
       <c r="L228" t="s">
         <v>27</v>
       </c>
       <c r="M228">
         <v>1</v>
       </c>
       <c r="N228" t="s">
         <v>66</v>
       </c>
       <c r="O228">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P228">
         <v>17025</v>
       </c>
       <c r="Q228" t="s">
         <v>37</v>
       </c>
       <c r="R228" t="s">
         <v>30</v>
       </c>
       <c r="S228" t="s">
         <v>31</v>
       </c>
       <c r="T228" t="s">
         <v>31</v>
       </c>
       <c r="U228" t="s">
         <v>34</v>
       </c>
       <c r="V228">
         <v>553</v>
       </c>
       <c r="W228">
         <v>0</v>
       </c>
@@ -18234,51 +18234,51 @@
       <c r="G229">
         <v>31.3548</v>
       </c>
       <c r="H229">
         <v>2347</v>
       </c>
       <c r="I229">
         <v>0</v>
       </c>
       <c r="J229">
         <v>0</v>
       </c>
       <c r="K229">
         <v>897.21699999999998</v>
       </c>
       <c r="L229" t="s">
         <v>27</v>
       </c>
       <c r="M229">
         <v>1</v>
       </c>
       <c r="N229" t="s">
         <v>66</v>
       </c>
       <c r="O229">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P229">
         <v>17025</v>
       </c>
       <c r="Q229" t="s">
         <v>37</v>
       </c>
       <c r="R229" t="s">
         <v>30</v>
       </c>
       <c r="S229" t="s">
         <v>31</v>
       </c>
       <c r="T229" t="s">
         <v>31</v>
       </c>
       <c r="U229" t="s">
         <v>35</v>
       </c>
       <c r="V229">
         <v>570</v>
       </c>
       <c r="W229">
         <v>0</v>
       </c>
@@ -18311,51 +18311,51 @@
       <c r="G230">
         <v>31.3548</v>
       </c>
       <c r="H230">
         <v>2347</v>
       </c>
       <c r="I230">
         <v>0</v>
       </c>
       <c r="J230">
         <v>0</v>
       </c>
       <c r="K230">
         <v>897.21699999999998</v>
       </c>
       <c r="L230" t="s">
         <v>27</v>
       </c>
       <c r="M230">
         <v>1</v>
       </c>
       <c r="N230" t="s">
         <v>66</v>
       </c>
       <c r="O230">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P230">
         <v>17025</v>
       </c>
       <c r="Q230" t="s">
         <v>37</v>
       </c>
       <c r="R230" t="s">
         <v>30</v>
       </c>
       <c r="S230" t="s">
         <v>31</v>
       </c>
       <c r="T230" t="s">
         <v>31</v>
       </c>
       <c r="U230" t="s">
         <v>38</v>
       </c>
       <c r="V230">
         <v>210</v>
       </c>
       <c r="W230">
         <v>0</v>
       </c>
@@ -18388,51 +18388,51 @@
       <c r="G231">
         <v>31.3548</v>
       </c>
       <c r="H231">
         <v>2347</v>
       </c>
       <c r="I231">
         <v>0</v>
       </c>
       <c r="J231">
         <v>0</v>
       </c>
       <c r="K231">
         <v>897.21699999999998</v>
       </c>
       <c r="L231" t="s">
         <v>27</v>
       </c>
       <c r="M231">
         <v>1</v>
       </c>
       <c r="N231" t="s">
         <v>66</v>
       </c>
       <c r="O231">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P231">
         <v>17025</v>
       </c>
       <c r="Q231" t="s">
         <v>37</v>
       </c>
       <c r="R231" t="s">
         <v>30</v>
       </c>
       <c r="S231" t="s">
         <v>31</v>
       </c>
       <c r="T231" t="s">
         <v>31</v>
       </c>
       <c r="U231" t="s">
         <v>46</v>
       </c>
       <c r="V231">
         <v>31</v>
       </c>
       <c r="W231">
         <v>0</v>
       </c>
@@ -18465,51 +18465,51 @@
       <c r="G232">
         <v>31.3548</v>
       </c>
       <c r="H232">
         <v>2347</v>
       </c>
       <c r="I232">
         <v>0</v>
       </c>
       <c r="J232">
         <v>0</v>
       </c>
       <c r="K232">
         <v>897.21699999999998</v>
       </c>
       <c r="L232" t="s">
         <v>27</v>
       </c>
       <c r="M232">
         <v>1</v>
       </c>
       <c r="N232" t="s">
         <v>66</v>
       </c>
       <c r="O232">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P232">
         <v>17025</v>
       </c>
       <c r="Q232" t="s">
         <v>37</v>
       </c>
       <c r="R232" t="s">
         <v>30</v>
       </c>
       <c r="S232" t="s">
         <v>31</v>
       </c>
       <c r="T232" t="s">
         <v>31</v>
       </c>
       <c r="U232" t="s">
         <v>47</v>
       </c>
       <c r="V232">
         <v>8</v>
       </c>
       <c r="W232">
         <v>0</v>
       </c>
@@ -18542,51 +18542,51 @@
       <c r="G233">
         <v>31.3548</v>
       </c>
       <c r="H233">
         <v>2347</v>
       </c>
       <c r="I233">
         <v>0</v>
       </c>
       <c r="J233">
         <v>0</v>
       </c>
       <c r="K233">
         <v>897.21699999999998</v>
       </c>
       <c r="L233" t="s">
         <v>27</v>
       </c>
       <c r="M233">
         <v>1</v>
       </c>
       <c r="N233" t="s">
         <v>66</v>
       </c>
       <c r="O233">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P233">
         <v>17025</v>
       </c>
       <c r="Q233" t="s">
         <v>37</v>
       </c>
       <c r="R233" t="s">
         <v>30</v>
       </c>
       <c r="S233" t="s">
         <v>56</v>
       </c>
       <c r="T233" t="s">
         <v>31</v>
       </c>
       <c r="U233" t="s">
         <v>33</v>
       </c>
       <c r="V233">
         <v>6</v>
       </c>
       <c r="W233">
         <v>0</v>
       </c>
@@ -18619,51 +18619,51 @@
       <c r="G234">
         <v>31.3548</v>
       </c>
       <c r="H234">
         <v>2347</v>
       </c>
       <c r="I234">
         <v>0</v>
       </c>
       <c r="J234">
         <v>0</v>
       </c>
       <c r="K234">
         <v>897.21699999999998</v>
       </c>
       <c r="L234" t="s">
         <v>27</v>
       </c>
       <c r="M234">
         <v>1</v>
       </c>
       <c r="N234" t="s">
         <v>66</v>
       </c>
       <c r="O234">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P234">
         <v>17025</v>
       </c>
       <c r="Q234" t="s">
         <v>37</v>
       </c>
       <c r="R234" t="s">
         <v>30</v>
       </c>
       <c r="S234" t="s">
         <v>56</v>
       </c>
       <c r="T234" t="s">
         <v>31</v>
       </c>
       <c r="U234" t="s">
         <v>34</v>
       </c>
       <c r="V234">
         <v>2</v>
       </c>
       <c r="W234">
         <v>0</v>
       </c>
@@ -18696,51 +18696,51 @@
       <c r="G235">
         <v>1.328</v>
       </c>
       <c r="H235">
         <v>56</v>
       </c>
       <c r="I235">
         <v>0</v>
       </c>
       <c r="J235">
         <v>0</v>
       </c>
       <c r="K235">
         <v>32.182</v>
       </c>
       <c r="L235" t="s">
         <v>27</v>
       </c>
       <c r="M235">
         <v>1</v>
       </c>
       <c r="N235" t="s">
         <v>65</v>
       </c>
       <c r="O235">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P235">
         <v>17025</v>
       </c>
       <c r="Q235" t="s">
         <v>37</v>
       </c>
       <c r="R235" t="s">
         <v>30</v>
       </c>
       <c r="S235" t="s">
         <v>31</v>
       </c>
       <c r="T235" t="s">
         <v>31</v>
       </c>
       <c r="U235" t="s">
         <v>33</v>
       </c>
       <c r="V235">
         <v>7</v>
       </c>
       <c r="W235">
         <v>0</v>
       </c>
@@ -18773,51 +18773,51 @@
       <c r="G236">
         <v>1.328</v>
       </c>
       <c r="H236">
         <v>56</v>
       </c>
       <c r="I236">
         <v>0</v>
       </c>
       <c r="J236">
         <v>0</v>
       </c>
       <c r="K236">
         <v>32.182</v>
       </c>
       <c r="L236" t="s">
         <v>27</v>
       </c>
       <c r="M236">
         <v>1</v>
       </c>
       <c r="N236" t="s">
         <v>65</v>
       </c>
       <c r="O236">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P236">
         <v>17025</v>
       </c>
       <c r="Q236" t="s">
         <v>37</v>
       </c>
       <c r="R236" t="s">
         <v>30</v>
       </c>
       <c r="S236" t="s">
         <v>31</v>
       </c>
       <c r="T236" t="s">
         <v>31</v>
       </c>
       <c r="U236" t="s">
         <v>34</v>
       </c>
       <c r="V236">
         <v>12</v>
       </c>
       <c r="W236">
         <v>0</v>
       </c>
@@ -18850,51 +18850,51 @@
       <c r="G237">
         <v>1.328</v>
       </c>
       <c r="H237">
         <v>56</v>
       </c>
       <c r="I237">
         <v>0</v>
       </c>
       <c r="J237">
         <v>0</v>
       </c>
       <c r="K237">
         <v>32.182</v>
       </c>
       <c r="L237" t="s">
         <v>27</v>
       </c>
       <c r="M237">
         <v>1</v>
       </c>
       <c r="N237" t="s">
         <v>65</v>
       </c>
       <c r="O237">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P237">
         <v>17025</v>
       </c>
       <c r="Q237" t="s">
         <v>37</v>
       </c>
       <c r="R237" t="s">
         <v>30</v>
       </c>
       <c r="S237" t="s">
         <v>31</v>
       </c>
       <c r="T237" t="s">
         <v>31</v>
       </c>
       <c r="U237" t="s">
         <v>35</v>
       </c>
       <c r="V237">
         <v>24</v>
       </c>
       <c r="W237">
         <v>0</v>
       </c>
@@ -18927,51 +18927,51 @@
       <c r="G238">
         <v>1.328</v>
       </c>
       <c r="H238">
         <v>56</v>
       </c>
       <c r="I238">
         <v>0</v>
       </c>
       <c r="J238">
         <v>0</v>
       </c>
       <c r="K238">
         <v>32.182</v>
       </c>
       <c r="L238" t="s">
         <v>27</v>
       </c>
       <c r="M238">
         <v>1</v>
       </c>
       <c r="N238" t="s">
         <v>65</v>
       </c>
       <c r="O238">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P238">
         <v>17025</v>
       </c>
       <c r="Q238" t="s">
         <v>37</v>
       </c>
       <c r="R238" t="s">
         <v>30</v>
       </c>
       <c r="S238" t="s">
         <v>31</v>
       </c>
       <c r="T238" t="s">
         <v>31</v>
       </c>
       <c r="U238" t="s">
         <v>38</v>
       </c>
       <c r="V238">
         <v>11</v>
       </c>
       <c r="W238">
         <v>0</v>
       </c>
@@ -19004,51 +19004,51 @@
       <c r="G239">
         <v>1.328</v>
       </c>
       <c r="H239">
         <v>56</v>
       </c>
       <c r="I239">
         <v>0</v>
       </c>
       <c r="J239">
         <v>0</v>
       </c>
       <c r="K239">
         <v>32.182</v>
       </c>
       <c r="L239" t="s">
         <v>27</v>
       </c>
       <c r="M239">
         <v>1</v>
       </c>
       <c r="N239" t="s">
         <v>65</v>
       </c>
       <c r="O239">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P239">
         <v>17025</v>
       </c>
       <c r="Q239" t="s">
         <v>37</v>
       </c>
       <c r="R239" t="s">
         <v>30</v>
       </c>
       <c r="S239" t="s">
         <v>31</v>
       </c>
       <c r="T239" t="s">
         <v>31</v>
       </c>
       <c r="U239" t="s">
         <v>46</v>
       </c>
       <c r="V239">
         <v>2</v>
       </c>
       <c r="W239">
         <v>0</v>
       </c>
@@ -19081,51 +19081,51 @@
       <c r="G240">
         <v>7.1344</v>
       </c>
       <c r="H240">
         <v>108</v>
       </c>
       <c r="I240">
         <v>0</v>
       </c>
       <c r="J240">
         <v>0</v>
       </c>
       <c r="K240">
         <v>223.596</v>
       </c>
       <c r="L240" t="s">
         <v>27</v>
       </c>
       <c r="M240">
         <v>1</v>
       </c>
       <c r="N240" t="s">
         <v>66</v>
       </c>
       <c r="O240">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P240">
         <v>17025</v>
       </c>
       <c r="Q240" t="s">
         <v>37</v>
       </c>
       <c r="R240" t="s">
         <v>30</v>
       </c>
       <c r="S240" t="s">
         <v>31</v>
       </c>
       <c r="T240" t="s">
         <v>31</v>
       </c>
       <c r="U240" t="s">
         <v>32</v>
       </c>
       <c r="V240">
         <v>1</v>
       </c>
       <c r="W240">
         <v>0</v>
       </c>
@@ -19158,51 +19158,51 @@
       <c r="G241">
         <v>7.1344</v>
       </c>
       <c r="H241">
         <v>108</v>
       </c>
       <c r="I241">
         <v>0</v>
       </c>
       <c r="J241">
         <v>0</v>
       </c>
       <c r="K241">
         <v>223.596</v>
       </c>
       <c r="L241" t="s">
         <v>27</v>
       </c>
       <c r="M241">
         <v>1</v>
       </c>
       <c r="N241" t="s">
         <v>66</v>
       </c>
       <c r="O241">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P241">
         <v>17025</v>
       </c>
       <c r="Q241" t="s">
         <v>37</v>
       </c>
       <c r="R241" t="s">
         <v>30</v>
       </c>
       <c r="S241" t="s">
         <v>31</v>
       </c>
       <c r="T241" t="s">
         <v>31</v>
       </c>
       <c r="U241" t="s">
         <v>33</v>
       </c>
       <c r="V241">
         <v>2</v>
       </c>
       <c r="W241">
         <v>0</v>
       </c>
@@ -19235,51 +19235,51 @@
       <c r="G242">
         <v>7.1344</v>
       </c>
       <c r="H242">
         <v>108</v>
       </c>
       <c r="I242">
         <v>0</v>
       </c>
       <c r="J242">
         <v>0</v>
       </c>
       <c r="K242">
         <v>223.596</v>
       </c>
       <c r="L242" t="s">
         <v>27</v>
       </c>
       <c r="M242">
         <v>1</v>
       </c>
       <c r="N242" t="s">
         <v>66</v>
       </c>
       <c r="O242">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P242">
         <v>17025</v>
       </c>
       <c r="Q242" t="s">
         <v>37</v>
       </c>
       <c r="R242" t="s">
         <v>30</v>
       </c>
       <c r="S242" t="s">
         <v>31</v>
       </c>
       <c r="T242" t="s">
         <v>31</v>
       </c>
       <c r="U242" t="s">
         <v>34</v>
       </c>
       <c r="V242">
         <v>1</v>
       </c>
       <c r="W242">
         <v>0</v>
       </c>
@@ -19312,51 +19312,51 @@
       <c r="G243">
         <v>7.1344</v>
       </c>
       <c r="H243">
         <v>108</v>
       </c>
       <c r="I243">
         <v>0</v>
       </c>
       <c r="J243">
         <v>0</v>
       </c>
       <c r="K243">
         <v>223.596</v>
       </c>
       <c r="L243" t="s">
         <v>27</v>
       </c>
       <c r="M243">
         <v>1</v>
       </c>
       <c r="N243" t="s">
         <v>66</v>
       </c>
       <c r="O243">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P243">
         <v>17025</v>
       </c>
       <c r="Q243" t="s">
         <v>37</v>
       </c>
       <c r="R243" t="s">
         <v>30</v>
       </c>
       <c r="S243" t="s">
         <v>31</v>
       </c>
       <c r="T243" t="s">
         <v>31</v>
       </c>
       <c r="U243" t="s">
         <v>35</v>
       </c>
       <c r="V243">
         <v>2</v>
       </c>
       <c r="W243">
         <v>0</v>
       </c>
@@ -19389,51 +19389,51 @@
       <c r="G244">
         <v>7.1344</v>
       </c>
       <c r="H244">
         <v>108</v>
       </c>
       <c r="I244">
         <v>0</v>
       </c>
       <c r="J244">
         <v>0</v>
       </c>
       <c r="K244">
         <v>223.596</v>
       </c>
       <c r="L244" t="s">
         <v>27</v>
       </c>
       <c r="M244">
         <v>1</v>
       </c>
       <c r="N244" t="s">
         <v>66</v>
       </c>
       <c r="O244">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P244">
         <v>17025</v>
       </c>
       <c r="Q244" t="s">
         <v>37</v>
       </c>
       <c r="R244" t="s">
         <v>30</v>
       </c>
       <c r="S244" t="s">
         <v>31</v>
       </c>
       <c r="T244" t="s">
         <v>31</v>
       </c>
       <c r="U244" t="s">
         <v>38</v>
       </c>
       <c r="V244">
         <v>2</v>
       </c>
       <c r="W244">
         <v>0</v>
       </c>
@@ -19466,51 +19466,51 @@
       <c r="G245">
         <v>7.1344</v>
       </c>
       <c r="H245">
         <v>108</v>
       </c>
       <c r="I245">
         <v>0</v>
       </c>
       <c r="J245">
         <v>0</v>
       </c>
       <c r="K245">
         <v>223.596</v>
       </c>
       <c r="L245" t="s">
         <v>27</v>
       </c>
       <c r="M245">
         <v>1</v>
       </c>
       <c r="N245" t="s">
         <v>66</v>
       </c>
       <c r="O245">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P245">
         <v>17025</v>
       </c>
       <c r="Q245" t="s">
         <v>29</v>
       </c>
       <c r="R245" t="s">
         <v>30</v>
       </c>
       <c r="S245" t="s">
         <v>31</v>
       </c>
       <c r="T245" t="s">
         <v>31</v>
       </c>
       <c r="U245" t="s">
         <v>38</v>
       </c>
       <c r="V245">
         <v>17</v>
       </c>
       <c r="W245">
         <v>0</v>
       </c>
@@ -19543,51 +19543,51 @@
       <c r="G246">
         <v>7.1344</v>
       </c>
       <c r="H246">
         <v>108</v>
       </c>
       <c r="I246">
         <v>0</v>
       </c>
       <c r="J246">
         <v>0</v>
       </c>
       <c r="K246">
         <v>223.596</v>
       </c>
       <c r="L246" t="s">
         <v>27</v>
       </c>
       <c r="M246">
         <v>1</v>
       </c>
       <c r="N246" t="s">
         <v>66</v>
       </c>
       <c r="O246">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P246">
         <v>17025</v>
       </c>
       <c r="Q246" t="s">
         <v>29</v>
       </c>
       <c r="R246" t="s">
         <v>30</v>
       </c>
       <c r="S246" t="s">
         <v>31</v>
       </c>
       <c r="T246" t="s">
         <v>31</v>
       </c>
       <c r="U246" t="s">
         <v>46</v>
       </c>
       <c r="V246">
         <v>40</v>
       </c>
       <c r="W246">
         <v>0</v>
       </c>
@@ -19620,51 +19620,51 @@
       <c r="G247">
         <v>7.1344</v>
       </c>
       <c r="H247">
         <v>108</v>
       </c>
       <c r="I247">
         <v>0</v>
       </c>
       <c r="J247">
         <v>0</v>
       </c>
       <c r="K247">
         <v>223.596</v>
       </c>
       <c r="L247" t="s">
         <v>27</v>
       </c>
       <c r="M247">
         <v>1</v>
       </c>
       <c r="N247" t="s">
         <v>66</v>
       </c>
       <c r="O247">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P247">
         <v>17025</v>
       </c>
       <c r="Q247" t="s">
         <v>29</v>
       </c>
       <c r="R247" t="s">
         <v>30</v>
       </c>
       <c r="S247" t="s">
         <v>31</v>
       </c>
       <c r="T247" t="s">
         <v>31</v>
       </c>
       <c r="U247" t="s">
         <v>47</v>
       </c>
       <c r="V247">
         <v>33</v>
       </c>
       <c r="W247">
         <v>0</v>
       </c>
@@ -19697,51 +19697,51 @@
       <c r="G248">
         <v>7.1344</v>
       </c>
       <c r="H248">
         <v>108</v>
       </c>
       <c r="I248">
         <v>0</v>
       </c>
       <c r="J248">
         <v>0</v>
       </c>
       <c r="K248">
         <v>223.596</v>
       </c>
       <c r="L248" t="s">
         <v>27</v>
       </c>
       <c r="M248">
         <v>1</v>
       </c>
       <c r="N248" t="s">
         <v>66</v>
       </c>
       <c r="O248">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P248">
         <v>17025</v>
       </c>
       <c r="Q248" t="s">
         <v>29</v>
       </c>
       <c r="R248" t="s">
         <v>30</v>
       </c>
       <c r="S248" t="s">
         <v>31</v>
       </c>
       <c r="T248" t="s">
         <v>31</v>
       </c>
       <c r="U248" t="s">
         <v>48</v>
       </c>
       <c r="V248">
         <v>4</v>
       </c>
       <c r="W248">
         <v>0</v>
       </c>
@@ -19774,51 +19774,51 @@
       <c r="G249">
         <v>7.1344</v>
       </c>
       <c r="H249">
         <v>108</v>
       </c>
       <c r="I249">
         <v>0</v>
       </c>
       <c r="J249">
         <v>0</v>
       </c>
       <c r="K249">
         <v>223.596</v>
       </c>
       <c r="L249" t="s">
         <v>27</v>
       </c>
       <c r="M249">
         <v>1</v>
       </c>
       <c r="N249" t="s">
         <v>66</v>
       </c>
       <c r="O249">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P249">
         <v>17025</v>
       </c>
       <c r="Q249" t="s">
         <v>29</v>
       </c>
       <c r="R249" t="s">
         <v>30</v>
       </c>
       <c r="S249" t="s">
         <v>54</v>
       </c>
       <c r="T249" t="s">
         <v>31</v>
       </c>
       <c r="U249" t="s">
         <v>46</v>
       </c>
       <c r="V249">
         <v>1</v>
       </c>
       <c r="W249">
         <v>0</v>
       </c>
@@ -19851,51 +19851,51 @@
       <c r="G250">
         <v>7.1344</v>
       </c>
       <c r="H250">
         <v>108</v>
       </c>
       <c r="I250">
         <v>0</v>
       </c>
       <c r="J250">
         <v>0</v>
       </c>
       <c r="K250">
         <v>223.596</v>
       </c>
       <c r="L250" t="s">
         <v>27</v>
       </c>
       <c r="M250">
         <v>1</v>
       </c>
       <c r="N250" t="s">
         <v>66</v>
       </c>
       <c r="O250">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P250">
         <v>17025</v>
       </c>
       <c r="Q250" t="s">
         <v>29</v>
       </c>
       <c r="R250" t="s">
         <v>30</v>
       </c>
       <c r="S250" t="s">
         <v>54</v>
       </c>
       <c r="T250" t="s">
         <v>31</v>
       </c>
       <c r="U250" t="s">
         <v>47</v>
       </c>
       <c r="V250">
         <v>1</v>
       </c>
       <c r="W250">
         <v>0</v>
       </c>
@@ -19928,51 +19928,51 @@
       <c r="G251">
         <v>7.1344</v>
       </c>
       <c r="H251">
         <v>108</v>
       </c>
       <c r="I251">
         <v>0</v>
       </c>
       <c r="J251">
         <v>0</v>
       </c>
       <c r="K251">
         <v>223.596</v>
       </c>
       <c r="L251" t="s">
         <v>27</v>
       </c>
       <c r="M251">
         <v>1</v>
       </c>
       <c r="N251" t="s">
         <v>66</v>
       </c>
       <c r="O251">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P251">
         <v>17025</v>
       </c>
       <c r="Q251" t="s">
         <v>29</v>
       </c>
       <c r="R251" t="s">
         <v>30</v>
       </c>
       <c r="S251" t="s">
         <v>54</v>
       </c>
       <c r="T251" t="s">
         <v>31</v>
       </c>
       <c r="U251" t="s">
         <v>48</v>
       </c>
       <c r="V251">
         <v>1</v>
       </c>
       <c r="W251">
         <v>0</v>
       </c>
@@ -20005,51 +20005,51 @@
       <c r="G252">
         <v>7.1344</v>
       </c>
       <c r="H252">
         <v>108</v>
       </c>
       <c r="I252">
         <v>0</v>
       </c>
       <c r="J252">
         <v>0</v>
       </c>
       <c r="K252">
         <v>223.596</v>
       </c>
       <c r="L252" t="s">
         <v>27</v>
       </c>
       <c r="M252">
         <v>1</v>
       </c>
       <c r="N252" t="s">
         <v>66</v>
       </c>
       <c r="O252">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P252">
         <v>17025</v>
       </c>
       <c r="Q252" t="s">
         <v>29</v>
       </c>
       <c r="R252" t="s">
         <v>30</v>
       </c>
       <c r="S252" t="s">
         <v>54</v>
       </c>
       <c r="T252" t="s">
         <v>31</v>
       </c>
       <c r="U252" t="s">
         <v>49</v>
       </c>
       <c r="V252">
         <v>3</v>
       </c>
       <c r="W252">
         <v>0</v>
       </c>
@@ -20082,51 +20082,51 @@
       <c r="G253">
         <v>6.9379</v>
       </c>
       <c r="H253">
         <v>1788</v>
       </c>
       <c r="I253">
         <v>0</v>
       </c>
       <c r="J253">
         <v>0</v>
       </c>
       <c r="K253">
         <v>479.090000000000032</v>
       </c>
       <c r="L253" t="s">
         <v>27</v>
       </c>
       <c r="M253">
         <v>1</v>
       </c>
       <c r="N253" t="s">
         <v>67</v>
       </c>
       <c r="O253">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P253">
         <v>17025</v>
       </c>
       <c r="Q253" t="s">
         <v>29</v>
       </c>
       <c r="R253" t="s">
         <v>30</v>
       </c>
       <c r="S253" t="s">
         <v>31</v>
       </c>
       <c r="T253" t="s">
         <v>31</v>
       </c>
       <c r="U253" t="s">
         <v>32</v>
       </c>
       <c r="V253">
         <v>65</v>
       </c>
       <c r="W253">
         <v>0</v>
       </c>
@@ -20159,51 +20159,51 @@
       <c r="G254">
         <v>6.9379</v>
       </c>
       <c r="H254">
         <v>1788</v>
       </c>
       <c r="I254">
         <v>0</v>
       </c>
       <c r="J254">
         <v>0</v>
       </c>
       <c r="K254">
         <v>479.090000000000032</v>
       </c>
       <c r="L254" t="s">
         <v>27</v>
       </c>
       <c r="M254">
         <v>1</v>
       </c>
       <c r="N254" t="s">
         <v>67</v>
       </c>
       <c r="O254">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P254">
         <v>17025</v>
       </c>
       <c r="Q254" t="s">
         <v>29</v>
       </c>
       <c r="R254" t="s">
         <v>30</v>
       </c>
       <c r="S254" t="s">
         <v>31</v>
       </c>
       <c r="T254" t="s">
         <v>31</v>
       </c>
       <c r="U254" t="s">
         <v>33</v>
       </c>
       <c r="V254">
         <v>193</v>
       </c>
       <c r="W254">
         <v>0</v>
       </c>
@@ -20236,51 +20236,51 @@
       <c r="G255">
         <v>6.9379</v>
       </c>
       <c r="H255">
         <v>1788</v>
       </c>
       <c r="I255">
         <v>0</v>
       </c>
       <c r="J255">
         <v>0</v>
       </c>
       <c r="K255">
         <v>479.090000000000032</v>
       </c>
       <c r="L255" t="s">
         <v>27</v>
       </c>
       <c r="M255">
         <v>1</v>
       </c>
       <c r="N255" t="s">
         <v>67</v>
       </c>
       <c r="O255">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P255">
         <v>17025</v>
       </c>
       <c r="Q255" t="s">
         <v>29</v>
       </c>
       <c r="R255" t="s">
         <v>30</v>
       </c>
       <c r="S255" t="s">
         <v>31</v>
       </c>
       <c r="T255" t="s">
         <v>31</v>
       </c>
       <c r="U255" t="s">
         <v>34</v>
       </c>
       <c r="V255">
         <v>74</v>
       </c>
       <c r="W255">
         <v>0</v>
       </c>
@@ -20313,51 +20313,51 @@
       <c r="G256">
         <v>6.9379</v>
       </c>
       <c r="H256">
         <v>1788</v>
       </c>
       <c r="I256">
         <v>0</v>
       </c>
       <c r="J256">
         <v>0</v>
       </c>
       <c r="K256">
         <v>479.090000000000032</v>
       </c>
       <c r="L256" t="s">
         <v>27</v>
       </c>
       <c r="M256">
         <v>1</v>
       </c>
       <c r="N256" t="s">
         <v>67</v>
       </c>
       <c r="O256">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P256">
         <v>17025</v>
       </c>
       <c r="Q256" t="s">
         <v>29</v>
       </c>
       <c r="R256" t="s">
         <v>30</v>
       </c>
       <c r="S256" t="s">
         <v>31</v>
       </c>
       <c r="T256" t="s">
         <v>31</v>
       </c>
       <c r="U256" t="s">
         <v>35</v>
       </c>
       <c r="V256">
         <v>52</v>
       </c>
       <c r="W256">
         <v>0</v>
       </c>
@@ -20390,51 +20390,51 @@
       <c r="G257">
         <v>6.9379</v>
       </c>
       <c r="H257">
         <v>1788</v>
       </c>
       <c r="I257">
         <v>0</v>
       </c>
       <c r="J257">
         <v>0</v>
       </c>
       <c r="K257">
         <v>479.090000000000032</v>
       </c>
       <c r="L257" t="s">
         <v>27</v>
       </c>
       <c r="M257">
         <v>1</v>
       </c>
       <c r="N257" t="s">
         <v>67</v>
       </c>
       <c r="O257">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P257">
         <v>17025</v>
       </c>
       <c r="Q257" t="s">
         <v>29</v>
       </c>
       <c r="R257" t="s">
         <v>30</v>
       </c>
       <c r="S257" t="s">
         <v>31</v>
       </c>
       <c r="T257" t="s">
         <v>31</v>
       </c>
       <c r="U257" t="s">
         <v>38</v>
       </c>
       <c r="V257">
         <v>13</v>
       </c>
       <c r="W257">
         <v>0</v>
       </c>
@@ -20467,51 +20467,51 @@
       <c r="G258">
         <v>6.9379</v>
       </c>
       <c r="H258">
         <v>1788</v>
       </c>
       <c r="I258">
         <v>0</v>
       </c>
       <c r="J258">
         <v>0</v>
       </c>
       <c r="K258">
         <v>479.090000000000032</v>
       </c>
       <c r="L258" t="s">
         <v>27</v>
       </c>
       <c r="M258">
         <v>1</v>
       </c>
       <c r="N258" t="s">
         <v>67</v>
       </c>
       <c r="O258">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P258">
         <v>17025</v>
       </c>
       <c r="Q258" t="s">
         <v>37</v>
       </c>
       <c r="R258" t="s">
         <v>30</v>
       </c>
       <c r="S258" t="s">
         <v>31</v>
       </c>
       <c r="T258" t="s">
         <v>31</v>
       </c>
       <c r="U258" t="s">
         <v>32</v>
       </c>
       <c r="V258">
         <v>330</v>
       </c>
       <c r="W258">
         <v>0</v>
       </c>
@@ -20544,51 +20544,51 @@
       <c r="G259">
         <v>6.9379</v>
       </c>
       <c r="H259">
         <v>1788</v>
       </c>
       <c r="I259">
         <v>0</v>
       </c>
       <c r="J259">
         <v>0</v>
       </c>
       <c r="K259">
         <v>479.090000000000032</v>
       </c>
       <c r="L259" t="s">
         <v>27</v>
       </c>
       <c r="M259">
         <v>1</v>
       </c>
       <c r="N259" t="s">
         <v>67</v>
       </c>
       <c r="O259">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P259">
         <v>17025</v>
       </c>
       <c r="Q259" t="s">
         <v>37</v>
       </c>
       <c r="R259" t="s">
         <v>30</v>
       </c>
       <c r="S259" t="s">
         <v>31</v>
       </c>
       <c r="T259" t="s">
         <v>31</v>
       </c>
       <c r="U259" t="s">
         <v>33</v>
       </c>
       <c r="V259">
         <v>540</v>
       </c>
       <c r="W259">
         <v>0</v>
       </c>
@@ -20621,51 +20621,51 @@
       <c r="G260">
         <v>6.9379</v>
       </c>
       <c r="H260">
         <v>1788</v>
       </c>
       <c r="I260">
         <v>0</v>
       </c>
       <c r="J260">
         <v>0</v>
       </c>
       <c r="K260">
         <v>479.090000000000032</v>
       </c>
       <c r="L260" t="s">
         <v>27</v>
       </c>
       <c r="M260">
         <v>1</v>
       </c>
       <c r="N260" t="s">
         <v>67</v>
       </c>
       <c r="O260">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P260">
         <v>17025</v>
       </c>
       <c r="Q260" t="s">
         <v>37</v>
       </c>
       <c r="R260" t="s">
         <v>30</v>
       </c>
       <c r="S260" t="s">
         <v>31</v>
       </c>
       <c r="T260" t="s">
         <v>31</v>
       </c>
       <c r="U260" t="s">
         <v>34</v>
       </c>
       <c r="V260">
         <v>225</v>
       </c>
       <c r="W260">
         <v>0</v>
       </c>
@@ -20698,51 +20698,51 @@
       <c r="G261">
         <v>6.9379</v>
       </c>
       <c r="H261">
         <v>1788</v>
       </c>
       <c r="I261">
         <v>0</v>
       </c>
       <c r="J261">
         <v>0</v>
       </c>
       <c r="K261">
         <v>479.090000000000032</v>
       </c>
       <c r="L261" t="s">
         <v>27</v>
       </c>
       <c r="M261">
         <v>1</v>
       </c>
       <c r="N261" t="s">
         <v>67</v>
       </c>
       <c r="O261">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P261">
         <v>17025</v>
       </c>
       <c r="Q261" t="s">
         <v>37</v>
       </c>
       <c r="R261" t="s">
         <v>30</v>
       </c>
       <c r="S261" t="s">
         <v>31</v>
       </c>
       <c r="T261" t="s">
         <v>31</v>
       </c>
       <c r="U261" t="s">
         <v>35</v>
       </c>
       <c r="V261">
         <v>237</v>
       </c>
       <c r="W261">
         <v>0</v>
       </c>
@@ -20775,51 +20775,51 @@
       <c r="G262">
         <v>6.9379</v>
       </c>
       <c r="H262">
         <v>1788</v>
       </c>
       <c r="I262">
         <v>0</v>
       </c>
       <c r="J262">
         <v>0</v>
       </c>
       <c r="K262">
         <v>479.090000000000032</v>
       </c>
       <c r="L262" t="s">
         <v>27</v>
       </c>
       <c r="M262">
         <v>1</v>
       </c>
       <c r="N262" t="s">
         <v>67</v>
       </c>
       <c r="O262">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P262">
         <v>17025</v>
       </c>
       <c r="Q262" t="s">
         <v>37</v>
       </c>
       <c r="R262" t="s">
         <v>30</v>
       </c>
       <c r="S262" t="s">
         <v>31</v>
       </c>
       <c r="T262" t="s">
         <v>31</v>
       </c>
       <c r="U262" t="s">
         <v>38</v>
       </c>
       <c r="V262">
         <v>51</v>
       </c>
       <c r="W262">
         <v>0</v>
       </c>
@@ -20852,51 +20852,51 @@
       <c r="G263">
         <v>6.9379</v>
       </c>
       <c r="H263">
         <v>1788</v>
       </c>
       <c r="I263">
         <v>0</v>
       </c>
       <c r="J263">
         <v>0</v>
       </c>
       <c r="K263">
         <v>479.090000000000032</v>
       </c>
       <c r="L263" t="s">
         <v>27</v>
       </c>
       <c r="M263">
         <v>1</v>
       </c>
       <c r="N263" t="s">
         <v>67</v>
       </c>
       <c r="O263">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P263">
         <v>17025</v>
       </c>
       <c r="Q263" t="s">
         <v>37</v>
       </c>
       <c r="R263" t="s">
         <v>30</v>
       </c>
       <c r="S263" t="s">
         <v>31</v>
       </c>
       <c r="T263" t="s">
         <v>31</v>
       </c>
       <c r="U263" t="s">
         <v>49</v>
       </c>
       <c r="V263">
         <v>8</v>
       </c>
       <c r="W263">
         <v>0</v>
       </c>
@@ -20929,51 +20929,51 @@
       <c r="G264">
         <v>56.365</v>
       </c>
       <c r="H264">
         <v>1477</v>
       </c>
       <c r="I264">
         <v>0</v>
       </c>
       <c r="J264">
         <v>0</v>
       </c>
       <c r="K264">
         <v>395.52199999999993</v>
       </c>
       <c r="L264" t="s">
         <v>27</v>
       </c>
       <c r="M264">
         <v>1</v>
       </c>
       <c r="N264" t="s">
         <v>68</v>
       </c>
       <c r="O264">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P264">
         <v>17025</v>
       </c>
       <c r="Q264" t="s">
         <v>29</v>
       </c>
       <c r="R264" t="s">
         <v>30</v>
       </c>
       <c r="S264" t="s">
         <v>54</v>
       </c>
       <c r="T264" t="s">
         <v>31</v>
       </c>
       <c r="U264" t="s">
         <v>32</v>
       </c>
       <c r="V264">
         <v>1</v>
       </c>
       <c r="W264">
         <v>0</v>
       </c>
@@ -21006,51 +21006,51 @@
       <c r="G265">
         <v>56.365</v>
       </c>
       <c r="H265">
         <v>1477</v>
       </c>
       <c r="I265">
         <v>0</v>
       </c>
       <c r="J265">
         <v>0</v>
       </c>
       <c r="K265">
         <v>395.52199999999993</v>
       </c>
       <c r="L265" t="s">
         <v>27</v>
       </c>
       <c r="M265">
         <v>1</v>
       </c>
       <c r="N265" t="s">
         <v>68</v>
       </c>
       <c r="O265">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P265">
         <v>17025</v>
       </c>
       <c r="Q265" t="s">
         <v>29</v>
       </c>
       <c r="R265" t="s">
         <v>30</v>
       </c>
       <c r="S265" t="s">
         <v>54</v>
       </c>
       <c r="T265" t="s">
         <v>31</v>
       </c>
       <c r="U265" t="s">
         <v>33</v>
       </c>
       <c r="V265">
         <v>14</v>
       </c>
       <c r="W265">
         <v>0</v>
       </c>
@@ -21083,51 +21083,51 @@
       <c r="G266">
         <v>56.365</v>
       </c>
       <c r="H266">
         <v>1477</v>
       </c>
       <c r="I266">
         <v>0</v>
       </c>
       <c r="J266">
         <v>0</v>
       </c>
       <c r="K266">
         <v>395.52199999999993</v>
       </c>
       <c r="L266" t="s">
         <v>27</v>
       </c>
       <c r="M266">
         <v>1</v>
       </c>
       <c r="N266" t="s">
         <v>68</v>
       </c>
       <c r="O266">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P266">
         <v>17025</v>
       </c>
       <c r="Q266" t="s">
         <v>29</v>
       </c>
       <c r="R266" t="s">
         <v>30</v>
       </c>
       <c r="S266" t="s">
         <v>54</v>
       </c>
       <c r="T266" t="s">
         <v>31</v>
       </c>
       <c r="U266" t="s">
         <v>34</v>
       </c>
       <c r="V266">
         <v>13</v>
       </c>
       <c r="W266">
         <v>0</v>
       </c>
@@ -21160,51 +21160,51 @@
       <c r="G267">
         <v>56.365</v>
       </c>
       <c r="H267">
         <v>1477</v>
       </c>
       <c r="I267">
         <v>0</v>
       </c>
       <c r="J267">
         <v>0</v>
       </c>
       <c r="K267">
         <v>395.52199999999993</v>
       </c>
       <c r="L267" t="s">
         <v>27</v>
       </c>
       <c r="M267">
         <v>1</v>
       </c>
       <c r="N267" t="s">
         <v>68</v>
       </c>
       <c r="O267">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P267">
         <v>17025</v>
       </c>
       <c r="Q267" t="s">
         <v>29</v>
       </c>
       <c r="R267" t="s">
         <v>30</v>
       </c>
       <c r="S267" t="s">
         <v>54</v>
       </c>
       <c r="T267" t="s">
         <v>31</v>
       </c>
       <c r="U267" t="s">
         <v>35</v>
       </c>
       <c r="V267">
         <v>4</v>
       </c>
       <c r="W267">
         <v>0</v>
       </c>
@@ -21237,51 +21237,51 @@
       <c r="G268">
         <v>56.365</v>
       </c>
       <c r="H268">
         <v>1477</v>
       </c>
       <c r="I268">
         <v>0</v>
       </c>
       <c r="J268">
         <v>0</v>
       </c>
       <c r="K268">
         <v>395.52199999999993</v>
       </c>
       <c r="L268" t="s">
         <v>27</v>
       </c>
       <c r="M268">
         <v>1</v>
       </c>
       <c r="N268" t="s">
         <v>68</v>
       </c>
       <c r="O268">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P268">
         <v>17025</v>
       </c>
       <c r="Q268" t="s">
         <v>29</v>
       </c>
       <c r="R268" t="s">
         <v>30</v>
       </c>
       <c r="S268" t="s">
         <v>54</v>
       </c>
       <c r="T268" t="s">
         <v>31</v>
       </c>
       <c r="U268" t="s">
         <v>38</v>
       </c>
       <c r="V268">
         <v>2</v>
       </c>
       <c r="W268">
         <v>0</v>
       </c>
@@ -21314,51 +21314,51 @@
       <c r="G269">
         <v>56.365</v>
       </c>
       <c r="H269">
         <v>1477</v>
       </c>
       <c r="I269">
         <v>0</v>
       </c>
       <c r="J269">
         <v>0</v>
       </c>
       <c r="K269">
         <v>395.52199999999993</v>
       </c>
       <c r="L269" t="s">
         <v>27</v>
       </c>
       <c r="M269">
         <v>1</v>
       </c>
       <c r="N269" t="s">
         <v>68</v>
       </c>
       <c r="O269">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P269">
         <v>17025</v>
       </c>
       <c r="Q269" t="s">
         <v>29</v>
       </c>
       <c r="R269" t="s">
         <v>30</v>
       </c>
       <c r="S269" t="s">
         <v>31</v>
       </c>
       <c r="T269" t="s">
         <v>31</v>
       </c>
       <c r="U269" t="s">
         <v>32</v>
       </c>
       <c r="V269">
         <v>50</v>
       </c>
       <c r="W269">
         <v>0</v>
       </c>
@@ -21391,51 +21391,51 @@
       <c r="G270">
         <v>56.365</v>
       </c>
       <c r="H270">
         <v>1477</v>
       </c>
       <c r="I270">
         <v>0</v>
       </c>
       <c r="J270">
         <v>0</v>
       </c>
       <c r="K270">
         <v>395.52199999999993</v>
       </c>
       <c r="L270" t="s">
         <v>27</v>
       </c>
       <c r="M270">
         <v>1</v>
       </c>
       <c r="N270" t="s">
         <v>68</v>
       </c>
       <c r="O270">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P270">
         <v>17025</v>
       </c>
       <c r="Q270" t="s">
         <v>29</v>
       </c>
       <c r="R270" t="s">
         <v>30</v>
       </c>
       <c r="S270" t="s">
         <v>31</v>
       </c>
       <c r="T270" t="s">
         <v>31</v>
       </c>
       <c r="U270" t="s">
         <v>33</v>
       </c>
       <c r="V270">
         <v>256</v>
       </c>
       <c r="W270">
         <v>0</v>
       </c>
@@ -21468,51 +21468,51 @@
       <c r="G271">
         <v>56.365</v>
       </c>
       <c r="H271">
         <v>1477</v>
       </c>
       <c r="I271">
         <v>0</v>
       </c>
       <c r="J271">
         <v>0</v>
       </c>
       <c r="K271">
         <v>395.52199999999993</v>
       </c>
       <c r="L271" t="s">
         <v>27</v>
       </c>
       <c r="M271">
         <v>1</v>
       </c>
       <c r="N271" t="s">
         <v>68</v>
       </c>
       <c r="O271">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P271">
         <v>17025</v>
       </c>
       <c r="Q271" t="s">
         <v>29</v>
       </c>
       <c r="R271" t="s">
         <v>30</v>
       </c>
       <c r="S271" t="s">
         <v>31</v>
       </c>
       <c r="T271" t="s">
         <v>31</v>
       </c>
       <c r="U271" t="s">
         <v>34</v>
       </c>
       <c r="V271">
         <v>81</v>
       </c>
       <c r="W271">
         <v>0</v>
       </c>
@@ -21545,51 +21545,51 @@
       <c r="G272">
         <v>56.365</v>
       </c>
       <c r="H272">
         <v>1477</v>
       </c>
       <c r="I272">
         <v>0</v>
       </c>
       <c r="J272">
         <v>0</v>
       </c>
       <c r="K272">
         <v>395.52199999999993</v>
       </c>
       <c r="L272" t="s">
         <v>27</v>
       </c>
       <c r="M272">
         <v>1</v>
       </c>
       <c r="N272" t="s">
         <v>68</v>
       </c>
       <c r="O272">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P272">
         <v>17025</v>
       </c>
       <c r="Q272" t="s">
         <v>29</v>
       </c>
       <c r="R272" t="s">
         <v>30</v>
       </c>
       <c r="S272" t="s">
         <v>31</v>
       </c>
       <c r="T272" t="s">
         <v>31</v>
       </c>
       <c r="U272" t="s">
         <v>35</v>
       </c>
       <c r="V272">
         <v>116</v>
       </c>
       <c r="W272">
         <v>0</v>
       </c>
@@ -21622,51 +21622,51 @@
       <c r="G273">
         <v>56.365</v>
       </c>
       <c r="H273">
         <v>1477</v>
       </c>
       <c r="I273">
         <v>0</v>
       </c>
       <c r="J273">
         <v>0</v>
       </c>
       <c r="K273">
         <v>395.52199999999993</v>
       </c>
       <c r="L273" t="s">
         <v>27</v>
       </c>
       <c r="M273">
         <v>1</v>
       </c>
       <c r="N273" t="s">
         <v>68</v>
       </c>
       <c r="O273">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P273">
         <v>17025</v>
       </c>
       <c r="Q273" t="s">
         <v>29</v>
       </c>
       <c r="R273" t="s">
         <v>30</v>
       </c>
       <c r="S273" t="s">
         <v>31</v>
       </c>
       <c r="T273" t="s">
         <v>31</v>
       </c>
       <c r="U273" t="s">
         <v>38</v>
       </c>
       <c r="V273">
         <v>25</v>
       </c>
       <c r="W273">
         <v>0</v>
       </c>
@@ -21699,51 +21699,51 @@
       <c r="G274">
         <v>56.365</v>
       </c>
       <c r="H274">
         <v>1477</v>
       </c>
       <c r="I274">
         <v>0</v>
       </c>
       <c r="J274">
         <v>0</v>
       </c>
       <c r="K274">
         <v>395.52199999999993</v>
       </c>
       <c r="L274" t="s">
         <v>27</v>
       </c>
       <c r="M274">
         <v>1</v>
       </c>
       <c r="N274" t="s">
         <v>68</v>
       </c>
       <c r="O274">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P274">
         <v>17025</v>
       </c>
       <c r="Q274" t="s">
         <v>37</v>
       </c>
       <c r="R274" t="s">
         <v>30</v>
       </c>
       <c r="S274" t="s">
         <v>31</v>
       </c>
       <c r="T274" t="s">
         <v>31</v>
       </c>
       <c r="U274" t="s">
         <v>32</v>
       </c>
       <c r="V274">
         <v>223</v>
       </c>
       <c r="W274">
         <v>0</v>
       </c>
@@ -21776,51 +21776,51 @@
       <c r="G275">
         <v>56.365</v>
       </c>
       <c r="H275">
         <v>1477</v>
       </c>
       <c r="I275">
         <v>0</v>
       </c>
       <c r="J275">
         <v>0</v>
       </c>
       <c r="K275">
         <v>395.52199999999993</v>
       </c>
       <c r="L275" t="s">
         <v>27</v>
       </c>
       <c r="M275">
         <v>1</v>
       </c>
       <c r="N275" t="s">
         <v>68</v>
       </c>
       <c r="O275">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P275">
         <v>17025</v>
       </c>
       <c r="Q275" t="s">
         <v>37</v>
       </c>
       <c r="R275" t="s">
         <v>30</v>
       </c>
       <c r="S275" t="s">
         <v>31</v>
       </c>
       <c r="T275" t="s">
         <v>31</v>
       </c>
       <c r="U275" t="s">
         <v>33</v>
       </c>
       <c r="V275">
         <v>345</v>
       </c>
       <c r="W275">
         <v>0</v>
       </c>
@@ -21853,51 +21853,51 @@
       <c r="G276">
         <v>56.365</v>
       </c>
       <c r="H276">
         <v>1477</v>
       </c>
       <c r="I276">
         <v>0</v>
       </c>
       <c r="J276">
         <v>0</v>
       </c>
       <c r="K276">
         <v>395.52199999999993</v>
       </c>
       <c r="L276" t="s">
         <v>27</v>
       </c>
       <c r="M276">
         <v>1</v>
       </c>
       <c r="N276" t="s">
         <v>68</v>
       </c>
       <c r="O276">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P276">
         <v>17025</v>
       </c>
       <c r="Q276" t="s">
         <v>37</v>
       </c>
       <c r="R276" t="s">
         <v>30</v>
       </c>
       <c r="S276" t="s">
         <v>31</v>
       </c>
       <c r="T276" t="s">
         <v>31</v>
       </c>
       <c r="U276" t="s">
         <v>34</v>
       </c>
       <c r="V276">
         <v>129</v>
       </c>
       <c r="W276">
         <v>0</v>
       </c>
@@ -21930,51 +21930,51 @@
       <c r="G277">
         <v>56.365</v>
       </c>
       <c r="H277">
         <v>1477</v>
       </c>
       <c r="I277">
         <v>0</v>
       </c>
       <c r="J277">
         <v>0</v>
       </c>
       <c r="K277">
         <v>395.52199999999993</v>
       </c>
       <c r="L277" t="s">
         <v>27</v>
       </c>
       <c r="M277">
         <v>1</v>
       </c>
       <c r="N277" t="s">
         <v>68</v>
       </c>
       <c r="O277">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P277">
         <v>17025</v>
       </c>
       <c r="Q277" t="s">
         <v>37</v>
       </c>
       <c r="R277" t="s">
         <v>30</v>
       </c>
       <c r="S277" t="s">
         <v>31</v>
       </c>
       <c r="T277" t="s">
         <v>31</v>
       </c>
       <c r="U277" t="s">
         <v>35</v>
       </c>
       <c r="V277">
         <v>146</v>
       </c>
       <c r="W277">
         <v>0</v>
       </c>
@@ -22007,51 +22007,51 @@
       <c r="G278">
         <v>56.365</v>
       </c>
       <c r="H278">
         <v>1477</v>
       </c>
       <c r="I278">
         <v>0</v>
       </c>
       <c r="J278">
         <v>0</v>
       </c>
       <c r="K278">
         <v>395.52199999999993</v>
       </c>
       <c r="L278" t="s">
         <v>27</v>
       </c>
       <c r="M278">
         <v>1</v>
       </c>
       <c r="N278" t="s">
         <v>68</v>
       </c>
       <c r="O278">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P278">
         <v>17025</v>
       </c>
       <c r="Q278" t="s">
         <v>37</v>
       </c>
       <c r="R278" t="s">
         <v>30</v>
       </c>
       <c r="S278" t="s">
         <v>31</v>
       </c>
       <c r="T278" t="s">
         <v>31</v>
       </c>
       <c r="U278" t="s">
         <v>38</v>
       </c>
       <c r="V278">
         <v>48</v>
       </c>
       <c r="W278">
         <v>0</v>
       </c>
@@ -22084,51 +22084,51 @@
       <c r="G279">
         <v>56.365</v>
       </c>
       <c r="H279">
         <v>1477</v>
       </c>
       <c r="I279">
         <v>0</v>
       </c>
       <c r="J279">
         <v>0</v>
       </c>
       <c r="K279">
         <v>395.52199999999993</v>
       </c>
       <c r="L279" t="s">
         <v>27</v>
       </c>
       <c r="M279">
         <v>1</v>
       </c>
       <c r="N279" t="s">
         <v>68</v>
       </c>
       <c r="O279">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P279">
         <v>17025</v>
       </c>
       <c r="Q279" t="s">
         <v>69</v>
       </c>
       <c r="R279" t="s">
         <v>30</v>
       </c>
       <c r="S279" t="s">
         <v>31</v>
       </c>
       <c r="T279" t="s">
         <v>31</v>
       </c>
       <c r="U279" t="s">
         <v>32</v>
       </c>
       <c r="V279">
         <v>2</v>
       </c>
       <c r="W279">
         <v>0</v>
       </c>
@@ -22161,51 +22161,51 @@
       <c r="G280">
         <v>56.365</v>
       </c>
       <c r="H280">
         <v>1477</v>
       </c>
       <c r="I280">
         <v>0</v>
       </c>
       <c r="J280">
         <v>0</v>
       </c>
       <c r="K280">
         <v>395.52199999999993</v>
       </c>
       <c r="L280" t="s">
         <v>27</v>
       </c>
       <c r="M280">
         <v>1</v>
       </c>
       <c r="N280" t="s">
         <v>68</v>
       </c>
       <c r="O280">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P280">
         <v>17025</v>
       </c>
       <c r="Q280" t="s">
         <v>69</v>
       </c>
       <c r="R280" t="s">
         <v>30</v>
       </c>
       <c r="S280" t="s">
         <v>31</v>
       </c>
       <c r="T280" t="s">
         <v>31</v>
       </c>
       <c r="U280" t="s">
         <v>33</v>
       </c>
       <c r="V280">
         <v>1</v>
       </c>
       <c r="W280">
         <v>0</v>
       </c>
@@ -22238,51 +22238,51 @@
       <c r="G281">
         <v>56.365</v>
       </c>
       <c r="H281">
         <v>1477</v>
       </c>
       <c r="I281">
         <v>0</v>
       </c>
       <c r="J281">
         <v>0</v>
       </c>
       <c r="K281">
         <v>395.52199999999993</v>
       </c>
       <c r="L281" t="s">
         <v>27</v>
       </c>
       <c r="M281">
         <v>1</v>
       </c>
       <c r="N281" t="s">
         <v>68</v>
       </c>
       <c r="O281">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P281">
         <v>17025</v>
       </c>
       <c r="Q281" t="s">
         <v>37</v>
       </c>
       <c r="R281" t="s">
         <v>30</v>
       </c>
       <c r="S281" t="s">
         <v>54</v>
       </c>
       <c r="T281" t="s">
         <v>31</v>
       </c>
       <c r="U281" t="s">
         <v>33</v>
       </c>
       <c r="V281">
         <v>11</v>
       </c>
       <c r="W281">
         <v>0</v>
       </c>
@@ -22315,51 +22315,51 @@
       <c r="G282">
         <v>56.365</v>
       </c>
       <c r="H282">
         <v>1477</v>
       </c>
       <c r="I282">
         <v>0</v>
       </c>
       <c r="J282">
         <v>0</v>
       </c>
       <c r="K282">
         <v>395.52199999999993</v>
       </c>
       <c r="L282" t="s">
         <v>27</v>
       </c>
       <c r="M282">
         <v>1</v>
       </c>
       <c r="N282" t="s">
         <v>68</v>
       </c>
       <c r="O282">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P282">
         <v>17025</v>
       </c>
       <c r="Q282" t="s">
         <v>37</v>
       </c>
       <c r="R282" t="s">
         <v>30</v>
       </c>
       <c r="S282" t="s">
         <v>54</v>
       </c>
       <c r="T282" t="s">
         <v>31</v>
       </c>
       <c r="U282" t="s">
         <v>34</v>
       </c>
       <c r="V282">
         <v>4</v>
       </c>
       <c r="W282">
         <v>0</v>
       </c>
@@ -22392,51 +22392,51 @@
       <c r="G283">
         <v>56.365</v>
       </c>
       <c r="H283">
         <v>1477</v>
       </c>
       <c r="I283">
         <v>0</v>
       </c>
       <c r="J283">
         <v>0</v>
       </c>
       <c r="K283">
         <v>395.52199999999993</v>
       </c>
       <c r="L283" t="s">
         <v>27</v>
       </c>
       <c r="M283">
         <v>1</v>
       </c>
       <c r="N283" t="s">
         <v>68</v>
       </c>
       <c r="O283">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P283">
         <v>17025</v>
       </c>
       <c r="Q283" t="s">
         <v>37</v>
       </c>
       <c r="R283" t="s">
         <v>30</v>
       </c>
       <c r="S283" t="s">
         <v>54</v>
       </c>
       <c r="T283" t="s">
         <v>31</v>
       </c>
       <c r="U283" t="s">
         <v>35</v>
       </c>
       <c r="V283">
         <v>4</v>
       </c>
       <c r="W283">
         <v>0</v>
       </c>
@@ -22469,51 +22469,51 @@
       <c r="G284">
         <v>56.365</v>
       </c>
       <c r="H284">
         <v>1477</v>
       </c>
       <c r="I284">
         <v>0</v>
       </c>
       <c r="J284">
         <v>0</v>
       </c>
       <c r="K284">
         <v>395.52199999999993</v>
       </c>
       <c r="L284" t="s">
         <v>27</v>
       </c>
       <c r="M284">
         <v>1</v>
       </c>
       <c r="N284" t="s">
         <v>68</v>
       </c>
       <c r="O284">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P284">
         <v>17025</v>
       </c>
       <c r="Q284" t="s">
         <v>37</v>
       </c>
       <c r="R284" t="s">
         <v>30</v>
       </c>
       <c r="S284" t="s">
         <v>54</v>
       </c>
       <c r="T284" t="s">
         <v>31</v>
       </c>
       <c r="U284" t="s">
         <v>38</v>
       </c>
       <c r="V284">
         <v>2</v>
       </c>
       <c r="W284">
         <v>0</v>
       </c>
@@ -22546,51 +22546,51 @@
       <c r="G285">
         <v>56.365</v>
       </c>
       <c r="H285">
         <v>548</v>
       </c>
       <c r="I285">
         <v>0</v>
       </c>
       <c r="J285">
         <v>0</v>
       </c>
       <c r="K285">
         <v>792.81000000000017</v>
       </c>
       <c r="L285" t="s">
         <v>27</v>
       </c>
       <c r="M285">
         <v>1</v>
       </c>
       <c r="N285" t="s">
         <v>68</v>
       </c>
       <c r="O285">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P285">
         <v>17025</v>
       </c>
       <c r="Q285" t="s">
         <v>37</v>
       </c>
       <c r="R285" t="s">
         <v>30</v>
       </c>
       <c r="S285" t="s">
         <v>31</v>
       </c>
       <c r="T285" t="s">
         <v>31</v>
       </c>
       <c r="U285" t="s">
         <v>32</v>
       </c>
       <c r="V285">
         <v>4</v>
       </c>
       <c r="W285">
         <v>0</v>
       </c>
@@ -22623,51 +22623,51 @@
       <c r="G286">
         <v>56.365</v>
       </c>
       <c r="H286">
         <v>548</v>
       </c>
       <c r="I286">
         <v>0</v>
       </c>
       <c r="J286">
         <v>0</v>
       </c>
       <c r="K286">
         <v>792.81000000000017</v>
       </c>
       <c r="L286" t="s">
         <v>27</v>
       </c>
       <c r="M286">
         <v>1</v>
       </c>
       <c r="N286" t="s">
         <v>68</v>
       </c>
       <c r="O286">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P286">
         <v>17025</v>
       </c>
       <c r="Q286" t="s">
         <v>37</v>
       </c>
       <c r="R286" t="s">
         <v>30</v>
       </c>
       <c r="S286" t="s">
         <v>31</v>
       </c>
       <c r="T286" t="s">
         <v>31</v>
       </c>
       <c r="U286" t="s">
         <v>33</v>
       </c>
       <c r="V286">
         <v>21</v>
       </c>
       <c r="W286">
         <v>0</v>
       </c>
@@ -22700,51 +22700,51 @@
       <c r="G287">
         <v>56.365</v>
       </c>
       <c r="H287">
         <v>548</v>
       </c>
       <c r="I287">
         <v>0</v>
       </c>
       <c r="J287">
         <v>0</v>
       </c>
       <c r="K287">
         <v>792.81000000000017</v>
       </c>
       <c r="L287" t="s">
         <v>27</v>
       </c>
       <c r="M287">
         <v>1</v>
       </c>
       <c r="N287" t="s">
         <v>68</v>
       </c>
       <c r="O287">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P287">
         <v>17025</v>
       </c>
       <c r="Q287" t="s">
         <v>37</v>
       </c>
       <c r="R287" t="s">
         <v>30</v>
       </c>
       <c r="S287" t="s">
         <v>31</v>
       </c>
       <c r="T287" t="s">
         <v>31</v>
       </c>
       <c r="U287" t="s">
         <v>34</v>
       </c>
       <c r="V287">
         <v>45</v>
       </c>
       <c r="W287">
         <v>0</v>
       </c>
@@ -22777,51 +22777,51 @@
       <c r="G288">
         <v>56.365</v>
       </c>
       <c r="H288">
         <v>548</v>
       </c>
       <c r="I288">
         <v>0</v>
       </c>
       <c r="J288">
         <v>0</v>
       </c>
       <c r="K288">
         <v>792.81000000000017</v>
       </c>
       <c r="L288" t="s">
         <v>27</v>
       </c>
       <c r="M288">
         <v>1</v>
       </c>
       <c r="N288" t="s">
         <v>68</v>
       </c>
       <c r="O288">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P288">
         <v>17025</v>
       </c>
       <c r="Q288" t="s">
         <v>37</v>
       </c>
       <c r="R288" t="s">
         <v>30</v>
       </c>
       <c r="S288" t="s">
         <v>31</v>
       </c>
       <c r="T288" t="s">
         <v>31</v>
       </c>
       <c r="U288" t="s">
         <v>35</v>
       </c>
       <c r="V288">
         <v>87</v>
       </c>
       <c r="W288">
         <v>0</v>
       </c>
@@ -22854,51 +22854,51 @@
       <c r="G289">
         <v>56.365</v>
       </c>
       <c r="H289">
         <v>548</v>
       </c>
       <c r="I289">
         <v>0</v>
       </c>
       <c r="J289">
         <v>0</v>
       </c>
       <c r="K289">
         <v>792.81000000000017</v>
       </c>
       <c r="L289" t="s">
         <v>27</v>
       </c>
       <c r="M289">
         <v>1</v>
       </c>
       <c r="N289" t="s">
         <v>68</v>
       </c>
       <c r="O289">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P289">
         <v>17025</v>
       </c>
       <c r="Q289" t="s">
         <v>37</v>
       </c>
       <c r="R289" t="s">
         <v>30</v>
       </c>
       <c r="S289" t="s">
         <v>31</v>
       </c>
       <c r="T289" t="s">
         <v>31</v>
       </c>
       <c r="U289" t="s">
         <v>38</v>
       </c>
       <c r="V289">
         <v>61</v>
       </c>
       <c r="W289">
         <v>0</v>
       </c>
@@ -22931,51 +22931,51 @@
       <c r="G290">
         <v>56.365</v>
       </c>
       <c r="H290">
         <v>548</v>
       </c>
       <c r="I290">
         <v>0</v>
       </c>
       <c r="J290">
         <v>0</v>
       </c>
       <c r="K290">
         <v>792.81000000000017</v>
       </c>
       <c r="L290" t="s">
         <v>27</v>
       </c>
       <c r="M290">
         <v>1</v>
       </c>
       <c r="N290" t="s">
         <v>68</v>
       </c>
       <c r="O290">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P290">
         <v>17025</v>
       </c>
       <c r="Q290" t="s">
         <v>37</v>
       </c>
       <c r="R290" t="s">
         <v>30</v>
       </c>
       <c r="S290" t="s">
         <v>31</v>
       </c>
       <c r="T290" t="s">
         <v>31</v>
       </c>
       <c r="U290" t="s">
         <v>46</v>
       </c>
       <c r="V290">
         <v>53</v>
       </c>
       <c r="W290">
         <v>0</v>
       </c>
@@ -23008,51 +23008,51 @@
       <c r="G291">
         <v>56.365</v>
       </c>
       <c r="H291">
         <v>548</v>
       </c>
       <c r="I291">
         <v>0</v>
       </c>
       <c r="J291">
         <v>0</v>
       </c>
       <c r="K291">
         <v>792.81000000000017</v>
       </c>
       <c r="L291" t="s">
         <v>27</v>
       </c>
       <c r="M291">
         <v>1</v>
       </c>
       <c r="N291" t="s">
         <v>68</v>
       </c>
       <c r="O291">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P291">
         <v>17025</v>
       </c>
       <c r="Q291" t="s">
         <v>37</v>
       </c>
       <c r="R291" t="s">
         <v>30</v>
       </c>
       <c r="S291" t="s">
         <v>31</v>
       </c>
       <c r="T291" t="s">
         <v>31</v>
       </c>
       <c r="U291" t="s">
         <v>47</v>
       </c>
       <c r="V291">
         <v>30</v>
       </c>
       <c r="W291">
         <v>0</v>
       </c>
@@ -23085,51 +23085,51 @@
       <c r="G292">
         <v>56.365</v>
       </c>
       <c r="H292">
         <v>548</v>
       </c>
       <c r="I292">
         <v>0</v>
       </c>
       <c r="J292">
         <v>0</v>
       </c>
       <c r="K292">
         <v>792.81000000000017</v>
       </c>
       <c r="L292" t="s">
         <v>27</v>
       </c>
       <c r="M292">
         <v>1</v>
       </c>
       <c r="N292" t="s">
         <v>68</v>
       </c>
       <c r="O292">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P292">
         <v>17025</v>
       </c>
       <c r="Q292" t="s">
         <v>37</v>
       </c>
       <c r="R292" t="s">
         <v>30</v>
       </c>
       <c r="S292" t="s">
         <v>31</v>
       </c>
       <c r="T292" t="s">
         <v>31</v>
       </c>
       <c r="U292" t="s">
         <v>48</v>
       </c>
       <c r="V292">
         <v>4</v>
       </c>
       <c r="W292">
         <v>0</v>
       </c>
@@ -23162,51 +23162,51 @@
       <c r="G293">
         <v>56.365</v>
       </c>
       <c r="H293">
         <v>548</v>
       </c>
       <c r="I293">
         <v>0</v>
       </c>
       <c r="J293">
         <v>0</v>
       </c>
       <c r="K293">
         <v>792.81000000000017</v>
       </c>
       <c r="L293" t="s">
         <v>27</v>
       </c>
       <c r="M293">
         <v>1</v>
       </c>
       <c r="N293" t="s">
         <v>68</v>
       </c>
       <c r="O293">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P293">
         <v>17025</v>
       </c>
       <c r="Q293" t="s">
         <v>37</v>
       </c>
       <c r="R293" t="s">
         <v>30</v>
       </c>
       <c r="S293" t="s">
         <v>31</v>
       </c>
       <c r="T293" t="s">
         <v>31</v>
       </c>
       <c r="U293" t="s">
         <v>49</v>
       </c>
       <c r="V293">
         <v>5</v>
       </c>
       <c r="W293">
         <v>0</v>
       </c>
@@ -23239,51 +23239,51 @@
       <c r="G294">
         <v>56.365</v>
       </c>
       <c r="H294">
         <v>548</v>
       </c>
       <c r="I294">
         <v>0</v>
       </c>
       <c r="J294">
         <v>0</v>
       </c>
       <c r="K294">
         <v>792.81000000000017</v>
       </c>
       <c r="L294" t="s">
         <v>27</v>
       </c>
       <c r="M294">
         <v>1</v>
       </c>
       <c r="N294" t="s">
         <v>68</v>
       </c>
       <c r="O294">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P294">
         <v>17025</v>
       </c>
       <c r="Q294" t="s">
         <v>29</v>
       </c>
       <c r="R294" t="s">
         <v>30</v>
       </c>
       <c r="S294" t="s">
         <v>31</v>
       </c>
       <c r="T294" t="s">
         <v>31</v>
       </c>
       <c r="U294" t="s">
         <v>35</v>
       </c>
       <c r="V294">
         <v>7</v>
       </c>
       <c r="W294">
         <v>0</v>
       </c>
@@ -23316,51 +23316,51 @@
       <c r="G295">
         <v>56.365</v>
       </c>
       <c r="H295">
         <v>548</v>
       </c>
       <c r="I295">
         <v>0</v>
       </c>
       <c r="J295">
         <v>0</v>
       </c>
       <c r="K295">
         <v>792.81000000000017</v>
       </c>
       <c r="L295" t="s">
         <v>27</v>
       </c>
       <c r="M295">
         <v>1</v>
       </c>
       <c r="N295" t="s">
         <v>68</v>
       </c>
       <c r="O295">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P295">
         <v>17025</v>
       </c>
       <c r="Q295" t="s">
         <v>29</v>
       </c>
       <c r="R295" t="s">
         <v>30</v>
       </c>
       <c r="S295" t="s">
         <v>31</v>
       </c>
       <c r="T295" t="s">
         <v>31</v>
       </c>
       <c r="U295" t="s">
         <v>38</v>
       </c>
       <c r="V295">
         <v>22</v>
       </c>
       <c r="W295">
         <v>0</v>
       </c>
@@ -23393,51 +23393,51 @@
       <c r="G296">
         <v>56.365</v>
       </c>
       <c r="H296">
         <v>548</v>
       </c>
       <c r="I296">
         <v>0</v>
       </c>
       <c r="J296">
         <v>0</v>
       </c>
       <c r="K296">
         <v>792.81000000000017</v>
       </c>
       <c r="L296" t="s">
         <v>27</v>
       </c>
       <c r="M296">
         <v>1</v>
       </c>
       <c r="N296" t="s">
         <v>68</v>
       </c>
       <c r="O296">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P296">
         <v>17025</v>
       </c>
       <c r="Q296" t="s">
         <v>29</v>
       </c>
       <c r="R296" t="s">
         <v>30</v>
       </c>
       <c r="S296" t="s">
         <v>31</v>
       </c>
       <c r="T296" t="s">
         <v>31</v>
       </c>
       <c r="U296" t="s">
         <v>46</v>
       </c>
       <c r="V296">
         <v>37</v>
       </c>
       <c r="W296">
         <v>0</v>
       </c>
@@ -23470,51 +23470,51 @@
       <c r="G297">
         <v>56.365</v>
       </c>
       <c r="H297">
         <v>548</v>
       </c>
       <c r="I297">
         <v>0</v>
       </c>
       <c r="J297">
         <v>0</v>
       </c>
       <c r="K297">
         <v>792.81000000000017</v>
       </c>
       <c r="L297" t="s">
         <v>27</v>
       </c>
       <c r="M297">
         <v>1</v>
       </c>
       <c r="N297" t="s">
         <v>68</v>
       </c>
       <c r="O297">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P297">
         <v>17025</v>
       </c>
       <c r="Q297" t="s">
         <v>29</v>
       </c>
       <c r="R297" t="s">
         <v>30</v>
       </c>
       <c r="S297" t="s">
         <v>31</v>
       </c>
       <c r="T297" t="s">
         <v>31</v>
       </c>
       <c r="U297" t="s">
         <v>47</v>
       </c>
       <c r="V297">
         <v>36</v>
       </c>
       <c r="W297">
         <v>0</v>
       </c>
@@ -23547,51 +23547,51 @@
       <c r="G298">
         <v>56.365</v>
       </c>
       <c r="H298">
         <v>548</v>
       </c>
       <c r="I298">
         <v>0</v>
       </c>
       <c r="J298">
         <v>0</v>
       </c>
       <c r="K298">
         <v>792.81000000000017</v>
       </c>
       <c r="L298" t="s">
         <v>27</v>
       </c>
       <c r="M298">
         <v>1</v>
       </c>
       <c r="N298" t="s">
         <v>68</v>
       </c>
       <c r="O298">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P298">
         <v>17025</v>
       </c>
       <c r="Q298" t="s">
         <v>29</v>
       </c>
       <c r="R298" t="s">
         <v>30</v>
       </c>
       <c r="S298" t="s">
         <v>31</v>
       </c>
       <c r="T298" t="s">
         <v>31</v>
       </c>
       <c r="U298" t="s">
         <v>48</v>
       </c>
       <c r="V298">
         <v>20</v>
       </c>
       <c r="W298">
         <v>0</v>
       </c>
@@ -23624,51 +23624,51 @@
       <c r="G299">
         <v>56.365</v>
       </c>
       <c r="H299">
         <v>548</v>
       </c>
       <c r="I299">
         <v>0</v>
       </c>
       <c r="J299">
         <v>0</v>
       </c>
       <c r="K299">
         <v>792.81000000000017</v>
       </c>
       <c r="L299" t="s">
         <v>27</v>
       </c>
       <c r="M299">
         <v>1</v>
       </c>
       <c r="N299" t="s">
         <v>68</v>
       </c>
       <c r="O299">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P299">
         <v>17025</v>
       </c>
       <c r="Q299" t="s">
         <v>29</v>
       </c>
       <c r="R299" t="s">
         <v>30</v>
       </c>
       <c r="S299" t="s">
         <v>31</v>
       </c>
       <c r="T299" t="s">
         <v>31</v>
       </c>
       <c r="U299" t="s">
         <v>49</v>
       </c>
       <c r="V299">
         <v>9</v>
       </c>
       <c r="W299">
         <v>0</v>
       </c>
@@ -23701,51 +23701,51 @@
       <c r="G300">
         <v>56.365</v>
       </c>
       <c r="H300">
         <v>548</v>
       </c>
       <c r="I300">
         <v>0</v>
       </c>
       <c r="J300">
         <v>0</v>
       </c>
       <c r="K300">
         <v>792.81000000000017</v>
       </c>
       <c r="L300" t="s">
         <v>27</v>
       </c>
       <c r="M300">
         <v>1</v>
       </c>
       <c r="N300" t="s">
         <v>68</v>
       </c>
       <c r="O300">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P300">
         <v>17025</v>
       </c>
       <c r="Q300" t="s">
         <v>60</v>
       </c>
       <c r="R300" t="s">
         <v>30</v>
       </c>
       <c r="S300" t="s">
         <v>31</v>
       </c>
       <c r="T300" t="s">
         <v>31</v>
       </c>
       <c r="U300" t="s">
         <v>35</v>
       </c>
       <c r="V300">
         <v>3</v>
       </c>
       <c r="W300">
         <v>0</v>
       </c>
@@ -23778,51 +23778,51 @@
       <c r="G301">
         <v>56.365</v>
       </c>
       <c r="H301">
         <v>548</v>
       </c>
       <c r="I301">
         <v>0</v>
       </c>
       <c r="J301">
         <v>0</v>
       </c>
       <c r="K301">
         <v>792.81000000000017</v>
       </c>
       <c r="L301" t="s">
         <v>27</v>
       </c>
       <c r="M301">
         <v>1</v>
       </c>
       <c r="N301" t="s">
         <v>68</v>
       </c>
       <c r="O301">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P301">
         <v>17025</v>
       </c>
       <c r="Q301" t="s">
         <v>60</v>
       </c>
       <c r="R301" t="s">
         <v>30</v>
       </c>
       <c r="S301" t="s">
         <v>31</v>
       </c>
       <c r="T301" t="s">
         <v>31</v>
       </c>
       <c r="U301" t="s">
         <v>38</v>
       </c>
       <c r="V301">
         <v>28</v>
       </c>
       <c r="W301">
         <v>0</v>
       </c>
@@ -23855,51 +23855,51 @@
       <c r="G302">
         <v>56.365</v>
       </c>
       <c r="H302">
         <v>548</v>
       </c>
       <c r="I302">
         <v>0</v>
       </c>
       <c r="J302">
         <v>0</v>
       </c>
       <c r="K302">
         <v>792.81000000000017</v>
       </c>
       <c r="L302" t="s">
         <v>27</v>
       </c>
       <c r="M302">
         <v>1</v>
       </c>
       <c r="N302" t="s">
         <v>68</v>
       </c>
       <c r="O302">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P302">
         <v>17025</v>
       </c>
       <c r="Q302" t="s">
         <v>60</v>
       </c>
       <c r="R302" t="s">
         <v>30</v>
       </c>
       <c r="S302" t="s">
         <v>31</v>
       </c>
       <c r="T302" t="s">
         <v>31</v>
       </c>
       <c r="U302" t="s">
         <v>46</v>
       </c>
       <c r="V302">
         <v>55</v>
       </c>
       <c r="W302">
         <v>0</v>
       </c>
@@ -23932,51 +23932,51 @@
       <c r="G303">
         <v>56.365</v>
       </c>
       <c r="H303">
         <v>548</v>
       </c>
       <c r="I303">
         <v>0</v>
       </c>
       <c r="J303">
         <v>0</v>
       </c>
       <c r="K303">
         <v>792.81000000000017</v>
       </c>
       <c r="L303" t="s">
         <v>27</v>
       </c>
       <c r="M303">
         <v>1</v>
       </c>
       <c r="N303" t="s">
         <v>68</v>
       </c>
       <c r="O303">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P303">
         <v>17025</v>
       </c>
       <c r="Q303" t="s">
         <v>60</v>
       </c>
       <c r="R303" t="s">
         <v>30</v>
       </c>
       <c r="S303" t="s">
         <v>31</v>
       </c>
       <c r="T303" t="s">
         <v>31</v>
       </c>
       <c r="U303" t="s">
         <v>47</v>
       </c>
       <c r="V303">
         <v>13</v>
       </c>
       <c r="W303">
         <v>0</v>
       </c>
@@ -24009,51 +24009,51 @@
       <c r="G304">
         <v>56.365</v>
       </c>
       <c r="H304">
         <v>548</v>
       </c>
       <c r="I304">
         <v>0</v>
       </c>
       <c r="J304">
         <v>0</v>
       </c>
       <c r="K304">
         <v>792.81000000000017</v>
       </c>
       <c r="L304" t="s">
         <v>27</v>
       </c>
       <c r="M304">
         <v>1</v>
       </c>
       <c r="N304" t="s">
         <v>68</v>
       </c>
       <c r="O304">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P304">
         <v>17025</v>
       </c>
       <c r="Q304" t="s">
         <v>70</v>
       </c>
       <c r="R304" t="s">
         <v>30</v>
       </c>
       <c r="S304" t="s">
         <v>31</v>
       </c>
       <c r="T304" t="s">
         <v>31</v>
       </c>
       <c r="U304" t="s">
         <v>38</v>
       </c>
       <c r="V304">
         <v>2</v>
       </c>
       <c r="W304">
         <v>0</v>
       </c>
@@ -24086,51 +24086,51 @@
       <c r="G305">
         <v>56.365</v>
       </c>
       <c r="H305">
         <v>548</v>
       </c>
       <c r="I305">
         <v>0</v>
       </c>
       <c r="J305">
         <v>0</v>
       </c>
       <c r="K305">
         <v>792.81000000000017</v>
       </c>
       <c r="L305" t="s">
         <v>27</v>
       </c>
       <c r="M305">
         <v>1</v>
       </c>
       <c r="N305" t="s">
         <v>68</v>
       </c>
       <c r="O305">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P305">
         <v>17025</v>
       </c>
       <c r="Q305" t="s">
         <v>70</v>
       </c>
       <c r="R305" t="s">
         <v>30</v>
       </c>
       <c r="S305" t="s">
         <v>31</v>
       </c>
       <c r="T305" t="s">
         <v>31</v>
       </c>
       <c r="U305" t="s">
         <v>46</v>
       </c>
       <c r="V305">
         <v>1</v>
       </c>
       <c r="W305">
         <v>0</v>
       </c>
@@ -24163,51 +24163,51 @@
       <c r="G306">
         <v>56.365</v>
       </c>
       <c r="H306">
         <v>548</v>
       </c>
       <c r="I306">
         <v>0</v>
       </c>
       <c r="J306">
         <v>0</v>
       </c>
       <c r="K306">
         <v>792.81000000000017</v>
       </c>
       <c r="L306" t="s">
         <v>27</v>
       </c>
       <c r="M306">
         <v>1</v>
       </c>
       <c r="N306" t="s">
         <v>68</v>
       </c>
       <c r="O306">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P306">
         <v>17025</v>
       </c>
       <c r="Q306" t="s">
         <v>71</v>
       </c>
       <c r="R306" t="s">
         <v>30</v>
       </c>
       <c r="S306" t="s">
         <v>31</v>
       </c>
       <c r="T306" t="s">
         <v>31</v>
       </c>
       <c r="U306" t="s">
         <v>46</v>
       </c>
       <c r="V306">
         <v>1</v>
       </c>
       <c r="W306">
         <v>0</v>
       </c>
@@ -24240,51 +24240,51 @@
       <c r="G307">
         <v>56.365</v>
       </c>
       <c r="H307">
         <v>548</v>
       </c>
       <c r="I307">
         <v>0</v>
       </c>
       <c r="J307">
         <v>0</v>
       </c>
       <c r="K307">
         <v>792.81000000000017</v>
       </c>
       <c r="L307" t="s">
         <v>27</v>
       </c>
       <c r="M307">
         <v>1</v>
       </c>
       <c r="N307" t="s">
         <v>68</v>
       </c>
       <c r="O307">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P307">
         <v>17025</v>
       </c>
       <c r="Q307" t="s">
         <v>29</v>
       </c>
       <c r="R307" t="s">
         <v>30</v>
       </c>
       <c r="S307" t="s">
         <v>54</v>
       </c>
       <c r="T307" t="s">
         <v>31</v>
       </c>
       <c r="U307" t="s">
         <v>47</v>
       </c>
       <c r="V307">
         <v>2</v>
       </c>
       <c r="W307">
         <v>0</v>
       </c>
@@ -24317,51 +24317,51 @@
       <c r="G308">
         <v>56.365</v>
       </c>
       <c r="H308">
         <v>548</v>
       </c>
       <c r="I308">
         <v>0</v>
       </c>
       <c r="J308">
         <v>0</v>
       </c>
       <c r="K308">
         <v>792.81000000000017</v>
       </c>
       <c r="L308" t="s">
         <v>27</v>
       </c>
       <c r="M308">
         <v>1</v>
       </c>
       <c r="N308" t="s">
         <v>68</v>
       </c>
       <c r="O308">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P308">
         <v>17025</v>
       </c>
       <c r="Q308" t="s">
         <v>29</v>
       </c>
       <c r="R308" t="s">
         <v>30</v>
       </c>
       <c r="S308" t="s">
         <v>54</v>
       </c>
       <c r="T308" t="s">
         <v>31</v>
       </c>
       <c r="U308" t="s">
         <v>48</v>
       </c>
       <c r="V308">
         <v>2</v>
       </c>
       <c r="W308">
         <v>0</v>
       </c>
@@ -24394,51 +24394,51 @@
       <c r="G309">
         <v>58.6708</v>
       </c>
       <c r="H309">
         <v>321</v>
       </c>
       <c r="I309">
         <v>0</v>
       </c>
       <c r="J309">
         <v>0</v>
       </c>
       <c r="K309">
         <v>496.24099999999999</v>
       </c>
       <c r="L309" t="s">
         <v>27</v>
       </c>
       <c r="M309">
         <v>1</v>
       </c>
       <c r="N309" t="s">
         <v>72</v>
       </c>
       <c r="O309">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P309">
         <v>17025</v>
       </c>
       <c r="Q309" t="s">
         <v>29</v>
       </c>
       <c r="R309" t="s">
         <v>30</v>
       </c>
       <c r="S309" t="s">
         <v>31</v>
       </c>
       <c r="T309" t="s">
         <v>31</v>
       </c>
       <c r="U309" t="s">
         <v>33</v>
       </c>
       <c r="V309">
         <v>2</v>
       </c>
       <c r="W309">
         <v>0</v>
       </c>
@@ -24471,51 +24471,51 @@
       <c r="G310">
         <v>58.6708</v>
       </c>
       <c r="H310">
         <v>321</v>
       </c>
       <c r="I310">
         <v>0</v>
       </c>
       <c r="J310">
         <v>0</v>
       </c>
       <c r="K310">
         <v>496.24099999999999</v>
       </c>
       <c r="L310" t="s">
         <v>27</v>
       </c>
       <c r="M310">
         <v>1</v>
       </c>
       <c r="N310" t="s">
         <v>72</v>
       </c>
       <c r="O310">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P310">
         <v>17025</v>
       </c>
       <c r="Q310" t="s">
         <v>29</v>
       </c>
       <c r="R310" t="s">
         <v>30</v>
       </c>
       <c r="S310" t="s">
         <v>31</v>
       </c>
       <c r="T310" t="s">
         <v>31</v>
       </c>
       <c r="U310" t="s">
         <v>34</v>
       </c>
       <c r="V310">
         <v>3</v>
       </c>
       <c r="W310">
         <v>0</v>
       </c>
@@ -24548,51 +24548,51 @@
       <c r="G311">
         <v>58.6708</v>
       </c>
       <c r="H311">
         <v>321</v>
       </c>
       <c r="I311">
         <v>0</v>
       </c>
       <c r="J311">
         <v>0</v>
       </c>
       <c r="K311">
         <v>496.24099999999999</v>
       </c>
       <c r="L311" t="s">
         <v>27</v>
       </c>
       <c r="M311">
         <v>1</v>
       </c>
       <c r="N311" t="s">
         <v>72</v>
       </c>
       <c r="O311">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P311">
         <v>17025</v>
       </c>
       <c r="Q311" t="s">
         <v>29</v>
       </c>
       <c r="R311" t="s">
         <v>30</v>
       </c>
       <c r="S311" t="s">
         <v>31</v>
       </c>
       <c r="T311" t="s">
         <v>31</v>
       </c>
       <c r="U311" t="s">
         <v>35</v>
       </c>
       <c r="V311">
         <v>17</v>
       </c>
       <c r="W311">
         <v>0</v>
       </c>
@@ -24625,51 +24625,51 @@
       <c r="G312">
         <v>58.6708</v>
       </c>
       <c r="H312">
         <v>321</v>
       </c>
       <c r="I312">
         <v>0</v>
       </c>
       <c r="J312">
         <v>0</v>
       </c>
       <c r="K312">
         <v>496.24099999999999</v>
       </c>
       <c r="L312" t="s">
         <v>27</v>
       </c>
       <c r="M312">
         <v>1</v>
       </c>
       <c r="N312" t="s">
         <v>72</v>
       </c>
       <c r="O312">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P312">
         <v>17025</v>
       </c>
       <c r="Q312" t="s">
         <v>29</v>
       </c>
       <c r="R312" t="s">
         <v>30</v>
       </c>
       <c r="S312" t="s">
         <v>31</v>
       </c>
       <c r="T312" t="s">
         <v>31</v>
       </c>
       <c r="U312" t="s">
         <v>38</v>
       </c>
       <c r="V312">
         <v>49</v>
       </c>
       <c r="W312">
         <v>0</v>
       </c>
@@ -24702,51 +24702,51 @@
       <c r="G313">
         <v>58.6708</v>
       </c>
       <c r="H313">
         <v>321</v>
       </c>
       <c r="I313">
         <v>0</v>
       </c>
       <c r="J313">
         <v>0</v>
       </c>
       <c r="K313">
         <v>496.24099999999999</v>
       </c>
       <c r="L313" t="s">
         <v>27</v>
       </c>
       <c r="M313">
         <v>1</v>
       </c>
       <c r="N313" t="s">
         <v>72</v>
       </c>
       <c r="O313">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P313">
         <v>17025</v>
       </c>
       <c r="Q313" t="s">
         <v>29</v>
       </c>
       <c r="R313" t="s">
         <v>30</v>
       </c>
       <c r="S313" t="s">
         <v>31</v>
       </c>
       <c r="T313" t="s">
         <v>31</v>
       </c>
       <c r="U313" t="s">
         <v>46</v>
       </c>
       <c r="V313">
         <v>65</v>
       </c>
       <c r="W313">
         <v>0</v>
       </c>
@@ -24779,51 +24779,51 @@
       <c r="G314">
         <v>58.6708</v>
       </c>
       <c r="H314">
         <v>321</v>
       </c>
       <c r="I314">
         <v>0</v>
       </c>
       <c r="J314">
         <v>0</v>
       </c>
       <c r="K314">
         <v>496.24099999999999</v>
       </c>
       <c r="L314" t="s">
         <v>27</v>
       </c>
       <c r="M314">
         <v>1</v>
       </c>
       <c r="N314" t="s">
         <v>72</v>
       </c>
       <c r="O314">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P314">
         <v>17025</v>
       </c>
       <c r="Q314" t="s">
         <v>29</v>
       </c>
       <c r="R314" t="s">
         <v>30</v>
       </c>
       <c r="S314" t="s">
         <v>31</v>
       </c>
       <c r="T314" t="s">
         <v>31</v>
       </c>
       <c r="U314" t="s">
         <v>47</v>
       </c>
       <c r="V314">
         <v>59</v>
       </c>
       <c r="W314">
         <v>0</v>
       </c>
@@ -24856,51 +24856,51 @@
       <c r="G315">
         <v>58.6708</v>
       </c>
       <c r="H315">
         <v>321</v>
       </c>
       <c r="I315">
         <v>0</v>
       </c>
       <c r="J315">
         <v>0</v>
       </c>
       <c r="K315">
         <v>496.24099999999999</v>
       </c>
       <c r="L315" t="s">
         <v>27</v>
       </c>
       <c r="M315">
         <v>1</v>
       </c>
       <c r="N315" t="s">
         <v>72</v>
       </c>
       <c r="O315">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P315">
         <v>17025</v>
       </c>
       <c r="Q315" t="s">
         <v>29</v>
       </c>
       <c r="R315" t="s">
         <v>30</v>
       </c>
       <c r="S315" t="s">
         <v>31</v>
       </c>
       <c r="T315" t="s">
         <v>31</v>
       </c>
       <c r="U315" t="s">
         <v>48</v>
       </c>
       <c r="V315">
         <v>18</v>
       </c>
       <c r="W315">
         <v>0</v>
       </c>
@@ -24933,51 +24933,51 @@
       <c r="G316">
         <v>58.6708</v>
       </c>
       <c r="H316">
         <v>321</v>
       </c>
       <c r="I316">
         <v>0</v>
       </c>
       <c r="J316">
         <v>0</v>
       </c>
       <c r="K316">
         <v>496.24099999999999</v>
       </c>
       <c r="L316" t="s">
         <v>27</v>
       </c>
       <c r="M316">
         <v>1</v>
       </c>
       <c r="N316" t="s">
         <v>72</v>
       </c>
       <c r="O316">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P316">
         <v>17025</v>
       </c>
       <c r="Q316" t="s">
         <v>29</v>
       </c>
       <c r="R316" t="s">
         <v>30</v>
       </c>
       <c r="S316" t="s">
         <v>31</v>
       </c>
       <c r="T316" t="s">
         <v>31</v>
       </c>
       <c r="U316" t="s">
         <v>49</v>
       </c>
       <c r="V316">
         <v>4</v>
       </c>
       <c r="W316">
         <v>0</v>
       </c>
@@ -25010,51 +25010,51 @@
       <c r="G317">
         <v>58.6708</v>
       </c>
       <c r="H317">
         <v>321</v>
       </c>
       <c r="I317">
         <v>0</v>
       </c>
       <c r="J317">
         <v>0</v>
       </c>
       <c r="K317">
         <v>496.24099999999999</v>
       </c>
       <c r="L317" t="s">
         <v>27</v>
       </c>
       <c r="M317">
         <v>1</v>
       </c>
       <c r="N317" t="s">
         <v>72</v>
       </c>
       <c r="O317">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P317">
         <v>17025</v>
       </c>
       <c r="Q317" t="s">
         <v>37</v>
       </c>
       <c r="R317" t="s">
         <v>30</v>
       </c>
       <c r="S317" t="s">
         <v>31</v>
       </c>
       <c r="T317" t="s">
         <v>31</v>
       </c>
       <c r="U317" t="s">
         <v>33</v>
       </c>
       <c r="V317">
         <v>2</v>
       </c>
       <c r="W317">
         <v>0</v>
       </c>
@@ -25087,51 +25087,51 @@
       <c r="G318">
         <v>58.6708</v>
       </c>
       <c r="H318">
         <v>321</v>
       </c>
       <c r="I318">
         <v>0</v>
       </c>
       <c r="J318">
         <v>0</v>
       </c>
       <c r="K318">
         <v>496.24099999999999</v>
       </c>
       <c r="L318" t="s">
         <v>27</v>
       </c>
       <c r="M318">
         <v>1</v>
       </c>
       <c r="N318" t="s">
         <v>72</v>
       </c>
       <c r="O318">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P318">
         <v>17025</v>
       </c>
       <c r="Q318" t="s">
         <v>37</v>
       </c>
       <c r="R318" t="s">
         <v>30</v>
       </c>
       <c r="S318" t="s">
         <v>31</v>
       </c>
       <c r="T318" t="s">
         <v>31</v>
       </c>
       <c r="U318" t="s">
         <v>34</v>
       </c>
       <c r="V318">
         <v>5</v>
       </c>
       <c r="W318">
         <v>0</v>
       </c>
@@ -25164,51 +25164,51 @@
       <c r="G319">
         <v>58.6708</v>
       </c>
       <c r="H319">
         <v>321</v>
       </c>
       <c r="I319">
         <v>0</v>
       </c>
       <c r="J319">
         <v>0</v>
       </c>
       <c r="K319">
         <v>496.24099999999999</v>
       </c>
       <c r="L319" t="s">
         <v>27</v>
       </c>
       <c r="M319">
         <v>1</v>
       </c>
       <c r="N319" t="s">
         <v>72</v>
       </c>
       <c r="O319">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P319">
         <v>17025</v>
       </c>
       <c r="Q319" t="s">
         <v>37</v>
       </c>
       <c r="R319" t="s">
         <v>30</v>
       </c>
       <c r="S319" t="s">
         <v>31</v>
       </c>
       <c r="T319" t="s">
         <v>31</v>
       </c>
       <c r="U319" t="s">
         <v>35</v>
       </c>
       <c r="V319">
         <v>17</v>
       </c>
       <c r="W319">
         <v>0</v>
       </c>
@@ -25241,51 +25241,51 @@
       <c r="G320">
         <v>58.6708</v>
       </c>
       <c r="H320">
         <v>321</v>
       </c>
       <c r="I320">
         <v>0</v>
       </c>
       <c r="J320">
         <v>0</v>
       </c>
       <c r="K320">
         <v>496.24099999999999</v>
       </c>
       <c r="L320" t="s">
         <v>27</v>
       </c>
       <c r="M320">
         <v>1</v>
       </c>
       <c r="N320" t="s">
         <v>72</v>
       </c>
       <c r="O320">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P320">
         <v>17025</v>
       </c>
       <c r="Q320" t="s">
         <v>37</v>
       </c>
       <c r="R320" t="s">
         <v>30</v>
       </c>
       <c r="S320" t="s">
         <v>31</v>
       </c>
       <c r="T320" t="s">
         <v>31</v>
       </c>
       <c r="U320" t="s">
         <v>38</v>
       </c>
       <c r="V320">
         <v>63</v>
       </c>
       <c r="W320">
         <v>0</v>
       </c>
@@ -25318,51 +25318,51 @@
       <c r="G321">
         <v>58.6708</v>
       </c>
       <c r="H321">
         <v>321</v>
       </c>
       <c r="I321">
         <v>0</v>
       </c>
       <c r="J321">
         <v>0</v>
       </c>
       <c r="K321">
         <v>496.24099999999999</v>
       </c>
       <c r="L321" t="s">
         <v>27</v>
       </c>
       <c r="M321">
         <v>1</v>
       </c>
       <c r="N321" t="s">
         <v>72</v>
       </c>
       <c r="O321">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P321">
         <v>17025</v>
       </c>
       <c r="Q321" t="s">
         <v>37</v>
       </c>
       <c r="R321" t="s">
         <v>30</v>
       </c>
       <c r="S321" t="s">
         <v>31</v>
       </c>
       <c r="T321" t="s">
         <v>31</v>
       </c>
       <c r="U321" t="s">
         <v>46</v>
       </c>
       <c r="V321">
         <v>16</v>
       </c>
       <c r="W321">
         <v>0</v>
       </c>
@@ -25395,51 +25395,51 @@
       <c r="G322">
         <v>58.6708</v>
       </c>
       <c r="H322">
         <v>321</v>
       </c>
       <c r="I322">
         <v>0</v>
       </c>
       <c r="J322">
         <v>0</v>
       </c>
       <c r="K322">
         <v>496.24099999999999</v>
       </c>
       <c r="L322" t="s">
         <v>27</v>
       </c>
       <c r="M322">
         <v>1</v>
       </c>
       <c r="N322" t="s">
         <v>72</v>
       </c>
       <c r="O322">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P322">
         <v>17025</v>
       </c>
       <c r="Q322" t="s">
         <v>37</v>
       </c>
       <c r="R322" t="s">
         <v>30</v>
       </c>
       <c r="S322" t="s">
         <v>31</v>
       </c>
       <c r="T322" t="s">
         <v>31</v>
       </c>
       <c r="U322" t="s">
         <v>47</v>
       </c>
       <c r="V322">
         <v>1</v>
       </c>
       <c r="W322">
         <v>0</v>
       </c>
@@ -25472,51 +25472,51 @@
       <c r="G323">
         <v>3.0057999999999998</v>
       </c>
       <c r="H323">
         <v>121</v>
       </c>
       <c r="I323">
         <v>0</v>
       </c>
       <c r="J323">
         <v>0</v>
       </c>
       <c r="K323">
         <v>222.613</v>
       </c>
       <c r="L323" t="s">
         <v>27</v>
       </c>
       <c r="M323">
         <v>1</v>
       </c>
       <c r="N323" t="s">
         <v>68</v>
       </c>
       <c r="O323">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P323">
         <v>17025</v>
       </c>
       <c r="Q323" t="s">
         <v>37</v>
       </c>
       <c r="R323" t="s">
         <v>30</v>
       </c>
       <c r="S323" t="s">
         <v>31</v>
       </c>
       <c r="T323" t="s">
         <v>31</v>
       </c>
       <c r="U323" t="s">
         <v>34</v>
       </c>
       <c r="V323">
         <v>1</v>
       </c>
       <c r="W323">
         <v>0</v>
       </c>
@@ -25549,51 +25549,51 @@
       <c r="G324">
         <v>3.0057999999999998</v>
       </c>
       <c r="H324">
         <v>121</v>
       </c>
       <c r="I324">
         <v>0</v>
       </c>
       <c r="J324">
         <v>0</v>
       </c>
       <c r="K324">
         <v>222.613</v>
       </c>
       <c r="L324" t="s">
         <v>27</v>
       </c>
       <c r="M324">
         <v>1</v>
       </c>
       <c r="N324" t="s">
         <v>68</v>
       </c>
       <c r="O324">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P324">
         <v>17025</v>
       </c>
       <c r="Q324" t="s">
         <v>37</v>
       </c>
       <c r="R324" t="s">
         <v>30</v>
       </c>
       <c r="S324" t="s">
         <v>31</v>
       </c>
       <c r="T324" t="s">
         <v>31</v>
       </c>
       <c r="U324" t="s">
         <v>35</v>
       </c>
       <c r="V324">
         <v>5</v>
       </c>
       <c r="W324">
         <v>0</v>
       </c>
@@ -25626,51 +25626,51 @@
       <c r="G325">
         <v>3.0057999999999998</v>
       </c>
       <c r="H325">
         <v>121</v>
       </c>
       <c r="I325">
         <v>0</v>
       </c>
       <c r="J325">
         <v>0</v>
       </c>
       <c r="K325">
         <v>222.613</v>
       </c>
       <c r="L325" t="s">
         <v>27</v>
       </c>
       <c r="M325">
         <v>1</v>
       </c>
       <c r="N325" t="s">
         <v>68</v>
       </c>
       <c r="O325">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P325">
         <v>17025</v>
       </c>
       <c r="Q325" t="s">
         <v>37</v>
       </c>
       <c r="R325" t="s">
         <v>30</v>
       </c>
       <c r="S325" t="s">
         <v>31</v>
       </c>
       <c r="T325" t="s">
         <v>31</v>
       </c>
       <c r="U325" t="s">
         <v>38</v>
       </c>
       <c r="V325">
         <v>36</v>
       </c>
       <c r="W325">
         <v>0</v>
       </c>
@@ -25703,51 +25703,51 @@
       <c r="G326">
         <v>3.0057999999999998</v>
       </c>
       <c r="H326">
         <v>121</v>
       </c>
       <c r="I326">
         <v>0</v>
       </c>
       <c r="J326">
         <v>0</v>
       </c>
       <c r="K326">
         <v>222.613</v>
       </c>
       <c r="L326" t="s">
         <v>27</v>
       </c>
       <c r="M326">
         <v>1</v>
       </c>
       <c r="N326" t="s">
         <v>68</v>
       </c>
       <c r="O326">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P326">
         <v>17025</v>
       </c>
       <c r="Q326" t="s">
         <v>37</v>
       </c>
       <c r="R326" t="s">
         <v>30</v>
       </c>
       <c r="S326" t="s">
         <v>31</v>
       </c>
       <c r="T326" t="s">
         <v>31</v>
       </c>
       <c r="U326" t="s">
         <v>46</v>
       </c>
       <c r="V326">
         <v>39</v>
       </c>
       <c r="W326">
         <v>0</v>
       </c>
@@ -25780,51 +25780,51 @@
       <c r="G327">
         <v>3.0057999999999998</v>
       </c>
       <c r="H327">
         <v>121</v>
       </c>
       <c r="I327">
         <v>0</v>
       </c>
       <c r="J327">
         <v>0</v>
       </c>
       <c r="K327">
         <v>222.613</v>
       </c>
       <c r="L327" t="s">
         <v>27</v>
       </c>
       <c r="M327">
         <v>1</v>
       </c>
       <c r="N327" t="s">
         <v>68</v>
       </c>
       <c r="O327">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P327">
         <v>17025</v>
       </c>
       <c r="Q327" t="s">
         <v>37</v>
       </c>
       <c r="R327" t="s">
         <v>30</v>
       </c>
       <c r="S327" t="s">
         <v>31</v>
       </c>
       <c r="T327" t="s">
         <v>31</v>
       </c>
       <c r="U327" t="s">
         <v>47</v>
       </c>
       <c r="V327">
         <v>10</v>
       </c>
       <c r="W327">
         <v>0</v>
       </c>
@@ -25857,51 +25857,51 @@
       <c r="G328">
         <v>3.0057999999999998</v>
       </c>
       <c r="H328">
         <v>121</v>
       </c>
       <c r="I328">
         <v>0</v>
       </c>
       <c r="J328">
         <v>0</v>
       </c>
       <c r="K328">
         <v>222.613</v>
       </c>
       <c r="L328" t="s">
         <v>27</v>
       </c>
       <c r="M328">
         <v>1</v>
       </c>
       <c r="N328" t="s">
         <v>68</v>
       </c>
       <c r="O328">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P328">
         <v>17025</v>
       </c>
       <c r="Q328" t="s">
         <v>37</v>
       </c>
       <c r="R328" t="s">
         <v>30</v>
       </c>
       <c r="S328" t="s">
         <v>31</v>
       </c>
       <c r="T328" t="s">
         <v>31</v>
       </c>
       <c r="U328" t="s">
         <v>48</v>
       </c>
       <c r="V328">
         <v>1</v>
       </c>
       <c r="W328">
         <v>0</v>
       </c>
@@ -25934,51 +25934,51 @@
       <c r="G329">
         <v>3.0057999999999998</v>
       </c>
       <c r="H329">
         <v>121</v>
       </c>
       <c r="I329">
         <v>0</v>
       </c>
       <c r="J329">
         <v>0</v>
       </c>
       <c r="K329">
         <v>222.613</v>
       </c>
       <c r="L329" t="s">
         <v>27</v>
       </c>
       <c r="M329">
         <v>1</v>
       </c>
       <c r="N329" t="s">
         <v>68</v>
       </c>
       <c r="O329">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P329">
         <v>17025</v>
       </c>
       <c r="Q329" t="s">
         <v>29</v>
       </c>
       <c r="R329" t="s">
         <v>30</v>
       </c>
       <c r="S329" t="s">
         <v>31</v>
       </c>
       <c r="T329" t="s">
         <v>31</v>
       </c>
       <c r="U329" t="s">
         <v>38</v>
       </c>
       <c r="V329">
         <v>2</v>
       </c>
       <c r="W329">
         <v>0</v>
       </c>
@@ -26011,51 +26011,51 @@
       <c r="G330">
         <v>3.0057999999999998</v>
       </c>
       <c r="H330">
         <v>121</v>
       </c>
       <c r="I330">
         <v>0</v>
       </c>
       <c r="J330">
         <v>0</v>
       </c>
       <c r="K330">
         <v>222.613</v>
       </c>
       <c r="L330" t="s">
         <v>27</v>
       </c>
       <c r="M330">
         <v>1</v>
       </c>
       <c r="N330" t="s">
         <v>68</v>
       </c>
       <c r="O330">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P330">
         <v>17025</v>
       </c>
       <c r="Q330" t="s">
         <v>29</v>
       </c>
       <c r="R330" t="s">
         <v>30</v>
       </c>
       <c r="S330" t="s">
         <v>31</v>
       </c>
       <c r="T330" t="s">
         <v>31</v>
       </c>
       <c r="U330" t="s">
         <v>46</v>
       </c>
       <c r="V330">
         <v>1</v>
       </c>
       <c r="W330">
         <v>0</v>
       </c>
@@ -26088,51 +26088,51 @@
       <c r="G331">
         <v>3.0057999999999998</v>
       </c>
       <c r="H331">
         <v>121</v>
       </c>
       <c r="I331">
         <v>0</v>
       </c>
       <c r="J331">
         <v>0</v>
       </c>
       <c r="K331">
         <v>222.613</v>
       </c>
       <c r="L331" t="s">
         <v>27</v>
       </c>
       <c r="M331">
         <v>1</v>
       </c>
       <c r="N331" t="s">
         <v>68</v>
       </c>
       <c r="O331">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P331">
         <v>17025</v>
       </c>
       <c r="Q331" t="s">
         <v>29</v>
       </c>
       <c r="R331" t="s">
         <v>30</v>
       </c>
       <c r="S331" t="s">
         <v>31</v>
       </c>
       <c r="T331" t="s">
         <v>31</v>
       </c>
       <c r="U331" t="s">
         <v>47</v>
       </c>
       <c r="V331">
         <v>11</v>
       </c>
       <c r="W331">
         <v>0</v>
       </c>
@@ -26165,51 +26165,51 @@
       <c r="G332">
         <v>3.0057999999999998</v>
       </c>
       <c r="H332">
         <v>121</v>
       </c>
       <c r="I332">
         <v>0</v>
       </c>
       <c r="J332">
         <v>0</v>
       </c>
       <c r="K332">
         <v>222.613</v>
       </c>
       <c r="L332" t="s">
         <v>27</v>
       </c>
       <c r="M332">
         <v>1</v>
       </c>
       <c r="N332" t="s">
         <v>68</v>
       </c>
       <c r="O332">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P332">
         <v>17025</v>
       </c>
       <c r="Q332" t="s">
         <v>29</v>
       </c>
       <c r="R332" t="s">
         <v>30</v>
       </c>
       <c r="S332" t="s">
         <v>31</v>
       </c>
       <c r="T332" t="s">
         <v>31</v>
       </c>
       <c r="U332" t="s">
         <v>48</v>
       </c>
       <c r="V332">
         <v>8</v>
       </c>
       <c r="W332">
         <v>0</v>
       </c>
@@ -26242,51 +26242,51 @@
       <c r="G333">
         <v>3.0057999999999998</v>
       </c>
       <c r="H333">
         <v>121</v>
       </c>
       <c r="I333">
         <v>0</v>
       </c>
       <c r="J333">
         <v>0</v>
       </c>
       <c r="K333">
         <v>222.613</v>
       </c>
       <c r="L333" t="s">
         <v>27</v>
       </c>
       <c r="M333">
         <v>1</v>
       </c>
       <c r="N333" t="s">
         <v>68</v>
       </c>
       <c r="O333">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P333">
         <v>17025</v>
       </c>
       <c r="Q333" t="s">
         <v>29</v>
       </c>
       <c r="R333" t="s">
         <v>30</v>
       </c>
       <c r="S333" t="s">
         <v>31</v>
       </c>
       <c r="T333" t="s">
         <v>31</v>
       </c>
       <c r="U333" t="s">
         <v>49</v>
       </c>
       <c r="V333">
         <v>7</v>
       </c>
       <c r="W333">
         <v>0</v>
       </c>
@@ -26319,51 +26319,51 @@
       <c r="G334">
         <v>6.0087000000000002</v>
       </c>
       <c r="H334">
         <v>1633</v>
       </c>
       <c r="I334">
         <v>0</v>
       </c>
       <c r="J334">
         <v>0</v>
       </c>
       <c r="K334">
         <v>275.36800000000005</v>
       </c>
       <c r="L334" t="s">
         <v>27</v>
       </c>
       <c r="M334">
         <v>1</v>
       </c>
       <c r="N334" t="s">
         <v>73</v>
       </c>
       <c r="O334">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P334">
         <v>17025</v>
       </c>
       <c r="Q334" t="s">
         <v>29</v>
       </c>
       <c r="R334" t="s">
         <v>30</v>
       </c>
       <c r="S334" t="s">
         <v>31</v>
       </c>
       <c r="T334" t="s">
         <v>31</v>
       </c>
       <c r="U334" t="s">
         <v>32</v>
       </c>
       <c r="V334">
         <v>49</v>
       </c>
       <c r="W334">
         <v>0</v>
       </c>
@@ -26396,51 +26396,51 @@
       <c r="G335">
         <v>6.0087000000000002</v>
       </c>
       <c r="H335">
         <v>1633</v>
       </c>
       <c r="I335">
         <v>0</v>
       </c>
       <c r="J335">
         <v>0</v>
       </c>
       <c r="K335">
         <v>275.36800000000005</v>
       </c>
       <c r="L335" t="s">
         <v>27</v>
       </c>
       <c r="M335">
         <v>1</v>
       </c>
       <c r="N335" t="s">
         <v>73</v>
       </c>
       <c r="O335">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P335">
         <v>17025</v>
       </c>
       <c r="Q335" t="s">
         <v>29</v>
       </c>
       <c r="R335" t="s">
         <v>30</v>
       </c>
       <c r="S335" t="s">
         <v>31</v>
       </c>
       <c r="T335" t="s">
         <v>31</v>
       </c>
       <c r="U335" t="s">
         <v>33</v>
       </c>
       <c r="V335">
         <v>29</v>
       </c>
       <c r="W335">
         <v>0</v>
       </c>
@@ -26473,51 +26473,51 @@
       <c r="G336">
         <v>6.0087000000000002</v>
       </c>
       <c r="H336">
         <v>1633</v>
       </c>
       <c r="I336">
         <v>0</v>
       </c>
       <c r="J336">
         <v>0</v>
       </c>
       <c r="K336">
         <v>275.36800000000005</v>
       </c>
       <c r="L336" t="s">
         <v>27</v>
       </c>
       <c r="M336">
         <v>1</v>
       </c>
       <c r="N336" t="s">
         <v>73</v>
       </c>
       <c r="O336">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P336">
         <v>17025</v>
       </c>
       <c r="Q336" t="s">
         <v>29</v>
       </c>
       <c r="R336" t="s">
         <v>30</v>
       </c>
       <c r="S336" t="s">
         <v>31</v>
       </c>
       <c r="T336" t="s">
         <v>31</v>
       </c>
       <c r="U336" t="s">
         <v>35</v>
       </c>
       <c r="V336">
         <v>1</v>
       </c>
       <c r="W336">
         <v>0</v>
       </c>
@@ -26550,51 +26550,51 @@
       <c r="G337">
         <v>6.0087000000000002</v>
       </c>
       <c r="H337">
         <v>1633</v>
       </c>
       <c r="I337">
         <v>0</v>
       </c>
       <c r="J337">
         <v>0</v>
       </c>
       <c r="K337">
         <v>275.36800000000005</v>
       </c>
       <c r="L337" t="s">
         <v>27</v>
       </c>
       <c r="M337">
         <v>1</v>
       </c>
       <c r="N337" t="s">
         <v>73</v>
       </c>
       <c r="O337">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P337">
         <v>17025</v>
       </c>
       <c r="Q337" t="s">
         <v>37</v>
       </c>
       <c r="R337" t="s">
         <v>30</v>
       </c>
       <c r="S337" t="s">
         <v>31</v>
       </c>
       <c r="T337" t="s">
         <v>31</v>
       </c>
       <c r="U337" t="s">
         <v>32</v>
       </c>
       <c r="V337">
         <v>382</v>
       </c>
       <c r="W337">
         <v>0</v>
       </c>
@@ -26627,51 +26627,51 @@
       <c r="G338">
         <v>6.0087000000000002</v>
       </c>
       <c r="H338">
         <v>1633</v>
       </c>
       <c r="I338">
         <v>0</v>
       </c>
       <c r="J338">
         <v>0</v>
       </c>
       <c r="K338">
         <v>275.36800000000005</v>
       </c>
       <c r="L338" t="s">
         <v>27</v>
       </c>
       <c r="M338">
         <v>1</v>
       </c>
       <c r="N338" t="s">
         <v>73</v>
       </c>
       <c r="O338">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P338">
         <v>17025</v>
       </c>
       <c r="Q338" t="s">
         <v>37</v>
       </c>
       <c r="R338" t="s">
         <v>30</v>
       </c>
       <c r="S338" t="s">
         <v>31</v>
       </c>
       <c r="T338" t="s">
         <v>31</v>
       </c>
       <c r="U338" t="s">
         <v>33</v>
       </c>
       <c r="V338">
         <v>462</v>
       </c>
       <c r="W338">
         <v>0</v>
       </c>
@@ -26704,51 +26704,51 @@
       <c r="G339">
         <v>6.0087000000000002</v>
       </c>
       <c r="H339">
         <v>1633</v>
       </c>
       <c r="I339">
         <v>0</v>
       </c>
       <c r="J339">
         <v>0</v>
       </c>
       <c r="K339">
         <v>275.36800000000005</v>
       </c>
       <c r="L339" t="s">
         <v>27</v>
       </c>
       <c r="M339">
         <v>1</v>
       </c>
       <c r="N339" t="s">
         <v>73</v>
       </c>
       <c r="O339">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P339">
         <v>17025</v>
       </c>
       <c r="Q339" t="s">
         <v>37</v>
       </c>
       <c r="R339" t="s">
         <v>30</v>
       </c>
       <c r="S339" t="s">
         <v>31</v>
       </c>
       <c r="T339" t="s">
         <v>31</v>
       </c>
       <c r="U339" t="s">
         <v>34</v>
       </c>
       <c r="V339">
         <v>97</v>
       </c>
       <c r="W339">
         <v>0</v>
       </c>
@@ -26781,51 +26781,51 @@
       <c r="G340">
         <v>6.0087000000000002</v>
       </c>
       <c r="H340">
         <v>1633</v>
       </c>
       <c r="I340">
         <v>0</v>
       </c>
       <c r="J340">
         <v>0</v>
       </c>
       <c r="K340">
         <v>275.36800000000005</v>
       </c>
       <c r="L340" t="s">
         <v>27</v>
       </c>
       <c r="M340">
         <v>1</v>
       </c>
       <c r="N340" t="s">
         <v>73</v>
       </c>
       <c r="O340">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P340">
         <v>17025</v>
       </c>
       <c r="Q340" t="s">
         <v>37</v>
       </c>
       <c r="R340" t="s">
         <v>30</v>
       </c>
       <c r="S340" t="s">
         <v>31</v>
       </c>
       <c r="T340" t="s">
         <v>31</v>
       </c>
       <c r="U340" t="s">
         <v>35</v>
       </c>
       <c r="V340">
         <v>52</v>
       </c>
       <c r="W340">
         <v>0</v>
       </c>
@@ -26858,51 +26858,51 @@
       <c r="G341">
         <v>6.0087000000000002</v>
       </c>
       <c r="H341">
         <v>1633</v>
       </c>
       <c r="I341">
         <v>0</v>
       </c>
       <c r="J341">
         <v>0</v>
       </c>
       <c r="K341">
         <v>275.36800000000005</v>
       </c>
       <c r="L341" t="s">
         <v>27</v>
       </c>
       <c r="M341">
         <v>1</v>
       </c>
       <c r="N341" t="s">
         <v>73</v>
       </c>
       <c r="O341">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P341">
         <v>17025</v>
       </c>
       <c r="Q341" t="s">
         <v>37</v>
       </c>
       <c r="R341" t="s">
         <v>30</v>
       </c>
       <c r="S341" t="s">
         <v>31</v>
       </c>
       <c r="T341" t="s">
         <v>31</v>
       </c>
       <c r="U341" t="s">
         <v>38</v>
       </c>
       <c r="V341">
         <v>2</v>
       </c>
       <c r="W341">
         <v>0</v>
       </c>
@@ -26935,51 +26935,51 @@
       <c r="G342">
         <v>6.0087000000000002</v>
       </c>
       <c r="H342">
         <v>1633</v>
       </c>
       <c r="I342">
         <v>0</v>
       </c>
       <c r="J342">
         <v>0</v>
       </c>
       <c r="K342">
         <v>275.36800000000005</v>
       </c>
       <c r="L342" t="s">
         <v>27</v>
       </c>
       <c r="M342">
         <v>1</v>
       </c>
       <c r="N342" t="s">
         <v>73</v>
       </c>
       <c r="O342">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P342">
         <v>17025</v>
       </c>
       <c r="Q342" t="s">
         <v>60</v>
       </c>
       <c r="R342" t="s">
         <v>30</v>
       </c>
       <c r="S342" t="s">
         <v>31</v>
       </c>
       <c r="T342" t="s">
         <v>31</v>
       </c>
       <c r="U342" t="s">
         <v>32</v>
       </c>
       <c r="V342">
         <v>110</v>
       </c>
       <c r="W342">
         <v>0</v>
       </c>
@@ -27012,51 +27012,51 @@
       <c r="G343">
         <v>6.0087000000000002</v>
       </c>
       <c r="H343">
         <v>1633</v>
       </c>
       <c r="I343">
         <v>0</v>
       </c>
       <c r="J343">
         <v>0</v>
       </c>
       <c r="K343">
         <v>275.36800000000005</v>
       </c>
       <c r="L343" t="s">
         <v>27</v>
       </c>
       <c r="M343">
         <v>1</v>
       </c>
       <c r="N343" t="s">
         <v>73</v>
       </c>
       <c r="O343">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P343">
         <v>17025</v>
       </c>
       <c r="Q343" t="s">
         <v>60</v>
       </c>
       <c r="R343" t="s">
         <v>30</v>
       </c>
       <c r="S343" t="s">
         <v>31</v>
       </c>
       <c r="T343" t="s">
         <v>31</v>
       </c>
       <c r="U343" t="s">
         <v>33</v>
       </c>
       <c r="V343">
         <v>231</v>
       </c>
       <c r="W343">
         <v>0</v>
       </c>
@@ -27089,51 +27089,51 @@
       <c r="G344">
         <v>6.0087000000000002</v>
       </c>
       <c r="H344">
         <v>1633</v>
       </c>
       <c r="I344">
         <v>0</v>
       </c>
       <c r="J344">
         <v>0</v>
       </c>
       <c r="K344">
         <v>275.36800000000005</v>
       </c>
       <c r="L344" t="s">
         <v>27</v>
       </c>
       <c r="M344">
         <v>1</v>
       </c>
       <c r="N344" t="s">
         <v>73</v>
       </c>
       <c r="O344">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P344">
         <v>17025</v>
       </c>
       <c r="Q344" t="s">
         <v>60</v>
       </c>
       <c r="R344" t="s">
         <v>30</v>
       </c>
       <c r="S344" t="s">
         <v>31</v>
       </c>
       <c r="T344" t="s">
         <v>31</v>
       </c>
       <c r="U344" t="s">
         <v>34</v>
       </c>
       <c r="V344">
         <v>92</v>
       </c>
       <c r="W344">
         <v>0</v>
       </c>
@@ -27166,51 +27166,51 @@
       <c r="G345">
         <v>6.0087000000000002</v>
       </c>
       <c r="H345">
         <v>1633</v>
       </c>
       <c r="I345">
         <v>0</v>
       </c>
       <c r="J345">
         <v>0</v>
       </c>
       <c r="K345">
         <v>275.36800000000005</v>
       </c>
       <c r="L345" t="s">
         <v>27</v>
       </c>
       <c r="M345">
         <v>1</v>
       </c>
       <c r="N345" t="s">
         <v>73</v>
       </c>
       <c r="O345">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P345">
         <v>17025</v>
       </c>
       <c r="Q345" t="s">
         <v>60</v>
       </c>
       <c r="R345" t="s">
         <v>30</v>
       </c>
       <c r="S345" t="s">
         <v>31</v>
       </c>
       <c r="T345" t="s">
         <v>31</v>
       </c>
       <c r="U345" t="s">
         <v>35</v>
       </c>
       <c r="V345">
         <v>55</v>
       </c>
       <c r="W345">
         <v>0</v>
       </c>
@@ -27243,51 +27243,51 @@
       <c r="G346">
         <v>6.0087000000000002</v>
       </c>
       <c r="H346">
         <v>1633</v>
       </c>
       <c r="I346">
         <v>0</v>
       </c>
       <c r="J346">
         <v>0</v>
       </c>
       <c r="K346">
         <v>275.36800000000005</v>
       </c>
       <c r="L346" t="s">
         <v>27</v>
       </c>
       <c r="M346">
         <v>1</v>
       </c>
       <c r="N346" t="s">
         <v>73</v>
       </c>
       <c r="O346">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P346">
         <v>17025</v>
       </c>
       <c r="Q346" t="s">
         <v>60</v>
       </c>
       <c r="R346" t="s">
         <v>30</v>
       </c>
       <c r="S346" t="s">
         <v>31</v>
       </c>
       <c r="T346" t="s">
         <v>31</v>
       </c>
       <c r="U346" t="s">
         <v>38</v>
       </c>
       <c r="V346">
         <v>5</v>
       </c>
       <c r="W346">
         <v>0</v>
       </c>
@@ -27320,51 +27320,51 @@
       <c r="G347">
         <v>6.0087000000000002</v>
       </c>
       <c r="H347">
         <v>1633</v>
       </c>
       <c r="I347">
         <v>0</v>
       </c>
       <c r="J347">
         <v>0</v>
       </c>
       <c r="K347">
         <v>275.36800000000005</v>
       </c>
       <c r="L347" t="s">
         <v>27</v>
       </c>
       <c r="M347">
         <v>1</v>
       </c>
       <c r="N347" t="s">
         <v>73</v>
       </c>
       <c r="O347">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P347">
         <v>17025</v>
       </c>
       <c r="Q347" t="s">
         <v>71</v>
       </c>
       <c r="R347" t="s">
         <v>30</v>
       </c>
       <c r="S347" t="s">
         <v>31</v>
       </c>
       <c r="T347" t="s">
         <v>31</v>
       </c>
       <c r="U347" t="s">
         <v>32</v>
       </c>
       <c r="V347">
         <v>9</v>
       </c>
       <c r="W347">
         <v>0</v>
       </c>
@@ -27397,51 +27397,51 @@
       <c r="G348">
         <v>6.0087000000000002</v>
       </c>
       <c r="H348">
         <v>1633</v>
       </c>
       <c r="I348">
         <v>0</v>
       </c>
       <c r="J348">
         <v>0</v>
       </c>
       <c r="K348">
         <v>275.36800000000005</v>
       </c>
       <c r="L348" t="s">
         <v>27</v>
       </c>
       <c r="M348">
         <v>1</v>
       </c>
       <c r="N348" t="s">
         <v>73</v>
       </c>
       <c r="O348">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P348">
         <v>17025</v>
       </c>
       <c r="Q348" t="s">
         <v>71</v>
       </c>
       <c r="R348" t="s">
         <v>30</v>
       </c>
       <c r="S348" t="s">
         <v>31</v>
       </c>
       <c r="T348" t="s">
         <v>31</v>
       </c>
       <c r="U348" t="s">
         <v>33</v>
       </c>
       <c r="V348">
         <v>39</v>
       </c>
       <c r="W348">
         <v>0</v>
       </c>
@@ -27474,51 +27474,51 @@
       <c r="G349">
         <v>6.0087000000000002</v>
       </c>
       <c r="H349">
         <v>1633</v>
       </c>
       <c r="I349">
         <v>0</v>
       </c>
       <c r="J349">
         <v>0</v>
       </c>
       <c r="K349">
         <v>275.36800000000005</v>
       </c>
       <c r="L349" t="s">
         <v>27</v>
       </c>
       <c r="M349">
         <v>1</v>
       </c>
       <c r="N349" t="s">
         <v>73</v>
       </c>
       <c r="O349">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P349">
         <v>17025</v>
       </c>
       <c r="Q349" t="s">
         <v>71</v>
       </c>
       <c r="R349" t="s">
         <v>30</v>
       </c>
       <c r="S349" t="s">
         <v>31</v>
       </c>
       <c r="T349" t="s">
         <v>31</v>
       </c>
       <c r="U349" t="s">
         <v>34</v>
       </c>
       <c r="V349">
         <v>14</v>
       </c>
       <c r="W349">
         <v>0</v>
       </c>
@@ -27551,51 +27551,51 @@
       <c r="G350">
         <v>6.0087000000000002</v>
       </c>
       <c r="H350">
         <v>1633</v>
       </c>
       <c r="I350">
         <v>0</v>
       </c>
       <c r="J350">
         <v>0</v>
       </c>
       <c r="K350">
         <v>275.36800000000005</v>
       </c>
       <c r="L350" t="s">
         <v>27</v>
       </c>
       <c r="M350">
         <v>1</v>
       </c>
       <c r="N350" t="s">
         <v>73</v>
       </c>
       <c r="O350">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P350">
         <v>17025</v>
       </c>
       <c r="Q350" t="s">
         <v>71</v>
       </c>
       <c r="R350" t="s">
         <v>30</v>
       </c>
       <c r="S350" t="s">
         <v>31</v>
       </c>
       <c r="T350" t="s">
         <v>31</v>
       </c>
       <c r="U350" t="s">
         <v>35</v>
       </c>
       <c r="V350">
         <v>4</v>
       </c>
       <c r="W350">
         <v>0</v>
       </c>
@@ -27628,51 +27628,51 @@
       <c r="G351">
         <v>27.6061</v>
       </c>
       <c r="H351">
         <v>1720</v>
       </c>
       <c r="I351">
         <v>547.0</v>
       </c>
       <c r="J351">
         <v>956.080999999999676</v>
       </c>
       <c r="K351">
         <v>0</v>
       </c>
       <c r="L351" t="s">
         <v>27</v>
       </c>
       <c r="M351">
         <v>1</v>
       </c>
       <c r="N351" t="s">
         <v>65</v>
       </c>
       <c r="O351">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P351">
         <v>17025</v>
       </c>
       <c r="Q351" t="s">
         <v>45</v>
       </c>
       <c r="R351" t="s">
         <v>30</v>
       </c>
       <c r="S351" t="s">
         <v>31</v>
       </c>
       <c r="T351" t="s">
         <v>31</v>
       </c>
       <c r="U351" t="s">
         <v>32</v>
       </c>
       <c r="V351">
         <v>213</v>
       </c>
       <c r="W351">
         <v>0</v>
       </c>
@@ -27705,51 +27705,51 @@
       <c r="G352">
         <v>27.6061</v>
       </c>
       <c r="H352">
         <v>1720</v>
       </c>
       <c r="I352">
         <v>547.0</v>
       </c>
       <c r="J352">
         <v>956.080999999999676</v>
       </c>
       <c r="K352">
         <v>0</v>
       </c>
       <c r="L352" t="s">
         <v>27</v>
       </c>
       <c r="M352">
         <v>1</v>
       </c>
       <c r="N352" t="s">
         <v>65</v>
       </c>
       <c r="O352">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P352">
         <v>17025</v>
       </c>
       <c r="Q352" t="s">
         <v>45</v>
       </c>
       <c r="R352" t="s">
         <v>30</v>
       </c>
       <c r="S352" t="s">
         <v>31</v>
       </c>
       <c r="T352" t="s">
         <v>31</v>
       </c>
       <c r="U352" t="s">
         <v>33</v>
       </c>
       <c r="V352">
         <v>587</v>
       </c>
       <c r="W352">
         <v>0</v>
       </c>
@@ -27782,51 +27782,51 @@
       <c r="G353">
         <v>27.6061</v>
       </c>
       <c r="H353">
         <v>1720</v>
       </c>
       <c r="I353">
         <v>547.0</v>
       </c>
       <c r="J353">
         <v>956.080999999999676</v>
       </c>
       <c r="K353">
         <v>0</v>
       </c>
       <c r="L353" t="s">
         <v>27</v>
       </c>
       <c r="M353">
         <v>1</v>
       </c>
       <c r="N353" t="s">
         <v>65</v>
       </c>
       <c r="O353">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P353">
         <v>17025</v>
       </c>
       <c r="Q353" t="s">
         <v>45</v>
       </c>
       <c r="R353" t="s">
         <v>30</v>
       </c>
       <c r="S353" t="s">
         <v>31</v>
       </c>
       <c r="T353" t="s">
         <v>31</v>
       </c>
       <c r="U353" t="s">
         <v>34</v>
       </c>
       <c r="V353">
         <v>243</v>
       </c>
       <c r="W353">
         <v>0</v>
       </c>
@@ -27859,51 +27859,51 @@
       <c r="G354">
         <v>27.6061</v>
       </c>
       <c r="H354">
         <v>1720</v>
       </c>
       <c r="I354">
         <v>547.0</v>
       </c>
       <c r="J354">
         <v>956.080999999999676</v>
       </c>
       <c r="K354">
         <v>0</v>
       </c>
       <c r="L354" t="s">
         <v>27</v>
       </c>
       <c r="M354">
         <v>1</v>
       </c>
       <c r="N354" t="s">
         <v>65</v>
       </c>
       <c r="O354">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P354">
         <v>17025</v>
       </c>
       <c r="Q354" t="s">
         <v>45</v>
       </c>
       <c r="R354" t="s">
         <v>30</v>
       </c>
       <c r="S354" t="s">
         <v>31</v>
       </c>
       <c r="T354" t="s">
         <v>31</v>
       </c>
       <c r="U354" t="s">
         <v>35</v>
       </c>
       <c r="V354">
         <v>355</v>
       </c>
       <c r="W354">
         <v>0</v>
       </c>
@@ -27936,51 +27936,51 @@
       <c r="G355">
         <v>27.6061</v>
       </c>
       <c r="H355">
         <v>1720</v>
       </c>
       <c r="I355">
         <v>547.0</v>
       </c>
       <c r="J355">
         <v>956.080999999999676</v>
       </c>
       <c r="K355">
         <v>0</v>
       </c>
       <c r="L355" t="s">
         <v>27</v>
       </c>
       <c r="M355">
         <v>1</v>
       </c>
       <c r="N355" t="s">
         <v>65</v>
       </c>
       <c r="O355">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P355">
         <v>17025</v>
       </c>
       <c r="Q355" t="s">
         <v>45</v>
       </c>
       <c r="R355" t="s">
         <v>30</v>
       </c>
       <c r="S355" t="s">
         <v>31</v>
       </c>
       <c r="T355" t="s">
         <v>31</v>
       </c>
       <c r="U355" t="s">
         <v>38</v>
       </c>
       <c r="V355">
         <v>61</v>
       </c>
       <c r="W355">
         <v>35.0</v>
       </c>
@@ -28013,51 +28013,51 @@
       <c r="G356">
         <v>27.6061</v>
       </c>
       <c r="H356">
         <v>1720</v>
       </c>
       <c r="I356">
         <v>547.0</v>
       </c>
       <c r="J356">
         <v>956.080999999999676</v>
       </c>
       <c r="K356">
         <v>0</v>
       </c>
       <c r="L356" t="s">
         <v>27</v>
       </c>
       <c r="M356">
         <v>1</v>
       </c>
       <c r="N356" t="s">
         <v>65</v>
       </c>
       <c r="O356">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P356">
         <v>17025</v>
       </c>
       <c r="Q356" t="s">
         <v>45</v>
       </c>
       <c r="R356" t="s">
         <v>30</v>
       </c>
       <c r="S356" t="s">
         <v>31</v>
       </c>
       <c r="T356" t="s">
         <v>31</v>
       </c>
       <c r="U356" t="s">
         <v>46</v>
       </c>
       <c r="V356">
         <v>50</v>
       </c>
       <c r="W356">
         <v>49.0</v>
       </c>
@@ -28090,51 +28090,51 @@
       <c r="G357">
         <v>27.6061</v>
       </c>
       <c r="H357">
         <v>1720</v>
       </c>
       <c r="I357">
         <v>547.0</v>
       </c>
       <c r="J357">
         <v>956.080999999999676</v>
       </c>
       <c r="K357">
         <v>0</v>
       </c>
       <c r="L357" t="s">
         <v>27</v>
       </c>
       <c r="M357">
         <v>1</v>
       </c>
       <c r="N357" t="s">
         <v>65</v>
       </c>
       <c r="O357">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P357">
         <v>17025</v>
       </c>
       <c r="Q357" t="s">
         <v>45</v>
       </c>
       <c r="R357" t="s">
         <v>30</v>
       </c>
       <c r="S357" t="s">
         <v>31</v>
       </c>
       <c r="T357" t="s">
         <v>31</v>
       </c>
       <c r="U357" t="s">
         <v>47</v>
       </c>
       <c r="V357">
         <v>33</v>
       </c>
       <c r="W357">
         <v>52.0</v>
       </c>
@@ -28167,51 +28167,51 @@
       <c r="G358">
         <v>27.6061</v>
       </c>
       <c r="H358">
         <v>1720</v>
       </c>
       <c r="I358">
         <v>547.0</v>
       </c>
       <c r="J358">
         <v>956.080999999999676</v>
       </c>
       <c r="K358">
         <v>0</v>
       </c>
       <c r="L358" t="s">
         <v>27</v>
       </c>
       <c r="M358">
         <v>1</v>
       </c>
       <c r="N358" t="s">
         <v>65</v>
       </c>
       <c r="O358">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P358">
         <v>17025</v>
       </c>
       <c r="Q358" t="s">
         <v>45</v>
       </c>
       <c r="R358" t="s">
         <v>30</v>
       </c>
       <c r="S358" t="s">
         <v>31</v>
       </c>
       <c r="T358" t="s">
         <v>31</v>
       </c>
       <c r="U358" t="s">
         <v>48</v>
       </c>
       <c r="V358">
         <v>32</v>
       </c>
       <c r="W358">
         <v>73.0</v>
       </c>
@@ -28244,51 +28244,51 @@
       <c r="G359">
         <v>27.6061</v>
       </c>
       <c r="H359">
         <v>1720</v>
       </c>
       <c r="I359">
         <v>547.0</v>
       </c>
       <c r="J359">
         <v>956.080999999999676</v>
       </c>
       <c r="K359">
         <v>0</v>
       </c>
       <c r="L359" t="s">
         <v>27</v>
       </c>
       <c r="M359">
         <v>1</v>
       </c>
       <c r="N359" t="s">
         <v>65</v>
       </c>
       <c r="O359">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P359">
         <v>17025</v>
       </c>
       <c r="Q359" t="s">
         <v>45</v>
       </c>
       <c r="R359" t="s">
         <v>30</v>
       </c>
       <c r="S359" t="s">
         <v>31</v>
       </c>
       <c r="T359" t="s">
         <v>31</v>
       </c>
       <c r="U359" t="s">
         <v>49</v>
       </c>
       <c r="V359">
         <v>65</v>
       </c>
       <c r="W359">
         <v>208.0</v>
       </c>
@@ -28321,51 +28321,51 @@
       <c r="G360">
         <v>27.6061</v>
       </c>
       <c r="H360">
         <v>1720</v>
       </c>
       <c r="I360">
         <v>547.0</v>
       </c>
       <c r="J360">
         <v>956.080999999999676</v>
       </c>
       <c r="K360">
         <v>0</v>
       </c>
       <c r="L360" t="s">
         <v>27</v>
       </c>
       <c r="M360">
         <v>1</v>
       </c>
       <c r="N360" t="s">
         <v>65</v>
       </c>
       <c r="O360">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P360">
         <v>17025</v>
       </c>
       <c r="Q360" t="s">
         <v>45</v>
       </c>
       <c r="R360" t="s">
         <v>30</v>
       </c>
       <c r="S360" t="s">
         <v>31</v>
       </c>
       <c r="T360" t="s">
         <v>31</v>
       </c>
       <c r="U360" t="s">
         <v>50</v>
       </c>
       <c r="V360">
         <v>4</v>
       </c>
       <c r="W360">
         <v>18.0</v>
       </c>
@@ -28398,51 +28398,51 @@
       <c r="G361">
         <v>27.6061</v>
       </c>
       <c r="H361">
         <v>1720</v>
       </c>
       <c r="I361">
         <v>547.0</v>
       </c>
       <c r="J361">
         <v>956.080999999999676</v>
       </c>
       <c r="K361">
         <v>0</v>
       </c>
       <c r="L361" t="s">
         <v>27</v>
       </c>
       <c r="M361">
         <v>1</v>
       </c>
       <c r="N361" t="s">
         <v>65</v>
       </c>
       <c r="O361">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P361">
         <v>17025</v>
       </c>
       <c r="Q361" t="s">
         <v>74</v>
       </c>
       <c r="R361" t="s">
         <v>30</v>
       </c>
       <c r="S361" t="s">
         <v>31</v>
       </c>
       <c r="T361" t="s">
         <v>31</v>
       </c>
       <c r="U361" t="s">
         <v>34</v>
       </c>
       <c r="V361">
         <v>2</v>
       </c>
       <c r="W361">
         <v>0</v>
       </c>
@@ -28475,51 +28475,51 @@
       <c r="G362">
         <v>27.6061</v>
       </c>
       <c r="H362">
         <v>1720</v>
       </c>
       <c r="I362">
         <v>547.0</v>
       </c>
       <c r="J362">
         <v>956.080999999999676</v>
       </c>
       <c r="K362">
         <v>0</v>
       </c>
       <c r="L362" t="s">
         <v>27</v>
       </c>
       <c r="M362">
         <v>1</v>
       </c>
       <c r="N362" t="s">
         <v>65</v>
       </c>
       <c r="O362">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P362">
         <v>17025</v>
       </c>
       <c r="Q362" t="s">
         <v>74</v>
       </c>
       <c r="R362" t="s">
         <v>30</v>
       </c>
       <c r="S362" t="s">
         <v>31</v>
       </c>
       <c r="T362" t="s">
         <v>31</v>
       </c>
       <c r="U362" t="s">
         <v>46</v>
       </c>
       <c r="V362">
         <v>1</v>
       </c>
       <c r="W362">
         <v>1.0</v>
       </c>
@@ -28552,51 +28552,51 @@
       <c r="G363">
         <v>27.6061</v>
       </c>
       <c r="H363">
         <v>1720</v>
       </c>
       <c r="I363">
         <v>547.0</v>
       </c>
       <c r="J363">
         <v>956.080999999999676</v>
       </c>
       <c r="K363">
         <v>0</v>
       </c>
       <c r="L363" t="s">
         <v>27</v>
       </c>
       <c r="M363">
         <v>1</v>
       </c>
       <c r="N363" t="s">
         <v>65</v>
       </c>
       <c r="O363">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P363">
         <v>17025</v>
       </c>
       <c r="Q363" t="s">
         <v>74</v>
       </c>
       <c r="R363" t="s">
         <v>30</v>
       </c>
       <c r="S363" t="s">
         <v>31</v>
       </c>
       <c r="T363" t="s">
         <v>31</v>
       </c>
       <c r="U363" t="s">
         <v>47</v>
       </c>
       <c r="V363">
         <v>3</v>
       </c>
       <c r="W363">
         <v>3.0</v>
       </c>
@@ -28629,51 +28629,51 @@
       <c r="G364">
         <v>27.6061</v>
       </c>
       <c r="H364">
         <v>1720</v>
       </c>
       <c r="I364">
         <v>547.0</v>
       </c>
       <c r="J364">
         <v>956.080999999999676</v>
       </c>
       <c r="K364">
         <v>0</v>
       </c>
       <c r="L364" t="s">
         <v>27</v>
       </c>
       <c r="M364">
         <v>1</v>
       </c>
       <c r="N364" t="s">
         <v>65</v>
       </c>
       <c r="O364">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P364">
         <v>17025</v>
       </c>
       <c r="Q364" t="s">
         <v>74</v>
       </c>
       <c r="R364" t="s">
         <v>30</v>
       </c>
       <c r="S364" t="s">
         <v>31</v>
       </c>
       <c r="T364" t="s">
         <v>31</v>
       </c>
       <c r="U364" t="s">
         <v>49</v>
       </c>
       <c r="V364">
         <v>1</v>
       </c>
       <c r="W364">
         <v>2.0</v>
       </c>
@@ -28706,51 +28706,51 @@
       <c r="G365">
         <v>27.6061</v>
       </c>
       <c r="H365">
         <v>1720</v>
       </c>
       <c r="I365">
         <v>547.0</v>
       </c>
       <c r="J365">
         <v>956.080999999999676</v>
       </c>
       <c r="K365">
         <v>0</v>
       </c>
       <c r="L365" t="s">
         <v>27</v>
       </c>
       <c r="M365">
         <v>1</v>
       </c>
       <c r="N365" t="s">
         <v>65</v>
       </c>
       <c r="O365">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P365">
         <v>17025</v>
       </c>
       <c r="Q365" t="s">
         <v>45</v>
       </c>
       <c r="R365" t="s">
         <v>30</v>
       </c>
       <c r="S365" t="s">
         <v>51</v>
       </c>
       <c r="T365" t="s">
         <v>31</v>
       </c>
       <c r="U365" t="s">
         <v>35</v>
       </c>
       <c r="V365">
         <v>1</v>
       </c>
       <c r="W365">
         <v>0</v>
       </c>
@@ -28783,51 +28783,51 @@
       <c r="G366">
         <v>27.6061</v>
       </c>
       <c r="H366">
         <v>1720</v>
       </c>
       <c r="I366">
         <v>547.0</v>
       </c>
       <c r="J366">
         <v>956.080999999999676</v>
       </c>
       <c r="K366">
         <v>0</v>
       </c>
       <c r="L366" t="s">
         <v>27</v>
       </c>
       <c r="M366">
         <v>1</v>
       </c>
       <c r="N366" t="s">
         <v>65</v>
       </c>
       <c r="O366">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P366">
         <v>17025</v>
       </c>
       <c r="Q366" t="s">
         <v>45</v>
       </c>
       <c r="R366" t="s">
         <v>30</v>
       </c>
       <c r="S366" t="s">
         <v>51</v>
       </c>
       <c r="T366" t="s">
         <v>31</v>
       </c>
       <c r="U366" t="s">
         <v>46</v>
       </c>
       <c r="V366">
         <v>5</v>
       </c>
       <c r="W366">
         <v>4.0</v>
       </c>
@@ -28860,51 +28860,51 @@
       <c r="G367">
         <v>27.6061</v>
       </c>
       <c r="H367">
         <v>1720</v>
       </c>
       <c r="I367">
         <v>547.0</v>
       </c>
       <c r="J367">
         <v>956.080999999999676</v>
       </c>
       <c r="K367">
         <v>0</v>
       </c>
       <c r="L367" t="s">
         <v>27</v>
       </c>
       <c r="M367">
         <v>1</v>
       </c>
       <c r="N367" t="s">
         <v>65</v>
       </c>
       <c r="O367">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P367">
         <v>17025</v>
       </c>
       <c r="Q367" t="s">
         <v>45</v>
       </c>
       <c r="R367" t="s">
         <v>30</v>
       </c>
       <c r="S367" t="s">
         <v>51</v>
       </c>
       <c r="T367" t="s">
         <v>31</v>
       </c>
       <c r="U367" t="s">
         <v>47</v>
       </c>
       <c r="V367">
         <v>16</v>
       </c>
       <c r="W367">
         <v>17.0</v>
       </c>
@@ -28937,51 +28937,51 @@
       <c r="G368">
         <v>27.6061</v>
       </c>
       <c r="H368">
         <v>1720</v>
       </c>
       <c r="I368">
         <v>547.0</v>
       </c>
       <c r="J368">
         <v>956.080999999999676</v>
       </c>
       <c r="K368">
         <v>0</v>
       </c>
       <c r="L368" t="s">
         <v>27</v>
       </c>
       <c r="M368">
         <v>1</v>
       </c>
       <c r="N368" t="s">
         <v>65</v>
       </c>
       <c r="O368">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P368">
         <v>17025</v>
       </c>
       <c r="Q368" t="s">
         <v>45</v>
       </c>
       <c r="R368" t="s">
         <v>30</v>
       </c>
       <c r="S368" t="s">
         <v>51</v>
       </c>
       <c r="T368" t="s">
         <v>31</v>
       </c>
       <c r="U368" t="s">
         <v>48</v>
       </c>
       <c r="V368">
         <v>12</v>
       </c>
       <c r="W368">
         <v>17.0</v>
       </c>
@@ -29014,51 +29014,51 @@
       <c r="G369">
         <v>27.6061</v>
       </c>
       <c r="H369">
         <v>1720</v>
       </c>
       <c r="I369">
         <v>547.0</v>
       </c>
       <c r="J369">
         <v>956.080999999999676</v>
       </c>
       <c r="K369">
         <v>0</v>
       </c>
       <c r="L369" t="s">
         <v>27</v>
       </c>
       <c r="M369">
         <v>1</v>
       </c>
       <c r="N369" t="s">
         <v>65</v>
       </c>
       <c r="O369">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P369">
         <v>17025</v>
       </c>
       <c r="Q369" t="s">
         <v>45</v>
       </c>
       <c r="R369" t="s">
         <v>30</v>
       </c>
       <c r="S369" t="s">
         <v>51</v>
       </c>
       <c r="T369" t="s">
         <v>31</v>
       </c>
       <c r="U369" t="s">
         <v>49</v>
       </c>
       <c r="V369">
         <v>34</v>
       </c>
       <c r="W369">
         <v>62.0</v>
       </c>
@@ -29091,51 +29091,51 @@
       <c r="G370">
         <v>27.6061</v>
       </c>
       <c r="H370">
         <v>1720</v>
       </c>
       <c r="I370">
         <v>547.0</v>
       </c>
       <c r="J370">
         <v>956.080999999999676</v>
       </c>
       <c r="K370">
         <v>0</v>
       </c>
       <c r="L370" t="s">
         <v>27</v>
       </c>
       <c r="M370">
         <v>1</v>
       </c>
       <c r="N370" t="s">
         <v>65</v>
       </c>
       <c r="O370">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P370">
         <v>17025</v>
       </c>
       <c r="Q370" t="s">
         <v>45</v>
       </c>
       <c r="R370" t="s">
         <v>30</v>
       </c>
       <c r="S370" t="s">
         <v>51</v>
       </c>
       <c r="T370" t="s">
         <v>31</v>
       </c>
       <c r="U370" t="s">
         <v>50</v>
       </c>
       <c r="V370">
         <v>2</v>
       </c>
       <c r="W370">
         <v>6.0</v>
       </c>
@@ -29168,51 +29168,51 @@
       <c r="G371">
         <v>37.8488</v>
       </c>
       <c r="H371">
         <v>1884</v>
       </c>
       <c r="I371">
         <v>375.0</v>
       </c>
       <c r="J371">
         <v>788.67000000000007</v>
       </c>
       <c r="K371">
         <v>0</v>
       </c>
       <c r="L371" t="s">
         <v>27</v>
       </c>
       <c r="M371">
         <v>1</v>
       </c>
       <c r="N371" t="s">
         <v>75</v>
       </c>
       <c r="O371">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P371">
         <v>17025</v>
       </c>
       <c r="Q371" t="s">
         <v>45</v>
       </c>
       <c r="R371" t="s">
         <v>30</v>
       </c>
       <c r="S371" t="s">
         <v>31</v>
       </c>
       <c r="T371" t="s">
         <v>31</v>
       </c>
       <c r="U371" t="s">
         <v>32</v>
       </c>
       <c r="V371">
         <v>323</v>
       </c>
       <c r="W371">
         <v>0</v>
       </c>
@@ -29245,51 +29245,51 @@
       <c r="G372">
         <v>37.8488</v>
       </c>
       <c r="H372">
         <v>1884</v>
       </c>
       <c r="I372">
         <v>375.0</v>
       </c>
       <c r="J372">
         <v>788.67000000000007</v>
       </c>
       <c r="K372">
         <v>0</v>
       </c>
       <c r="L372" t="s">
         <v>27</v>
       </c>
       <c r="M372">
         <v>1</v>
       </c>
       <c r="N372" t="s">
         <v>75</v>
       </c>
       <c r="O372">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P372">
         <v>17025</v>
       </c>
       <c r="Q372" t="s">
         <v>45</v>
       </c>
       <c r="R372" t="s">
         <v>30</v>
       </c>
       <c r="S372" t="s">
         <v>31</v>
       </c>
       <c r="T372" t="s">
         <v>31</v>
       </c>
       <c r="U372" t="s">
         <v>33</v>
       </c>
       <c r="V372">
         <v>672</v>
       </c>
       <c r="W372">
         <v>0</v>
       </c>
@@ -29322,51 +29322,51 @@
       <c r="G373">
         <v>37.8488</v>
       </c>
       <c r="H373">
         <v>1884</v>
       </c>
       <c r="I373">
         <v>375.0</v>
       </c>
       <c r="J373">
         <v>788.67000000000007</v>
       </c>
       <c r="K373">
         <v>0</v>
       </c>
       <c r="L373" t="s">
         <v>27</v>
       </c>
       <c r="M373">
         <v>1</v>
       </c>
       <c r="N373" t="s">
         <v>75</v>
       </c>
       <c r="O373">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P373">
         <v>17025</v>
       </c>
       <c r="Q373" t="s">
         <v>45</v>
       </c>
       <c r="R373" t="s">
         <v>30</v>
       </c>
       <c r="S373" t="s">
         <v>31</v>
       </c>
       <c r="T373" t="s">
         <v>31</v>
       </c>
       <c r="U373" t="s">
         <v>34</v>
       </c>
       <c r="V373">
         <v>242</v>
       </c>
       <c r="W373">
         <v>0</v>
       </c>
@@ -29399,51 +29399,51 @@
       <c r="G374">
         <v>37.8488</v>
       </c>
       <c r="H374">
         <v>1884</v>
       </c>
       <c r="I374">
         <v>375.0</v>
       </c>
       <c r="J374">
         <v>788.67000000000007</v>
       </c>
       <c r="K374">
         <v>0</v>
       </c>
       <c r="L374" t="s">
         <v>27</v>
       </c>
       <c r="M374">
         <v>1</v>
       </c>
       <c r="N374" t="s">
         <v>75</v>
       </c>
       <c r="O374">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P374">
         <v>17025</v>
       </c>
       <c r="Q374" t="s">
         <v>45</v>
       </c>
       <c r="R374" t="s">
         <v>30</v>
       </c>
       <c r="S374" t="s">
         <v>31</v>
       </c>
       <c r="T374" t="s">
         <v>31</v>
       </c>
       <c r="U374" t="s">
         <v>35</v>
       </c>
       <c r="V374">
         <v>398</v>
       </c>
       <c r="W374">
         <v>0</v>
       </c>
@@ -29476,51 +29476,51 @@
       <c r="G375">
         <v>37.8488</v>
       </c>
       <c r="H375">
         <v>1884</v>
       </c>
       <c r="I375">
         <v>375.0</v>
       </c>
       <c r="J375">
         <v>788.67000000000007</v>
       </c>
       <c r="K375">
         <v>0</v>
       </c>
       <c r="L375" t="s">
         <v>27</v>
       </c>
       <c r="M375">
         <v>1</v>
       </c>
       <c r="N375" t="s">
         <v>75</v>
       </c>
       <c r="O375">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P375">
         <v>17025</v>
       </c>
       <c r="Q375" t="s">
         <v>45</v>
       </c>
       <c r="R375" t="s">
         <v>30</v>
       </c>
       <c r="S375" t="s">
         <v>31</v>
       </c>
       <c r="T375" t="s">
         <v>31</v>
       </c>
       <c r="U375" t="s">
         <v>38</v>
       </c>
       <c r="V375">
         <v>57</v>
       </c>
       <c r="W375">
         <v>34.0</v>
       </c>
@@ -29553,51 +29553,51 @@
       <c r="G376">
         <v>37.8488</v>
       </c>
       <c r="H376">
         <v>1884</v>
       </c>
       <c r="I376">
         <v>375.0</v>
       </c>
       <c r="J376">
         <v>788.67000000000007</v>
       </c>
       <c r="K376">
         <v>0</v>
       </c>
       <c r="L376" t="s">
         <v>27</v>
       </c>
       <c r="M376">
         <v>1</v>
       </c>
       <c r="N376" t="s">
         <v>75</v>
       </c>
       <c r="O376">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P376">
         <v>17025</v>
       </c>
       <c r="Q376" t="s">
         <v>45</v>
       </c>
       <c r="R376" t="s">
         <v>30</v>
       </c>
       <c r="S376" t="s">
         <v>31</v>
       </c>
       <c r="T376" t="s">
         <v>31</v>
       </c>
       <c r="U376" t="s">
         <v>46</v>
       </c>
       <c r="V376">
         <v>55</v>
       </c>
       <c r="W376">
         <v>52.0</v>
       </c>
@@ -29630,51 +29630,51 @@
       <c r="G377">
         <v>37.8488</v>
       </c>
       <c r="H377">
         <v>1884</v>
       </c>
       <c r="I377">
         <v>375.0</v>
       </c>
       <c r="J377">
         <v>788.67000000000007</v>
       </c>
       <c r="K377">
         <v>0</v>
       </c>
       <c r="L377" t="s">
         <v>27</v>
       </c>
       <c r="M377">
         <v>1</v>
       </c>
       <c r="N377" t="s">
         <v>75</v>
       </c>
       <c r="O377">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P377">
         <v>17025</v>
       </c>
       <c r="Q377" t="s">
         <v>45</v>
       </c>
       <c r="R377" t="s">
         <v>30</v>
       </c>
       <c r="S377" t="s">
         <v>31</v>
       </c>
       <c r="T377" t="s">
         <v>31</v>
       </c>
       <c r="U377" t="s">
         <v>47</v>
       </c>
       <c r="V377">
         <v>24</v>
       </c>
       <c r="W377">
         <v>33.0</v>
       </c>
@@ -29707,51 +29707,51 @@
       <c r="G378">
         <v>37.8488</v>
       </c>
       <c r="H378">
         <v>1884</v>
       </c>
       <c r="I378">
         <v>375.0</v>
       </c>
       <c r="J378">
         <v>788.67000000000007</v>
       </c>
       <c r="K378">
         <v>0</v>
       </c>
       <c r="L378" t="s">
         <v>27</v>
       </c>
       <c r="M378">
         <v>1</v>
       </c>
       <c r="N378" t="s">
         <v>75</v>
       </c>
       <c r="O378">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P378">
         <v>17025</v>
       </c>
       <c r="Q378" t="s">
         <v>45</v>
       </c>
       <c r="R378" t="s">
         <v>30</v>
       </c>
       <c r="S378" t="s">
         <v>31</v>
       </c>
       <c r="T378" t="s">
         <v>31</v>
       </c>
       <c r="U378" t="s">
         <v>48</v>
       </c>
       <c r="V378">
         <v>23</v>
       </c>
       <c r="W378">
         <v>51.0</v>
       </c>
@@ -29784,51 +29784,51 @@
       <c r="G379">
         <v>37.8488</v>
       </c>
       <c r="H379">
         <v>1884</v>
       </c>
       <c r="I379">
         <v>375.0</v>
       </c>
       <c r="J379">
         <v>788.67000000000007</v>
       </c>
       <c r="K379">
         <v>0</v>
       </c>
       <c r="L379" t="s">
         <v>27</v>
       </c>
       <c r="M379">
         <v>1</v>
       </c>
       <c r="N379" t="s">
         <v>75</v>
       </c>
       <c r="O379">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P379">
         <v>17025</v>
       </c>
       <c r="Q379" t="s">
         <v>45</v>
       </c>
       <c r="R379" t="s">
         <v>30</v>
       </c>
       <c r="S379" t="s">
         <v>31</v>
       </c>
       <c r="T379" t="s">
         <v>31</v>
       </c>
       <c r="U379" t="s">
         <v>49</v>
       </c>
       <c r="V379">
         <v>52</v>
       </c>
       <c r="W379">
         <v>162.0</v>
       </c>
@@ -29861,51 +29861,51 @@
       <c r="G380">
         <v>37.8488</v>
       </c>
       <c r="H380">
         <v>1884</v>
       </c>
       <c r="I380">
         <v>375.0</v>
       </c>
       <c r="J380">
         <v>788.67000000000007</v>
       </c>
       <c r="K380">
         <v>0</v>
       </c>
       <c r="L380" t="s">
         <v>27</v>
       </c>
       <c r="M380">
         <v>1</v>
       </c>
       <c r="N380" t="s">
         <v>75</v>
       </c>
       <c r="O380">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P380">
         <v>17025</v>
       </c>
       <c r="Q380" t="s">
         <v>45</v>
       </c>
       <c r="R380" t="s">
         <v>30</v>
       </c>
       <c r="S380" t="s">
         <v>51</v>
       </c>
       <c r="T380" t="s">
         <v>31</v>
       </c>
       <c r="U380" t="s">
         <v>35</v>
       </c>
       <c r="V380">
         <v>3</v>
       </c>
       <c r="W380">
         <v>0</v>
       </c>
@@ -29938,51 +29938,51 @@
       <c r="G381">
         <v>37.8488</v>
       </c>
       <c r="H381">
         <v>1884</v>
       </c>
       <c r="I381">
         <v>375.0</v>
       </c>
       <c r="J381">
         <v>788.67000000000007</v>
       </c>
       <c r="K381">
         <v>0</v>
       </c>
       <c r="L381" t="s">
         <v>27</v>
       </c>
       <c r="M381">
         <v>1</v>
       </c>
       <c r="N381" t="s">
         <v>75</v>
       </c>
       <c r="O381">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P381">
         <v>17025</v>
       </c>
       <c r="Q381" t="s">
         <v>45</v>
       </c>
       <c r="R381" t="s">
         <v>30</v>
       </c>
       <c r="S381" t="s">
         <v>51</v>
       </c>
       <c r="T381" t="s">
         <v>31</v>
       </c>
       <c r="U381" t="s">
         <v>38</v>
       </c>
       <c r="V381">
         <v>2</v>
       </c>
       <c r="W381">
         <v>1.0</v>
       </c>
@@ -30015,51 +30015,51 @@
       <c r="G382">
         <v>37.8488</v>
       </c>
       <c r="H382">
         <v>1884</v>
       </c>
       <c r="I382">
         <v>375.0</v>
       </c>
       <c r="J382">
         <v>788.67000000000007</v>
       </c>
       <c r="K382">
         <v>0</v>
       </c>
       <c r="L382" t="s">
         <v>27</v>
       </c>
       <c r="M382">
         <v>1</v>
       </c>
       <c r="N382" t="s">
         <v>75</v>
       </c>
       <c r="O382">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P382">
         <v>17025</v>
       </c>
       <c r="Q382" t="s">
         <v>45</v>
       </c>
       <c r="R382" t="s">
         <v>30</v>
       </c>
       <c r="S382" t="s">
         <v>51</v>
       </c>
       <c r="T382" t="s">
         <v>31</v>
       </c>
       <c r="U382" t="s">
         <v>46</v>
       </c>
       <c r="V382">
         <v>8</v>
       </c>
       <c r="W382">
         <v>5.0</v>
       </c>
@@ -30092,51 +30092,51 @@
       <c r="G383">
         <v>37.8488</v>
       </c>
       <c r="H383">
         <v>1884</v>
       </c>
       <c r="I383">
         <v>375.0</v>
       </c>
       <c r="J383">
         <v>788.67000000000007</v>
       </c>
       <c r="K383">
         <v>0</v>
       </c>
       <c r="L383" t="s">
         <v>27</v>
       </c>
       <c r="M383">
         <v>1</v>
       </c>
       <c r="N383" t="s">
         <v>75</v>
       </c>
       <c r="O383">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P383">
         <v>17025</v>
       </c>
       <c r="Q383" t="s">
         <v>45</v>
       </c>
       <c r="R383" t="s">
         <v>30</v>
       </c>
       <c r="S383" t="s">
         <v>51</v>
       </c>
       <c r="T383" t="s">
         <v>31</v>
       </c>
       <c r="U383" t="s">
         <v>47</v>
       </c>
       <c r="V383">
         <v>5</v>
       </c>
       <c r="W383">
         <v>5.0</v>
       </c>
@@ -30169,51 +30169,51 @@
       <c r="G384">
         <v>37.8488</v>
       </c>
       <c r="H384">
         <v>1884</v>
       </c>
       <c r="I384">
         <v>375.0</v>
       </c>
       <c r="J384">
         <v>788.67000000000007</v>
       </c>
       <c r="K384">
         <v>0</v>
       </c>
       <c r="L384" t="s">
         <v>27</v>
       </c>
       <c r="M384">
         <v>1</v>
       </c>
       <c r="N384" t="s">
         <v>75</v>
       </c>
       <c r="O384">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P384">
         <v>17025</v>
       </c>
       <c r="Q384" t="s">
         <v>45</v>
       </c>
       <c r="R384" t="s">
         <v>30</v>
       </c>
       <c r="S384" t="s">
         <v>51</v>
       </c>
       <c r="T384" t="s">
         <v>31</v>
       </c>
       <c r="U384" t="s">
         <v>48</v>
       </c>
       <c r="V384">
         <v>10</v>
       </c>
       <c r="W384">
         <v>14.0</v>
       </c>
@@ -30246,51 +30246,51 @@
       <c r="G385">
         <v>37.8488</v>
       </c>
       <c r="H385">
         <v>1884</v>
       </c>
       <c r="I385">
         <v>375.0</v>
       </c>
       <c r="J385">
         <v>788.67000000000007</v>
       </c>
       <c r="K385">
         <v>0</v>
       </c>
       <c r="L385" t="s">
         <v>27</v>
       </c>
       <c r="M385">
         <v>1</v>
       </c>
       <c r="N385" t="s">
         <v>75</v>
       </c>
       <c r="O385">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P385">
         <v>17025</v>
       </c>
       <c r="Q385" t="s">
         <v>45</v>
       </c>
       <c r="R385" t="s">
         <v>30</v>
       </c>
       <c r="S385" t="s">
         <v>51</v>
       </c>
       <c r="T385" t="s">
         <v>31</v>
       </c>
       <c r="U385" t="s">
         <v>49</v>
       </c>
       <c r="V385">
         <v>10</v>
       </c>
       <c r="W385">
         <v>18.0</v>
       </c>