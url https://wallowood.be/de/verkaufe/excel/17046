--- v0 (2026-09-01)
+++ v1 (2026-10-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>can</t>
   </si>
   <si>
     <t>annee</t>
   </si>
   <si>
     <t>prop</t>
   </si>
   <si>
     <t>propriete</t>
   </si>
   <si>
     <t>vente</t>
   </si>
   <si>
     <t>lot</t>
   </si>
   <si>
     <t>etendue</t>
   </si>
   <si>
     <t>lot_nbre</t>
   </si>
   <si>
@@ -237,50 +237,78 @@
   <si>
     <t>LA HET DE CHINY SUD</t>
   </si>
   <si>
     <t>LE BOIS LAHAUT</t>
   </si>
   <si>
     <t>SUR LE MAING</t>
   </si>
   <si>
     <t>AUX PLAINS</t>
   </si>
   <si>
     <t>Vaux-Sur-Sure Cne</t>
   </si>
   <si>
     <t>BOIS D'OIVE - cpe 1
 B0IS D'OIVE - cpe 4
 OIVE-FAGNE - cpe 12</t>
   </si>
   <si>
     <t>OIVE-CAPRASSE</t>
   </si>
   <si>
     <t>BOIS D'OIVE</t>
+  </si>
+  <si>
+    <t>Leglise Cne</t>
+  </si>
+  <si>
+    <t>LA SIOSY EST - cpe 1</t>
+  </si>
+  <si>
+    <t>NOIRESFONTAINES - cpe 1</t>
+  </si>
+  <si>
+    <t>LES GRANDS ALIEUX - cpe 3</t>
+  </si>
+  <si>
+    <t>VERIFAYS NORD - cpe 4
+VERIFAYS SUD - cpe 10</t>
+  </si>
+  <si>
+    <t>SCOLYTE SEC RX</t>
+  </si>
+  <si>
+    <t>HOUE COSTAUL HACHE - cpe 9</t>
+  </si>
+  <si>
+    <t>NADRIFONTAINE OUEST - cpe 3</t>
+  </si>
+  <si>
+    <t>FOND D'AVINIERE - cpe 10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -584,77 +612,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y392"/>
+  <dimension ref="A1:Y474"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="23.423" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
@@ -30801,50 +30829,6364 @@
         <v>46</v>
       </c>
       <c r="R392" t="s">
         <v>47</v>
       </c>
       <c r="S392" t="s">
         <v>48</v>
       </c>
       <c r="T392" t="s">
         <v>32</v>
       </c>
       <c r="U392" t="s">
         <v>39</v>
       </c>
       <c r="V392">
         <v>1</v>
       </c>
       <c r="W392">
         <v>0</v>
       </c>
       <c r="X392">
         <v>0</v>
       </c>
       <c r="Y392">
         <v>4.449</v>
+      </c>
+    </row>
+    <row r="393" spans="1:25">
+      <c r="A393" t="s">
+        <v>25</v>
+      </c>
+      <c r="B393">
+        <v>2026</v>
+      </c>
+      <c r="C393">
+        <v>3309</v>
+      </c>
+      <c r="D393" t="s">
+        <v>74</v>
+      </c>
+      <c r="E393" t="s">
+        <v>27</v>
+      </c>
+      <c r="F393">
+        <v>101</v>
+      </c>
+      <c r="G393">
+        <v>25.6464</v>
+      </c>
+      <c r="H393">
+        <v>418</v>
+      </c>
+      <c r="I393">
+        <v>237.0</v>
+      </c>
+      <c r="J393">
+        <v>435.033000000000015</v>
+      </c>
+      <c r="K393">
+        <v>0</v>
+      </c>
+      <c r="L393" t="s">
+        <v>28</v>
+      </c>
+      <c r="M393">
+        <v>1</v>
+      </c>
+      <c r="N393" t="s">
+        <v>75</v>
+      </c>
+      <c r="O393">
+        <v>2</v>
+      </c>
+      <c r="P393">
+        <v>17046</v>
+      </c>
+      <c r="Q393" t="s">
+        <v>59</v>
+      </c>
+      <c r="R393" t="s">
+        <v>31</v>
+      </c>
+      <c r="S393" t="s">
+        <v>32</v>
+      </c>
+      <c r="T393" t="s">
+        <v>32</v>
+      </c>
+      <c r="U393" t="s">
+        <v>33</v>
+      </c>
+      <c r="V393">
+        <v>1</v>
+      </c>
+      <c r="W393">
+        <v>0</v>
+      </c>
+      <c r="X393">
+        <v>0</v>
+      </c>
+      <c r="Y393">
+        <v>0.252</v>
+      </c>
+    </row>
+    <row r="394" spans="1:25">
+      <c r="A394" t="s">
+        <v>25</v>
+      </c>
+      <c r="B394">
+        <v>2026</v>
+      </c>
+      <c r="C394">
+        <v>3309</v>
+      </c>
+      <c r="D394" t="s">
+        <v>74</v>
+      </c>
+      <c r="E394" t="s">
+        <v>27</v>
+      </c>
+      <c r="F394">
+        <v>101</v>
+      </c>
+      <c r="G394">
+        <v>25.6464</v>
+      </c>
+      <c r="H394">
+        <v>418</v>
+      </c>
+      <c r="I394">
+        <v>237.0</v>
+      </c>
+      <c r="J394">
+        <v>435.033000000000015</v>
+      </c>
+      <c r="K394">
+        <v>0</v>
+      </c>
+      <c r="L394" t="s">
+        <v>28</v>
+      </c>
+      <c r="M394">
+        <v>1</v>
+      </c>
+      <c r="N394" t="s">
+        <v>75</v>
+      </c>
+      <c r="O394">
+        <v>2</v>
+      </c>
+      <c r="P394">
+        <v>17046</v>
+      </c>
+      <c r="Q394" t="s">
+        <v>59</v>
+      </c>
+      <c r="R394" t="s">
+        <v>31</v>
+      </c>
+      <c r="S394" t="s">
+        <v>32</v>
+      </c>
+      <c r="T394" t="s">
+        <v>32</v>
+      </c>
+      <c r="U394" t="s">
+        <v>34</v>
+      </c>
+      <c r="V394">
+        <v>46</v>
+      </c>
+      <c r="W394">
+        <v>8.0</v>
+      </c>
+      <c r="X394">
+        <v>0</v>
+      </c>
+      <c r="Y394">
+        <v>24.464</v>
+      </c>
+    </row>
+    <row r="395" spans="1:25">
+      <c r="A395" t="s">
+        <v>25</v>
+      </c>
+      <c r="B395">
+        <v>2026</v>
+      </c>
+      <c r="C395">
+        <v>3309</v>
+      </c>
+      <c r="D395" t="s">
+        <v>74</v>
+      </c>
+      <c r="E395" t="s">
+        <v>27</v>
+      </c>
+      <c r="F395">
+        <v>101</v>
+      </c>
+      <c r="G395">
+        <v>25.6464</v>
+      </c>
+      <c r="H395">
+        <v>418</v>
+      </c>
+      <c r="I395">
+        <v>237.0</v>
+      </c>
+      <c r="J395">
+        <v>435.033000000000015</v>
+      </c>
+      <c r="K395">
+        <v>0</v>
+      </c>
+      <c r="L395" t="s">
+        <v>28</v>
+      </c>
+      <c r="M395">
+        <v>1</v>
+      </c>
+      <c r="N395" t="s">
+        <v>75</v>
+      </c>
+      <c r="O395">
+        <v>2</v>
+      </c>
+      <c r="P395">
+        <v>17046</v>
+      </c>
+      <c r="Q395" t="s">
+        <v>59</v>
+      </c>
+      <c r="R395" t="s">
+        <v>31</v>
+      </c>
+      <c r="S395" t="s">
+        <v>32</v>
+      </c>
+      <c r="T395" t="s">
+        <v>32</v>
+      </c>
+      <c r="U395" t="s">
+        <v>35</v>
+      </c>
+      <c r="V395">
+        <v>157</v>
+      </c>
+      <c r="W395">
+        <v>63.0</v>
+      </c>
+      <c r="X395">
+        <v>0</v>
+      </c>
+      <c r="Y395">
+        <v>131.113</v>
+      </c>
+    </row>
+    <row r="396" spans="1:25">
+      <c r="A396" t="s">
+        <v>25</v>
+      </c>
+      <c r="B396">
+        <v>2026</v>
+      </c>
+      <c r="C396">
+        <v>3309</v>
+      </c>
+      <c r="D396" t="s">
+        <v>74</v>
+      </c>
+      <c r="E396" t="s">
+        <v>27</v>
+      </c>
+      <c r="F396">
+        <v>101</v>
+      </c>
+      <c r="G396">
+        <v>25.6464</v>
+      </c>
+      <c r="H396">
+        <v>418</v>
+      </c>
+      <c r="I396">
+        <v>237.0</v>
+      </c>
+      <c r="J396">
+        <v>435.033000000000015</v>
+      </c>
+      <c r="K396">
+        <v>0</v>
+      </c>
+      <c r="L396" t="s">
+        <v>28</v>
+      </c>
+      <c r="M396">
+        <v>1</v>
+      </c>
+      <c r="N396" t="s">
+        <v>75</v>
+      </c>
+      <c r="O396">
+        <v>2</v>
+      </c>
+      <c r="P396">
+        <v>17046</v>
+      </c>
+      <c r="Q396" t="s">
+        <v>59</v>
+      </c>
+      <c r="R396" t="s">
+        <v>31</v>
+      </c>
+      <c r="S396" t="s">
+        <v>32</v>
+      </c>
+      <c r="T396" t="s">
+        <v>32</v>
+      </c>
+      <c r="U396" t="s">
+        <v>36</v>
+      </c>
+      <c r="V396">
+        <v>156</v>
+      </c>
+      <c r="W396">
+        <v>98.0</v>
+      </c>
+      <c r="X396">
+        <v>0</v>
+      </c>
+      <c r="Y396">
+        <v>186.83799999999999</v>
+      </c>
+    </row>
+    <row r="397" spans="1:25">
+      <c r="A397" t="s">
+        <v>25</v>
+      </c>
+      <c r="B397">
+        <v>2026</v>
+      </c>
+      <c r="C397">
+        <v>3309</v>
+      </c>
+      <c r="D397" t="s">
+        <v>74</v>
+      </c>
+      <c r="E397" t="s">
+        <v>27</v>
+      </c>
+      <c r="F397">
+        <v>101</v>
+      </c>
+      <c r="G397">
+        <v>25.6464</v>
+      </c>
+      <c r="H397">
+        <v>418</v>
+      </c>
+      <c r="I397">
+        <v>237.0</v>
+      </c>
+      <c r="J397">
+        <v>435.033000000000015</v>
+      </c>
+      <c r="K397">
+        <v>0</v>
+      </c>
+      <c r="L397" t="s">
+        <v>28</v>
+      </c>
+      <c r="M397">
+        <v>1</v>
+      </c>
+      <c r="N397" t="s">
+        <v>75</v>
+      </c>
+      <c r="O397">
+        <v>2</v>
+      </c>
+      <c r="P397">
+        <v>17046</v>
+      </c>
+      <c r="Q397" t="s">
+        <v>59</v>
+      </c>
+      <c r="R397" t="s">
+        <v>31</v>
+      </c>
+      <c r="S397" t="s">
+        <v>32</v>
+      </c>
+      <c r="T397" t="s">
+        <v>32</v>
+      </c>
+      <c r="U397" t="s">
+        <v>37</v>
+      </c>
+      <c r="V397">
+        <v>18</v>
+      </c>
+      <c r="W397">
+        <v>24.0</v>
+      </c>
+      <c r="X397">
+        <v>0</v>
+      </c>
+      <c r="Y397">
+        <v>31.206</v>
+      </c>
+    </row>
+    <row r="398" spans="1:25">
+      <c r="A398" t="s">
+        <v>25</v>
+      </c>
+      <c r="B398">
+        <v>2026</v>
+      </c>
+      <c r="C398">
+        <v>3309</v>
+      </c>
+      <c r="D398" t="s">
+        <v>74</v>
+      </c>
+      <c r="E398" t="s">
+        <v>27</v>
+      </c>
+      <c r="F398">
+        <v>101</v>
+      </c>
+      <c r="G398">
+        <v>25.6464</v>
+      </c>
+      <c r="H398">
+        <v>418</v>
+      </c>
+      <c r="I398">
+        <v>237.0</v>
+      </c>
+      <c r="J398">
+        <v>435.033000000000015</v>
+      </c>
+      <c r="K398">
+        <v>0</v>
+      </c>
+      <c r="L398" t="s">
+        <v>28</v>
+      </c>
+      <c r="M398">
+        <v>1</v>
+      </c>
+      <c r="N398" t="s">
+        <v>75</v>
+      </c>
+      <c r="O398">
+        <v>2</v>
+      </c>
+      <c r="P398">
+        <v>17046</v>
+      </c>
+      <c r="Q398" t="s">
+        <v>59</v>
+      </c>
+      <c r="R398" t="s">
+        <v>31</v>
+      </c>
+      <c r="S398" t="s">
+        <v>32</v>
+      </c>
+      <c r="T398" t="s">
+        <v>32</v>
+      </c>
+      <c r="U398" t="s">
+        <v>38</v>
+      </c>
+      <c r="V398">
+        <v>6</v>
+      </c>
+      <c r="W398">
+        <v>11.0</v>
+      </c>
+      <c r="X398">
+        <v>0</v>
+      </c>
+      <c r="Y398">
+        <v>14.418</v>
+      </c>
+    </row>
+    <row r="399" spans="1:25">
+      <c r="A399" t="s">
+        <v>25</v>
+      </c>
+      <c r="B399">
+        <v>2026</v>
+      </c>
+      <c r="C399">
+        <v>3309</v>
+      </c>
+      <c r="D399" t="s">
+        <v>74</v>
+      </c>
+      <c r="E399" t="s">
+        <v>27</v>
+      </c>
+      <c r="F399">
+        <v>101</v>
+      </c>
+      <c r="G399">
+        <v>25.6464</v>
+      </c>
+      <c r="H399">
+        <v>418</v>
+      </c>
+      <c r="I399">
+        <v>237.0</v>
+      </c>
+      <c r="J399">
+        <v>435.033000000000015</v>
+      </c>
+      <c r="K399">
+        <v>0</v>
+      </c>
+      <c r="L399" t="s">
+        <v>28</v>
+      </c>
+      <c r="M399">
+        <v>1</v>
+      </c>
+      <c r="N399" t="s">
+        <v>75</v>
+      </c>
+      <c r="O399">
+        <v>2</v>
+      </c>
+      <c r="P399">
+        <v>17046</v>
+      </c>
+      <c r="Q399" t="s">
+        <v>59</v>
+      </c>
+      <c r="R399" t="s">
+        <v>31</v>
+      </c>
+      <c r="S399" t="s">
+        <v>32</v>
+      </c>
+      <c r="T399" t="s">
+        <v>32</v>
+      </c>
+      <c r="U399" t="s">
+        <v>39</v>
+      </c>
+      <c r="V399">
+        <v>1</v>
+      </c>
+      <c r="W399">
+        <v>1.0</v>
+      </c>
+      <c r="X399">
+        <v>0</v>
+      </c>
+      <c r="Y399">
+        <v>1.834</v>
+      </c>
+    </row>
+    <row r="400" spans="1:25">
+      <c r="A400" t="s">
+        <v>25</v>
+      </c>
+      <c r="B400">
+        <v>2026</v>
+      </c>
+      <c r="C400">
+        <v>3309</v>
+      </c>
+      <c r="D400" t="s">
+        <v>74</v>
+      </c>
+      <c r="E400" t="s">
+        <v>27</v>
+      </c>
+      <c r="F400">
+        <v>101</v>
+      </c>
+      <c r="G400">
+        <v>25.6464</v>
+      </c>
+      <c r="H400">
+        <v>418</v>
+      </c>
+      <c r="I400">
+        <v>237.0</v>
+      </c>
+      <c r="J400">
+        <v>435.033000000000015</v>
+      </c>
+      <c r="K400">
+        <v>0</v>
+      </c>
+      <c r="L400" t="s">
+        <v>28</v>
+      </c>
+      <c r="M400">
+        <v>1</v>
+      </c>
+      <c r="N400" t="s">
+        <v>75</v>
+      </c>
+      <c r="O400">
+        <v>2</v>
+      </c>
+      <c r="P400">
+        <v>17046</v>
+      </c>
+      <c r="Q400" t="s">
+        <v>30</v>
+      </c>
+      <c r="R400" t="s">
+        <v>31</v>
+      </c>
+      <c r="S400" t="s">
+        <v>32</v>
+      </c>
+      <c r="T400" t="s">
+        <v>32</v>
+      </c>
+      <c r="U400" t="s">
+        <v>33</v>
+      </c>
+      <c r="V400">
+        <v>1</v>
+      </c>
+      <c r="W400">
+        <v>0</v>
+      </c>
+      <c r="X400">
+        <v>0</v>
+      </c>
+      <c r="Y400">
+        <v>0.129</v>
+      </c>
+    </row>
+    <row r="401" spans="1:25">
+      <c r="A401" t="s">
+        <v>25</v>
+      </c>
+      <c r="B401">
+        <v>2026</v>
+      </c>
+      <c r="C401">
+        <v>3309</v>
+      </c>
+      <c r="D401" t="s">
+        <v>74</v>
+      </c>
+      <c r="E401" t="s">
+        <v>27</v>
+      </c>
+      <c r="F401">
+        <v>101</v>
+      </c>
+      <c r="G401">
+        <v>25.6464</v>
+      </c>
+      <c r="H401">
+        <v>418</v>
+      </c>
+      <c r="I401">
+        <v>237.0</v>
+      </c>
+      <c r="J401">
+        <v>435.033000000000015</v>
+      </c>
+      <c r="K401">
+        <v>0</v>
+      </c>
+      <c r="L401" t="s">
+        <v>28</v>
+      </c>
+      <c r="M401">
+        <v>1</v>
+      </c>
+      <c r="N401" t="s">
+        <v>75</v>
+      </c>
+      <c r="O401">
+        <v>2</v>
+      </c>
+      <c r="P401">
+        <v>17046</v>
+      </c>
+      <c r="Q401" t="s">
+        <v>30</v>
+      </c>
+      <c r="R401" t="s">
+        <v>31</v>
+      </c>
+      <c r="S401" t="s">
+        <v>32</v>
+      </c>
+      <c r="T401" t="s">
+        <v>32</v>
+      </c>
+      <c r="U401" t="s">
+        <v>34</v>
+      </c>
+      <c r="V401">
+        <v>1</v>
+      </c>
+      <c r="W401">
+        <v>0</v>
+      </c>
+      <c r="X401">
+        <v>0</v>
+      </c>
+      <c r="Y401">
+        <v>0.223</v>
+      </c>
+    </row>
+    <row r="402" spans="1:25">
+      <c r="A402" t="s">
+        <v>25</v>
+      </c>
+      <c r="B402">
+        <v>2026</v>
+      </c>
+      <c r="C402">
+        <v>3309</v>
+      </c>
+      <c r="D402" t="s">
+        <v>74</v>
+      </c>
+      <c r="E402" t="s">
+        <v>27</v>
+      </c>
+      <c r="F402">
+        <v>101</v>
+      </c>
+      <c r="G402">
+        <v>25.6464</v>
+      </c>
+      <c r="H402">
+        <v>418</v>
+      </c>
+      <c r="I402">
+        <v>237.0</v>
+      </c>
+      <c r="J402">
+        <v>435.033000000000015</v>
+      </c>
+      <c r="K402">
+        <v>0</v>
+      </c>
+      <c r="L402" t="s">
+        <v>28</v>
+      </c>
+      <c r="M402">
+        <v>1</v>
+      </c>
+      <c r="N402" t="s">
+        <v>75</v>
+      </c>
+      <c r="O402">
+        <v>2</v>
+      </c>
+      <c r="P402">
+        <v>17046</v>
+      </c>
+      <c r="Q402" t="s">
+        <v>30</v>
+      </c>
+      <c r="R402" t="s">
+        <v>31</v>
+      </c>
+      <c r="S402" t="s">
+        <v>32</v>
+      </c>
+      <c r="T402" t="s">
+        <v>32</v>
+      </c>
+      <c r="U402" t="s">
+        <v>35</v>
+      </c>
+      <c r="V402">
+        <v>4</v>
+      </c>
+      <c r="W402">
+        <v>0</v>
+      </c>
+      <c r="X402">
+        <v>0</v>
+      </c>
+      <c r="Y402">
+        <v>2.13</v>
+      </c>
+    </row>
+    <row r="403" spans="1:25">
+      <c r="A403" t="s">
+        <v>25</v>
+      </c>
+      <c r="B403">
+        <v>2026</v>
+      </c>
+      <c r="C403">
+        <v>3309</v>
+      </c>
+      <c r="D403" t="s">
+        <v>74</v>
+      </c>
+      <c r="E403" t="s">
+        <v>27</v>
+      </c>
+      <c r="F403">
+        <v>101</v>
+      </c>
+      <c r="G403">
+        <v>25.6464</v>
+      </c>
+      <c r="H403">
+        <v>418</v>
+      </c>
+      <c r="I403">
+        <v>237.0</v>
+      </c>
+      <c r="J403">
+        <v>435.033000000000015</v>
+      </c>
+      <c r="K403">
+        <v>0</v>
+      </c>
+      <c r="L403" t="s">
+        <v>28</v>
+      </c>
+      <c r="M403">
+        <v>1</v>
+      </c>
+      <c r="N403" t="s">
+        <v>75</v>
+      </c>
+      <c r="O403">
+        <v>2</v>
+      </c>
+      <c r="P403">
+        <v>17046</v>
+      </c>
+      <c r="Q403" t="s">
+        <v>30</v>
+      </c>
+      <c r="R403" t="s">
+        <v>31</v>
+      </c>
+      <c r="S403" t="s">
+        <v>32</v>
+      </c>
+      <c r="T403" t="s">
+        <v>32</v>
+      </c>
+      <c r="U403" t="s">
+        <v>36</v>
+      </c>
+      <c r="V403">
+        <v>9</v>
+      </c>
+      <c r="W403">
+        <v>6.0</v>
+      </c>
+      <c r="X403">
+        <v>0</v>
+      </c>
+      <c r="Y403">
+        <v>9.286</v>
+      </c>
+    </row>
+    <row r="404" spans="1:25">
+      <c r="A404" t="s">
+        <v>25</v>
+      </c>
+      <c r="B404">
+        <v>2026</v>
+      </c>
+      <c r="C404">
+        <v>3309</v>
+      </c>
+      <c r="D404" t="s">
+        <v>74</v>
+      </c>
+      <c r="E404" t="s">
+        <v>27</v>
+      </c>
+      <c r="F404">
+        <v>101</v>
+      </c>
+      <c r="G404">
+        <v>25.6464</v>
+      </c>
+      <c r="H404">
+        <v>418</v>
+      </c>
+      <c r="I404">
+        <v>237.0</v>
+      </c>
+      <c r="J404">
+        <v>435.033000000000015</v>
+      </c>
+      <c r="K404">
+        <v>0</v>
+      </c>
+      <c r="L404" t="s">
+        <v>28</v>
+      </c>
+      <c r="M404">
+        <v>1</v>
+      </c>
+      <c r="N404" t="s">
+        <v>75</v>
+      </c>
+      <c r="O404">
+        <v>2</v>
+      </c>
+      <c r="P404">
+        <v>17046</v>
+      </c>
+      <c r="Q404" t="s">
+        <v>30</v>
+      </c>
+      <c r="R404" t="s">
+        <v>31</v>
+      </c>
+      <c r="S404" t="s">
+        <v>32</v>
+      </c>
+      <c r="T404" t="s">
+        <v>32</v>
+      </c>
+      <c r="U404" t="s">
+        <v>37</v>
+      </c>
+      <c r="V404">
+        <v>13</v>
+      </c>
+      <c r="W404">
+        <v>18.0</v>
+      </c>
+      <c r="X404">
+        <v>0</v>
+      </c>
+      <c r="Y404">
+        <v>22.257</v>
+      </c>
+    </row>
+    <row r="405" spans="1:25">
+      <c r="A405" t="s">
+        <v>25</v>
+      </c>
+      <c r="B405">
+        <v>2026</v>
+      </c>
+      <c r="C405">
+        <v>3309</v>
+      </c>
+      <c r="D405" t="s">
+        <v>74</v>
+      </c>
+      <c r="E405" t="s">
+        <v>27</v>
+      </c>
+      <c r="F405">
+        <v>101</v>
+      </c>
+      <c r="G405">
+        <v>25.6464</v>
+      </c>
+      <c r="H405">
+        <v>418</v>
+      </c>
+      <c r="I405">
+        <v>237.0</v>
+      </c>
+      <c r="J405">
+        <v>435.033000000000015</v>
+      </c>
+      <c r="K405">
+        <v>0</v>
+      </c>
+      <c r="L405" t="s">
+        <v>28</v>
+      </c>
+      <c r="M405">
+        <v>1</v>
+      </c>
+      <c r="N405" t="s">
+        <v>75</v>
+      </c>
+      <c r="O405">
+        <v>2</v>
+      </c>
+      <c r="P405">
+        <v>17046</v>
+      </c>
+      <c r="Q405" t="s">
+        <v>30</v>
+      </c>
+      <c r="R405" t="s">
+        <v>31</v>
+      </c>
+      <c r="S405" t="s">
+        <v>32</v>
+      </c>
+      <c r="T405" t="s">
+        <v>32</v>
+      </c>
+      <c r="U405" t="s">
+        <v>38</v>
+      </c>
+      <c r="V405">
+        <v>1</v>
+      </c>
+      <c r="W405">
+        <v>2.0</v>
+      </c>
+      <c r="X405">
+        <v>0</v>
+      </c>
+      <c r="Y405">
+        <v>2.282</v>
+      </c>
+    </row>
+    <row r="406" spans="1:25">
+      <c r="A406" t="s">
+        <v>25</v>
+      </c>
+      <c r="B406">
+        <v>2026</v>
+      </c>
+      <c r="C406">
+        <v>3309</v>
+      </c>
+      <c r="D406" t="s">
+        <v>74</v>
+      </c>
+      <c r="E406" t="s">
+        <v>27</v>
+      </c>
+      <c r="F406">
+        <v>101</v>
+      </c>
+      <c r="G406">
+        <v>25.6464</v>
+      </c>
+      <c r="H406">
+        <v>418</v>
+      </c>
+      <c r="I406">
+        <v>237.0</v>
+      </c>
+      <c r="J406">
+        <v>435.033000000000015</v>
+      </c>
+      <c r="K406">
+        <v>0</v>
+      </c>
+      <c r="L406" t="s">
+        <v>28</v>
+      </c>
+      <c r="M406">
+        <v>1</v>
+      </c>
+      <c r="N406" t="s">
+        <v>75</v>
+      </c>
+      <c r="O406">
+        <v>2</v>
+      </c>
+      <c r="P406">
+        <v>17046</v>
+      </c>
+      <c r="Q406" t="s">
+        <v>30</v>
+      </c>
+      <c r="R406" t="s">
+        <v>31</v>
+      </c>
+      <c r="S406" t="s">
+        <v>32</v>
+      </c>
+      <c r="T406" t="s">
+        <v>32</v>
+      </c>
+      <c r="U406" t="s">
+        <v>40</v>
+      </c>
+      <c r="V406">
+        <v>1</v>
+      </c>
+      <c r="W406">
+        <v>3.0</v>
+      </c>
+      <c r="X406">
+        <v>0</v>
+      </c>
+      <c r="Y406">
+        <v>3.667</v>
+      </c>
+    </row>
+    <row r="407" spans="1:25">
+      <c r="A407" t="s">
+        <v>25</v>
+      </c>
+      <c r="B407">
+        <v>2026</v>
+      </c>
+      <c r="C407">
+        <v>3309</v>
+      </c>
+      <c r="D407" t="s">
+        <v>74</v>
+      </c>
+      <c r="E407" t="s">
+        <v>27</v>
+      </c>
+      <c r="F407">
+        <v>101</v>
+      </c>
+      <c r="G407">
+        <v>25.6464</v>
+      </c>
+      <c r="H407">
+        <v>418</v>
+      </c>
+      <c r="I407">
+        <v>237.0</v>
+      </c>
+      <c r="J407">
+        <v>435.033000000000015</v>
+      </c>
+      <c r="K407">
+        <v>0</v>
+      </c>
+      <c r="L407" t="s">
+        <v>28</v>
+      </c>
+      <c r="M407">
+        <v>1</v>
+      </c>
+      <c r="N407" t="s">
+        <v>75</v>
+      </c>
+      <c r="O407">
+        <v>2</v>
+      </c>
+      <c r="P407">
+        <v>17046</v>
+      </c>
+      <c r="Q407" t="s">
+        <v>59</v>
+      </c>
+      <c r="R407" t="s">
+        <v>31</v>
+      </c>
+      <c r="S407" t="s">
+        <v>52</v>
+      </c>
+      <c r="T407" t="s">
+        <v>32</v>
+      </c>
+      <c r="U407" t="s">
+        <v>35</v>
+      </c>
+      <c r="V407">
+        <v>1</v>
+      </c>
+      <c r="W407">
+        <v>0</v>
+      </c>
+      <c r="X407">
+        <v>0</v>
+      </c>
+      <c r="Y407">
+        <v>0.799</v>
+      </c>
+    </row>
+    <row r="408" spans="1:25">
+      <c r="A408" t="s">
+        <v>25</v>
+      </c>
+      <c r="B408">
+        <v>2026</v>
+      </c>
+      <c r="C408">
+        <v>3309</v>
+      </c>
+      <c r="D408" t="s">
+        <v>74</v>
+      </c>
+      <c r="E408" t="s">
+        <v>27</v>
+      </c>
+      <c r="F408">
+        <v>101</v>
+      </c>
+      <c r="G408">
+        <v>25.6464</v>
+      </c>
+      <c r="H408">
+        <v>418</v>
+      </c>
+      <c r="I408">
+        <v>237.0</v>
+      </c>
+      <c r="J408">
+        <v>435.033000000000015</v>
+      </c>
+      <c r="K408">
+        <v>0</v>
+      </c>
+      <c r="L408" t="s">
+        <v>28</v>
+      </c>
+      <c r="M408">
+        <v>1</v>
+      </c>
+      <c r="N408" t="s">
+        <v>75</v>
+      </c>
+      <c r="O408">
+        <v>2</v>
+      </c>
+      <c r="P408">
+        <v>17046</v>
+      </c>
+      <c r="Q408" t="s">
+        <v>30</v>
+      </c>
+      <c r="R408" t="s">
+        <v>31</v>
+      </c>
+      <c r="S408" t="s">
+        <v>41</v>
+      </c>
+      <c r="T408" t="s">
+        <v>32</v>
+      </c>
+      <c r="U408" t="s">
+        <v>37</v>
+      </c>
+      <c r="V408">
+        <v>1</v>
+      </c>
+      <c r="W408">
+        <v>1.0</v>
+      </c>
+      <c r="X408">
+        <v>0</v>
+      </c>
+      <c r="Y408">
+        <v>1.328</v>
+      </c>
+    </row>
+    <row r="409" spans="1:25">
+      <c r="A409" t="s">
+        <v>25</v>
+      </c>
+      <c r="B409">
+        <v>2026</v>
+      </c>
+      <c r="C409">
+        <v>3309</v>
+      </c>
+      <c r="D409" t="s">
+        <v>74</v>
+      </c>
+      <c r="E409" t="s">
+        <v>27</v>
+      </c>
+      <c r="F409">
+        <v>101</v>
+      </c>
+      <c r="G409">
+        <v>25.6464</v>
+      </c>
+      <c r="H409">
+        <v>418</v>
+      </c>
+      <c r="I409">
+        <v>237.0</v>
+      </c>
+      <c r="J409">
+        <v>435.033000000000015</v>
+      </c>
+      <c r="K409">
+        <v>0</v>
+      </c>
+      <c r="L409" t="s">
+        <v>28</v>
+      </c>
+      <c r="M409">
+        <v>1</v>
+      </c>
+      <c r="N409" t="s">
+        <v>75</v>
+      </c>
+      <c r="O409">
+        <v>2</v>
+      </c>
+      <c r="P409">
+        <v>17046</v>
+      </c>
+      <c r="Q409" t="s">
+        <v>30</v>
+      </c>
+      <c r="R409" t="s">
+        <v>31</v>
+      </c>
+      <c r="S409" t="s">
+        <v>60</v>
+      </c>
+      <c r="T409" t="s">
+        <v>32</v>
+      </c>
+      <c r="U409" t="s">
+        <v>39</v>
+      </c>
+      <c r="V409">
+        <v>1</v>
+      </c>
+      <c r="W409">
+        <v>2.0</v>
+      </c>
+      <c r="X409">
+        <v>0</v>
+      </c>
+      <c r="Y409">
+        <v>2.807</v>
+      </c>
+    </row>
+    <row r="410" spans="1:25">
+      <c r="A410" t="s">
+        <v>25</v>
+      </c>
+      <c r="B410">
+        <v>2026</v>
+      </c>
+      <c r="C410">
+        <v>3309</v>
+      </c>
+      <c r="D410" t="s">
+        <v>74</v>
+      </c>
+      <c r="E410" t="s">
+        <v>27</v>
+      </c>
+      <c r="F410">
+        <v>102</v>
+      </c>
+      <c r="G410">
+        <v>17.2297</v>
+      </c>
+      <c r="H410">
+        <v>81</v>
+      </c>
+      <c r="I410">
+        <v>213.0</v>
+      </c>
+      <c r="J410">
+        <v>254.61799999999999</v>
+      </c>
+      <c r="K410">
+        <v>0</v>
+      </c>
+      <c r="L410" t="s">
+        <v>28</v>
+      </c>
+      <c r="M410">
+        <v>1</v>
+      </c>
+      <c r="N410" t="s">
+        <v>76</v>
+      </c>
+      <c r="O410">
+        <v>2</v>
+      </c>
+      <c r="P410">
+        <v>17046</v>
+      </c>
+      <c r="Q410" t="s">
+        <v>30</v>
+      </c>
+      <c r="R410" t="s">
+        <v>31</v>
+      </c>
+      <c r="S410" t="s">
+        <v>32</v>
+      </c>
+      <c r="T410" t="s">
+        <v>32</v>
+      </c>
+      <c r="U410" t="s">
+        <v>35</v>
+      </c>
+      <c r="V410">
+        <v>3</v>
+      </c>
+      <c r="W410">
+        <v>1.0</v>
+      </c>
+      <c r="X410">
+        <v>0</v>
+      </c>
+      <c r="Y410">
+        <v>2.077</v>
+      </c>
+    </row>
+    <row r="411" spans="1:25">
+      <c r="A411" t="s">
+        <v>25</v>
+      </c>
+      <c r="B411">
+        <v>2026</v>
+      </c>
+      <c r="C411">
+        <v>3309</v>
+      </c>
+      <c r="D411" t="s">
+        <v>74</v>
+      </c>
+      <c r="E411" t="s">
+        <v>27</v>
+      </c>
+      <c r="F411">
+        <v>102</v>
+      </c>
+      <c r="G411">
+        <v>17.2297</v>
+      </c>
+      <c r="H411">
+        <v>81</v>
+      </c>
+      <c r="I411">
+        <v>213.0</v>
+      </c>
+      <c r="J411">
+        <v>254.61799999999999</v>
+      </c>
+      <c r="K411">
+        <v>0</v>
+      </c>
+      <c r="L411" t="s">
+        <v>28</v>
+      </c>
+      <c r="M411">
+        <v>1</v>
+      </c>
+      <c r="N411" t="s">
+        <v>76</v>
+      </c>
+      <c r="O411">
+        <v>2</v>
+      </c>
+      <c r="P411">
+        <v>17046</v>
+      </c>
+      <c r="Q411" t="s">
+        <v>30</v>
+      </c>
+      <c r="R411" t="s">
+        <v>31</v>
+      </c>
+      <c r="S411" t="s">
+        <v>32</v>
+      </c>
+      <c r="T411" t="s">
+        <v>32</v>
+      </c>
+      <c r="U411" t="s">
+        <v>36</v>
+      </c>
+      <c r="V411">
+        <v>8</v>
+      </c>
+      <c r="W411">
+        <v>6.0</v>
+      </c>
+      <c r="X411">
+        <v>0</v>
+      </c>
+      <c r="Y411">
+        <v>9.974</v>
+      </c>
+    </row>
+    <row r="412" spans="1:25">
+      <c r="A412" t="s">
+        <v>25</v>
+      </c>
+      <c r="B412">
+        <v>2026</v>
+      </c>
+      <c r="C412">
+        <v>3309</v>
+      </c>
+      <c r="D412" t="s">
+        <v>74</v>
+      </c>
+      <c r="E412" t="s">
+        <v>27</v>
+      </c>
+      <c r="F412">
+        <v>102</v>
+      </c>
+      <c r="G412">
+        <v>17.2297</v>
+      </c>
+      <c r="H412">
+        <v>81</v>
+      </c>
+      <c r="I412">
+        <v>213.0</v>
+      </c>
+      <c r="J412">
+        <v>254.61799999999999</v>
+      </c>
+      <c r="K412">
+        <v>0</v>
+      </c>
+      <c r="L412" t="s">
+        <v>28</v>
+      </c>
+      <c r="M412">
+        <v>1</v>
+      </c>
+      <c r="N412" t="s">
+        <v>76</v>
+      </c>
+      <c r="O412">
+        <v>2</v>
+      </c>
+      <c r="P412">
+        <v>17046</v>
+      </c>
+      <c r="Q412" t="s">
+        <v>30</v>
+      </c>
+      <c r="R412" t="s">
+        <v>31</v>
+      </c>
+      <c r="S412" t="s">
+        <v>32</v>
+      </c>
+      <c r="T412" t="s">
+        <v>32</v>
+      </c>
+      <c r="U412" t="s">
+        <v>37</v>
+      </c>
+      <c r="V412">
+        <v>7</v>
+      </c>
+      <c r="W412">
+        <v>11.0</v>
+      </c>
+      <c r="X412">
+        <v>0</v>
+      </c>
+      <c r="Y412">
+        <v>14.0069999999999997</v>
+      </c>
+    </row>
+    <row r="413" spans="1:25">
+      <c r="A413" t="s">
+        <v>25</v>
+      </c>
+      <c r="B413">
+        <v>2026</v>
+      </c>
+      <c r="C413">
+        <v>3309</v>
+      </c>
+      <c r="D413" t="s">
+        <v>74</v>
+      </c>
+      <c r="E413" t="s">
+        <v>27</v>
+      </c>
+      <c r="F413">
+        <v>102</v>
+      </c>
+      <c r="G413">
+        <v>17.2297</v>
+      </c>
+      <c r="H413">
+        <v>81</v>
+      </c>
+      <c r="I413">
+        <v>213.0</v>
+      </c>
+      <c r="J413">
+        <v>254.61799999999999</v>
+      </c>
+      <c r="K413">
+        <v>0</v>
+      </c>
+      <c r="L413" t="s">
+        <v>28</v>
+      </c>
+      <c r="M413">
+        <v>1</v>
+      </c>
+      <c r="N413" t="s">
+        <v>76</v>
+      </c>
+      <c r="O413">
+        <v>2</v>
+      </c>
+      <c r="P413">
+        <v>17046</v>
+      </c>
+      <c r="Q413" t="s">
+        <v>30</v>
+      </c>
+      <c r="R413" t="s">
+        <v>31</v>
+      </c>
+      <c r="S413" t="s">
+        <v>32</v>
+      </c>
+      <c r="T413" t="s">
+        <v>32</v>
+      </c>
+      <c r="U413" t="s">
+        <v>38</v>
+      </c>
+      <c r="V413">
+        <v>13</v>
+      </c>
+      <c r="W413">
+        <v>30.0</v>
+      </c>
+      <c r="X413">
+        <v>0</v>
+      </c>
+      <c r="Y413">
+        <v>35.476</v>
+      </c>
+    </row>
+    <row r="414" spans="1:25">
+      <c r="A414" t="s">
+        <v>25</v>
+      </c>
+      <c r="B414">
+        <v>2026</v>
+      </c>
+      <c r="C414">
+        <v>3309</v>
+      </c>
+      <c r="D414" t="s">
+        <v>74</v>
+      </c>
+      <c r="E414" t="s">
+        <v>27</v>
+      </c>
+      <c r="F414">
+        <v>102</v>
+      </c>
+      <c r="G414">
+        <v>17.2297</v>
+      </c>
+      <c r="H414">
+        <v>81</v>
+      </c>
+      <c r="I414">
+        <v>213.0</v>
+      </c>
+      <c r="J414">
+        <v>254.61799999999999</v>
+      </c>
+      <c r="K414">
+        <v>0</v>
+      </c>
+      <c r="L414" t="s">
+        <v>28</v>
+      </c>
+      <c r="M414">
+        <v>1</v>
+      </c>
+      <c r="N414" t="s">
+        <v>76</v>
+      </c>
+      <c r="O414">
+        <v>2</v>
+      </c>
+      <c r="P414">
+        <v>17046</v>
+      </c>
+      <c r="Q414" t="s">
+        <v>30</v>
+      </c>
+      <c r="R414" t="s">
+        <v>31</v>
+      </c>
+      <c r="S414" t="s">
+        <v>32</v>
+      </c>
+      <c r="T414" t="s">
+        <v>32</v>
+      </c>
+      <c r="U414" t="s">
+        <v>39</v>
+      </c>
+      <c r="V414">
+        <v>46</v>
+      </c>
+      <c r="W414">
+        <v>149.0</v>
+      </c>
+      <c r="X414">
+        <v>0</v>
+      </c>
+      <c r="Y414">
+        <v>174.846</v>
+      </c>
+    </row>
+    <row r="415" spans="1:25">
+      <c r="A415" t="s">
+        <v>25</v>
+      </c>
+      <c r="B415">
+        <v>2026</v>
+      </c>
+      <c r="C415">
+        <v>3309</v>
+      </c>
+      <c r="D415" t="s">
+        <v>74</v>
+      </c>
+      <c r="E415" t="s">
+        <v>27</v>
+      </c>
+      <c r="F415">
+        <v>102</v>
+      </c>
+      <c r="G415">
+        <v>17.2297</v>
+      </c>
+      <c r="H415">
+        <v>81</v>
+      </c>
+      <c r="I415">
+        <v>213.0</v>
+      </c>
+      <c r="J415">
+        <v>254.61799999999999</v>
+      </c>
+      <c r="K415">
+        <v>0</v>
+      </c>
+      <c r="L415" t="s">
+        <v>28</v>
+      </c>
+      <c r="M415">
+        <v>1</v>
+      </c>
+      <c r="N415" t="s">
+        <v>76</v>
+      </c>
+      <c r="O415">
+        <v>2</v>
+      </c>
+      <c r="P415">
+        <v>17046</v>
+      </c>
+      <c r="Q415" t="s">
+        <v>30</v>
+      </c>
+      <c r="R415" t="s">
+        <v>31</v>
+      </c>
+      <c r="S415" t="s">
+        <v>32</v>
+      </c>
+      <c r="T415" t="s">
+        <v>32</v>
+      </c>
+      <c r="U415" t="s">
+        <v>40</v>
+      </c>
+      <c r="V415">
+        <v>1</v>
+      </c>
+      <c r="W415">
+        <v>6.0</v>
+      </c>
+      <c r="X415">
+        <v>0</v>
+      </c>
+      <c r="Y415">
+        <v>6.727</v>
+      </c>
+    </row>
+    <row r="416" spans="1:25">
+      <c r="A416" t="s">
+        <v>25</v>
+      </c>
+      <c r="B416">
+        <v>2026</v>
+      </c>
+      <c r="C416">
+        <v>3309</v>
+      </c>
+      <c r="D416" t="s">
+        <v>74</v>
+      </c>
+      <c r="E416" t="s">
+        <v>27</v>
+      </c>
+      <c r="F416">
+        <v>102</v>
+      </c>
+      <c r="G416">
+        <v>17.2297</v>
+      </c>
+      <c r="H416">
+        <v>81</v>
+      </c>
+      <c r="I416">
+        <v>213.0</v>
+      </c>
+      <c r="J416">
+        <v>254.61799999999999</v>
+      </c>
+      <c r="K416">
+        <v>0</v>
+      </c>
+      <c r="L416" t="s">
+        <v>28</v>
+      </c>
+      <c r="M416">
+        <v>1</v>
+      </c>
+      <c r="N416" t="s">
+        <v>76</v>
+      </c>
+      <c r="O416">
+        <v>2</v>
+      </c>
+      <c r="P416">
+        <v>17046</v>
+      </c>
+      <c r="Q416" t="s">
+        <v>59</v>
+      </c>
+      <c r="R416" t="s">
+        <v>31</v>
+      </c>
+      <c r="S416" t="s">
+        <v>32</v>
+      </c>
+      <c r="T416" t="s">
+        <v>32</v>
+      </c>
+      <c r="U416" t="s">
+        <v>39</v>
+      </c>
+      <c r="V416">
+        <v>2</v>
+      </c>
+      <c r="W416">
+        <v>6.0</v>
+      </c>
+      <c r="X416">
+        <v>0</v>
+      </c>
+      <c r="Y416">
+        <v>7.38</v>
+      </c>
+    </row>
+    <row r="417" spans="1:25">
+      <c r="A417" t="s">
+        <v>25</v>
+      </c>
+      <c r="B417">
+        <v>2026</v>
+      </c>
+      <c r="C417">
+        <v>3309</v>
+      </c>
+      <c r="D417" t="s">
+        <v>74</v>
+      </c>
+      <c r="E417" t="s">
+        <v>27</v>
+      </c>
+      <c r="F417">
+        <v>102</v>
+      </c>
+      <c r="G417">
+        <v>17.2297</v>
+      </c>
+      <c r="H417">
+        <v>81</v>
+      </c>
+      <c r="I417">
+        <v>213.0</v>
+      </c>
+      <c r="J417">
+        <v>254.61799999999999</v>
+      </c>
+      <c r="K417">
+        <v>0</v>
+      </c>
+      <c r="L417" t="s">
+        <v>28</v>
+      </c>
+      <c r="M417">
+        <v>1</v>
+      </c>
+      <c r="N417" t="s">
+        <v>76</v>
+      </c>
+      <c r="O417">
+        <v>2</v>
+      </c>
+      <c r="P417">
+        <v>17046</v>
+      </c>
+      <c r="Q417" t="s">
+        <v>30</v>
+      </c>
+      <c r="R417" t="s">
+        <v>31</v>
+      </c>
+      <c r="S417" t="s">
+        <v>41</v>
+      </c>
+      <c r="T417" t="s">
+        <v>32</v>
+      </c>
+      <c r="U417" t="s">
+        <v>39</v>
+      </c>
+      <c r="V417">
+        <v>1</v>
+      </c>
+      <c r="W417">
+        <v>4.0</v>
+      </c>
+      <c r="X417">
+        <v>0</v>
+      </c>
+      <c r="Y417">
+        <v>4.131</v>
+      </c>
+    </row>
+    <row r="418" spans="1:25">
+      <c r="A418" t="s">
+        <v>25</v>
+      </c>
+      <c r="B418">
+        <v>2026</v>
+      </c>
+      <c r="C418">
+        <v>3309</v>
+      </c>
+      <c r="D418" t="s">
+        <v>74</v>
+      </c>
+      <c r="E418" t="s">
+        <v>27</v>
+      </c>
+      <c r="F418">
+        <v>103</v>
+      </c>
+      <c r="G418">
+        <v>13.4072</v>
+      </c>
+      <c r="H418">
+        <v>48</v>
+      </c>
+      <c r="I418">
+        <v>124.0</v>
+      </c>
+      <c r="J418">
+        <v>146.53199999999998</v>
+      </c>
+      <c r="K418">
+        <v>0</v>
+      </c>
+      <c r="L418" t="s">
+        <v>28</v>
+      </c>
+      <c r="M418">
+        <v>1</v>
+      </c>
+      <c r="N418" t="s">
+        <v>77</v>
+      </c>
+      <c r="O418">
+        <v>2</v>
+      </c>
+      <c r="P418">
+        <v>17046</v>
+      </c>
+      <c r="Q418" t="s">
+        <v>30</v>
+      </c>
+      <c r="R418" t="s">
+        <v>31</v>
+      </c>
+      <c r="S418" t="s">
+        <v>32</v>
+      </c>
+      <c r="T418" t="s">
+        <v>32</v>
+      </c>
+      <c r="U418" t="s">
+        <v>36</v>
+      </c>
+      <c r="V418">
+        <v>2</v>
+      </c>
+      <c r="W418">
+        <v>1.0</v>
+      </c>
+      <c r="X418">
+        <v>0</v>
+      </c>
+      <c r="Y418">
+        <v>2.168</v>
+      </c>
+    </row>
+    <row r="419" spans="1:25">
+      <c r="A419" t="s">
+        <v>25</v>
+      </c>
+      <c r="B419">
+        <v>2026</v>
+      </c>
+      <c r="C419">
+        <v>3309</v>
+      </c>
+      <c r="D419" t="s">
+        <v>74</v>
+      </c>
+      <c r="E419" t="s">
+        <v>27</v>
+      </c>
+      <c r="F419">
+        <v>103</v>
+      </c>
+      <c r="G419">
+        <v>13.4072</v>
+      </c>
+      <c r="H419">
+        <v>48</v>
+      </c>
+      <c r="I419">
+        <v>124.0</v>
+      </c>
+      <c r="J419">
+        <v>146.53199999999998</v>
+      </c>
+      <c r="K419">
+        <v>0</v>
+      </c>
+      <c r="L419" t="s">
+        <v>28</v>
+      </c>
+      <c r="M419">
+        <v>1</v>
+      </c>
+      <c r="N419" t="s">
+        <v>77</v>
+      </c>
+      <c r="O419">
+        <v>2</v>
+      </c>
+      <c r="P419">
+        <v>17046</v>
+      </c>
+      <c r="Q419" t="s">
+        <v>30</v>
+      </c>
+      <c r="R419" t="s">
+        <v>31</v>
+      </c>
+      <c r="S419" t="s">
+        <v>32</v>
+      </c>
+      <c r="T419" t="s">
+        <v>32</v>
+      </c>
+      <c r="U419" t="s">
+        <v>37</v>
+      </c>
+      <c r="V419">
+        <v>7</v>
+      </c>
+      <c r="W419">
+        <v>11.0</v>
+      </c>
+      <c r="X419">
+        <v>0</v>
+      </c>
+      <c r="Y419">
+        <v>12.663</v>
+      </c>
+    </row>
+    <row r="420" spans="1:25">
+      <c r="A420" t="s">
+        <v>25</v>
+      </c>
+      <c r="B420">
+        <v>2026</v>
+      </c>
+      <c r="C420">
+        <v>3309</v>
+      </c>
+      <c r="D420" t="s">
+        <v>74</v>
+      </c>
+      <c r="E420" t="s">
+        <v>27</v>
+      </c>
+      <c r="F420">
+        <v>103</v>
+      </c>
+      <c r="G420">
+        <v>13.4072</v>
+      </c>
+      <c r="H420">
+        <v>48</v>
+      </c>
+      <c r="I420">
+        <v>124.0</v>
+      </c>
+      <c r="J420">
+        <v>146.53199999999998</v>
+      </c>
+      <c r="K420">
+        <v>0</v>
+      </c>
+      <c r="L420" t="s">
+        <v>28</v>
+      </c>
+      <c r="M420">
+        <v>1</v>
+      </c>
+      <c r="N420" t="s">
+        <v>77</v>
+      </c>
+      <c r="O420">
+        <v>2</v>
+      </c>
+      <c r="P420">
+        <v>17046</v>
+      </c>
+      <c r="Q420" t="s">
+        <v>30</v>
+      </c>
+      <c r="R420" t="s">
+        <v>31</v>
+      </c>
+      <c r="S420" t="s">
+        <v>32</v>
+      </c>
+      <c r="T420" t="s">
+        <v>32</v>
+      </c>
+      <c r="U420" t="s">
+        <v>38</v>
+      </c>
+      <c r="V420">
+        <v>9</v>
+      </c>
+      <c r="W420">
+        <v>20.0</v>
+      </c>
+      <c r="X420">
+        <v>0</v>
+      </c>
+      <c r="Y420">
+        <v>23.015999999999998</v>
+      </c>
+    </row>
+    <row r="421" spans="1:25">
+      <c r="A421" t="s">
+        <v>25</v>
+      </c>
+      <c r="B421">
+        <v>2026</v>
+      </c>
+      <c r="C421">
+        <v>3309</v>
+      </c>
+      <c r="D421" t="s">
+        <v>74</v>
+      </c>
+      <c r="E421" t="s">
+        <v>27</v>
+      </c>
+      <c r="F421">
+        <v>103</v>
+      </c>
+      <c r="G421">
+        <v>13.4072</v>
+      </c>
+      <c r="H421">
+        <v>48</v>
+      </c>
+      <c r="I421">
+        <v>124.0</v>
+      </c>
+      <c r="J421">
+        <v>146.53199999999998</v>
+      </c>
+      <c r="K421">
+        <v>0</v>
+      </c>
+      <c r="L421" t="s">
+        <v>28</v>
+      </c>
+      <c r="M421">
+        <v>1</v>
+      </c>
+      <c r="N421" t="s">
+        <v>77</v>
+      </c>
+      <c r="O421">
+        <v>2</v>
+      </c>
+      <c r="P421">
+        <v>17046</v>
+      </c>
+      <c r="Q421" t="s">
+        <v>30</v>
+      </c>
+      <c r="R421" t="s">
+        <v>31</v>
+      </c>
+      <c r="S421" t="s">
+        <v>32</v>
+      </c>
+      <c r="T421" t="s">
+        <v>32</v>
+      </c>
+      <c r="U421" t="s">
+        <v>39</v>
+      </c>
+      <c r="V421">
+        <v>30</v>
+      </c>
+      <c r="W421">
+        <v>92.0</v>
+      </c>
+      <c r="X421">
+        <v>0</v>
+      </c>
+      <c r="Y421">
+        <v>108.685</v>
+      </c>
+    </row>
+    <row r="422" spans="1:25">
+      <c r="A422" t="s">
+        <v>25</v>
+      </c>
+      <c r="B422">
+        <v>2026</v>
+      </c>
+      <c r="C422">
+        <v>3309</v>
+      </c>
+      <c r="D422" t="s">
+        <v>74</v>
+      </c>
+      <c r="E422" t="s">
+        <v>27</v>
+      </c>
+      <c r="F422">
+        <v>104</v>
+      </c>
+      <c r="G422">
+        <v>36.3719</v>
+      </c>
+      <c r="H422">
+        <v>1560</v>
+      </c>
+      <c r="I422">
+        <v>0</v>
+      </c>
+      <c r="J422">
+        <v>0</v>
+      </c>
+      <c r="K422">
+        <v>1246.78999999999996</v>
+      </c>
+      <c r="L422" t="s">
+        <v>28</v>
+      </c>
+      <c r="M422">
+        <v>1</v>
+      </c>
+      <c r="N422" t="s">
+        <v>78</v>
+      </c>
+      <c r="O422">
+        <v>2</v>
+      </c>
+      <c r="P422">
+        <v>17046</v>
+      </c>
+      <c r="Q422" t="s">
+        <v>43</v>
+      </c>
+      <c r="R422" t="s">
+        <v>31</v>
+      </c>
+      <c r="S422" t="s">
+        <v>32</v>
+      </c>
+      <c r="T422" t="s">
+        <v>32</v>
+      </c>
+      <c r="U422" t="s">
+        <v>44</v>
+      </c>
+      <c r="V422">
+        <v>3</v>
+      </c>
+      <c r="W422">
+        <v>0</v>
+      </c>
+      <c r="X422">
+        <v>0</v>
+      </c>
+      <c r="Y422">
+        <v>0.222</v>
+      </c>
+    </row>
+    <row r="423" spans="1:25">
+      <c r="A423" t="s">
+        <v>25</v>
+      </c>
+      <c r="B423">
+        <v>2026</v>
+      </c>
+      <c r="C423">
+        <v>3309</v>
+      </c>
+      <c r="D423" t="s">
+        <v>74</v>
+      </c>
+      <c r="E423" t="s">
+        <v>27</v>
+      </c>
+      <c r="F423">
+        <v>104</v>
+      </c>
+      <c r="G423">
+        <v>36.3719</v>
+      </c>
+      <c r="H423">
+        <v>1560</v>
+      </c>
+      <c r="I423">
+        <v>0</v>
+      </c>
+      <c r="J423">
+        <v>0</v>
+      </c>
+      <c r="K423">
+        <v>1246.78999999999996</v>
+      </c>
+      <c r="L423" t="s">
+        <v>28</v>
+      </c>
+      <c r="M423">
+        <v>1</v>
+      </c>
+      <c r="N423" t="s">
+        <v>78</v>
+      </c>
+      <c r="O423">
+        <v>2</v>
+      </c>
+      <c r="P423">
+        <v>17046</v>
+      </c>
+      <c r="Q423" t="s">
+        <v>43</v>
+      </c>
+      <c r="R423" t="s">
+        <v>31</v>
+      </c>
+      <c r="S423" t="s">
+        <v>32</v>
+      </c>
+      <c r="T423" t="s">
+        <v>32</v>
+      </c>
+      <c r="U423" t="s">
+        <v>45</v>
+      </c>
+      <c r="V423">
+        <v>4</v>
+      </c>
+      <c r="W423">
+        <v>0</v>
+      </c>
+      <c r="X423">
+        <v>0</v>
+      </c>
+      <c r="Y423">
+        <v>0.572</v>
+      </c>
+    </row>
+    <row r="424" spans="1:25">
+      <c r="A424" t="s">
+        <v>25</v>
+      </c>
+      <c r="B424">
+        <v>2026</v>
+      </c>
+      <c r="C424">
+        <v>3309</v>
+      </c>
+      <c r="D424" t="s">
+        <v>74</v>
+      </c>
+      <c r="E424" t="s">
+        <v>27</v>
+      </c>
+      <c r="F424">
+        <v>104</v>
+      </c>
+      <c r="G424">
+        <v>36.3719</v>
+      </c>
+      <c r="H424">
+        <v>1560</v>
+      </c>
+      <c r="I424">
+        <v>0</v>
+      </c>
+      <c r="J424">
+        <v>0</v>
+      </c>
+      <c r="K424">
+        <v>1246.78999999999996</v>
+      </c>
+      <c r="L424" t="s">
+        <v>28</v>
+      </c>
+      <c r="M424">
+        <v>1</v>
+      </c>
+      <c r="N424" t="s">
+        <v>78</v>
+      </c>
+      <c r="O424">
+        <v>2</v>
+      </c>
+      <c r="P424">
+        <v>17046</v>
+      </c>
+      <c r="Q424" t="s">
+        <v>43</v>
+      </c>
+      <c r="R424" t="s">
+        <v>31</v>
+      </c>
+      <c r="S424" t="s">
+        <v>32</v>
+      </c>
+      <c r="T424" t="s">
+        <v>32</v>
+      </c>
+      <c r="U424" t="s">
+        <v>33</v>
+      </c>
+      <c r="V424">
+        <v>1</v>
+      </c>
+      <c r="W424">
+        <v>0</v>
+      </c>
+      <c r="X424">
+        <v>0</v>
+      </c>
+      <c r="Y424">
+        <v>0.34</v>
+      </c>
+    </row>
+    <row r="425" spans="1:25">
+      <c r="A425" t="s">
+        <v>25</v>
+      </c>
+      <c r="B425">
+        <v>2026</v>
+      </c>
+      <c r="C425">
+        <v>3309</v>
+      </c>
+      <c r="D425" t="s">
+        <v>74</v>
+      </c>
+      <c r="E425" t="s">
+        <v>27</v>
+      </c>
+      <c r="F425">
+        <v>104</v>
+      </c>
+      <c r="G425">
+        <v>36.3719</v>
+      </c>
+      <c r="H425">
+        <v>1560</v>
+      </c>
+      <c r="I425">
+        <v>0</v>
+      </c>
+      <c r="J425">
+        <v>0</v>
+      </c>
+      <c r="K425">
+        <v>1246.78999999999996</v>
+      </c>
+      <c r="L425" t="s">
+        <v>28</v>
+      </c>
+      <c r="M425">
+        <v>1</v>
+      </c>
+      <c r="N425" t="s">
+        <v>78</v>
+      </c>
+      <c r="O425">
+        <v>2</v>
+      </c>
+      <c r="P425">
+        <v>17046</v>
+      </c>
+      <c r="Q425" t="s">
+        <v>43</v>
+      </c>
+      <c r="R425" t="s">
+        <v>31</v>
+      </c>
+      <c r="S425" t="s">
+        <v>32</v>
+      </c>
+      <c r="T425" t="s">
+        <v>32</v>
+      </c>
+      <c r="U425" t="s">
+        <v>34</v>
+      </c>
+      <c r="V425">
+        <v>1</v>
+      </c>
+      <c r="W425">
+        <v>0</v>
+      </c>
+      <c r="X425">
+        <v>0</v>
+      </c>
+      <c r="Y425">
+        <v>0.467</v>
+      </c>
+    </row>
+    <row r="426" spans="1:25">
+      <c r="A426" t="s">
+        <v>25</v>
+      </c>
+      <c r="B426">
+        <v>2026</v>
+      </c>
+      <c r="C426">
+        <v>3309</v>
+      </c>
+      <c r="D426" t="s">
+        <v>74</v>
+      </c>
+      <c r="E426" t="s">
+        <v>27</v>
+      </c>
+      <c r="F426">
+        <v>104</v>
+      </c>
+      <c r="G426">
+        <v>36.3719</v>
+      </c>
+      <c r="H426">
+        <v>1560</v>
+      </c>
+      <c r="I426">
+        <v>0</v>
+      </c>
+      <c r="J426">
+        <v>0</v>
+      </c>
+      <c r="K426">
+        <v>1246.78999999999996</v>
+      </c>
+      <c r="L426" t="s">
+        <v>28</v>
+      </c>
+      <c r="M426">
+        <v>1</v>
+      </c>
+      <c r="N426" t="s">
+        <v>78</v>
+      </c>
+      <c r="O426">
+        <v>2</v>
+      </c>
+      <c r="P426">
+        <v>17046</v>
+      </c>
+      <c r="Q426" t="s">
+        <v>46</v>
+      </c>
+      <c r="R426" t="s">
+        <v>31</v>
+      </c>
+      <c r="S426" t="s">
+        <v>32</v>
+      </c>
+      <c r="T426" t="s">
+        <v>32</v>
+      </c>
+      <c r="U426" t="s">
+        <v>44</v>
+      </c>
+      <c r="V426">
+        <v>5</v>
+      </c>
+      <c r="W426">
+        <v>0</v>
+      </c>
+      <c r="X426">
+        <v>0</v>
+      </c>
+      <c r="Y426">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="427" spans="1:25">
+      <c r="A427" t="s">
+        <v>25</v>
+      </c>
+      <c r="B427">
+        <v>2026</v>
+      </c>
+      <c r="C427">
+        <v>3309</v>
+      </c>
+      <c r="D427" t="s">
+        <v>74</v>
+      </c>
+      <c r="E427" t="s">
+        <v>27</v>
+      </c>
+      <c r="F427">
+        <v>104</v>
+      </c>
+      <c r="G427">
+        <v>36.3719</v>
+      </c>
+      <c r="H427">
+        <v>1560</v>
+      </c>
+      <c r="I427">
+        <v>0</v>
+      </c>
+      <c r="J427">
+        <v>0</v>
+      </c>
+      <c r="K427">
+        <v>1246.78999999999996</v>
+      </c>
+      <c r="L427" t="s">
+        <v>28</v>
+      </c>
+      <c r="M427">
+        <v>1</v>
+      </c>
+      <c r="N427" t="s">
+        <v>78</v>
+      </c>
+      <c r="O427">
+        <v>2</v>
+      </c>
+      <c r="P427">
+        <v>17046</v>
+      </c>
+      <c r="Q427" t="s">
+        <v>46</v>
+      </c>
+      <c r="R427" t="s">
+        <v>31</v>
+      </c>
+      <c r="S427" t="s">
+        <v>32</v>
+      </c>
+      <c r="T427" t="s">
+        <v>32</v>
+      </c>
+      <c r="U427" t="s">
+        <v>45</v>
+      </c>
+      <c r="V427">
+        <v>68</v>
+      </c>
+      <c r="W427">
+        <v>0</v>
+      </c>
+      <c r="X427">
+        <v>0</v>
+      </c>
+      <c r="Y427">
+        <v>17.135</v>
+      </c>
+    </row>
+    <row r="428" spans="1:25">
+      <c r="A428" t="s">
+        <v>25</v>
+      </c>
+      <c r="B428">
+        <v>2026</v>
+      </c>
+      <c r="C428">
+        <v>3309</v>
+      </c>
+      <c r="D428" t="s">
+        <v>74</v>
+      </c>
+      <c r="E428" t="s">
+        <v>27</v>
+      </c>
+      <c r="F428">
+        <v>104</v>
+      </c>
+      <c r="G428">
+        <v>36.3719</v>
+      </c>
+      <c r="H428">
+        <v>1560</v>
+      </c>
+      <c r="I428">
+        <v>0</v>
+      </c>
+      <c r="J428">
+        <v>0</v>
+      </c>
+      <c r="K428">
+        <v>1246.78999999999996</v>
+      </c>
+      <c r="L428" t="s">
+        <v>28</v>
+      </c>
+      <c r="M428">
+        <v>1</v>
+      </c>
+      <c r="N428" t="s">
+        <v>78</v>
+      </c>
+      <c r="O428">
+        <v>2</v>
+      </c>
+      <c r="P428">
+        <v>17046</v>
+      </c>
+      <c r="Q428" t="s">
+        <v>46</v>
+      </c>
+      <c r="R428" t="s">
+        <v>31</v>
+      </c>
+      <c r="S428" t="s">
+        <v>32</v>
+      </c>
+      <c r="T428" t="s">
+        <v>32</v>
+      </c>
+      <c r="U428" t="s">
+        <v>33</v>
+      </c>
+      <c r="V428">
+        <v>177</v>
+      </c>
+      <c r="W428">
+        <v>0</v>
+      </c>
+      <c r="X428">
+        <v>0</v>
+      </c>
+      <c r="Y428">
+        <v>71.134</v>
+      </c>
+    </row>
+    <row r="429" spans="1:25">
+      <c r="A429" t="s">
+        <v>25</v>
+      </c>
+      <c r="B429">
+        <v>2026</v>
+      </c>
+      <c r="C429">
+        <v>3309</v>
+      </c>
+      <c r="D429" t="s">
+        <v>74</v>
+      </c>
+      <c r="E429" t="s">
+        <v>27</v>
+      </c>
+      <c r="F429">
+        <v>104</v>
+      </c>
+      <c r="G429">
+        <v>36.3719</v>
+      </c>
+      <c r="H429">
+        <v>1560</v>
+      </c>
+      <c r="I429">
+        <v>0</v>
+      </c>
+      <c r="J429">
+        <v>0</v>
+      </c>
+      <c r="K429">
+        <v>1246.78999999999996</v>
+      </c>
+      <c r="L429" t="s">
+        <v>28</v>
+      </c>
+      <c r="M429">
+        <v>1</v>
+      </c>
+      <c r="N429" t="s">
+        <v>78</v>
+      </c>
+      <c r="O429">
+        <v>2</v>
+      </c>
+      <c r="P429">
+        <v>17046</v>
+      </c>
+      <c r="Q429" t="s">
+        <v>46</v>
+      </c>
+      <c r="R429" t="s">
+        <v>31</v>
+      </c>
+      <c r="S429" t="s">
+        <v>32</v>
+      </c>
+      <c r="T429" t="s">
+        <v>32</v>
+      </c>
+      <c r="U429" t="s">
+        <v>34</v>
+      </c>
+      <c r="V429">
+        <v>646</v>
+      </c>
+      <c r="W429">
+        <v>0</v>
+      </c>
+      <c r="X429">
+        <v>0</v>
+      </c>
+      <c r="Y429">
+        <v>418.043000000000006</v>
+      </c>
+    </row>
+    <row r="430" spans="1:25">
+      <c r="A430" t="s">
+        <v>25</v>
+      </c>
+      <c r="B430">
+        <v>2026</v>
+      </c>
+      <c r="C430">
+        <v>3309</v>
+      </c>
+      <c r="D430" t="s">
+        <v>74</v>
+      </c>
+      <c r="E430" t="s">
+        <v>27</v>
+      </c>
+      <c r="F430">
+        <v>104</v>
+      </c>
+      <c r="G430">
+        <v>36.3719</v>
+      </c>
+      <c r="H430">
+        <v>1560</v>
+      </c>
+      <c r="I430">
+        <v>0</v>
+      </c>
+      <c r="J430">
+        <v>0</v>
+      </c>
+      <c r="K430">
+        <v>1246.78999999999996</v>
+      </c>
+      <c r="L430" t="s">
+        <v>28</v>
+      </c>
+      <c r="M430">
+        <v>1</v>
+      </c>
+      <c r="N430" t="s">
+        <v>78</v>
+      </c>
+      <c r="O430">
+        <v>2</v>
+      </c>
+      <c r="P430">
+        <v>17046</v>
+      </c>
+      <c r="Q430" t="s">
+        <v>46</v>
+      </c>
+      <c r="R430" t="s">
+        <v>31</v>
+      </c>
+      <c r="S430" t="s">
+        <v>32</v>
+      </c>
+      <c r="T430" t="s">
+        <v>32</v>
+      </c>
+      <c r="U430" t="s">
+        <v>35</v>
+      </c>
+      <c r="V430">
+        <v>524</v>
+      </c>
+      <c r="W430">
+        <v>0</v>
+      </c>
+      <c r="X430">
+        <v>0</v>
+      </c>
+      <c r="Y430">
+        <v>565.10699999999997</v>
+      </c>
+    </row>
+    <row r="431" spans="1:25">
+      <c r="A431" t="s">
+        <v>25</v>
+      </c>
+      <c r="B431">
+        <v>2026</v>
+      </c>
+      <c r="C431">
+        <v>3309</v>
+      </c>
+      <c r="D431" t="s">
+        <v>74</v>
+      </c>
+      <c r="E431" t="s">
+        <v>27</v>
+      </c>
+      <c r="F431">
+        <v>104</v>
+      </c>
+      <c r="G431">
+        <v>36.3719</v>
+      </c>
+      <c r="H431">
+        <v>1560</v>
+      </c>
+      <c r="I431">
+        <v>0</v>
+      </c>
+      <c r="J431">
+        <v>0</v>
+      </c>
+      <c r="K431">
+        <v>1246.78999999999996</v>
+      </c>
+      <c r="L431" t="s">
+        <v>28</v>
+      </c>
+      <c r="M431">
+        <v>1</v>
+      </c>
+      <c r="N431" t="s">
+        <v>78</v>
+      </c>
+      <c r="O431">
+        <v>2</v>
+      </c>
+      <c r="P431">
+        <v>17046</v>
+      </c>
+      <c r="Q431" t="s">
+        <v>46</v>
+      </c>
+      <c r="R431" t="s">
+        <v>31</v>
+      </c>
+      <c r="S431" t="s">
+        <v>32</v>
+      </c>
+      <c r="T431" t="s">
+        <v>32</v>
+      </c>
+      <c r="U431" t="s">
+        <v>36</v>
+      </c>
+      <c r="V431">
+        <v>53</v>
+      </c>
+      <c r="W431">
+        <v>0</v>
+      </c>
+      <c r="X431">
+        <v>0</v>
+      </c>
+      <c r="Y431">
+        <v>98.598</v>
+      </c>
+    </row>
+    <row r="432" spans="1:25">
+      <c r="A432" t="s">
+        <v>25</v>
+      </c>
+      <c r="B432">
+        <v>2026</v>
+      </c>
+      <c r="C432">
+        <v>3309</v>
+      </c>
+      <c r="D432" t="s">
+        <v>74</v>
+      </c>
+      <c r="E432" t="s">
+        <v>27</v>
+      </c>
+      <c r="F432">
+        <v>104</v>
+      </c>
+      <c r="G432">
+        <v>36.3719</v>
+      </c>
+      <c r="H432">
+        <v>1560</v>
+      </c>
+      <c r="I432">
+        <v>0</v>
+      </c>
+      <c r="J432">
+        <v>0</v>
+      </c>
+      <c r="K432">
+        <v>1246.78999999999996</v>
+      </c>
+      <c r="L432" t="s">
+        <v>28</v>
+      </c>
+      <c r="M432">
+        <v>1</v>
+      </c>
+      <c r="N432" t="s">
+        <v>78</v>
+      </c>
+      <c r="O432">
+        <v>2</v>
+      </c>
+      <c r="P432">
+        <v>17046</v>
+      </c>
+      <c r="Q432" t="s">
+        <v>46</v>
+      </c>
+      <c r="R432" t="s">
+        <v>31</v>
+      </c>
+      <c r="S432" t="s">
+        <v>32</v>
+      </c>
+      <c r="T432" t="s">
+        <v>32</v>
+      </c>
+      <c r="U432" t="s">
+        <v>37</v>
+      </c>
+      <c r="V432">
+        <v>5</v>
+      </c>
+      <c r="W432">
+        <v>0</v>
+      </c>
+      <c r="X432">
+        <v>0</v>
+      </c>
+      <c r="Y432">
+        <v>13.554</v>
+      </c>
+    </row>
+    <row r="433" spans="1:25">
+      <c r="A433" t="s">
+        <v>25</v>
+      </c>
+      <c r="B433">
+        <v>2026</v>
+      </c>
+      <c r="C433">
+        <v>3309</v>
+      </c>
+      <c r="D433" t="s">
+        <v>74</v>
+      </c>
+      <c r="E433" t="s">
+        <v>27</v>
+      </c>
+      <c r="F433">
+        <v>104</v>
+      </c>
+      <c r="G433">
+        <v>36.3719</v>
+      </c>
+      <c r="H433">
+        <v>1560</v>
+      </c>
+      <c r="I433">
+        <v>0</v>
+      </c>
+      <c r="J433">
+        <v>0</v>
+      </c>
+      <c r="K433">
+        <v>1246.78999999999996</v>
+      </c>
+      <c r="L433" t="s">
+        <v>28</v>
+      </c>
+      <c r="M433">
+        <v>1</v>
+      </c>
+      <c r="N433" t="s">
+        <v>78</v>
+      </c>
+      <c r="O433">
+        <v>2</v>
+      </c>
+      <c r="P433">
+        <v>17046</v>
+      </c>
+      <c r="Q433" t="s">
+        <v>46</v>
+      </c>
+      <c r="R433" t="s">
+        <v>31</v>
+      </c>
+      <c r="S433" t="s">
+        <v>79</v>
+      </c>
+      <c r="T433" t="s">
+        <v>32</v>
+      </c>
+      <c r="U433" t="s">
+        <v>45</v>
+      </c>
+      <c r="V433">
+        <v>3</v>
+      </c>
+      <c r="W433">
+        <v>0</v>
+      </c>
+      <c r="X433">
+        <v>0</v>
+      </c>
+      <c r="Y433">
+        <v>0.822</v>
+      </c>
+    </row>
+    <row r="434" spans="1:25">
+      <c r="A434" t="s">
+        <v>25</v>
+      </c>
+      <c r="B434">
+        <v>2026</v>
+      </c>
+      <c r="C434">
+        <v>3309</v>
+      </c>
+      <c r="D434" t="s">
+        <v>74</v>
+      </c>
+      <c r="E434" t="s">
+        <v>27</v>
+      </c>
+      <c r="F434">
+        <v>104</v>
+      </c>
+      <c r="G434">
+        <v>36.3719</v>
+      </c>
+      <c r="H434">
+        <v>1560</v>
+      </c>
+      <c r="I434">
+        <v>0</v>
+      </c>
+      <c r="J434">
+        <v>0</v>
+      </c>
+      <c r="K434">
+        <v>1246.78999999999996</v>
+      </c>
+      <c r="L434" t="s">
+        <v>28</v>
+      </c>
+      <c r="M434">
+        <v>1</v>
+      </c>
+      <c r="N434" t="s">
+        <v>78</v>
+      </c>
+      <c r="O434">
+        <v>2</v>
+      </c>
+      <c r="P434">
+        <v>17046</v>
+      </c>
+      <c r="Q434" t="s">
+        <v>46</v>
+      </c>
+      <c r="R434" t="s">
+        <v>31</v>
+      </c>
+      <c r="S434" t="s">
+        <v>79</v>
+      </c>
+      <c r="T434" t="s">
+        <v>32</v>
+      </c>
+      <c r="U434" t="s">
+        <v>33</v>
+      </c>
+      <c r="V434">
+        <v>13</v>
+      </c>
+      <c r="W434">
+        <v>0</v>
+      </c>
+      <c r="X434">
+        <v>0</v>
+      </c>
+      <c r="Y434">
+        <v>5.266</v>
+      </c>
+    </row>
+    <row r="435" spans="1:25">
+      <c r="A435" t="s">
+        <v>25</v>
+      </c>
+      <c r="B435">
+        <v>2026</v>
+      </c>
+      <c r="C435">
+        <v>3309</v>
+      </c>
+      <c r="D435" t="s">
+        <v>74</v>
+      </c>
+      <c r="E435" t="s">
+        <v>27</v>
+      </c>
+      <c r="F435">
+        <v>104</v>
+      </c>
+      <c r="G435">
+        <v>36.3719</v>
+      </c>
+      <c r="H435">
+        <v>1560</v>
+      </c>
+      <c r="I435">
+        <v>0</v>
+      </c>
+      <c r="J435">
+        <v>0</v>
+      </c>
+      <c r="K435">
+        <v>1246.78999999999996</v>
+      </c>
+      <c r="L435" t="s">
+        <v>28</v>
+      </c>
+      <c r="M435">
+        <v>1</v>
+      </c>
+      <c r="N435" t="s">
+        <v>78</v>
+      </c>
+      <c r="O435">
+        <v>2</v>
+      </c>
+      <c r="P435">
+        <v>17046</v>
+      </c>
+      <c r="Q435" t="s">
+        <v>46</v>
+      </c>
+      <c r="R435" t="s">
+        <v>31</v>
+      </c>
+      <c r="S435" t="s">
+        <v>79</v>
+      </c>
+      <c r="T435" t="s">
+        <v>32</v>
+      </c>
+      <c r="U435" t="s">
+        <v>34</v>
+      </c>
+      <c r="V435">
+        <v>22</v>
+      </c>
+      <c r="W435">
+        <v>0</v>
+      </c>
+      <c r="X435">
+        <v>0</v>
+      </c>
+      <c r="Y435">
+        <v>14.495</v>
+      </c>
+    </row>
+    <row r="436" spans="1:25">
+      <c r="A436" t="s">
+        <v>25</v>
+      </c>
+      <c r="B436">
+        <v>2026</v>
+      </c>
+      <c r="C436">
+        <v>3309</v>
+      </c>
+      <c r="D436" t="s">
+        <v>74</v>
+      </c>
+      <c r="E436" t="s">
+        <v>27</v>
+      </c>
+      <c r="F436">
+        <v>104</v>
+      </c>
+      <c r="G436">
+        <v>36.3719</v>
+      </c>
+      <c r="H436">
+        <v>1560</v>
+      </c>
+      <c r="I436">
+        <v>0</v>
+      </c>
+      <c r="J436">
+        <v>0</v>
+      </c>
+      <c r="K436">
+        <v>1246.78999999999996</v>
+      </c>
+      <c r="L436" t="s">
+        <v>28</v>
+      </c>
+      <c r="M436">
+        <v>1</v>
+      </c>
+      <c r="N436" t="s">
+        <v>78</v>
+      </c>
+      <c r="O436">
+        <v>2</v>
+      </c>
+      <c r="P436">
+        <v>17046</v>
+      </c>
+      <c r="Q436" t="s">
+        <v>46</v>
+      </c>
+      <c r="R436" t="s">
+        <v>31</v>
+      </c>
+      <c r="S436" t="s">
+        <v>79</v>
+      </c>
+      <c r="T436" t="s">
+        <v>32</v>
+      </c>
+      <c r="U436" t="s">
+        <v>35</v>
+      </c>
+      <c r="V436">
+        <v>30</v>
+      </c>
+      <c r="W436">
+        <v>0</v>
+      </c>
+      <c r="X436">
+        <v>0</v>
+      </c>
+      <c r="Y436">
+        <v>32.138</v>
+      </c>
+    </row>
+    <row r="437" spans="1:25">
+      <c r="A437" t="s">
+        <v>25</v>
+      </c>
+      <c r="B437">
+        <v>2026</v>
+      </c>
+      <c r="C437">
+        <v>3309</v>
+      </c>
+      <c r="D437" t="s">
+        <v>74</v>
+      </c>
+      <c r="E437" t="s">
+        <v>27</v>
+      </c>
+      <c r="F437">
+        <v>104</v>
+      </c>
+      <c r="G437">
+        <v>36.3719</v>
+      </c>
+      <c r="H437">
+        <v>1560</v>
+      </c>
+      <c r="I437">
+        <v>0</v>
+      </c>
+      <c r="J437">
+        <v>0</v>
+      </c>
+      <c r="K437">
+        <v>1246.78999999999996</v>
+      </c>
+      <c r="L437" t="s">
+        <v>28</v>
+      </c>
+      <c r="M437">
+        <v>1</v>
+      </c>
+      <c r="N437" t="s">
+        <v>78</v>
+      </c>
+      <c r="O437">
+        <v>2</v>
+      </c>
+      <c r="P437">
+        <v>17046</v>
+      </c>
+      <c r="Q437" t="s">
+        <v>46</v>
+      </c>
+      <c r="R437" t="s">
+        <v>31</v>
+      </c>
+      <c r="S437" t="s">
+        <v>79</v>
+      </c>
+      <c r="T437" t="s">
+        <v>32</v>
+      </c>
+      <c r="U437" t="s">
+        <v>36</v>
+      </c>
+      <c r="V437">
+        <v>5</v>
+      </c>
+      <c r="W437">
+        <v>0</v>
+      </c>
+      <c r="X437">
+        <v>0</v>
+      </c>
+      <c r="Y437">
+        <v>8.497</v>
+      </c>
+    </row>
+    <row r="438" spans="1:25">
+      <c r="A438" t="s">
+        <v>25</v>
+      </c>
+      <c r="B438">
+        <v>2026</v>
+      </c>
+      <c r="C438">
+        <v>3309</v>
+      </c>
+      <c r="D438" t="s">
+        <v>74</v>
+      </c>
+      <c r="E438" t="s">
+        <v>27</v>
+      </c>
+      <c r="F438">
+        <v>105</v>
+      </c>
+      <c r="G438">
+        <v>0.9008</v>
+      </c>
+      <c r="H438">
+        <v>660</v>
+      </c>
+      <c r="I438">
+        <v>0</v>
+      </c>
+      <c r="J438">
+        <v>0</v>
+      </c>
+      <c r="K438">
+        <v>235.84499999999997</v>
+      </c>
+      <c r="L438" t="s">
+        <v>28</v>
+      </c>
+      <c r="M438">
+        <v>1</v>
+      </c>
+      <c r="N438" t="s">
+        <v>80</v>
+      </c>
+      <c r="O438">
+        <v>2</v>
+      </c>
+      <c r="P438">
+        <v>17046</v>
+      </c>
+      <c r="Q438" t="s">
+        <v>46</v>
+      </c>
+      <c r="R438" t="s">
+        <v>47</v>
+      </c>
+      <c r="S438" t="s">
+        <v>32</v>
+      </c>
+      <c r="T438" t="s">
+        <v>32</v>
+      </c>
+      <c r="U438" t="s">
+        <v>44</v>
+      </c>
+      <c r="V438">
+        <v>84</v>
+      </c>
+      <c r="W438">
+        <v>0</v>
+      </c>
+      <c r="X438">
+        <v>0</v>
+      </c>
+      <c r="Y438">
+        <v>5.808</v>
+      </c>
+    </row>
+    <row r="439" spans="1:25">
+      <c r="A439" t="s">
+        <v>25</v>
+      </c>
+      <c r="B439">
+        <v>2026</v>
+      </c>
+      <c r="C439">
+        <v>3309</v>
+      </c>
+      <c r="D439" t="s">
+        <v>74</v>
+      </c>
+      <c r="E439" t="s">
+        <v>27</v>
+      </c>
+      <c r="F439">
+        <v>105</v>
+      </c>
+      <c r="G439">
+        <v>0.9008</v>
+      </c>
+      <c r="H439">
+        <v>660</v>
+      </c>
+      <c r="I439">
+        <v>0</v>
+      </c>
+      <c r="J439">
+        <v>0</v>
+      </c>
+      <c r="K439">
+        <v>235.84499999999997</v>
+      </c>
+      <c r="L439" t="s">
+        <v>28</v>
+      </c>
+      <c r="M439">
+        <v>1</v>
+      </c>
+      <c r="N439" t="s">
+        <v>80</v>
+      </c>
+      <c r="O439">
+        <v>2</v>
+      </c>
+      <c r="P439">
+        <v>17046</v>
+      </c>
+      <c r="Q439" t="s">
+        <v>46</v>
+      </c>
+      <c r="R439" t="s">
+        <v>47</v>
+      </c>
+      <c r="S439" t="s">
+        <v>32</v>
+      </c>
+      <c r="T439" t="s">
+        <v>32</v>
+      </c>
+      <c r="U439" t="s">
+        <v>45</v>
+      </c>
+      <c r="V439">
+        <v>229</v>
+      </c>
+      <c r="W439">
+        <v>0</v>
+      </c>
+      <c r="X439">
+        <v>0</v>
+      </c>
+      <c r="Y439">
+        <v>43.362</v>
+      </c>
+    </row>
+    <row r="440" spans="1:25">
+      <c r="A440" t="s">
+        <v>25</v>
+      </c>
+      <c r="B440">
+        <v>2026</v>
+      </c>
+      <c r="C440">
+        <v>3309</v>
+      </c>
+      <c r="D440" t="s">
+        <v>74</v>
+      </c>
+      <c r="E440" t="s">
+        <v>27</v>
+      </c>
+      <c r="F440">
+        <v>105</v>
+      </c>
+      <c r="G440">
+        <v>0.9008</v>
+      </c>
+      <c r="H440">
+        <v>660</v>
+      </c>
+      <c r="I440">
+        <v>0</v>
+      </c>
+      <c r="J440">
+        <v>0</v>
+      </c>
+      <c r="K440">
+        <v>235.84499999999997</v>
+      </c>
+      <c r="L440" t="s">
+        <v>28</v>
+      </c>
+      <c r="M440">
+        <v>1</v>
+      </c>
+      <c r="N440" t="s">
+        <v>80</v>
+      </c>
+      <c r="O440">
+        <v>2</v>
+      </c>
+      <c r="P440">
+        <v>17046</v>
+      </c>
+      <c r="Q440" t="s">
+        <v>46</v>
+      </c>
+      <c r="R440" t="s">
+        <v>47</v>
+      </c>
+      <c r="S440" t="s">
+        <v>32</v>
+      </c>
+      <c r="T440" t="s">
+        <v>32</v>
+      </c>
+      <c r="U440" t="s">
+        <v>33</v>
+      </c>
+      <c r="V440">
+        <v>110</v>
+      </c>
+      <c r="W440">
+        <v>0</v>
+      </c>
+      <c r="X440">
+        <v>0</v>
+      </c>
+      <c r="Y440">
+        <v>37.12</v>
+      </c>
+    </row>
+    <row r="441" spans="1:25">
+      <c r="A441" t="s">
+        <v>25</v>
+      </c>
+      <c r="B441">
+        <v>2026</v>
+      </c>
+      <c r="C441">
+        <v>3309</v>
+      </c>
+      <c r="D441" t="s">
+        <v>74</v>
+      </c>
+      <c r="E441" t="s">
+        <v>27</v>
+      </c>
+      <c r="F441">
+        <v>105</v>
+      </c>
+      <c r="G441">
+        <v>0.9008</v>
+      </c>
+      <c r="H441">
+        <v>660</v>
+      </c>
+      <c r="I441">
+        <v>0</v>
+      </c>
+      <c r="J441">
+        <v>0</v>
+      </c>
+      <c r="K441">
+        <v>235.84499999999997</v>
+      </c>
+      <c r="L441" t="s">
+        <v>28</v>
+      </c>
+      <c r="M441">
+        <v>1</v>
+      </c>
+      <c r="N441" t="s">
+        <v>80</v>
+      </c>
+      <c r="O441">
+        <v>2</v>
+      </c>
+      <c r="P441">
+        <v>17046</v>
+      </c>
+      <c r="Q441" t="s">
+        <v>46</v>
+      </c>
+      <c r="R441" t="s">
+        <v>47</v>
+      </c>
+      <c r="S441" t="s">
+        <v>32</v>
+      </c>
+      <c r="T441" t="s">
+        <v>32</v>
+      </c>
+      <c r="U441" t="s">
+        <v>34</v>
+      </c>
+      <c r="V441">
+        <v>154</v>
+      </c>
+      <c r="W441">
+        <v>0</v>
+      </c>
+      <c r="X441">
+        <v>0</v>
+      </c>
+      <c r="Y441">
+        <v>79.815</v>
+      </c>
+    </row>
+    <row r="442" spans="1:25">
+      <c r="A442" t="s">
+        <v>25</v>
+      </c>
+      <c r="B442">
+        <v>2026</v>
+      </c>
+      <c r="C442">
+        <v>3309</v>
+      </c>
+      <c r="D442" t="s">
+        <v>74</v>
+      </c>
+      <c r="E442" t="s">
+        <v>27</v>
+      </c>
+      <c r="F442">
+        <v>105</v>
+      </c>
+      <c r="G442">
+        <v>0.9008</v>
+      </c>
+      <c r="H442">
+        <v>660</v>
+      </c>
+      <c r="I442">
+        <v>0</v>
+      </c>
+      <c r="J442">
+        <v>0</v>
+      </c>
+      <c r="K442">
+        <v>235.84499999999997</v>
+      </c>
+      <c r="L442" t="s">
+        <v>28</v>
+      </c>
+      <c r="M442">
+        <v>1</v>
+      </c>
+      <c r="N442" t="s">
+        <v>80</v>
+      </c>
+      <c r="O442">
+        <v>2</v>
+      </c>
+      <c r="P442">
+        <v>17046</v>
+      </c>
+      <c r="Q442" t="s">
+        <v>46</v>
+      </c>
+      <c r="R442" t="s">
+        <v>47</v>
+      </c>
+      <c r="S442" t="s">
+        <v>32</v>
+      </c>
+      <c r="T442" t="s">
+        <v>32</v>
+      </c>
+      <c r="U442" t="s">
+        <v>35</v>
+      </c>
+      <c r="V442">
+        <v>45</v>
+      </c>
+      <c r="W442">
+        <v>0</v>
+      </c>
+      <c r="X442">
+        <v>0</v>
+      </c>
+      <c r="Y442">
+        <v>38.678</v>
+      </c>
+    </row>
+    <row r="443" spans="1:25">
+      <c r="A443" t="s">
+        <v>25</v>
+      </c>
+      <c r="B443">
+        <v>2026</v>
+      </c>
+      <c r="C443">
+        <v>3309</v>
+      </c>
+      <c r="D443" t="s">
+        <v>74</v>
+      </c>
+      <c r="E443" t="s">
+        <v>27</v>
+      </c>
+      <c r="F443">
+        <v>105</v>
+      </c>
+      <c r="G443">
+        <v>0.9008</v>
+      </c>
+      <c r="H443">
+        <v>660</v>
+      </c>
+      <c r="I443">
+        <v>0</v>
+      </c>
+      <c r="J443">
+        <v>0</v>
+      </c>
+      <c r="K443">
+        <v>235.84499999999997</v>
+      </c>
+      <c r="L443" t="s">
+        <v>28</v>
+      </c>
+      <c r="M443">
+        <v>1</v>
+      </c>
+      <c r="N443" t="s">
+        <v>80</v>
+      </c>
+      <c r="O443">
+        <v>2</v>
+      </c>
+      <c r="P443">
+        <v>17046</v>
+      </c>
+      <c r="Q443" t="s">
+        <v>46</v>
+      </c>
+      <c r="R443" t="s">
+        <v>47</v>
+      </c>
+      <c r="S443" t="s">
+        <v>32</v>
+      </c>
+      <c r="T443" t="s">
+        <v>32</v>
+      </c>
+      <c r="U443" t="s">
+        <v>36</v>
+      </c>
+      <c r="V443">
+        <v>1</v>
+      </c>
+      <c r="W443">
+        <v>0</v>
+      </c>
+      <c r="X443">
+        <v>0</v>
+      </c>
+      <c r="Y443">
+        <v>1.338</v>
+      </c>
+    </row>
+    <row r="444" spans="1:25">
+      <c r="A444" t="s">
+        <v>25</v>
+      </c>
+      <c r="B444">
+        <v>2026</v>
+      </c>
+      <c r="C444">
+        <v>3309</v>
+      </c>
+      <c r="D444" t="s">
+        <v>74</v>
+      </c>
+      <c r="E444" t="s">
+        <v>27</v>
+      </c>
+      <c r="F444">
+        <v>105</v>
+      </c>
+      <c r="G444">
+        <v>0.9008</v>
+      </c>
+      <c r="H444">
+        <v>660</v>
+      </c>
+      <c r="I444">
+        <v>0</v>
+      </c>
+      <c r="J444">
+        <v>0</v>
+      </c>
+      <c r="K444">
+        <v>235.84499999999997</v>
+      </c>
+      <c r="L444" t="s">
+        <v>28</v>
+      </c>
+      <c r="M444">
+        <v>1</v>
+      </c>
+      <c r="N444" t="s">
+        <v>80</v>
+      </c>
+      <c r="O444">
+        <v>2</v>
+      </c>
+      <c r="P444">
+        <v>17046</v>
+      </c>
+      <c r="Q444" t="s">
+        <v>46</v>
+      </c>
+      <c r="R444" t="s">
+        <v>47</v>
+      </c>
+      <c r="S444" t="s">
+        <v>48</v>
+      </c>
+      <c r="T444" t="s">
+        <v>32</v>
+      </c>
+      <c r="U444" t="s">
+        <v>33</v>
+      </c>
+      <c r="V444">
+        <v>6</v>
+      </c>
+      <c r="W444">
+        <v>0</v>
+      </c>
+      <c r="X444">
+        <v>0</v>
+      </c>
+      <c r="Y444">
+        <v>2.112</v>
+      </c>
+    </row>
+    <row r="445" spans="1:25">
+      <c r="A445" t="s">
+        <v>25</v>
+      </c>
+      <c r="B445">
+        <v>2026</v>
+      </c>
+      <c r="C445">
+        <v>3309</v>
+      </c>
+      <c r="D445" t="s">
+        <v>74</v>
+      </c>
+      <c r="E445" t="s">
+        <v>27</v>
+      </c>
+      <c r="F445">
+        <v>105</v>
+      </c>
+      <c r="G445">
+        <v>0.9008</v>
+      </c>
+      <c r="H445">
+        <v>660</v>
+      </c>
+      <c r="I445">
+        <v>0</v>
+      </c>
+      <c r="J445">
+        <v>0</v>
+      </c>
+      <c r="K445">
+        <v>235.84499999999997</v>
+      </c>
+      <c r="L445" t="s">
+        <v>28</v>
+      </c>
+      <c r="M445">
+        <v>1</v>
+      </c>
+      <c r="N445" t="s">
+        <v>80</v>
+      </c>
+      <c r="O445">
+        <v>2</v>
+      </c>
+      <c r="P445">
+        <v>17046</v>
+      </c>
+      <c r="Q445" t="s">
+        <v>46</v>
+      </c>
+      <c r="R445" t="s">
+        <v>47</v>
+      </c>
+      <c r="S445" t="s">
+        <v>48</v>
+      </c>
+      <c r="T445" t="s">
+        <v>32</v>
+      </c>
+      <c r="U445" t="s">
+        <v>34</v>
+      </c>
+      <c r="V445">
+        <v>11</v>
+      </c>
+      <c r="W445">
+        <v>0</v>
+      </c>
+      <c r="X445">
+        <v>0</v>
+      </c>
+      <c r="Y445">
+        <v>6.683</v>
+      </c>
+    </row>
+    <row r="446" spans="1:25">
+      <c r="A446" t="s">
+        <v>25</v>
+      </c>
+      <c r="B446">
+        <v>2026</v>
+      </c>
+      <c r="C446">
+        <v>3309</v>
+      </c>
+      <c r="D446" t="s">
+        <v>74</v>
+      </c>
+      <c r="E446" t="s">
+        <v>27</v>
+      </c>
+      <c r="F446">
+        <v>105</v>
+      </c>
+      <c r="G446">
+        <v>0.9008</v>
+      </c>
+      <c r="H446">
+        <v>660</v>
+      </c>
+      <c r="I446">
+        <v>0</v>
+      </c>
+      <c r="J446">
+        <v>0</v>
+      </c>
+      <c r="K446">
+        <v>235.84499999999997</v>
+      </c>
+      <c r="L446" t="s">
+        <v>28</v>
+      </c>
+      <c r="M446">
+        <v>1</v>
+      </c>
+      <c r="N446" t="s">
+        <v>80</v>
+      </c>
+      <c r="O446">
+        <v>2</v>
+      </c>
+      <c r="P446">
+        <v>17046</v>
+      </c>
+      <c r="Q446" t="s">
+        <v>46</v>
+      </c>
+      <c r="R446" t="s">
+        <v>47</v>
+      </c>
+      <c r="S446" t="s">
+        <v>48</v>
+      </c>
+      <c r="T446" t="s">
+        <v>32</v>
+      </c>
+      <c r="U446" t="s">
+        <v>35</v>
+      </c>
+      <c r="V446">
+        <v>16</v>
+      </c>
+      <c r="W446">
+        <v>0</v>
+      </c>
+      <c r="X446">
+        <v>0</v>
+      </c>
+      <c r="Y446">
+        <v>14.77</v>
+      </c>
+    </row>
+    <row r="447" spans="1:25">
+      <c r="A447" t="s">
+        <v>25</v>
+      </c>
+      <c r="B447">
+        <v>2026</v>
+      </c>
+      <c r="C447">
+        <v>3309</v>
+      </c>
+      <c r="D447" t="s">
+        <v>74</v>
+      </c>
+      <c r="E447" t="s">
+        <v>27</v>
+      </c>
+      <c r="F447">
+        <v>105</v>
+      </c>
+      <c r="G447">
+        <v>0.9008</v>
+      </c>
+      <c r="H447">
+        <v>660</v>
+      </c>
+      <c r="I447">
+        <v>0</v>
+      </c>
+      <c r="J447">
+        <v>0</v>
+      </c>
+      <c r="K447">
+        <v>235.84499999999997</v>
+      </c>
+      <c r="L447" t="s">
+        <v>28</v>
+      </c>
+      <c r="M447">
+        <v>1</v>
+      </c>
+      <c r="N447" t="s">
+        <v>80</v>
+      </c>
+      <c r="O447">
+        <v>2</v>
+      </c>
+      <c r="P447">
+        <v>17046</v>
+      </c>
+      <c r="Q447" t="s">
+        <v>46</v>
+      </c>
+      <c r="R447" t="s">
+        <v>47</v>
+      </c>
+      <c r="S447" t="s">
+        <v>48</v>
+      </c>
+      <c r="T447" t="s">
+        <v>32</v>
+      </c>
+      <c r="U447" t="s">
+        <v>36</v>
+      </c>
+      <c r="V447">
+        <v>4</v>
+      </c>
+      <c r="W447">
+        <v>0</v>
+      </c>
+      <c r="X447">
+        <v>0</v>
+      </c>
+      <c r="Y447">
+        <v>6.159</v>
+      </c>
+    </row>
+    <row r="448" spans="1:25">
+      <c r="A448" t="s">
+        <v>25</v>
+      </c>
+      <c r="B448">
+        <v>2026</v>
+      </c>
+      <c r="C448">
+        <v>3309</v>
+      </c>
+      <c r="D448" t="s">
+        <v>74</v>
+      </c>
+      <c r="E448" t="s">
+        <v>27</v>
+      </c>
+      <c r="F448">
+        <v>106</v>
+      </c>
+      <c r="G448">
+        <v>16.1003</v>
+      </c>
+      <c r="H448">
+        <v>251</v>
+      </c>
+      <c r="I448">
+        <v>0</v>
+      </c>
+      <c r="J448">
+        <v>0</v>
+      </c>
+      <c r="K448">
+        <v>289.99999999999994</v>
+      </c>
+      <c r="L448" t="s">
+        <v>28</v>
+      </c>
+      <c r="M448">
+        <v>1</v>
+      </c>
+      <c r="N448" t="s">
+        <v>81</v>
+      </c>
+      <c r="O448">
+        <v>2</v>
+      </c>
+      <c r="P448">
+        <v>17046</v>
+      </c>
+      <c r="Q448" t="s">
+        <v>46</v>
+      </c>
+      <c r="R448" t="s">
+        <v>47</v>
+      </c>
+      <c r="S448" t="s">
+        <v>48</v>
+      </c>
+      <c r="T448" t="s">
+        <v>32</v>
+      </c>
+      <c r="U448" t="s">
+        <v>45</v>
+      </c>
+      <c r="V448">
+        <v>1</v>
+      </c>
+      <c r="W448">
+        <v>0</v>
+      </c>
+      <c r="X448">
+        <v>0</v>
+      </c>
+      <c r="Y448">
+        <v>0.288</v>
+      </c>
+    </row>
+    <row r="449" spans="1:25">
+      <c r="A449" t="s">
+        <v>25</v>
+      </c>
+      <c r="B449">
+        <v>2026</v>
+      </c>
+      <c r="C449">
+        <v>3309</v>
+      </c>
+      <c r="D449" t="s">
+        <v>74</v>
+      </c>
+      <c r="E449" t="s">
+        <v>27</v>
+      </c>
+      <c r="F449">
+        <v>106</v>
+      </c>
+      <c r="G449">
+        <v>16.1003</v>
+      </c>
+      <c r="H449">
+        <v>251</v>
+      </c>
+      <c r="I449">
+        <v>0</v>
+      </c>
+      <c r="J449">
+        <v>0</v>
+      </c>
+      <c r="K449">
+        <v>289.99999999999994</v>
+      </c>
+      <c r="L449" t="s">
+        <v>28</v>
+      </c>
+      <c r="M449">
+        <v>1</v>
+      </c>
+      <c r="N449" t="s">
+        <v>81</v>
+      </c>
+      <c r="O449">
+        <v>2</v>
+      </c>
+      <c r="P449">
+        <v>17046</v>
+      </c>
+      <c r="Q449" t="s">
+        <v>46</v>
+      </c>
+      <c r="R449" t="s">
+        <v>47</v>
+      </c>
+      <c r="S449" t="s">
+        <v>48</v>
+      </c>
+      <c r="T449" t="s">
+        <v>32</v>
+      </c>
+      <c r="U449" t="s">
+        <v>33</v>
+      </c>
+      <c r="V449">
+        <v>2</v>
+      </c>
+      <c r="W449">
+        <v>0</v>
+      </c>
+      <c r="X449">
+        <v>0</v>
+      </c>
+      <c r="Y449">
+        <v>0.844</v>
+      </c>
+    </row>
+    <row r="450" spans="1:25">
+      <c r="A450" t="s">
+        <v>25</v>
+      </c>
+      <c r="B450">
+        <v>2026</v>
+      </c>
+      <c r="C450">
+        <v>3309</v>
+      </c>
+      <c r="D450" t="s">
+        <v>74</v>
+      </c>
+      <c r="E450" t="s">
+        <v>27</v>
+      </c>
+      <c r="F450">
+        <v>106</v>
+      </c>
+      <c r="G450">
+        <v>16.1003</v>
+      </c>
+      <c r="H450">
+        <v>251</v>
+      </c>
+      <c r="I450">
+        <v>0</v>
+      </c>
+      <c r="J450">
+        <v>0</v>
+      </c>
+      <c r="K450">
+        <v>289.99999999999994</v>
+      </c>
+      <c r="L450" t="s">
+        <v>28</v>
+      </c>
+      <c r="M450">
+        <v>1</v>
+      </c>
+      <c r="N450" t="s">
+        <v>81</v>
+      </c>
+      <c r="O450">
+        <v>2</v>
+      </c>
+      <c r="P450">
+        <v>17046</v>
+      </c>
+      <c r="Q450" t="s">
+        <v>46</v>
+      </c>
+      <c r="R450" t="s">
+        <v>47</v>
+      </c>
+      <c r="S450" t="s">
+        <v>48</v>
+      </c>
+      <c r="T450" t="s">
+        <v>32</v>
+      </c>
+      <c r="U450" t="s">
+        <v>34</v>
+      </c>
+      <c r="V450">
+        <v>3</v>
+      </c>
+      <c r="W450">
+        <v>0</v>
+      </c>
+      <c r="X450">
+        <v>0</v>
+      </c>
+      <c r="Y450">
+        <v>1.919</v>
+      </c>
+    </row>
+    <row r="451" spans="1:25">
+      <c r="A451" t="s">
+        <v>25</v>
+      </c>
+      <c r="B451">
+        <v>2026</v>
+      </c>
+      <c r="C451">
+        <v>3309</v>
+      </c>
+      <c r="D451" t="s">
+        <v>74</v>
+      </c>
+      <c r="E451" t="s">
+        <v>27</v>
+      </c>
+      <c r="F451">
+        <v>106</v>
+      </c>
+      <c r="G451">
+        <v>16.1003</v>
+      </c>
+      <c r="H451">
+        <v>251</v>
+      </c>
+      <c r="I451">
+        <v>0</v>
+      </c>
+      <c r="J451">
+        <v>0</v>
+      </c>
+      <c r="K451">
+        <v>289.99999999999994</v>
+      </c>
+      <c r="L451" t="s">
+        <v>28</v>
+      </c>
+      <c r="M451">
+        <v>1</v>
+      </c>
+      <c r="N451" t="s">
+        <v>81</v>
+      </c>
+      <c r="O451">
+        <v>2</v>
+      </c>
+      <c r="P451">
+        <v>17046</v>
+      </c>
+      <c r="Q451" t="s">
+        <v>46</v>
+      </c>
+      <c r="R451" t="s">
+        <v>47</v>
+      </c>
+      <c r="S451" t="s">
+        <v>48</v>
+      </c>
+      <c r="T451" t="s">
+        <v>32</v>
+      </c>
+      <c r="U451" t="s">
+        <v>35</v>
+      </c>
+      <c r="V451">
+        <v>4</v>
+      </c>
+      <c r="W451">
+        <v>0</v>
+      </c>
+      <c r="X451">
+        <v>0</v>
+      </c>
+      <c r="Y451">
+        <v>5.468</v>
+      </c>
+    </row>
+    <row r="452" spans="1:25">
+      <c r="A452" t="s">
+        <v>25</v>
+      </c>
+      <c r="B452">
+        <v>2026</v>
+      </c>
+      <c r="C452">
+        <v>3309</v>
+      </c>
+      <c r="D452" t="s">
+        <v>74</v>
+      </c>
+      <c r="E452" t="s">
+        <v>27</v>
+      </c>
+      <c r="F452">
+        <v>106</v>
+      </c>
+      <c r="G452">
+        <v>16.1003</v>
+      </c>
+      <c r="H452">
+        <v>251</v>
+      </c>
+      <c r="I452">
+        <v>0</v>
+      </c>
+      <c r="J452">
+        <v>0</v>
+      </c>
+      <c r="K452">
+        <v>289.99999999999994</v>
+      </c>
+      <c r="L452" t="s">
+        <v>28</v>
+      </c>
+      <c r="M452">
+        <v>1</v>
+      </c>
+      <c r="N452" t="s">
+        <v>81</v>
+      </c>
+      <c r="O452">
+        <v>2</v>
+      </c>
+      <c r="P452">
+        <v>17046</v>
+      </c>
+      <c r="Q452" t="s">
+        <v>46</v>
+      </c>
+      <c r="R452" t="s">
+        <v>47</v>
+      </c>
+      <c r="S452" t="s">
+        <v>48</v>
+      </c>
+      <c r="T452" t="s">
+        <v>32</v>
+      </c>
+      <c r="U452" t="s">
+        <v>36</v>
+      </c>
+      <c r="V452">
+        <v>12</v>
+      </c>
+      <c r="W452">
+        <v>0</v>
+      </c>
+      <c r="X452">
+        <v>0</v>
+      </c>
+      <c r="Y452">
+        <v>23.781</v>
+      </c>
+    </row>
+    <row r="453" spans="1:25">
+      <c r="A453" t="s">
+        <v>25</v>
+      </c>
+      <c r="B453">
+        <v>2026</v>
+      </c>
+      <c r="C453">
+        <v>3309</v>
+      </c>
+      <c r="D453" t="s">
+        <v>74</v>
+      </c>
+      <c r="E453" t="s">
+        <v>27</v>
+      </c>
+      <c r="F453">
+        <v>106</v>
+      </c>
+      <c r="G453">
+        <v>16.1003</v>
+      </c>
+      <c r="H453">
+        <v>251</v>
+      </c>
+      <c r="I453">
+        <v>0</v>
+      </c>
+      <c r="J453">
+        <v>0</v>
+      </c>
+      <c r="K453">
+        <v>289.99999999999994</v>
+      </c>
+      <c r="L453" t="s">
+        <v>28</v>
+      </c>
+      <c r="M453">
+        <v>1</v>
+      </c>
+      <c r="N453" t="s">
+        <v>81</v>
+      </c>
+      <c r="O453">
+        <v>2</v>
+      </c>
+      <c r="P453">
+        <v>17046</v>
+      </c>
+      <c r="Q453" t="s">
+        <v>46</v>
+      </c>
+      <c r="R453" t="s">
+        <v>47</v>
+      </c>
+      <c r="S453" t="s">
+        <v>48</v>
+      </c>
+      <c r="T453" t="s">
+        <v>32</v>
+      </c>
+      <c r="U453" t="s">
+        <v>37</v>
+      </c>
+      <c r="V453">
+        <v>11</v>
+      </c>
+      <c r="W453">
+        <v>0</v>
+      </c>
+      <c r="X453">
+        <v>0</v>
+      </c>
+      <c r="Y453">
+        <v>31.079000000000001</v>
+      </c>
+    </row>
+    <row r="454" spans="1:25">
+      <c r="A454" t="s">
+        <v>25</v>
+      </c>
+      <c r="B454">
+        <v>2026</v>
+      </c>
+      <c r="C454">
+        <v>3309</v>
+      </c>
+      <c r="D454" t="s">
+        <v>74</v>
+      </c>
+      <c r="E454" t="s">
+        <v>27</v>
+      </c>
+      <c r="F454">
+        <v>106</v>
+      </c>
+      <c r="G454">
+        <v>16.1003</v>
+      </c>
+      <c r="H454">
+        <v>251</v>
+      </c>
+      <c r="I454">
+        <v>0</v>
+      </c>
+      <c r="J454">
+        <v>0</v>
+      </c>
+      <c r="K454">
+        <v>289.99999999999994</v>
+      </c>
+      <c r="L454" t="s">
+        <v>28</v>
+      </c>
+      <c r="M454">
+        <v>1</v>
+      </c>
+      <c r="N454" t="s">
+        <v>81</v>
+      </c>
+      <c r="O454">
+        <v>2</v>
+      </c>
+      <c r="P454">
+        <v>17046</v>
+      </c>
+      <c r="Q454" t="s">
+        <v>46</v>
+      </c>
+      <c r="R454" t="s">
+        <v>47</v>
+      </c>
+      <c r="S454" t="s">
+        <v>48</v>
+      </c>
+      <c r="T454" t="s">
+        <v>32</v>
+      </c>
+      <c r="U454" t="s">
+        <v>38</v>
+      </c>
+      <c r="V454">
+        <v>6</v>
+      </c>
+      <c r="W454">
+        <v>0</v>
+      </c>
+      <c r="X454">
+        <v>0</v>
+      </c>
+      <c r="Y454">
+        <v>23.298</v>
+      </c>
+    </row>
+    <row r="455" spans="1:25">
+      <c r="A455" t="s">
+        <v>25</v>
+      </c>
+      <c r="B455">
+        <v>2026</v>
+      </c>
+      <c r="C455">
+        <v>3309</v>
+      </c>
+      <c r="D455" t="s">
+        <v>74</v>
+      </c>
+      <c r="E455" t="s">
+        <v>27</v>
+      </c>
+      <c r="F455">
+        <v>106</v>
+      </c>
+      <c r="G455">
+        <v>16.1003</v>
+      </c>
+      <c r="H455">
+        <v>251</v>
+      </c>
+      <c r="I455">
+        <v>0</v>
+      </c>
+      <c r="J455">
+        <v>0</v>
+      </c>
+      <c r="K455">
+        <v>289.99999999999994</v>
+      </c>
+      <c r="L455" t="s">
+        <v>28</v>
+      </c>
+      <c r="M455">
+        <v>1</v>
+      </c>
+      <c r="N455" t="s">
+        <v>81</v>
+      </c>
+      <c r="O455">
+        <v>2</v>
+      </c>
+      <c r="P455">
+        <v>17046</v>
+      </c>
+      <c r="Q455" t="s">
+        <v>46</v>
+      </c>
+      <c r="R455" t="s">
+        <v>47</v>
+      </c>
+      <c r="S455" t="s">
+        <v>48</v>
+      </c>
+      <c r="T455" t="s">
+        <v>32</v>
+      </c>
+      <c r="U455" t="s">
+        <v>39</v>
+      </c>
+      <c r="V455">
+        <v>3</v>
+      </c>
+      <c r="W455">
+        <v>0</v>
+      </c>
+      <c r="X455">
+        <v>0</v>
+      </c>
+      <c r="Y455">
+        <v>14.352</v>
+      </c>
+    </row>
+    <row r="456" spans="1:25">
+      <c r="A456" t="s">
+        <v>25</v>
+      </c>
+      <c r="B456">
+        <v>2026</v>
+      </c>
+      <c r="C456">
+        <v>3309</v>
+      </c>
+      <c r="D456" t="s">
+        <v>74</v>
+      </c>
+      <c r="E456" t="s">
+        <v>27</v>
+      </c>
+      <c r="F456">
+        <v>106</v>
+      </c>
+      <c r="G456">
+        <v>16.1003</v>
+      </c>
+      <c r="H456">
+        <v>251</v>
+      </c>
+      <c r="I456">
+        <v>0</v>
+      </c>
+      <c r="J456">
+        <v>0</v>
+      </c>
+      <c r="K456">
+        <v>289.99999999999994</v>
+      </c>
+      <c r="L456" t="s">
+        <v>28</v>
+      </c>
+      <c r="M456">
+        <v>1</v>
+      </c>
+      <c r="N456" t="s">
+        <v>81</v>
+      </c>
+      <c r="O456">
+        <v>2</v>
+      </c>
+      <c r="P456">
+        <v>17046</v>
+      </c>
+      <c r="Q456" t="s">
+        <v>46</v>
+      </c>
+      <c r="R456" t="s">
+        <v>47</v>
+      </c>
+      <c r="S456" t="s">
+        <v>48</v>
+      </c>
+      <c r="T456" t="s">
+        <v>32</v>
+      </c>
+      <c r="U456" t="s">
+        <v>40</v>
+      </c>
+      <c r="V456">
+        <v>1</v>
+      </c>
+      <c r="W456">
+        <v>0</v>
+      </c>
+      <c r="X456">
+        <v>0</v>
+      </c>
+      <c r="Y456">
+        <v>7.814</v>
+      </c>
+    </row>
+    <row r="457" spans="1:25">
+      <c r="A457" t="s">
+        <v>25</v>
+      </c>
+      <c r="B457">
+        <v>2026</v>
+      </c>
+      <c r="C457">
+        <v>3309</v>
+      </c>
+      <c r="D457" t="s">
+        <v>74</v>
+      </c>
+      <c r="E457" t="s">
+        <v>27</v>
+      </c>
+      <c r="F457">
+        <v>106</v>
+      </c>
+      <c r="G457">
+        <v>16.1003</v>
+      </c>
+      <c r="H457">
+        <v>251</v>
+      </c>
+      <c r="I457">
+        <v>0</v>
+      </c>
+      <c r="J457">
+        <v>0</v>
+      </c>
+      <c r="K457">
+        <v>289.99999999999994</v>
+      </c>
+      <c r="L457" t="s">
+        <v>28</v>
+      </c>
+      <c r="M457">
+        <v>1</v>
+      </c>
+      <c r="N457" t="s">
+        <v>81</v>
+      </c>
+      <c r="O457">
+        <v>2</v>
+      </c>
+      <c r="P457">
+        <v>17046</v>
+      </c>
+      <c r="Q457" t="s">
+        <v>46</v>
+      </c>
+      <c r="R457" t="s">
+        <v>47</v>
+      </c>
+      <c r="S457" t="s">
+        <v>32</v>
+      </c>
+      <c r="T457" t="s">
+        <v>32</v>
+      </c>
+      <c r="U457" t="s">
+        <v>45</v>
+      </c>
+      <c r="V457">
+        <v>60</v>
+      </c>
+      <c r="W457">
+        <v>0</v>
+      </c>
+      <c r="X457">
+        <v>0</v>
+      </c>
+      <c r="Y457">
+        <v>14.283</v>
+      </c>
+    </row>
+    <row r="458" spans="1:25">
+      <c r="A458" t="s">
+        <v>25</v>
+      </c>
+      <c r="B458">
+        <v>2026</v>
+      </c>
+      <c r="C458">
+        <v>3309</v>
+      </c>
+      <c r="D458" t="s">
+        <v>74</v>
+      </c>
+      <c r="E458" t="s">
+        <v>27</v>
+      </c>
+      <c r="F458">
+        <v>106</v>
+      </c>
+      <c r="G458">
+        <v>16.1003</v>
+      </c>
+      <c r="H458">
+        <v>251</v>
+      </c>
+      <c r="I458">
+        <v>0</v>
+      </c>
+      <c r="J458">
+        <v>0</v>
+      </c>
+      <c r="K458">
+        <v>289.99999999999994</v>
+      </c>
+      <c r="L458" t="s">
+        <v>28</v>
+      </c>
+      <c r="M458">
+        <v>1</v>
+      </c>
+      <c r="N458" t="s">
+        <v>81</v>
+      </c>
+      <c r="O458">
+        <v>2</v>
+      </c>
+      <c r="P458">
+        <v>17046</v>
+      </c>
+      <c r="Q458" t="s">
+        <v>46</v>
+      </c>
+      <c r="R458" t="s">
+        <v>47</v>
+      </c>
+      <c r="S458" t="s">
+        <v>32</v>
+      </c>
+      <c r="T458" t="s">
+        <v>32</v>
+      </c>
+      <c r="U458" t="s">
+        <v>33</v>
+      </c>
+      <c r="V458">
+        <v>29</v>
+      </c>
+      <c r="W458">
+        <v>0</v>
+      </c>
+      <c r="X458">
+        <v>0</v>
+      </c>
+      <c r="Y458">
+        <v>12.238</v>
+      </c>
+    </row>
+    <row r="459" spans="1:25">
+      <c r="A459" t="s">
+        <v>25</v>
+      </c>
+      <c r="B459">
+        <v>2026</v>
+      </c>
+      <c r="C459">
+        <v>3309</v>
+      </c>
+      <c r="D459" t="s">
+        <v>74</v>
+      </c>
+      <c r="E459" t="s">
+        <v>27</v>
+      </c>
+      <c r="F459">
+        <v>106</v>
+      </c>
+      <c r="G459">
+        <v>16.1003</v>
+      </c>
+      <c r="H459">
+        <v>251</v>
+      </c>
+      <c r="I459">
+        <v>0</v>
+      </c>
+      <c r="J459">
+        <v>0</v>
+      </c>
+      <c r="K459">
+        <v>289.99999999999994</v>
+      </c>
+      <c r="L459" t="s">
+        <v>28</v>
+      </c>
+      <c r="M459">
+        <v>1</v>
+      </c>
+      <c r="N459" t="s">
+        <v>81</v>
+      </c>
+      <c r="O459">
+        <v>2</v>
+      </c>
+      <c r="P459">
+        <v>17046</v>
+      </c>
+      <c r="Q459" t="s">
+        <v>46</v>
+      </c>
+      <c r="R459" t="s">
+        <v>47</v>
+      </c>
+      <c r="S459" t="s">
+        <v>32</v>
+      </c>
+      <c r="T459" t="s">
+        <v>32</v>
+      </c>
+      <c r="U459" t="s">
+        <v>34</v>
+      </c>
+      <c r="V459">
+        <v>34</v>
+      </c>
+      <c r="W459">
+        <v>0</v>
+      </c>
+      <c r="X459">
+        <v>0</v>
+      </c>
+      <c r="Y459">
+        <v>22.942</v>
+      </c>
+    </row>
+    <row r="460" spans="1:25">
+      <c r="A460" t="s">
+        <v>25</v>
+      </c>
+      <c r="B460">
+        <v>2026</v>
+      </c>
+      <c r="C460">
+        <v>3309</v>
+      </c>
+      <c r="D460" t="s">
+        <v>74</v>
+      </c>
+      <c r="E460" t="s">
+        <v>27</v>
+      </c>
+      <c r="F460">
+        <v>106</v>
+      </c>
+      <c r="G460">
+        <v>16.1003</v>
+      </c>
+      <c r="H460">
+        <v>251</v>
+      </c>
+      <c r="I460">
+        <v>0</v>
+      </c>
+      <c r="J460">
+        <v>0</v>
+      </c>
+      <c r="K460">
+        <v>289.99999999999994</v>
+      </c>
+      <c r="L460" t="s">
+        <v>28</v>
+      </c>
+      <c r="M460">
+        <v>1</v>
+      </c>
+      <c r="N460" t="s">
+        <v>81</v>
+      </c>
+      <c r="O460">
+        <v>2</v>
+      </c>
+      <c r="P460">
+        <v>17046</v>
+      </c>
+      <c r="Q460" t="s">
+        <v>46</v>
+      </c>
+      <c r="R460" t="s">
+        <v>47</v>
+      </c>
+      <c r="S460" t="s">
+        <v>32</v>
+      </c>
+      <c r="T460" t="s">
+        <v>32</v>
+      </c>
+      <c r="U460" t="s">
+        <v>35</v>
+      </c>
+      <c r="V460">
+        <v>54</v>
+      </c>
+      <c r="W460">
+        <v>0</v>
+      </c>
+      <c r="X460">
+        <v>0</v>
+      </c>
+      <c r="Y460">
+        <v>62.404</v>
+      </c>
+    </row>
+    <row r="461" spans="1:25">
+      <c r="A461" t="s">
+        <v>25</v>
+      </c>
+      <c r="B461">
+        <v>2026</v>
+      </c>
+      <c r="C461">
+        <v>3309</v>
+      </c>
+      <c r="D461" t="s">
+        <v>74</v>
+      </c>
+      <c r="E461" t="s">
+        <v>27</v>
+      </c>
+      <c r="F461">
+        <v>106</v>
+      </c>
+      <c r="G461">
+        <v>16.1003</v>
+      </c>
+      <c r="H461">
+        <v>251</v>
+      </c>
+      <c r="I461">
+        <v>0</v>
+      </c>
+      <c r="J461">
+        <v>0</v>
+      </c>
+      <c r="K461">
+        <v>289.99999999999994</v>
+      </c>
+      <c r="L461" t="s">
+        <v>28</v>
+      </c>
+      <c r="M461">
+        <v>1</v>
+      </c>
+      <c r="N461" t="s">
+        <v>81</v>
+      </c>
+      <c r="O461">
+        <v>2</v>
+      </c>
+      <c r="P461">
+        <v>17046</v>
+      </c>
+      <c r="Q461" t="s">
+        <v>46</v>
+      </c>
+      <c r="R461" t="s">
+        <v>47</v>
+      </c>
+      <c r="S461" t="s">
+        <v>32</v>
+      </c>
+      <c r="T461" t="s">
+        <v>32</v>
+      </c>
+      <c r="U461" t="s">
+        <v>36</v>
+      </c>
+      <c r="V461">
+        <v>25</v>
+      </c>
+      <c r="W461">
+        <v>0</v>
+      </c>
+      <c r="X461">
+        <v>0</v>
+      </c>
+      <c r="Y461">
+        <v>48.741</v>
+      </c>
+    </row>
+    <row r="462" spans="1:25">
+      <c r="A462" t="s">
+        <v>25</v>
+      </c>
+      <c r="B462">
+        <v>2026</v>
+      </c>
+      <c r="C462">
+        <v>3309</v>
+      </c>
+      <c r="D462" t="s">
+        <v>74</v>
+      </c>
+      <c r="E462" t="s">
+        <v>27</v>
+      </c>
+      <c r="F462">
+        <v>106</v>
+      </c>
+      <c r="G462">
+        <v>16.1003</v>
+      </c>
+      <c r="H462">
+        <v>251</v>
+      </c>
+      <c r="I462">
+        <v>0</v>
+      </c>
+      <c r="J462">
+        <v>0</v>
+      </c>
+      <c r="K462">
+        <v>289.99999999999994</v>
+      </c>
+      <c r="L462" t="s">
+        <v>28</v>
+      </c>
+      <c r="M462">
+        <v>1</v>
+      </c>
+      <c r="N462" t="s">
+        <v>81</v>
+      </c>
+      <c r="O462">
+        <v>2</v>
+      </c>
+      <c r="P462">
+        <v>17046</v>
+      </c>
+      <c r="Q462" t="s">
+        <v>46</v>
+      </c>
+      <c r="R462" t="s">
+        <v>47</v>
+      </c>
+      <c r="S462" t="s">
+        <v>32</v>
+      </c>
+      <c r="T462" t="s">
+        <v>32</v>
+      </c>
+      <c r="U462" t="s">
+        <v>37</v>
+      </c>
+      <c r="V462">
+        <v>4</v>
+      </c>
+      <c r="W462">
+        <v>0</v>
+      </c>
+      <c r="X462">
+        <v>0</v>
+      </c>
+      <c r="Y462">
+        <v>11.102</v>
+      </c>
+    </row>
+    <row r="463" spans="1:25">
+      <c r="A463" t="s">
+        <v>25</v>
+      </c>
+      <c r="B463">
+        <v>2026</v>
+      </c>
+      <c r="C463">
+        <v>3309</v>
+      </c>
+      <c r="D463" t="s">
+        <v>74</v>
+      </c>
+      <c r="E463" t="s">
+        <v>27</v>
+      </c>
+      <c r="F463">
+        <v>106</v>
+      </c>
+      <c r="G463">
+        <v>16.1003</v>
+      </c>
+      <c r="H463">
+        <v>251</v>
+      </c>
+      <c r="I463">
+        <v>0</v>
+      </c>
+      <c r="J463">
+        <v>0</v>
+      </c>
+      <c r="K463">
+        <v>289.99999999999994</v>
+      </c>
+      <c r="L463" t="s">
+        <v>28</v>
+      </c>
+      <c r="M463">
+        <v>1</v>
+      </c>
+      <c r="N463" t="s">
+        <v>81</v>
+      </c>
+      <c r="O463">
+        <v>2</v>
+      </c>
+      <c r="P463">
+        <v>17046</v>
+      </c>
+      <c r="Q463" t="s">
+        <v>46</v>
+      </c>
+      <c r="R463" t="s">
+        <v>47</v>
+      </c>
+      <c r="S463" t="s">
+        <v>32</v>
+      </c>
+      <c r="T463" t="s">
+        <v>32</v>
+      </c>
+      <c r="U463" t="s">
+        <v>38</v>
+      </c>
+      <c r="V463">
+        <v>1</v>
+      </c>
+      <c r="W463">
+        <v>0</v>
+      </c>
+      <c r="X463">
+        <v>0</v>
+      </c>
+      <c r="Y463">
+        <v>4.081</v>
+      </c>
+    </row>
+    <row r="464" spans="1:25">
+      <c r="A464" t="s">
+        <v>25</v>
+      </c>
+      <c r="B464">
+        <v>2026</v>
+      </c>
+      <c r="C464">
+        <v>3309</v>
+      </c>
+      <c r="D464" t="s">
+        <v>74</v>
+      </c>
+      <c r="E464" t="s">
+        <v>27</v>
+      </c>
+      <c r="F464">
+        <v>106</v>
+      </c>
+      <c r="G464">
+        <v>16.1003</v>
+      </c>
+      <c r="H464">
+        <v>251</v>
+      </c>
+      <c r="I464">
+        <v>0</v>
+      </c>
+      <c r="J464">
+        <v>0</v>
+      </c>
+      <c r="K464">
+        <v>289.99999999999994</v>
+      </c>
+      <c r="L464" t="s">
+        <v>28</v>
+      </c>
+      <c r="M464">
+        <v>1</v>
+      </c>
+      <c r="N464" t="s">
+        <v>81</v>
+      </c>
+      <c r="O464">
+        <v>2</v>
+      </c>
+      <c r="P464">
+        <v>17046</v>
+      </c>
+      <c r="Q464" t="s">
+        <v>46</v>
+      </c>
+      <c r="R464" t="s">
+        <v>47</v>
+      </c>
+      <c r="S464" t="s">
+        <v>32</v>
+      </c>
+      <c r="T464" t="s">
+        <v>32</v>
+      </c>
+      <c r="U464" t="s">
+        <v>39</v>
+      </c>
+      <c r="V464">
+        <v>1</v>
+      </c>
+      <c r="W464">
+        <v>0</v>
+      </c>
+      <c r="X464">
+        <v>0</v>
+      </c>
+      <c r="Y464">
+        <v>5.366</v>
+      </c>
+    </row>
+    <row r="465" spans="1:25">
+      <c r="A465" t="s">
+        <v>25</v>
+      </c>
+      <c r="B465">
+        <v>2026</v>
+      </c>
+      <c r="C465">
+        <v>3309</v>
+      </c>
+      <c r="D465" t="s">
+        <v>74</v>
+      </c>
+      <c r="E465" t="s">
+        <v>27</v>
+      </c>
+      <c r="F465">
+        <v>107</v>
+      </c>
+      <c r="G465">
+        <v>16.2658</v>
+      </c>
+      <c r="H465">
+        <v>2105</v>
+      </c>
+      <c r="I465">
+        <v>0</v>
+      </c>
+      <c r="J465">
+        <v>0</v>
+      </c>
+      <c r="K465">
+        <v>360.35799999999995</v>
+      </c>
+      <c r="L465" t="s">
+        <v>28</v>
+      </c>
+      <c r="M465">
+        <v>1</v>
+      </c>
+      <c r="N465" t="s">
+        <v>82</v>
+      </c>
+      <c r="O465">
+        <v>2</v>
+      </c>
+      <c r="P465">
+        <v>17046</v>
+      </c>
+      <c r="Q465" t="s">
+        <v>43</v>
+      </c>
+      <c r="R465" t="s">
+        <v>31</v>
+      </c>
+      <c r="S465" t="s">
+        <v>32</v>
+      </c>
+      <c r="T465" t="s">
+        <v>32</v>
+      </c>
+      <c r="U465" t="s">
+        <v>44</v>
+      </c>
+      <c r="V465">
+        <v>228</v>
+      </c>
+      <c r="W465">
+        <v>0</v>
+      </c>
+      <c r="X465">
+        <v>0</v>
+      </c>
+      <c r="Y465">
+        <v>11.207</v>
+      </c>
+    </row>
+    <row r="466" spans="1:25">
+      <c r="A466" t="s">
+        <v>25</v>
+      </c>
+      <c r="B466">
+        <v>2026</v>
+      </c>
+      <c r="C466">
+        <v>3309</v>
+      </c>
+      <c r="D466" t="s">
+        <v>74</v>
+      </c>
+      <c r="E466" t="s">
+        <v>27</v>
+      </c>
+      <c r="F466">
+        <v>107</v>
+      </c>
+      <c r="G466">
+        <v>16.2658</v>
+      </c>
+      <c r="H466">
+        <v>2105</v>
+      </c>
+      <c r="I466">
+        <v>0</v>
+      </c>
+      <c r="J466">
+        <v>0</v>
+      </c>
+      <c r="K466">
+        <v>360.35799999999995</v>
+      </c>
+      <c r="L466" t="s">
+        <v>28</v>
+      </c>
+      <c r="M466">
+        <v>1</v>
+      </c>
+      <c r="N466" t="s">
+        <v>82</v>
+      </c>
+      <c r="O466">
+        <v>2</v>
+      </c>
+      <c r="P466">
+        <v>17046</v>
+      </c>
+      <c r="Q466" t="s">
+        <v>43</v>
+      </c>
+      <c r="R466" t="s">
+        <v>31</v>
+      </c>
+      <c r="S466" t="s">
+        <v>32</v>
+      </c>
+      <c r="T466" t="s">
+        <v>32</v>
+      </c>
+      <c r="U466" t="s">
+        <v>45</v>
+      </c>
+      <c r="V466">
+        <v>237</v>
+      </c>
+      <c r="W466">
+        <v>0</v>
+      </c>
+      <c r="X466">
+        <v>0</v>
+      </c>
+      <c r="Y466">
+        <v>34.012</v>
+      </c>
+    </row>
+    <row r="467" spans="1:25">
+      <c r="A467" t="s">
+        <v>25</v>
+      </c>
+      <c r="B467">
+        <v>2026</v>
+      </c>
+      <c r="C467">
+        <v>3309</v>
+      </c>
+      <c r="D467" t="s">
+        <v>74</v>
+      </c>
+      <c r="E467" t="s">
+        <v>27</v>
+      </c>
+      <c r="F467">
+        <v>107</v>
+      </c>
+      <c r="G467">
+        <v>16.2658</v>
+      </c>
+      <c r="H467">
+        <v>2105</v>
+      </c>
+      <c r="I467">
+        <v>0</v>
+      </c>
+      <c r="J467">
+        <v>0</v>
+      </c>
+      <c r="K467">
+        <v>360.35799999999995</v>
+      </c>
+      <c r="L467" t="s">
+        <v>28</v>
+      </c>
+      <c r="M467">
+        <v>1</v>
+      </c>
+      <c r="N467" t="s">
+        <v>82</v>
+      </c>
+      <c r="O467">
+        <v>2</v>
+      </c>
+      <c r="P467">
+        <v>17046</v>
+      </c>
+      <c r="Q467" t="s">
+        <v>43</v>
+      </c>
+      <c r="R467" t="s">
+        <v>31</v>
+      </c>
+      <c r="S467" t="s">
+        <v>32</v>
+      </c>
+      <c r="T467" t="s">
+        <v>32</v>
+      </c>
+      <c r="U467" t="s">
+        <v>33</v>
+      </c>
+      <c r="V467">
+        <v>53</v>
+      </c>
+      <c r="W467">
+        <v>0</v>
+      </c>
+      <c r="X467">
+        <v>0</v>
+      </c>
+      <c r="Y467">
+        <v>14.821</v>
+      </c>
+    </row>
+    <row r="468" spans="1:25">
+      <c r="A468" t="s">
+        <v>25</v>
+      </c>
+      <c r="B468">
+        <v>2026</v>
+      </c>
+      <c r="C468">
+        <v>3309</v>
+      </c>
+      <c r="D468" t="s">
+        <v>74</v>
+      </c>
+      <c r="E468" t="s">
+        <v>27</v>
+      </c>
+      <c r="F468">
+        <v>107</v>
+      </c>
+      <c r="G468">
+        <v>16.2658</v>
+      </c>
+      <c r="H468">
+        <v>2105</v>
+      </c>
+      <c r="I468">
+        <v>0</v>
+      </c>
+      <c r="J468">
+        <v>0</v>
+      </c>
+      <c r="K468">
+        <v>360.35799999999995</v>
+      </c>
+      <c r="L468" t="s">
+        <v>28</v>
+      </c>
+      <c r="M468">
+        <v>1</v>
+      </c>
+      <c r="N468" t="s">
+        <v>82</v>
+      </c>
+      <c r="O468">
+        <v>2</v>
+      </c>
+      <c r="P468">
+        <v>17046</v>
+      </c>
+      <c r="Q468" t="s">
+        <v>43</v>
+      </c>
+      <c r="R468" t="s">
+        <v>31</v>
+      </c>
+      <c r="S468" t="s">
+        <v>32</v>
+      </c>
+      <c r="T468" t="s">
+        <v>32</v>
+      </c>
+      <c r="U468" t="s">
+        <v>34</v>
+      </c>
+      <c r="V468">
+        <v>40</v>
+      </c>
+      <c r="W468">
+        <v>0</v>
+      </c>
+      <c r="X468">
+        <v>0</v>
+      </c>
+      <c r="Y468">
+        <v>16.334</v>
+      </c>
+    </row>
+    <row r="469" spans="1:25">
+      <c r="A469" t="s">
+        <v>25</v>
+      </c>
+      <c r="B469">
+        <v>2026</v>
+      </c>
+      <c r="C469">
+        <v>3309</v>
+      </c>
+      <c r="D469" t="s">
+        <v>74</v>
+      </c>
+      <c r="E469" t="s">
+        <v>27</v>
+      </c>
+      <c r="F469">
+        <v>107</v>
+      </c>
+      <c r="G469">
+        <v>16.2658</v>
+      </c>
+      <c r="H469">
+        <v>2105</v>
+      </c>
+      <c r="I469">
+        <v>0</v>
+      </c>
+      <c r="J469">
+        <v>0</v>
+      </c>
+      <c r="K469">
+        <v>360.35799999999995</v>
+      </c>
+      <c r="L469" t="s">
+        <v>28</v>
+      </c>
+      <c r="M469">
+        <v>1</v>
+      </c>
+      <c r="N469" t="s">
+        <v>82</v>
+      </c>
+      <c r="O469">
+        <v>2</v>
+      </c>
+      <c r="P469">
+        <v>17046</v>
+      </c>
+      <c r="Q469" t="s">
+        <v>43</v>
+      </c>
+      <c r="R469" t="s">
+        <v>31</v>
+      </c>
+      <c r="S469" t="s">
+        <v>32</v>
+      </c>
+      <c r="T469" t="s">
+        <v>32</v>
+      </c>
+      <c r="U469" t="s">
+        <v>35</v>
+      </c>
+      <c r="V469">
+        <v>2</v>
+      </c>
+      <c r="W469">
+        <v>0</v>
+      </c>
+      <c r="X469">
+        <v>0</v>
+      </c>
+      <c r="Y469">
+        <v>1.262</v>
+      </c>
+    </row>
+    <row r="470" spans="1:25">
+      <c r="A470" t="s">
+        <v>25</v>
+      </c>
+      <c r="B470">
+        <v>2026</v>
+      </c>
+      <c r="C470">
+        <v>3309</v>
+      </c>
+      <c r="D470" t="s">
+        <v>74</v>
+      </c>
+      <c r="E470" t="s">
+        <v>27</v>
+      </c>
+      <c r="F470">
+        <v>107</v>
+      </c>
+      <c r="G470">
+        <v>16.2658</v>
+      </c>
+      <c r="H470">
+        <v>2105</v>
+      </c>
+      <c r="I470">
+        <v>0</v>
+      </c>
+      <c r="J470">
+        <v>0</v>
+      </c>
+      <c r="K470">
+        <v>360.35799999999995</v>
+      </c>
+      <c r="L470" t="s">
+        <v>28</v>
+      </c>
+      <c r="M470">
+        <v>1</v>
+      </c>
+      <c r="N470" t="s">
+        <v>82</v>
+      </c>
+      <c r="O470">
+        <v>2</v>
+      </c>
+      <c r="P470">
+        <v>17046</v>
+      </c>
+      <c r="Q470" t="s">
+        <v>46</v>
+      </c>
+      <c r="R470" t="s">
+        <v>31</v>
+      </c>
+      <c r="S470" t="s">
+        <v>32</v>
+      </c>
+      <c r="T470" t="s">
+        <v>32</v>
+      </c>
+      <c r="U470" t="s">
+        <v>44</v>
+      </c>
+      <c r="V470">
+        <v>402</v>
+      </c>
+      <c r="W470">
+        <v>0</v>
+      </c>
+      <c r="X470">
+        <v>0</v>
+      </c>
+      <c r="Y470">
+        <v>20.187</v>
+      </c>
+    </row>
+    <row r="471" spans="1:25">
+      <c r="A471" t="s">
+        <v>25</v>
+      </c>
+      <c r="B471">
+        <v>2026</v>
+      </c>
+      <c r="C471">
+        <v>3309</v>
+      </c>
+      <c r="D471" t="s">
+        <v>74</v>
+      </c>
+      <c r="E471" t="s">
+        <v>27</v>
+      </c>
+      <c r="F471">
+        <v>107</v>
+      </c>
+      <c r="G471">
+        <v>16.2658</v>
+      </c>
+      <c r="H471">
+        <v>2105</v>
+      </c>
+      <c r="I471">
+        <v>0</v>
+      </c>
+      <c r="J471">
+        <v>0</v>
+      </c>
+      <c r="K471">
+        <v>360.35799999999995</v>
+      </c>
+      <c r="L471" t="s">
+        <v>28</v>
+      </c>
+      <c r="M471">
+        <v>1</v>
+      </c>
+      <c r="N471" t="s">
+        <v>82</v>
+      </c>
+      <c r="O471">
+        <v>2</v>
+      </c>
+      <c r="P471">
+        <v>17046</v>
+      </c>
+      <c r="Q471" t="s">
+        <v>46</v>
+      </c>
+      <c r="R471" t="s">
+        <v>31</v>
+      </c>
+      <c r="S471" t="s">
+        <v>32</v>
+      </c>
+      <c r="T471" t="s">
+        <v>32</v>
+      </c>
+      <c r="U471" t="s">
+        <v>45</v>
+      </c>
+      <c r="V471">
+        <v>747</v>
+      </c>
+      <c r="W471">
+        <v>0</v>
+      </c>
+      <c r="X471">
+        <v>0</v>
+      </c>
+      <c r="Y471">
+        <v>120.39100000000001</v>
+      </c>
+    </row>
+    <row r="472" spans="1:25">
+      <c r="A472" t="s">
+        <v>25</v>
+      </c>
+      <c r="B472">
+        <v>2026</v>
+      </c>
+      <c r="C472">
+        <v>3309</v>
+      </c>
+      <c r="D472" t="s">
+        <v>74</v>
+      </c>
+      <c r="E472" t="s">
+        <v>27</v>
+      </c>
+      <c r="F472">
+        <v>107</v>
+      </c>
+      <c r="G472">
+        <v>16.2658</v>
+      </c>
+      <c r="H472">
+        <v>2105</v>
+      </c>
+      <c r="I472">
+        <v>0</v>
+      </c>
+      <c r="J472">
+        <v>0</v>
+      </c>
+      <c r="K472">
+        <v>360.35799999999995</v>
+      </c>
+      <c r="L472" t="s">
+        <v>28</v>
+      </c>
+      <c r="M472">
+        <v>1</v>
+      </c>
+      <c r="N472" t="s">
+        <v>82</v>
+      </c>
+      <c r="O472">
+        <v>2</v>
+      </c>
+      <c r="P472">
+        <v>17046</v>
+      </c>
+      <c r="Q472" t="s">
+        <v>46</v>
+      </c>
+      <c r="R472" t="s">
+        <v>31</v>
+      </c>
+      <c r="S472" t="s">
+        <v>32</v>
+      </c>
+      <c r="T472" t="s">
+        <v>32</v>
+      </c>
+      <c r="U472" t="s">
+        <v>33</v>
+      </c>
+      <c r="V472">
+        <v>225</v>
+      </c>
+      <c r="W472">
+        <v>0</v>
+      </c>
+      <c r="X472">
+        <v>0</v>
+      </c>
+      <c r="Y472">
+        <v>66.22499999999999</v>
+      </c>
+    </row>
+    <row r="473" spans="1:25">
+      <c r="A473" t="s">
+        <v>25</v>
+      </c>
+      <c r="B473">
+        <v>2026</v>
+      </c>
+      <c r="C473">
+        <v>3309</v>
+      </c>
+      <c r="D473" t="s">
+        <v>74</v>
+      </c>
+      <c r="E473" t="s">
+        <v>27</v>
+      </c>
+      <c r="F473">
+        <v>107</v>
+      </c>
+      <c r="G473">
+        <v>16.2658</v>
+      </c>
+      <c r="H473">
+        <v>2105</v>
+      </c>
+      <c r="I473">
+        <v>0</v>
+      </c>
+      <c r="J473">
+        <v>0</v>
+      </c>
+      <c r="K473">
+        <v>360.35799999999995</v>
+      </c>
+      <c r="L473" t="s">
+        <v>28</v>
+      </c>
+      <c r="M473">
+        <v>1</v>
+      </c>
+      <c r="N473" t="s">
+        <v>82</v>
+      </c>
+      <c r="O473">
+        <v>2</v>
+      </c>
+      <c r="P473">
+        <v>17046</v>
+      </c>
+      <c r="Q473" t="s">
+        <v>46</v>
+      </c>
+      <c r="R473" t="s">
+        <v>31</v>
+      </c>
+      <c r="S473" t="s">
+        <v>32</v>
+      </c>
+      <c r="T473" t="s">
+        <v>32</v>
+      </c>
+      <c r="U473" t="s">
+        <v>34</v>
+      </c>
+      <c r="V473">
+        <v>162</v>
+      </c>
+      <c r="W473">
+        <v>0</v>
+      </c>
+      <c r="X473">
+        <v>0</v>
+      </c>
+      <c r="Y473">
+        <v>69.91800000000001</v>
+      </c>
+    </row>
+    <row r="474" spans="1:25">
+      <c r="A474" t="s">
+        <v>25</v>
+      </c>
+      <c r="B474">
+        <v>2026</v>
+      </c>
+      <c r="C474">
+        <v>3309</v>
+      </c>
+      <c r="D474" t="s">
+        <v>74</v>
+      </c>
+      <c r="E474" t="s">
+        <v>27</v>
+      </c>
+      <c r="F474">
+        <v>107</v>
+      </c>
+      <c r="G474">
+        <v>16.2658</v>
+      </c>
+      <c r="H474">
+        <v>2105</v>
+      </c>
+      <c r="I474">
+        <v>0</v>
+      </c>
+      <c r="J474">
+        <v>0</v>
+      </c>
+      <c r="K474">
+        <v>360.35799999999995</v>
+      </c>
+      <c r="L474" t="s">
+        <v>28</v>
+      </c>
+      <c r="M474">
+        <v>1</v>
+      </c>
+      <c r="N474" t="s">
+        <v>82</v>
+      </c>
+      <c r="O474">
+        <v>2</v>
+      </c>
+      <c r="P474">
+        <v>17046</v>
+      </c>
+      <c r="Q474" t="s">
+        <v>46</v>
+      </c>
+      <c r="R474" t="s">
+        <v>31</v>
+      </c>
+      <c r="S474" t="s">
+        <v>32</v>
+      </c>
+      <c r="T474" t="s">
+        <v>32</v>
+      </c>
+      <c r="U474" t="s">
+        <v>35</v>
+      </c>
+      <c r="V474">
+        <v>9</v>
+      </c>
+      <c r="W474">
+        <v>0</v>
+      </c>
+      <c r="X474">
+        <v>0</v>
+      </c>
+      <c r="Y474">
+        <v>6.0010000000000003</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>