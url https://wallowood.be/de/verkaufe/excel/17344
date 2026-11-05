--- v0 (2026-09-21)
+++ v1 (2026-11-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>can</t>
   </si>
   <si>
     <t>annee</t>
   </si>
   <si>
     <t>prop</t>
   </si>
   <si>
     <t>propriete</t>
   </si>
   <si>
     <t>vente</t>
   </si>
   <si>
     <t>lot</t>
   </si>
   <si>
     <t>etendue</t>
   </si>
   <si>
     <t>lot_nbre</t>
   </si>
   <si>
@@ -170,50 +170,53 @@
   </si>
   <si>
     <t>SCOLYTE SEC RX</t>
   </si>
   <si>
     <t>DEFINITIVE</t>
   </si>
   <si>
     <t>F.e. De Rettigny</t>
   </si>
   <si>
     <t>DEVANT LE GOTHA
 DERRIERE LA VOTE
 DERRIERE LA FALIZE
 DEVANT LE BEULEUX
 DERRIERE CHESSION
 AL FOIE</t>
   </si>
   <si>
     <t>Gouvy La F.e. De Limerle</t>
   </si>
   <si>
     <t>AU GOTTA
 SUR CASSEBERRE
 VOIE DE HACHIVILLE</t>
+  </si>
+  <si>
+    <t>200/250</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -517,51 +520,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y92"/>
+  <dimension ref="A1:Y104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
@@ -7634,50 +7637,974 @@
         <v>29</v>
       </c>
       <c r="R92" t="s">
         <v>30</v>
       </c>
       <c r="S92" t="s">
         <v>42</v>
       </c>
       <c r="T92" t="s">
         <v>31</v>
       </c>
       <c r="U92" t="s">
         <v>37</v>
       </c>
       <c r="V92">
         <v>1</v>
       </c>
       <c r="W92">
         <v>0</v>
       </c>
       <c r="X92">
         <v>0</v>
       </c>
       <c r="Y92">
         <v>1.702</v>
+      </c>
+    </row>
+    <row r="93" spans="1:25">
+      <c r="A93" t="s">
+        <v>25</v>
+      </c>
+      <c r="B93">
+        <v>2026</v>
+      </c>
+      <c r="C93">
+        <v>3199</v>
+      </c>
+      <c r="D93" t="s">
+        <v>26</v>
+      </c>
+      <c r="E93">
+        <v>2</v>
+      </c>
+      <c r="F93">
+        <v>1</v>
+      </c>
+      <c r="G93">
+        <v>5.0269</v>
+      </c>
+      <c r="H93">
+        <v>562</v>
+      </c>
+      <c r="I93">
+        <v>0</v>
+      </c>
+      <c r="J93">
+        <v>0</v>
+      </c>
+      <c r="K93">
+        <v>1169.41699999999992</v>
+      </c>
+      <c r="L93" t="s">
+        <v>27</v>
+      </c>
+      <c r="M93">
+        <v>1</v>
+      </c>
+      <c r="N93" t="s">
+        <v>28</v>
+      </c>
+      <c r="O93">
+        <v>2</v>
+      </c>
+      <c r="P93">
+        <v>17344</v>
+      </c>
+      <c r="Q93" t="s">
+        <v>40</v>
+      </c>
+      <c r="R93" t="s">
+        <v>45</v>
+      </c>
+      <c r="S93" t="s">
+        <v>31</v>
+      </c>
+      <c r="T93" t="s">
+        <v>31</v>
+      </c>
+      <c r="U93" t="s">
+        <v>35</v>
+      </c>
+      <c r="V93">
+        <v>10</v>
+      </c>
+      <c r="W93">
+        <v>0</v>
+      </c>
+      <c r="X93">
+        <v>0</v>
+      </c>
+      <c r="Y93">
+        <v>7.068</v>
+      </c>
+    </row>
+    <row r="94" spans="1:25">
+      <c r="A94" t="s">
+        <v>25</v>
+      </c>
+      <c r="B94">
+        <v>2026</v>
+      </c>
+      <c r="C94">
+        <v>3199</v>
+      </c>
+      <c r="D94" t="s">
+        <v>26</v>
+      </c>
+      <c r="E94">
+        <v>2</v>
+      </c>
+      <c r="F94">
+        <v>1</v>
+      </c>
+      <c r="G94">
+        <v>5.0269</v>
+      </c>
+      <c r="H94">
+        <v>562</v>
+      </c>
+      <c r="I94">
+        <v>0</v>
+      </c>
+      <c r="J94">
+        <v>0</v>
+      </c>
+      <c r="K94">
+        <v>1169.41699999999992</v>
+      </c>
+      <c r="L94" t="s">
+        <v>27</v>
+      </c>
+      <c r="M94">
+        <v>1</v>
+      </c>
+      <c r="N94" t="s">
+        <v>28</v>
+      </c>
+      <c r="O94">
+        <v>2</v>
+      </c>
+      <c r="P94">
+        <v>17344</v>
+      </c>
+      <c r="Q94" t="s">
+        <v>40</v>
+      </c>
+      <c r="R94" t="s">
+        <v>45</v>
+      </c>
+      <c r="S94" t="s">
+        <v>31</v>
+      </c>
+      <c r="T94" t="s">
+        <v>31</v>
+      </c>
+      <c r="U94" t="s">
+        <v>36</v>
+      </c>
+      <c r="V94">
+        <v>91</v>
+      </c>
+      <c r="W94">
+        <v>0</v>
+      </c>
+      <c r="X94">
+        <v>0</v>
+      </c>
+      <c r="Y94">
+        <v>115.512</v>
+      </c>
+    </row>
+    <row r="95" spans="1:25">
+      <c r="A95" t="s">
+        <v>25</v>
+      </c>
+      <c r="B95">
+        <v>2026</v>
+      </c>
+      <c r="C95">
+        <v>3199</v>
+      </c>
+      <c r="D95" t="s">
+        <v>26</v>
+      </c>
+      <c r="E95">
+        <v>2</v>
+      </c>
+      <c r="F95">
+        <v>1</v>
+      </c>
+      <c r="G95">
+        <v>5.0269</v>
+      </c>
+      <c r="H95">
+        <v>562</v>
+      </c>
+      <c r="I95">
+        <v>0</v>
+      </c>
+      <c r="J95">
+        <v>0</v>
+      </c>
+      <c r="K95">
+        <v>1169.41699999999992</v>
+      </c>
+      <c r="L95" t="s">
+        <v>27</v>
+      </c>
+      <c r="M95">
+        <v>1</v>
+      </c>
+      <c r="N95" t="s">
+        <v>28</v>
+      </c>
+      <c r="O95">
+        <v>2</v>
+      </c>
+      <c r="P95">
+        <v>17344</v>
+      </c>
+      <c r="Q95" t="s">
+        <v>40</v>
+      </c>
+      <c r="R95" t="s">
+        <v>45</v>
+      </c>
+      <c r="S95" t="s">
+        <v>31</v>
+      </c>
+      <c r="T95" t="s">
+        <v>31</v>
+      </c>
+      <c r="U95" t="s">
+        <v>37</v>
+      </c>
+      <c r="V95">
+        <v>260</v>
+      </c>
+      <c r="W95">
+        <v>0</v>
+      </c>
+      <c r="X95">
+        <v>0</v>
+      </c>
+      <c r="Y95">
+        <v>494.87700000000001</v>
+      </c>
+    </row>
+    <row r="96" spans="1:25">
+      <c r="A96" t="s">
+        <v>25</v>
+      </c>
+      <c r="B96">
+        <v>2026</v>
+      </c>
+      <c r="C96">
+        <v>3199</v>
+      </c>
+      <c r="D96" t="s">
+        <v>26</v>
+      </c>
+      <c r="E96">
+        <v>2</v>
+      </c>
+      <c r="F96">
+        <v>1</v>
+      </c>
+      <c r="G96">
+        <v>5.0269</v>
+      </c>
+      <c r="H96">
+        <v>562</v>
+      </c>
+      <c r="I96">
+        <v>0</v>
+      </c>
+      <c r="J96">
+        <v>0</v>
+      </c>
+      <c r="K96">
+        <v>1169.41699999999992</v>
+      </c>
+      <c r="L96" t="s">
+        <v>27</v>
+      </c>
+      <c r="M96">
+        <v>1</v>
+      </c>
+      <c r="N96" t="s">
+        <v>28</v>
+      </c>
+      <c r="O96">
+        <v>2</v>
+      </c>
+      <c r="P96">
+        <v>17344</v>
+      </c>
+      <c r="Q96" t="s">
+        <v>40</v>
+      </c>
+      <c r="R96" t="s">
+        <v>45</v>
+      </c>
+      <c r="S96" t="s">
+        <v>31</v>
+      </c>
+      <c r="T96" t="s">
+        <v>31</v>
+      </c>
+      <c r="U96" t="s">
+        <v>38</v>
+      </c>
+      <c r="V96">
+        <v>132</v>
+      </c>
+      <c r="W96">
+        <v>0</v>
+      </c>
+      <c r="X96">
+        <v>0</v>
+      </c>
+      <c r="Y96">
+        <v>362.70299999999997</v>
+      </c>
+    </row>
+    <row r="97" spans="1:25">
+      <c r="A97" t="s">
+        <v>25</v>
+      </c>
+      <c r="B97">
+        <v>2026</v>
+      </c>
+      <c r="C97">
+        <v>3199</v>
+      </c>
+      <c r="D97" t="s">
+        <v>26</v>
+      </c>
+      <c r="E97">
+        <v>2</v>
+      </c>
+      <c r="F97">
+        <v>1</v>
+      </c>
+      <c r="G97">
+        <v>5.0269</v>
+      </c>
+      <c r="H97">
+        <v>562</v>
+      </c>
+      <c r="I97">
+        <v>0</v>
+      </c>
+      <c r="J97">
+        <v>0</v>
+      </c>
+      <c r="K97">
+        <v>1169.41699999999992</v>
+      </c>
+      <c r="L97" t="s">
+        <v>27</v>
+      </c>
+      <c r="M97">
+        <v>1</v>
+      </c>
+      <c r="N97" t="s">
+        <v>28</v>
+      </c>
+      <c r="O97">
+        <v>2</v>
+      </c>
+      <c r="P97">
+        <v>17344</v>
+      </c>
+      <c r="Q97" t="s">
+        <v>40</v>
+      </c>
+      <c r="R97" t="s">
+        <v>45</v>
+      </c>
+      <c r="S97" t="s">
+        <v>31</v>
+      </c>
+      <c r="T97" t="s">
+        <v>31</v>
+      </c>
+      <c r="U97" t="s">
+        <v>39</v>
+      </c>
+      <c r="V97">
+        <v>17</v>
+      </c>
+      <c r="W97">
+        <v>0</v>
+      </c>
+      <c r="X97">
+        <v>0</v>
+      </c>
+      <c r="Y97">
+        <v>62.544</v>
+      </c>
+    </row>
+    <row r="98" spans="1:25">
+      <c r="A98" t="s">
+        <v>25</v>
+      </c>
+      <c r="B98">
+        <v>2026</v>
+      </c>
+      <c r="C98">
+        <v>3199</v>
+      </c>
+      <c r="D98" t="s">
+        <v>26</v>
+      </c>
+      <c r="E98">
+        <v>2</v>
+      </c>
+      <c r="F98">
+        <v>1</v>
+      </c>
+      <c r="G98">
+        <v>5.0269</v>
+      </c>
+      <c r="H98">
+        <v>562</v>
+      </c>
+      <c r="I98">
+        <v>0</v>
+      </c>
+      <c r="J98">
+        <v>0</v>
+      </c>
+      <c r="K98">
+        <v>1169.41699999999992</v>
+      </c>
+      <c r="L98" t="s">
+        <v>27</v>
+      </c>
+      <c r="M98">
+        <v>1</v>
+      </c>
+      <c r="N98" t="s">
+        <v>28</v>
+      </c>
+      <c r="O98">
+        <v>2</v>
+      </c>
+      <c r="P98">
+        <v>17344</v>
+      </c>
+      <c r="Q98" t="s">
+        <v>40</v>
+      </c>
+      <c r="R98" t="s">
+        <v>45</v>
+      </c>
+      <c r="S98" t="s">
+        <v>31</v>
+      </c>
+      <c r="T98" t="s">
+        <v>31</v>
+      </c>
+      <c r="U98" t="s">
+        <v>50</v>
+      </c>
+      <c r="V98">
+        <v>3</v>
+      </c>
+      <c r="W98">
+        <v>0</v>
+      </c>
+      <c r="X98">
+        <v>0</v>
+      </c>
+      <c r="Y98">
+        <v>13.242</v>
+      </c>
+    </row>
+    <row r="99" spans="1:25">
+      <c r="A99" t="s">
+        <v>25</v>
+      </c>
+      <c r="B99">
+        <v>2026</v>
+      </c>
+      <c r="C99">
+        <v>3199</v>
+      </c>
+      <c r="D99" t="s">
+        <v>26</v>
+      </c>
+      <c r="E99">
+        <v>2</v>
+      </c>
+      <c r="F99">
+        <v>1</v>
+      </c>
+      <c r="G99">
+        <v>5.0269</v>
+      </c>
+      <c r="H99">
+        <v>562</v>
+      </c>
+      <c r="I99">
+        <v>0</v>
+      </c>
+      <c r="J99">
+        <v>0</v>
+      </c>
+      <c r="K99">
+        <v>1169.41699999999992</v>
+      </c>
+      <c r="L99" t="s">
+        <v>27</v>
+      </c>
+      <c r="M99">
+        <v>1</v>
+      </c>
+      <c r="N99" t="s">
+        <v>28</v>
+      </c>
+      <c r="O99">
+        <v>2</v>
+      </c>
+      <c r="P99">
+        <v>17344</v>
+      </c>
+      <c r="Q99" t="s">
+        <v>40</v>
+      </c>
+      <c r="R99" t="s">
+        <v>45</v>
+      </c>
+      <c r="S99" t="s">
+        <v>42</v>
+      </c>
+      <c r="T99" t="s">
+        <v>31</v>
+      </c>
+      <c r="U99" t="s">
+        <v>36</v>
+      </c>
+      <c r="V99">
+        <v>5</v>
+      </c>
+      <c r="W99">
+        <v>0</v>
+      </c>
+      <c r="X99">
+        <v>0</v>
+      </c>
+      <c r="Y99">
+        <v>6.05</v>
+      </c>
+    </row>
+    <row r="100" spans="1:25">
+      <c r="A100" t="s">
+        <v>25</v>
+      </c>
+      <c r="B100">
+        <v>2026</v>
+      </c>
+      <c r="C100">
+        <v>3199</v>
+      </c>
+      <c r="D100" t="s">
+        <v>26</v>
+      </c>
+      <c r="E100">
+        <v>2</v>
+      </c>
+      <c r="F100">
+        <v>1</v>
+      </c>
+      <c r="G100">
+        <v>5.0269</v>
+      </c>
+      <c r="H100">
+        <v>562</v>
+      </c>
+      <c r="I100">
+        <v>0</v>
+      </c>
+      <c r="J100">
+        <v>0</v>
+      </c>
+      <c r="K100">
+        <v>1169.41699999999992</v>
+      </c>
+      <c r="L100" t="s">
+        <v>27</v>
+      </c>
+      <c r="M100">
+        <v>1</v>
+      </c>
+      <c r="N100" t="s">
+        <v>28</v>
+      </c>
+      <c r="O100">
+        <v>2</v>
+      </c>
+      <c r="P100">
+        <v>17344</v>
+      </c>
+      <c r="Q100" t="s">
+        <v>40</v>
+      </c>
+      <c r="R100" t="s">
+        <v>45</v>
+      </c>
+      <c r="S100" t="s">
+        <v>42</v>
+      </c>
+      <c r="T100" t="s">
+        <v>31</v>
+      </c>
+      <c r="U100" t="s">
+        <v>37</v>
+      </c>
+      <c r="V100">
+        <v>18</v>
+      </c>
+      <c r="W100">
+        <v>0</v>
+      </c>
+      <c r="X100">
+        <v>0</v>
+      </c>
+      <c r="Y100">
+        <v>32.549</v>
+      </c>
+    </row>
+    <row r="101" spans="1:25">
+      <c r="A101" t="s">
+        <v>25</v>
+      </c>
+      <c r="B101">
+        <v>2026</v>
+      </c>
+      <c r="C101">
+        <v>3199</v>
+      </c>
+      <c r="D101" t="s">
+        <v>26</v>
+      </c>
+      <c r="E101">
+        <v>2</v>
+      </c>
+      <c r="F101">
+        <v>1</v>
+      </c>
+      <c r="G101">
+        <v>5.0269</v>
+      </c>
+      <c r="H101">
+        <v>562</v>
+      </c>
+      <c r="I101">
+        <v>0</v>
+      </c>
+      <c r="J101">
+        <v>0</v>
+      </c>
+      <c r="K101">
+        <v>1169.41699999999992</v>
+      </c>
+      <c r="L101" t="s">
+        <v>27</v>
+      </c>
+      <c r="M101">
+        <v>1</v>
+      </c>
+      <c r="N101" t="s">
+        <v>28</v>
+      </c>
+      <c r="O101">
+        <v>2</v>
+      </c>
+      <c r="P101">
+        <v>17344</v>
+      </c>
+      <c r="Q101" t="s">
+        <v>40</v>
+      </c>
+      <c r="R101" t="s">
+        <v>45</v>
+      </c>
+      <c r="S101" t="s">
+        <v>42</v>
+      </c>
+      <c r="T101" t="s">
+        <v>31</v>
+      </c>
+      <c r="U101" t="s">
+        <v>38</v>
+      </c>
+      <c r="V101">
+        <v>18</v>
+      </c>
+      <c r="W101">
+        <v>0</v>
+      </c>
+      <c r="X101">
+        <v>0</v>
+      </c>
+      <c r="Y101">
+        <v>47.719</v>
+      </c>
+    </row>
+    <row r="102" spans="1:25">
+      <c r="A102" t="s">
+        <v>25</v>
+      </c>
+      <c r="B102">
+        <v>2026</v>
+      </c>
+      <c r="C102">
+        <v>3199</v>
+      </c>
+      <c r="D102" t="s">
+        <v>26</v>
+      </c>
+      <c r="E102">
+        <v>2</v>
+      </c>
+      <c r="F102">
+        <v>1</v>
+      </c>
+      <c r="G102">
+        <v>5.0269</v>
+      </c>
+      <c r="H102">
+        <v>562</v>
+      </c>
+      <c r="I102">
+        <v>0</v>
+      </c>
+      <c r="J102">
+        <v>0</v>
+      </c>
+      <c r="K102">
+        <v>1169.41699999999992</v>
+      </c>
+      <c r="L102" t="s">
+        <v>27</v>
+      </c>
+      <c r="M102">
+        <v>1</v>
+      </c>
+      <c r="N102" t="s">
+        <v>28</v>
+      </c>
+      <c r="O102">
+        <v>2</v>
+      </c>
+      <c r="P102">
+        <v>17344</v>
+      </c>
+      <c r="Q102" t="s">
+        <v>40</v>
+      </c>
+      <c r="R102" t="s">
+        <v>45</v>
+      </c>
+      <c r="S102" t="s">
+        <v>42</v>
+      </c>
+      <c r="T102" t="s">
+        <v>31</v>
+      </c>
+      <c r="U102" t="s">
+        <v>39</v>
+      </c>
+      <c r="V102">
+        <v>6</v>
+      </c>
+      <c r="W102">
+        <v>0</v>
+      </c>
+      <c r="X102">
+        <v>0</v>
+      </c>
+      <c r="Y102">
+        <v>20.549</v>
+      </c>
+    </row>
+    <row r="103" spans="1:25">
+      <c r="A103" t="s">
+        <v>25</v>
+      </c>
+      <c r="B103">
+        <v>2026</v>
+      </c>
+      <c r="C103">
+        <v>3199</v>
+      </c>
+      <c r="D103" t="s">
+        <v>26</v>
+      </c>
+      <c r="E103">
+        <v>2</v>
+      </c>
+      <c r="F103">
+        <v>1</v>
+      </c>
+      <c r="G103">
+        <v>5.0269</v>
+      </c>
+      <c r="H103">
+        <v>562</v>
+      </c>
+      <c r="I103">
+        <v>0</v>
+      </c>
+      <c r="J103">
+        <v>0</v>
+      </c>
+      <c r="K103">
+        <v>1169.41699999999992</v>
+      </c>
+      <c r="L103" t="s">
+        <v>27</v>
+      </c>
+      <c r="M103">
+        <v>1</v>
+      </c>
+      <c r="N103" t="s">
+        <v>28</v>
+      </c>
+      <c r="O103">
+        <v>2</v>
+      </c>
+      <c r="P103">
+        <v>17344</v>
+      </c>
+      <c r="Q103" t="s">
+        <v>40</v>
+      </c>
+      <c r="R103" t="s">
+        <v>45</v>
+      </c>
+      <c r="S103" t="s">
+        <v>42</v>
+      </c>
+      <c r="T103" t="s">
+        <v>31</v>
+      </c>
+      <c r="U103" t="s">
+        <v>50</v>
+      </c>
+      <c r="V103">
+        <v>1</v>
+      </c>
+      <c r="W103">
+        <v>0</v>
+      </c>
+      <c r="X103">
+        <v>0</v>
+      </c>
+      <c r="Y103">
+        <v>4.449</v>
+      </c>
+    </row>
+    <row r="104" spans="1:25">
+      <c r="A104" t="s">
+        <v>25</v>
+      </c>
+      <c r="B104">
+        <v>2026</v>
+      </c>
+      <c r="C104">
+        <v>3199</v>
+      </c>
+      <c r="D104" t="s">
+        <v>26</v>
+      </c>
+      <c r="E104">
+        <v>2</v>
+      </c>
+      <c r="F104">
+        <v>1</v>
+      </c>
+      <c r="G104">
+        <v>5.0269</v>
+      </c>
+      <c r="H104">
+        <v>562</v>
+      </c>
+      <c r="I104">
+        <v>0</v>
+      </c>
+      <c r="J104">
+        <v>0</v>
+      </c>
+      <c r="K104">
+        <v>1169.41699999999992</v>
+      </c>
+      <c r="L104" t="s">
+        <v>27</v>
+      </c>
+      <c r="M104">
+        <v>1</v>
+      </c>
+      <c r="N104" t="s">
+        <v>28</v>
+      </c>
+      <c r="O104">
+        <v>2</v>
+      </c>
+      <c r="P104">
+        <v>17344</v>
+      </c>
+      <c r="Q104" t="s">
+        <v>40</v>
+      </c>
+      <c r="R104" t="s">
+        <v>45</v>
+      </c>
+      <c r="S104" t="s">
+        <v>44</v>
+      </c>
+      <c r="T104" t="s">
+        <v>31</v>
+      </c>
+      <c r="U104" t="s">
+        <v>38</v>
+      </c>
+      <c r="V104">
+        <v>1</v>
+      </c>
+      <c r="W104">
+        <v>0</v>
+      </c>
+      <c r="X104">
+        <v>0</v>
+      </c>
+      <c r="Y104">
+        <v>2.155</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>