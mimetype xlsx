--- v0 (2026-09-21)
+++ v1 (2026-11-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>can</t>
   </si>
   <si>
     <t>annee</t>
   </si>
   <si>
     <t>prop</t>
   </si>
   <si>
     <t>propriete</t>
   </si>
   <si>
     <t>vente</t>
   </si>
   <si>
     <t>lot</t>
   </si>
   <si>
     <t>etendue</t>
   </si>
   <si>
     <t>lot_nbre</t>
   </si>
   <si>
@@ -217,50 +217,81 @@
   <si>
     <t>PECTINE</t>
   </si>
   <si>
     <t>TSUGA</t>
   </si>
   <si>
     <t>SUR LES SARTS</t>
   </si>
   <si>
     <t>Fraiture F.e.</t>
   </si>
   <si>
     <t>A Demelette
 Sur Falhy
 Sur Les Roches</t>
   </si>
   <si>
     <t>250+</t>
   </si>
   <si>
     <t>Rondpré</t>
   </si>
   <si>
     <t>AL SATHE</t>
+  </si>
+  <si>
+    <t>RONDE FANGE - cpe 6</t>
+  </si>
+  <si>
+    <t>LAUNEUX - cpe 12</t>
+  </si>
+  <si>
+    <t>CLOIAL - BELMEUSE - cpe 6
+SAINT CHANTIER - cpe 6</t>
+  </si>
+  <si>
+    <t>SEC</t>
+  </si>
+  <si>
+    <t>SAINT CHANTIER - cpe 6</t>
+  </si>
+  <si>
+    <t>BOULEAU</t>
+  </si>
+  <si>
+    <t>HETRE</t>
+  </si>
+  <si>
+    <t>GRINVET - cpe 12</t>
+  </si>
+  <si>
+    <t>HAN DES VACHES - cpe 12</t>
+  </si>
+  <si>
+    <t>MELEZE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -564,72 +595,72 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y299"/>
+  <dimension ref="A1:Y412"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="23.423" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -23620,50 +23651,8751 @@
         <v>29</v>
       </c>
       <c r="R299" t="s">
         <v>42</v>
       </c>
       <c r="S299" t="s">
         <v>31</v>
       </c>
       <c r="T299" t="s">
         <v>31</v>
       </c>
       <c r="U299" t="s">
         <v>35</v>
       </c>
       <c r="V299">
         <v>9</v>
       </c>
       <c r="W299">
         <v>0</v>
       </c>
       <c r="X299">
         <v>0</v>
       </c>
       <c r="Y299">
         <v>5.226</v>
+      </c>
+    </row>
+    <row r="300" spans="1:25">
+      <c r="A300" t="s">
+        <v>25</v>
+      </c>
+      <c r="B300">
+        <v>2026</v>
+      </c>
+      <c r="C300">
+        <v>3250</v>
+      </c>
+      <c r="D300" t="s">
+        <v>26</v>
+      </c>
+      <c r="E300">
+        <v>2</v>
+      </c>
+      <c r="F300">
+        <v>101</v>
+      </c>
+      <c r="G300">
+        <v>23.5706</v>
+      </c>
+      <c r="H300">
+        <v>1232</v>
+      </c>
+      <c r="I300">
+        <v>0</v>
+      </c>
+      <c r="J300">
+        <v>0</v>
+      </c>
+      <c r="K300">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L300" t="s">
+        <v>27</v>
+      </c>
+      <c r="M300">
+        <v>1</v>
+      </c>
+      <c r="N300" t="s">
+        <v>66</v>
+      </c>
+      <c r="O300">
+        <v>2</v>
+      </c>
+      <c r="P300">
+        <v>17345</v>
+      </c>
+      <c r="Q300" t="s">
+        <v>29</v>
+      </c>
+      <c r="R300" t="s">
+        <v>30</v>
+      </c>
+      <c r="S300" t="s">
+        <v>38</v>
+      </c>
+      <c r="T300" t="s">
+        <v>31</v>
+      </c>
+      <c r="U300" t="s">
+        <v>43</v>
+      </c>
+      <c r="V300">
+        <v>2</v>
+      </c>
+      <c r="W300">
+        <v>0</v>
+      </c>
+      <c r="X300">
+        <v>0</v>
+      </c>
+      <c r="Y300">
+        <v>0.088</v>
+      </c>
+    </row>
+    <row r="301" spans="1:25">
+      <c r="A301" t="s">
+        <v>25</v>
+      </c>
+      <c r="B301">
+        <v>2026</v>
+      </c>
+      <c r="C301">
+        <v>3250</v>
+      </c>
+      <c r="D301" t="s">
+        <v>26</v>
+      </c>
+      <c r="E301">
+        <v>2</v>
+      </c>
+      <c r="F301">
+        <v>101</v>
+      </c>
+      <c r="G301">
+        <v>23.5706</v>
+      </c>
+      <c r="H301">
+        <v>1232</v>
+      </c>
+      <c r="I301">
+        <v>0</v>
+      </c>
+      <c r="J301">
+        <v>0</v>
+      </c>
+      <c r="K301">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L301" t="s">
+        <v>27</v>
+      </c>
+      <c r="M301">
+        <v>1</v>
+      </c>
+      <c r="N301" t="s">
+        <v>66</v>
+      </c>
+      <c r="O301">
+        <v>2</v>
+      </c>
+      <c r="P301">
+        <v>17345</v>
+      </c>
+      <c r="Q301" t="s">
+        <v>29</v>
+      </c>
+      <c r="R301" t="s">
+        <v>30</v>
+      </c>
+      <c r="S301" t="s">
+        <v>38</v>
+      </c>
+      <c r="T301" t="s">
+        <v>31</v>
+      </c>
+      <c r="U301" t="s">
+        <v>32</v>
+      </c>
+      <c r="V301">
+        <v>8</v>
+      </c>
+      <c r="W301">
+        <v>0</v>
+      </c>
+      <c r="X301">
+        <v>0</v>
+      </c>
+      <c r="Y301">
+        <v>1.402</v>
+      </c>
+    </row>
+    <row r="302" spans="1:25">
+      <c r="A302" t="s">
+        <v>25</v>
+      </c>
+      <c r="B302">
+        <v>2026</v>
+      </c>
+      <c r="C302">
+        <v>3250</v>
+      </c>
+      <c r="D302" t="s">
+        <v>26</v>
+      </c>
+      <c r="E302">
+        <v>2</v>
+      </c>
+      <c r="F302">
+        <v>101</v>
+      </c>
+      <c r="G302">
+        <v>23.5706</v>
+      </c>
+      <c r="H302">
+        <v>1232</v>
+      </c>
+      <c r="I302">
+        <v>0</v>
+      </c>
+      <c r="J302">
+        <v>0</v>
+      </c>
+      <c r="K302">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L302" t="s">
+        <v>27</v>
+      </c>
+      <c r="M302">
+        <v>1</v>
+      </c>
+      <c r="N302" t="s">
+        <v>66</v>
+      </c>
+      <c r="O302">
+        <v>2</v>
+      </c>
+      <c r="P302">
+        <v>17345</v>
+      </c>
+      <c r="Q302" t="s">
+        <v>29</v>
+      </c>
+      <c r="R302" t="s">
+        <v>30</v>
+      </c>
+      <c r="S302" t="s">
+        <v>38</v>
+      </c>
+      <c r="T302" t="s">
+        <v>31</v>
+      </c>
+      <c r="U302" t="s">
+        <v>33</v>
+      </c>
+      <c r="V302">
+        <v>2</v>
+      </c>
+      <c r="W302">
+        <v>0</v>
+      </c>
+      <c r="X302">
+        <v>0</v>
+      </c>
+      <c r="Y302">
+        <v>0.636</v>
+      </c>
+    </row>
+    <row r="303" spans="1:25">
+      <c r="A303" t="s">
+        <v>25</v>
+      </c>
+      <c r="B303">
+        <v>2026</v>
+      </c>
+      <c r="C303">
+        <v>3250</v>
+      </c>
+      <c r="D303" t="s">
+        <v>26</v>
+      </c>
+      <c r="E303">
+        <v>2</v>
+      </c>
+      <c r="F303">
+        <v>101</v>
+      </c>
+      <c r="G303">
+        <v>23.5706</v>
+      </c>
+      <c r="H303">
+        <v>1232</v>
+      </c>
+      <c r="I303">
+        <v>0</v>
+      </c>
+      <c r="J303">
+        <v>0</v>
+      </c>
+      <c r="K303">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L303" t="s">
+        <v>27</v>
+      </c>
+      <c r="M303">
+        <v>1</v>
+      </c>
+      <c r="N303" t="s">
+        <v>66</v>
+      </c>
+      <c r="O303">
+        <v>2</v>
+      </c>
+      <c r="P303">
+        <v>17345</v>
+      </c>
+      <c r="Q303" t="s">
+        <v>29</v>
+      </c>
+      <c r="R303" t="s">
+        <v>30</v>
+      </c>
+      <c r="S303" t="s">
+        <v>38</v>
+      </c>
+      <c r="T303" t="s">
+        <v>31</v>
+      </c>
+      <c r="U303" t="s">
+        <v>34</v>
+      </c>
+      <c r="V303">
+        <v>3</v>
+      </c>
+      <c r="W303">
+        <v>0</v>
+      </c>
+      <c r="X303">
+        <v>0</v>
+      </c>
+      <c r="Y303">
+        <v>1.513</v>
+      </c>
+    </row>
+    <row r="304" spans="1:25">
+      <c r="A304" t="s">
+        <v>25</v>
+      </c>
+      <c r="B304">
+        <v>2026</v>
+      </c>
+      <c r="C304">
+        <v>3250</v>
+      </c>
+      <c r="D304" t="s">
+        <v>26</v>
+      </c>
+      <c r="E304">
+        <v>2</v>
+      </c>
+      <c r="F304">
+        <v>101</v>
+      </c>
+      <c r="G304">
+        <v>23.5706</v>
+      </c>
+      <c r="H304">
+        <v>1232</v>
+      </c>
+      <c r="I304">
+        <v>0</v>
+      </c>
+      <c r="J304">
+        <v>0</v>
+      </c>
+      <c r="K304">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L304" t="s">
+        <v>27</v>
+      </c>
+      <c r="M304">
+        <v>1</v>
+      </c>
+      <c r="N304" t="s">
+        <v>66</v>
+      </c>
+      <c r="O304">
+        <v>2</v>
+      </c>
+      <c r="P304">
+        <v>17345</v>
+      </c>
+      <c r="Q304" t="s">
+        <v>29</v>
+      </c>
+      <c r="R304" t="s">
+        <v>30</v>
+      </c>
+      <c r="S304" t="s">
+        <v>38</v>
+      </c>
+      <c r="T304" t="s">
+        <v>31</v>
+      </c>
+      <c r="U304" t="s">
+        <v>35</v>
+      </c>
+      <c r="V304">
+        <v>13</v>
+      </c>
+      <c r="W304">
+        <v>0</v>
+      </c>
+      <c r="X304">
+        <v>0</v>
+      </c>
+      <c r="Y304">
+        <v>14.653</v>
+      </c>
+    </row>
+    <row r="305" spans="1:25">
+      <c r="A305" t="s">
+        <v>25</v>
+      </c>
+      <c r="B305">
+        <v>2026</v>
+      </c>
+      <c r="C305">
+        <v>3250</v>
+      </c>
+      <c r="D305" t="s">
+        <v>26</v>
+      </c>
+      <c r="E305">
+        <v>2</v>
+      </c>
+      <c r="F305">
+        <v>101</v>
+      </c>
+      <c r="G305">
+        <v>23.5706</v>
+      </c>
+      <c r="H305">
+        <v>1232</v>
+      </c>
+      <c r="I305">
+        <v>0</v>
+      </c>
+      <c r="J305">
+        <v>0</v>
+      </c>
+      <c r="K305">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L305" t="s">
+        <v>27</v>
+      </c>
+      <c r="M305">
+        <v>1</v>
+      </c>
+      <c r="N305" t="s">
+        <v>66</v>
+      </c>
+      <c r="O305">
+        <v>2</v>
+      </c>
+      <c r="P305">
+        <v>17345</v>
+      </c>
+      <c r="Q305" t="s">
+        <v>29</v>
+      </c>
+      <c r="R305" t="s">
+        <v>30</v>
+      </c>
+      <c r="S305" t="s">
+        <v>38</v>
+      </c>
+      <c r="T305" t="s">
+        <v>31</v>
+      </c>
+      <c r="U305" t="s">
+        <v>36</v>
+      </c>
+      <c r="V305">
+        <v>32</v>
+      </c>
+      <c r="W305">
+        <v>0</v>
+      </c>
+      <c r="X305">
+        <v>0</v>
+      </c>
+      <c r="Y305">
+        <v>57.988</v>
+      </c>
+    </row>
+    <row r="306" spans="1:25">
+      <c r="A306" t="s">
+        <v>25</v>
+      </c>
+      <c r="B306">
+        <v>2026</v>
+      </c>
+      <c r="C306">
+        <v>3250</v>
+      </c>
+      <c r="D306" t="s">
+        <v>26</v>
+      </c>
+      <c r="E306">
+        <v>2</v>
+      </c>
+      <c r="F306">
+        <v>101</v>
+      </c>
+      <c r="G306">
+        <v>23.5706</v>
+      </c>
+      <c r="H306">
+        <v>1232</v>
+      </c>
+      <c r="I306">
+        <v>0</v>
+      </c>
+      <c r="J306">
+        <v>0</v>
+      </c>
+      <c r="K306">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L306" t="s">
+        <v>27</v>
+      </c>
+      <c r="M306">
+        <v>1</v>
+      </c>
+      <c r="N306" t="s">
+        <v>66</v>
+      </c>
+      <c r="O306">
+        <v>2</v>
+      </c>
+      <c r="P306">
+        <v>17345</v>
+      </c>
+      <c r="Q306" t="s">
+        <v>29</v>
+      </c>
+      <c r="R306" t="s">
+        <v>30</v>
+      </c>
+      <c r="S306" t="s">
+        <v>38</v>
+      </c>
+      <c r="T306" t="s">
+        <v>31</v>
+      </c>
+      <c r="U306" t="s">
+        <v>37</v>
+      </c>
+      <c r="V306">
+        <v>20</v>
+      </c>
+      <c r="W306">
+        <v>0</v>
+      </c>
+      <c r="X306">
+        <v>0</v>
+      </c>
+      <c r="Y306">
+        <v>52.511</v>
+      </c>
+    </row>
+    <row r="307" spans="1:25">
+      <c r="A307" t="s">
+        <v>25</v>
+      </c>
+      <c r="B307">
+        <v>2026</v>
+      </c>
+      <c r="C307">
+        <v>3250</v>
+      </c>
+      <c r="D307" t="s">
+        <v>26</v>
+      </c>
+      <c r="E307">
+        <v>2</v>
+      </c>
+      <c r="F307">
+        <v>101</v>
+      </c>
+      <c r="G307">
+        <v>23.5706</v>
+      </c>
+      <c r="H307">
+        <v>1232</v>
+      </c>
+      <c r="I307">
+        <v>0</v>
+      </c>
+      <c r="J307">
+        <v>0</v>
+      </c>
+      <c r="K307">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L307" t="s">
+        <v>27</v>
+      </c>
+      <c r="M307">
+        <v>1</v>
+      </c>
+      <c r="N307" t="s">
+        <v>66</v>
+      </c>
+      <c r="O307">
+        <v>2</v>
+      </c>
+      <c r="P307">
+        <v>17345</v>
+      </c>
+      <c r="Q307" t="s">
+        <v>29</v>
+      </c>
+      <c r="R307" t="s">
+        <v>30</v>
+      </c>
+      <c r="S307" t="s">
+        <v>38</v>
+      </c>
+      <c r="T307" t="s">
+        <v>31</v>
+      </c>
+      <c r="U307" t="s">
+        <v>39</v>
+      </c>
+      <c r="V307">
+        <v>13</v>
+      </c>
+      <c r="W307">
+        <v>0</v>
+      </c>
+      <c r="X307">
+        <v>0</v>
+      </c>
+      <c r="Y307">
+        <v>45.087000000000003</v>
+      </c>
+    </row>
+    <row r="308" spans="1:25">
+      <c r="A308" t="s">
+        <v>25</v>
+      </c>
+      <c r="B308">
+        <v>2026</v>
+      </c>
+      <c r="C308">
+        <v>3250</v>
+      </c>
+      <c r="D308" t="s">
+        <v>26</v>
+      </c>
+      <c r="E308">
+        <v>2</v>
+      </c>
+      <c r="F308">
+        <v>101</v>
+      </c>
+      <c r="G308">
+        <v>23.5706</v>
+      </c>
+      <c r="H308">
+        <v>1232</v>
+      </c>
+      <c r="I308">
+        <v>0</v>
+      </c>
+      <c r="J308">
+        <v>0</v>
+      </c>
+      <c r="K308">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L308" t="s">
+        <v>27</v>
+      </c>
+      <c r="M308">
+        <v>1</v>
+      </c>
+      <c r="N308" t="s">
+        <v>66</v>
+      </c>
+      <c r="O308">
+        <v>2</v>
+      </c>
+      <c r="P308">
+        <v>17345</v>
+      </c>
+      <c r="Q308" t="s">
+        <v>29</v>
+      </c>
+      <c r="R308" t="s">
+        <v>30</v>
+      </c>
+      <c r="S308" t="s">
+        <v>38</v>
+      </c>
+      <c r="T308" t="s">
+        <v>31</v>
+      </c>
+      <c r="U308" t="s">
+        <v>44</v>
+      </c>
+      <c r="V308">
+        <v>9</v>
+      </c>
+      <c r="W308">
+        <v>0</v>
+      </c>
+      <c r="X308">
+        <v>0</v>
+      </c>
+      <c r="Y308">
+        <v>38.803</v>
+      </c>
+    </row>
+    <row r="309" spans="1:25">
+      <c r="A309" t="s">
+        <v>25</v>
+      </c>
+      <c r="B309">
+        <v>2026</v>
+      </c>
+      <c r="C309">
+        <v>3250</v>
+      </c>
+      <c r="D309" t="s">
+        <v>26</v>
+      </c>
+      <c r="E309">
+        <v>2</v>
+      </c>
+      <c r="F309">
+        <v>101</v>
+      </c>
+      <c r="G309">
+        <v>23.5706</v>
+      </c>
+      <c r="H309">
+        <v>1232</v>
+      </c>
+      <c r="I309">
+        <v>0</v>
+      </c>
+      <c r="J309">
+        <v>0</v>
+      </c>
+      <c r="K309">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L309" t="s">
+        <v>27</v>
+      </c>
+      <c r="M309">
+        <v>1</v>
+      </c>
+      <c r="N309" t="s">
+        <v>66</v>
+      </c>
+      <c r="O309">
+        <v>2</v>
+      </c>
+      <c r="P309">
+        <v>17345</v>
+      </c>
+      <c r="Q309" t="s">
+        <v>29</v>
+      </c>
+      <c r="R309" t="s">
+        <v>30</v>
+      </c>
+      <c r="S309" t="s">
+        <v>38</v>
+      </c>
+      <c r="T309" t="s">
+        <v>31</v>
+      </c>
+      <c r="U309" t="s">
+        <v>63</v>
+      </c>
+      <c r="V309">
+        <v>3</v>
+      </c>
+      <c r="W309">
+        <v>0</v>
+      </c>
+      <c r="X309">
+        <v>0</v>
+      </c>
+      <c r="Y309">
+        <v>20.694</v>
+      </c>
+    </row>
+    <row r="310" spans="1:25">
+      <c r="A310" t="s">
+        <v>25</v>
+      </c>
+      <c r="B310">
+        <v>2026</v>
+      </c>
+      <c r="C310">
+        <v>3250</v>
+      </c>
+      <c r="D310" t="s">
+        <v>26</v>
+      </c>
+      <c r="E310">
+        <v>2</v>
+      </c>
+      <c r="F310">
+        <v>101</v>
+      </c>
+      <c r="G310">
+        <v>23.5706</v>
+      </c>
+      <c r="H310">
+        <v>1232</v>
+      </c>
+      <c r="I310">
+        <v>0</v>
+      </c>
+      <c r="J310">
+        <v>0</v>
+      </c>
+      <c r="K310">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L310" t="s">
+        <v>27</v>
+      </c>
+      <c r="M310">
+        <v>1</v>
+      </c>
+      <c r="N310" t="s">
+        <v>66</v>
+      </c>
+      <c r="O310">
+        <v>2</v>
+      </c>
+      <c r="P310">
+        <v>17345</v>
+      </c>
+      <c r="Q310" t="s">
+        <v>29</v>
+      </c>
+      <c r="R310" t="s">
+        <v>30</v>
+      </c>
+      <c r="S310" t="s">
+        <v>31</v>
+      </c>
+      <c r="T310" t="s">
+        <v>31</v>
+      </c>
+      <c r="U310" t="s">
+        <v>43</v>
+      </c>
+      <c r="V310">
+        <v>4</v>
+      </c>
+      <c r="W310">
+        <v>0</v>
+      </c>
+      <c r="X310">
+        <v>0</v>
+      </c>
+      <c r="Y310">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="311" spans="1:25">
+      <c r="A311" t="s">
+        <v>25</v>
+      </c>
+      <c r="B311">
+        <v>2026</v>
+      </c>
+      <c r="C311">
+        <v>3250</v>
+      </c>
+      <c r="D311" t="s">
+        <v>26</v>
+      </c>
+      <c r="E311">
+        <v>2</v>
+      </c>
+      <c r="F311">
+        <v>101</v>
+      </c>
+      <c r="G311">
+        <v>23.5706</v>
+      </c>
+      <c r="H311">
+        <v>1232</v>
+      </c>
+      <c r="I311">
+        <v>0</v>
+      </c>
+      <c r="J311">
+        <v>0</v>
+      </c>
+      <c r="K311">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L311" t="s">
+        <v>27</v>
+      </c>
+      <c r="M311">
+        <v>1</v>
+      </c>
+      <c r="N311" t="s">
+        <v>66</v>
+      </c>
+      <c r="O311">
+        <v>2</v>
+      </c>
+      <c r="P311">
+        <v>17345</v>
+      </c>
+      <c r="Q311" t="s">
+        <v>29</v>
+      </c>
+      <c r="R311" t="s">
+        <v>30</v>
+      </c>
+      <c r="S311" t="s">
+        <v>31</v>
+      </c>
+      <c r="T311" t="s">
+        <v>31</v>
+      </c>
+      <c r="U311" t="s">
+        <v>32</v>
+      </c>
+      <c r="V311">
+        <v>6</v>
+      </c>
+      <c r="W311">
+        <v>0</v>
+      </c>
+      <c r="X311">
+        <v>0</v>
+      </c>
+      <c r="Y311">
+        <v>0.927</v>
+      </c>
+    </row>
+    <row r="312" spans="1:25">
+      <c r="A312" t="s">
+        <v>25</v>
+      </c>
+      <c r="B312">
+        <v>2026</v>
+      </c>
+      <c r="C312">
+        <v>3250</v>
+      </c>
+      <c r="D312" t="s">
+        <v>26</v>
+      </c>
+      <c r="E312">
+        <v>2</v>
+      </c>
+      <c r="F312">
+        <v>101</v>
+      </c>
+      <c r="G312">
+        <v>23.5706</v>
+      </c>
+      <c r="H312">
+        <v>1232</v>
+      </c>
+      <c r="I312">
+        <v>0</v>
+      </c>
+      <c r="J312">
+        <v>0</v>
+      </c>
+      <c r="K312">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L312" t="s">
+        <v>27</v>
+      </c>
+      <c r="M312">
+        <v>1</v>
+      </c>
+      <c r="N312" t="s">
+        <v>66</v>
+      </c>
+      <c r="O312">
+        <v>2</v>
+      </c>
+      <c r="P312">
+        <v>17345</v>
+      </c>
+      <c r="Q312" t="s">
+        <v>29</v>
+      </c>
+      <c r="R312" t="s">
+        <v>30</v>
+      </c>
+      <c r="S312" t="s">
+        <v>31</v>
+      </c>
+      <c r="T312" t="s">
+        <v>31</v>
+      </c>
+      <c r="U312" t="s">
+        <v>33</v>
+      </c>
+      <c r="V312">
+        <v>6</v>
+      </c>
+      <c r="W312">
+        <v>0</v>
+      </c>
+      <c r="X312">
+        <v>0</v>
+      </c>
+      <c r="Y312">
+        <v>2.064</v>
+      </c>
+    </row>
+    <row r="313" spans="1:25">
+      <c r="A313" t="s">
+        <v>25</v>
+      </c>
+      <c r="B313">
+        <v>2026</v>
+      </c>
+      <c r="C313">
+        <v>3250</v>
+      </c>
+      <c r="D313" t="s">
+        <v>26</v>
+      </c>
+      <c r="E313">
+        <v>2</v>
+      </c>
+      <c r="F313">
+        <v>101</v>
+      </c>
+      <c r="G313">
+        <v>23.5706</v>
+      </c>
+      <c r="H313">
+        <v>1232</v>
+      </c>
+      <c r="I313">
+        <v>0</v>
+      </c>
+      <c r="J313">
+        <v>0</v>
+      </c>
+      <c r="K313">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L313" t="s">
+        <v>27</v>
+      </c>
+      <c r="M313">
+        <v>1</v>
+      </c>
+      <c r="N313" t="s">
+        <v>66</v>
+      </c>
+      <c r="O313">
+        <v>2</v>
+      </c>
+      <c r="P313">
+        <v>17345</v>
+      </c>
+      <c r="Q313" t="s">
+        <v>29</v>
+      </c>
+      <c r="R313" t="s">
+        <v>30</v>
+      </c>
+      <c r="S313" t="s">
+        <v>31</v>
+      </c>
+      <c r="T313" t="s">
+        <v>31</v>
+      </c>
+      <c r="U313" t="s">
+        <v>34</v>
+      </c>
+      <c r="V313">
+        <v>86</v>
+      </c>
+      <c r="W313">
+        <v>0</v>
+      </c>
+      <c r="X313">
+        <v>0</v>
+      </c>
+      <c r="Y313">
+        <v>54.535</v>
+      </c>
+    </row>
+    <row r="314" spans="1:25">
+      <c r="A314" t="s">
+        <v>25</v>
+      </c>
+      <c r="B314">
+        <v>2026</v>
+      </c>
+      <c r="C314">
+        <v>3250</v>
+      </c>
+      <c r="D314" t="s">
+        <v>26</v>
+      </c>
+      <c r="E314">
+        <v>2</v>
+      </c>
+      <c r="F314">
+        <v>101</v>
+      </c>
+      <c r="G314">
+        <v>23.5706</v>
+      </c>
+      <c r="H314">
+        <v>1232</v>
+      </c>
+      <c r="I314">
+        <v>0</v>
+      </c>
+      <c r="J314">
+        <v>0</v>
+      </c>
+      <c r="K314">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L314" t="s">
+        <v>27</v>
+      </c>
+      <c r="M314">
+        <v>1</v>
+      </c>
+      <c r="N314" t="s">
+        <v>66</v>
+      </c>
+      <c r="O314">
+        <v>2</v>
+      </c>
+      <c r="P314">
+        <v>17345</v>
+      </c>
+      <c r="Q314" t="s">
+        <v>29</v>
+      </c>
+      <c r="R314" t="s">
+        <v>30</v>
+      </c>
+      <c r="S314" t="s">
+        <v>31</v>
+      </c>
+      <c r="T314" t="s">
+        <v>31</v>
+      </c>
+      <c r="U314" t="s">
+        <v>35</v>
+      </c>
+      <c r="V314">
+        <v>473</v>
+      </c>
+      <c r="W314">
+        <v>0</v>
+      </c>
+      <c r="X314">
+        <v>0</v>
+      </c>
+      <c r="Y314">
+        <v>523.25800000000004</v>
+      </c>
+    </row>
+    <row r="315" spans="1:25">
+      <c r="A315" t="s">
+        <v>25</v>
+      </c>
+      <c r="B315">
+        <v>2026</v>
+      </c>
+      <c r="C315">
+        <v>3250</v>
+      </c>
+      <c r="D315" t="s">
+        <v>26</v>
+      </c>
+      <c r="E315">
+        <v>2</v>
+      </c>
+      <c r="F315">
+        <v>101</v>
+      </c>
+      <c r="G315">
+        <v>23.5706</v>
+      </c>
+      <c r="H315">
+        <v>1232</v>
+      </c>
+      <c r="I315">
+        <v>0</v>
+      </c>
+      <c r="J315">
+        <v>0</v>
+      </c>
+      <c r="K315">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L315" t="s">
+        <v>27</v>
+      </c>
+      <c r="M315">
+        <v>1</v>
+      </c>
+      <c r="N315" t="s">
+        <v>66</v>
+      </c>
+      <c r="O315">
+        <v>2</v>
+      </c>
+      <c r="P315">
+        <v>17345</v>
+      </c>
+      <c r="Q315" t="s">
+        <v>29</v>
+      </c>
+      <c r="R315" t="s">
+        <v>30</v>
+      </c>
+      <c r="S315" t="s">
+        <v>31</v>
+      </c>
+      <c r="T315" t="s">
+        <v>31</v>
+      </c>
+      <c r="U315" t="s">
+        <v>36</v>
+      </c>
+      <c r="V315">
+        <v>255</v>
+      </c>
+      <c r="W315">
+        <v>0</v>
+      </c>
+      <c r="X315">
+        <v>0</v>
+      </c>
+      <c r="Y315">
+        <v>452.411</v>
+      </c>
+    </row>
+    <row r="316" spans="1:25">
+      <c r="A316" t="s">
+        <v>25</v>
+      </c>
+      <c r="B316">
+        <v>2026</v>
+      </c>
+      <c r="C316">
+        <v>3250</v>
+      </c>
+      <c r="D316" t="s">
+        <v>26</v>
+      </c>
+      <c r="E316">
+        <v>2</v>
+      </c>
+      <c r="F316">
+        <v>101</v>
+      </c>
+      <c r="G316">
+        <v>23.5706</v>
+      </c>
+      <c r="H316">
+        <v>1232</v>
+      </c>
+      <c r="I316">
+        <v>0</v>
+      </c>
+      <c r="J316">
+        <v>0</v>
+      </c>
+      <c r="K316">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L316" t="s">
+        <v>27</v>
+      </c>
+      <c r="M316">
+        <v>1</v>
+      </c>
+      <c r="N316" t="s">
+        <v>66</v>
+      </c>
+      <c r="O316">
+        <v>2</v>
+      </c>
+      <c r="P316">
+        <v>17345</v>
+      </c>
+      <c r="Q316" t="s">
+        <v>29</v>
+      </c>
+      <c r="R316" t="s">
+        <v>30</v>
+      </c>
+      <c r="S316" t="s">
+        <v>31</v>
+      </c>
+      <c r="T316" t="s">
+        <v>31</v>
+      </c>
+      <c r="U316" t="s">
+        <v>37</v>
+      </c>
+      <c r="V316">
+        <v>81</v>
+      </c>
+      <c r="W316">
+        <v>0</v>
+      </c>
+      <c r="X316">
+        <v>0</v>
+      </c>
+      <c r="Y316">
+        <v>218.34100000000001</v>
+      </c>
+    </row>
+    <row r="317" spans="1:25">
+      <c r="A317" t="s">
+        <v>25</v>
+      </c>
+      <c r="B317">
+        <v>2026</v>
+      </c>
+      <c r="C317">
+        <v>3250</v>
+      </c>
+      <c r="D317" t="s">
+        <v>26</v>
+      </c>
+      <c r="E317">
+        <v>2</v>
+      </c>
+      <c r="F317">
+        <v>101</v>
+      </c>
+      <c r="G317">
+        <v>23.5706</v>
+      </c>
+      <c r="H317">
+        <v>1232</v>
+      </c>
+      <c r="I317">
+        <v>0</v>
+      </c>
+      <c r="J317">
+        <v>0</v>
+      </c>
+      <c r="K317">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L317" t="s">
+        <v>27</v>
+      </c>
+      <c r="M317">
+        <v>1</v>
+      </c>
+      <c r="N317" t="s">
+        <v>66</v>
+      </c>
+      <c r="O317">
+        <v>2</v>
+      </c>
+      <c r="P317">
+        <v>17345</v>
+      </c>
+      <c r="Q317" t="s">
+        <v>29</v>
+      </c>
+      <c r="R317" t="s">
+        <v>30</v>
+      </c>
+      <c r="S317" t="s">
+        <v>31</v>
+      </c>
+      <c r="T317" t="s">
+        <v>31</v>
+      </c>
+      <c r="U317" t="s">
+        <v>39</v>
+      </c>
+      <c r="V317">
+        <v>16</v>
+      </c>
+      <c r="W317">
+        <v>0</v>
+      </c>
+      <c r="X317">
+        <v>0</v>
+      </c>
+      <c r="Y317">
+        <v>59.617</v>
+      </c>
+    </row>
+    <row r="318" spans="1:25">
+      <c r="A318" t="s">
+        <v>25</v>
+      </c>
+      <c r="B318">
+        <v>2026</v>
+      </c>
+      <c r="C318">
+        <v>3250</v>
+      </c>
+      <c r="D318" t="s">
+        <v>26</v>
+      </c>
+      <c r="E318">
+        <v>2</v>
+      </c>
+      <c r="F318">
+        <v>101</v>
+      </c>
+      <c r="G318">
+        <v>23.5706</v>
+      </c>
+      <c r="H318">
+        <v>1232</v>
+      </c>
+      <c r="I318">
+        <v>0</v>
+      </c>
+      <c r="J318">
+        <v>0</v>
+      </c>
+      <c r="K318">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L318" t="s">
+        <v>27</v>
+      </c>
+      <c r="M318">
+        <v>1</v>
+      </c>
+      <c r="N318" t="s">
+        <v>66</v>
+      </c>
+      <c r="O318">
+        <v>2</v>
+      </c>
+      <c r="P318">
+        <v>17345</v>
+      </c>
+      <c r="Q318" t="s">
+        <v>29</v>
+      </c>
+      <c r="R318" t="s">
+        <v>30</v>
+      </c>
+      <c r="S318" t="s">
+        <v>31</v>
+      </c>
+      <c r="T318" t="s">
+        <v>31</v>
+      </c>
+      <c r="U318" t="s">
+        <v>44</v>
+      </c>
+      <c r="V318">
+        <v>18</v>
+      </c>
+      <c r="W318">
+        <v>0</v>
+      </c>
+      <c r="X318">
+        <v>0</v>
+      </c>
+      <c r="Y318">
+        <v>84.208</v>
+      </c>
+    </row>
+    <row r="319" spans="1:25">
+      <c r="A319" t="s">
+        <v>25</v>
+      </c>
+      <c r="B319">
+        <v>2026</v>
+      </c>
+      <c r="C319">
+        <v>3250</v>
+      </c>
+      <c r="D319" t="s">
+        <v>26</v>
+      </c>
+      <c r="E319">
+        <v>2</v>
+      </c>
+      <c r="F319">
+        <v>101</v>
+      </c>
+      <c r="G319">
+        <v>23.5706</v>
+      </c>
+      <c r="H319">
+        <v>1232</v>
+      </c>
+      <c r="I319">
+        <v>0</v>
+      </c>
+      <c r="J319">
+        <v>0</v>
+      </c>
+      <c r="K319">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L319" t="s">
+        <v>27</v>
+      </c>
+      <c r="M319">
+        <v>1</v>
+      </c>
+      <c r="N319" t="s">
+        <v>66</v>
+      </c>
+      <c r="O319">
+        <v>2</v>
+      </c>
+      <c r="P319">
+        <v>17345</v>
+      </c>
+      <c r="Q319" t="s">
+        <v>29</v>
+      </c>
+      <c r="R319" t="s">
+        <v>42</v>
+      </c>
+      <c r="S319" t="s">
+        <v>38</v>
+      </c>
+      <c r="T319" t="s">
+        <v>31</v>
+      </c>
+      <c r="U319" t="s">
+        <v>32</v>
+      </c>
+      <c r="V319">
+        <v>2</v>
+      </c>
+      <c r="W319">
+        <v>0</v>
+      </c>
+      <c r="X319">
+        <v>0</v>
+      </c>
+      <c r="Y319">
+        <v>0.305</v>
+      </c>
+    </row>
+    <row r="320" spans="1:25">
+      <c r="A320" t="s">
+        <v>25</v>
+      </c>
+      <c r="B320">
+        <v>2026</v>
+      </c>
+      <c r="C320">
+        <v>3250</v>
+      </c>
+      <c r="D320" t="s">
+        <v>26</v>
+      </c>
+      <c r="E320">
+        <v>2</v>
+      </c>
+      <c r="F320">
+        <v>101</v>
+      </c>
+      <c r="G320">
+        <v>23.5706</v>
+      </c>
+      <c r="H320">
+        <v>1232</v>
+      </c>
+      <c r="I320">
+        <v>0</v>
+      </c>
+      <c r="J320">
+        <v>0</v>
+      </c>
+      <c r="K320">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L320" t="s">
+        <v>27</v>
+      </c>
+      <c r="M320">
+        <v>1</v>
+      </c>
+      <c r="N320" t="s">
+        <v>66</v>
+      </c>
+      <c r="O320">
+        <v>2</v>
+      </c>
+      <c r="P320">
+        <v>17345</v>
+      </c>
+      <c r="Q320" t="s">
+        <v>29</v>
+      </c>
+      <c r="R320" t="s">
+        <v>42</v>
+      </c>
+      <c r="S320" t="s">
+        <v>38</v>
+      </c>
+      <c r="T320" t="s">
+        <v>31</v>
+      </c>
+      <c r="U320" t="s">
+        <v>34</v>
+      </c>
+      <c r="V320">
+        <v>2</v>
+      </c>
+      <c r="W320">
+        <v>0</v>
+      </c>
+      <c r="X320">
+        <v>0</v>
+      </c>
+      <c r="Y320">
+        <v>1.0089999999999999</v>
+      </c>
+    </row>
+    <row r="321" spans="1:25">
+      <c r="A321" t="s">
+        <v>25</v>
+      </c>
+      <c r="B321">
+        <v>2026</v>
+      </c>
+      <c r="C321">
+        <v>3250</v>
+      </c>
+      <c r="D321" t="s">
+        <v>26</v>
+      </c>
+      <c r="E321">
+        <v>2</v>
+      </c>
+      <c r="F321">
+        <v>101</v>
+      </c>
+      <c r="G321">
+        <v>23.5706</v>
+      </c>
+      <c r="H321">
+        <v>1232</v>
+      </c>
+      <c r="I321">
+        <v>0</v>
+      </c>
+      <c r="J321">
+        <v>0</v>
+      </c>
+      <c r="K321">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L321" t="s">
+        <v>27</v>
+      </c>
+      <c r="M321">
+        <v>1</v>
+      </c>
+      <c r="N321" t="s">
+        <v>66</v>
+      </c>
+      <c r="O321">
+        <v>2</v>
+      </c>
+      <c r="P321">
+        <v>17345</v>
+      </c>
+      <c r="Q321" t="s">
+        <v>29</v>
+      </c>
+      <c r="R321" t="s">
+        <v>42</v>
+      </c>
+      <c r="S321" t="s">
+        <v>38</v>
+      </c>
+      <c r="T321" t="s">
+        <v>31</v>
+      </c>
+      <c r="U321" t="s">
+        <v>35</v>
+      </c>
+      <c r="V321">
+        <v>1</v>
+      </c>
+      <c r="W321">
+        <v>0</v>
+      </c>
+      <c r="X321">
+        <v>0</v>
+      </c>
+      <c r="Y321">
+        <v>0.753</v>
+      </c>
+    </row>
+    <row r="322" spans="1:25">
+      <c r="A322" t="s">
+        <v>25</v>
+      </c>
+      <c r="B322">
+        <v>2026</v>
+      </c>
+      <c r="C322">
+        <v>3250</v>
+      </c>
+      <c r="D322" t="s">
+        <v>26</v>
+      </c>
+      <c r="E322">
+        <v>2</v>
+      </c>
+      <c r="F322">
+        <v>101</v>
+      </c>
+      <c r="G322">
+        <v>23.5706</v>
+      </c>
+      <c r="H322">
+        <v>1232</v>
+      </c>
+      <c r="I322">
+        <v>0</v>
+      </c>
+      <c r="J322">
+        <v>0</v>
+      </c>
+      <c r="K322">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L322" t="s">
+        <v>27</v>
+      </c>
+      <c r="M322">
+        <v>1</v>
+      </c>
+      <c r="N322" t="s">
+        <v>66</v>
+      </c>
+      <c r="O322">
+        <v>2</v>
+      </c>
+      <c r="P322">
+        <v>17345</v>
+      </c>
+      <c r="Q322" t="s">
+        <v>29</v>
+      </c>
+      <c r="R322" t="s">
+        <v>42</v>
+      </c>
+      <c r="S322" t="s">
+        <v>38</v>
+      </c>
+      <c r="T322" t="s">
+        <v>31</v>
+      </c>
+      <c r="U322" t="s">
+        <v>36</v>
+      </c>
+      <c r="V322">
+        <v>3</v>
+      </c>
+      <c r="W322">
+        <v>0</v>
+      </c>
+      <c r="X322">
+        <v>0</v>
+      </c>
+      <c r="Y322">
+        <v>5.193</v>
+      </c>
+    </row>
+    <row r="323" spans="1:25">
+      <c r="A323" t="s">
+        <v>25</v>
+      </c>
+      <c r="B323">
+        <v>2026</v>
+      </c>
+      <c r="C323">
+        <v>3250</v>
+      </c>
+      <c r="D323" t="s">
+        <v>26</v>
+      </c>
+      <c r="E323">
+        <v>2</v>
+      </c>
+      <c r="F323">
+        <v>101</v>
+      </c>
+      <c r="G323">
+        <v>23.5706</v>
+      </c>
+      <c r="H323">
+        <v>1232</v>
+      </c>
+      <c r="I323">
+        <v>0</v>
+      </c>
+      <c r="J323">
+        <v>0</v>
+      </c>
+      <c r="K323">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L323" t="s">
+        <v>27</v>
+      </c>
+      <c r="M323">
+        <v>1</v>
+      </c>
+      <c r="N323" t="s">
+        <v>66</v>
+      </c>
+      <c r="O323">
+        <v>2</v>
+      </c>
+      <c r="P323">
+        <v>17345</v>
+      </c>
+      <c r="Q323" t="s">
+        <v>29</v>
+      </c>
+      <c r="R323" t="s">
+        <v>42</v>
+      </c>
+      <c r="S323" t="s">
+        <v>38</v>
+      </c>
+      <c r="T323" t="s">
+        <v>31</v>
+      </c>
+      <c r="U323" t="s">
+        <v>37</v>
+      </c>
+      <c r="V323">
+        <v>4</v>
+      </c>
+      <c r="W323">
+        <v>0</v>
+      </c>
+      <c r="X323">
+        <v>0</v>
+      </c>
+      <c r="Y323">
+        <v>10.090999999999999</v>
+      </c>
+    </row>
+    <row r="324" spans="1:25">
+      <c r="A324" t="s">
+        <v>25</v>
+      </c>
+      <c r="B324">
+        <v>2026</v>
+      </c>
+      <c r="C324">
+        <v>3250</v>
+      </c>
+      <c r="D324" t="s">
+        <v>26</v>
+      </c>
+      <c r="E324">
+        <v>2</v>
+      </c>
+      <c r="F324">
+        <v>101</v>
+      </c>
+      <c r="G324">
+        <v>23.5706</v>
+      </c>
+      <c r="H324">
+        <v>1232</v>
+      </c>
+      <c r="I324">
+        <v>0</v>
+      </c>
+      <c r="J324">
+        <v>0</v>
+      </c>
+      <c r="K324">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L324" t="s">
+        <v>27</v>
+      </c>
+      <c r="M324">
+        <v>1</v>
+      </c>
+      <c r="N324" t="s">
+        <v>66</v>
+      </c>
+      <c r="O324">
+        <v>2</v>
+      </c>
+      <c r="P324">
+        <v>17345</v>
+      </c>
+      <c r="Q324" t="s">
+        <v>29</v>
+      </c>
+      <c r="R324" t="s">
+        <v>42</v>
+      </c>
+      <c r="S324" t="s">
+        <v>31</v>
+      </c>
+      <c r="T324" t="s">
+        <v>31</v>
+      </c>
+      <c r="U324" t="s">
+        <v>32</v>
+      </c>
+      <c r="V324">
+        <v>10</v>
+      </c>
+      <c r="W324">
+        <v>0</v>
+      </c>
+      <c r="X324">
+        <v>0</v>
+      </c>
+      <c r="Y324">
+        <v>1.892</v>
+      </c>
+    </row>
+    <row r="325" spans="1:25">
+      <c r="A325" t="s">
+        <v>25</v>
+      </c>
+      <c r="B325">
+        <v>2026</v>
+      </c>
+      <c r="C325">
+        <v>3250</v>
+      </c>
+      <c r="D325" t="s">
+        <v>26</v>
+      </c>
+      <c r="E325">
+        <v>2</v>
+      </c>
+      <c r="F325">
+        <v>101</v>
+      </c>
+      <c r="G325">
+        <v>23.5706</v>
+      </c>
+      <c r="H325">
+        <v>1232</v>
+      </c>
+      <c r="I325">
+        <v>0</v>
+      </c>
+      <c r="J325">
+        <v>0</v>
+      </c>
+      <c r="K325">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L325" t="s">
+        <v>27</v>
+      </c>
+      <c r="M325">
+        <v>1</v>
+      </c>
+      <c r="N325" t="s">
+        <v>66</v>
+      </c>
+      <c r="O325">
+        <v>2</v>
+      </c>
+      <c r="P325">
+        <v>17345</v>
+      </c>
+      <c r="Q325" t="s">
+        <v>29</v>
+      </c>
+      <c r="R325" t="s">
+        <v>42</v>
+      </c>
+      <c r="S325" t="s">
+        <v>31</v>
+      </c>
+      <c r="T325" t="s">
+        <v>31</v>
+      </c>
+      <c r="U325" t="s">
+        <v>33</v>
+      </c>
+      <c r="V325">
+        <v>22</v>
+      </c>
+      <c r="W325">
+        <v>0</v>
+      </c>
+      <c r="X325">
+        <v>0</v>
+      </c>
+      <c r="Y325">
+        <v>6.512</v>
+      </c>
+    </row>
+    <row r="326" spans="1:25">
+      <c r="A326" t="s">
+        <v>25</v>
+      </c>
+      <c r="B326">
+        <v>2026</v>
+      </c>
+      <c r="C326">
+        <v>3250</v>
+      </c>
+      <c r="D326" t="s">
+        <v>26</v>
+      </c>
+      <c r="E326">
+        <v>2</v>
+      </c>
+      <c r="F326">
+        <v>101</v>
+      </c>
+      <c r="G326">
+        <v>23.5706</v>
+      </c>
+      <c r="H326">
+        <v>1232</v>
+      </c>
+      <c r="I326">
+        <v>0</v>
+      </c>
+      <c r="J326">
+        <v>0</v>
+      </c>
+      <c r="K326">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L326" t="s">
+        <v>27</v>
+      </c>
+      <c r="M326">
+        <v>1</v>
+      </c>
+      <c r="N326" t="s">
+        <v>66</v>
+      </c>
+      <c r="O326">
+        <v>2</v>
+      </c>
+      <c r="P326">
+        <v>17345</v>
+      </c>
+      <c r="Q326" t="s">
+        <v>29</v>
+      </c>
+      <c r="R326" t="s">
+        <v>42</v>
+      </c>
+      <c r="S326" t="s">
+        <v>31</v>
+      </c>
+      <c r="T326" t="s">
+        <v>31</v>
+      </c>
+      <c r="U326" t="s">
+        <v>34</v>
+      </c>
+      <c r="V326">
+        <v>49</v>
+      </c>
+      <c r="W326">
+        <v>0</v>
+      </c>
+      <c r="X326">
+        <v>0</v>
+      </c>
+      <c r="Y326">
+        <v>25.351</v>
+      </c>
+    </row>
+    <row r="327" spans="1:25">
+      <c r="A327" t="s">
+        <v>25</v>
+      </c>
+      <c r="B327">
+        <v>2026</v>
+      </c>
+      <c r="C327">
+        <v>3250</v>
+      </c>
+      <c r="D327" t="s">
+        <v>26</v>
+      </c>
+      <c r="E327">
+        <v>2</v>
+      </c>
+      <c r="F327">
+        <v>101</v>
+      </c>
+      <c r="G327">
+        <v>23.5706</v>
+      </c>
+      <c r="H327">
+        <v>1232</v>
+      </c>
+      <c r="I327">
+        <v>0</v>
+      </c>
+      <c r="J327">
+        <v>0</v>
+      </c>
+      <c r="K327">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L327" t="s">
+        <v>27</v>
+      </c>
+      <c r="M327">
+        <v>1</v>
+      </c>
+      <c r="N327" t="s">
+        <v>66</v>
+      </c>
+      <c r="O327">
+        <v>2</v>
+      </c>
+      <c r="P327">
+        <v>17345</v>
+      </c>
+      <c r="Q327" t="s">
+        <v>29</v>
+      </c>
+      <c r="R327" t="s">
+        <v>42</v>
+      </c>
+      <c r="S327" t="s">
+        <v>31</v>
+      </c>
+      <c r="T327" t="s">
+        <v>31</v>
+      </c>
+      <c r="U327" t="s">
+        <v>35</v>
+      </c>
+      <c r="V327">
+        <v>41</v>
+      </c>
+      <c r="W327">
+        <v>0</v>
+      </c>
+      <c r="X327">
+        <v>0</v>
+      </c>
+      <c r="Y327">
+        <v>37.429</v>
+      </c>
+    </row>
+    <row r="328" spans="1:25">
+      <c r="A328" t="s">
+        <v>25</v>
+      </c>
+      <c r="B328">
+        <v>2026</v>
+      </c>
+      <c r="C328">
+        <v>3250</v>
+      </c>
+      <c r="D328" t="s">
+        <v>26</v>
+      </c>
+      <c r="E328">
+        <v>2</v>
+      </c>
+      <c r="F328">
+        <v>101</v>
+      </c>
+      <c r="G328">
+        <v>23.5706</v>
+      </c>
+      <c r="H328">
+        <v>1232</v>
+      </c>
+      <c r="I328">
+        <v>0</v>
+      </c>
+      <c r="J328">
+        <v>0</v>
+      </c>
+      <c r="K328">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L328" t="s">
+        <v>27</v>
+      </c>
+      <c r="M328">
+        <v>1</v>
+      </c>
+      <c r="N328" t="s">
+        <v>66</v>
+      </c>
+      <c r="O328">
+        <v>2</v>
+      </c>
+      <c r="P328">
+        <v>17345</v>
+      </c>
+      <c r="Q328" t="s">
+        <v>29</v>
+      </c>
+      <c r="R328" t="s">
+        <v>42</v>
+      </c>
+      <c r="S328" t="s">
+        <v>31</v>
+      </c>
+      <c r="T328" t="s">
+        <v>31</v>
+      </c>
+      <c r="U328" t="s">
+        <v>36</v>
+      </c>
+      <c r="V328">
+        <v>12</v>
+      </c>
+      <c r="W328">
+        <v>0</v>
+      </c>
+      <c r="X328">
+        <v>0</v>
+      </c>
+      <c r="Y328">
+        <v>20.298</v>
+      </c>
+    </row>
+    <row r="329" spans="1:25">
+      <c r="A329" t="s">
+        <v>25</v>
+      </c>
+      <c r="B329">
+        <v>2026</v>
+      </c>
+      <c r="C329">
+        <v>3250</v>
+      </c>
+      <c r="D329" t="s">
+        <v>26</v>
+      </c>
+      <c r="E329">
+        <v>2</v>
+      </c>
+      <c r="F329">
+        <v>101</v>
+      </c>
+      <c r="G329">
+        <v>23.5706</v>
+      </c>
+      <c r="H329">
+        <v>1232</v>
+      </c>
+      <c r="I329">
+        <v>0</v>
+      </c>
+      <c r="J329">
+        <v>0</v>
+      </c>
+      <c r="K329">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L329" t="s">
+        <v>27</v>
+      </c>
+      <c r="M329">
+        <v>1</v>
+      </c>
+      <c r="N329" t="s">
+        <v>66</v>
+      </c>
+      <c r="O329">
+        <v>2</v>
+      </c>
+      <c r="P329">
+        <v>17345</v>
+      </c>
+      <c r="Q329" t="s">
+        <v>29</v>
+      </c>
+      <c r="R329" t="s">
+        <v>42</v>
+      </c>
+      <c r="S329" t="s">
+        <v>31</v>
+      </c>
+      <c r="T329" t="s">
+        <v>31</v>
+      </c>
+      <c r="U329" t="s">
+        <v>37</v>
+      </c>
+      <c r="V329">
+        <v>5</v>
+      </c>
+      <c r="W329">
+        <v>0</v>
+      </c>
+      <c r="X329">
+        <v>0</v>
+      </c>
+      <c r="Y329">
+        <v>12.947</v>
+      </c>
+    </row>
+    <row r="330" spans="1:25">
+      <c r="A330" t="s">
+        <v>25</v>
+      </c>
+      <c r="B330">
+        <v>2026</v>
+      </c>
+      <c r="C330">
+        <v>3250</v>
+      </c>
+      <c r="D330" t="s">
+        <v>26</v>
+      </c>
+      <c r="E330">
+        <v>2</v>
+      </c>
+      <c r="F330">
+        <v>101</v>
+      </c>
+      <c r="G330">
+        <v>23.5706</v>
+      </c>
+      <c r="H330">
+        <v>1232</v>
+      </c>
+      <c r="I330">
+        <v>0</v>
+      </c>
+      <c r="J330">
+        <v>0</v>
+      </c>
+      <c r="K330">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L330" t="s">
+        <v>27</v>
+      </c>
+      <c r="M330">
+        <v>1</v>
+      </c>
+      <c r="N330" t="s">
+        <v>66</v>
+      </c>
+      <c r="O330">
+        <v>2</v>
+      </c>
+      <c r="P330">
+        <v>17345</v>
+      </c>
+      <c r="Q330" t="s">
+        <v>29</v>
+      </c>
+      <c r="R330" t="s">
+        <v>42</v>
+      </c>
+      <c r="S330" t="s">
+        <v>31</v>
+      </c>
+      <c r="T330" t="s">
+        <v>31</v>
+      </c>
+      <c r="U330" t="s">
+        <v>44</v>
+      </c>
+      <c r="V330">
+        <v>1</v>
+      </c>
+      <c r="W330">
+        <v>0</v>
+      </c>
+      <c r="X330">
+        <v>0</v>
+      </c>
+      <c r="Y330">
+        <v>4.815</v>
+      </c>
+    </row>
+    <row r="331" spans="1:25">
+      <c r="A331" t="s">
+        <v>25</v>
+      </c>
+      <c r="B331">
+        <v>2026</v>
+      </c>
+      <c r="C331">
+        <v>3250</v>
+      </c>
+      <c r="D331" t="s">
+        <v>26</v>
+      </c>
+      <c r="E331">
+        <v>2</v>
+      </c>
+      <c r="F331">
+        <v>101</v>
+      </c>
+      <c r="G331">
+        <v>23.5706</v>
+      </c>
+      <c r="H331">
+        <v>1232</v>
+      </c>
+      <c r="I331">
+        <v>0</v>
+      </c>
+      <c r="J331">
+        <v>0</v>
+      </c>
+      <c r="K331">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L331" t="s">
+        <v>27</v>
+      </c>
+      <c r="M331">
+        <v>1</v>
+      </c>
+      <c r="N331" t="s">
+        <v>66</v>
+      </c>
+      <c r="O331">
+        <v>2</v>
+      </c>
+      <c r="P331">
+        <v>17345</v>
+      </c>
+      <c r="Q331" t="s">
+        <v>29</v>
+      </c>
+      <c r="R331" t="s">
+        <v>42</v>
+      </c>
+      <c r="S331" t="s">
+        <v>40</v>
+      </c>
+      <c r="T331" t="s">
+        <v>31</v>
+      </c>
+      <c r="U331" t="s">
+        <v>32</v>
+      </c>
+      <c r="V331">
+        <v>2</v>
+      </c>
+      <c r="W331">
+        <v>0</v>
+      </c>
+      <c r="X331">
+        <v>0</v>
+      </c>
+      <c r="Y331">
+        <v>0.314</v>
+      </c>
+    </row>
+    <row r="332" spans="1:25">
+      <c r="A332" t="s">
+        <v>25</v>
+      </c>
+      <c r="B332">
+        <v>2026</v>
+      </c>
+      <c r="C332">
+        <v>3250</v>
+      </c>
+      <c r="D332" t="s">
+        <v>26</v>
+      </c>
+      <c r="E332">
+        <v>2</v>
+      </c>
+      <c r="F332">
+        <v>101</v>
+      </c>
+      <c r="G332">
+        <v>23.5706</v>
+      </c>
+      <c r="H332">
+        <v>1232</v>
+      </c>
+      <c r="I332">
+        <v>0</v>
+      </c>
+      <c r="J332">
+        <v>0</v>
+      </c>
+      <c r="K332">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L332" t="s">
+        <v>27</v>
+      </c>
+      <c r="M332">
+        <v>1</v>
+      </c>
+      <c r="N332" t="s">
+        <v>66</v>
+      </c>
+      <c r="O332">
+        <v>2</v>
+      </c>
+      <c r="P332">
+        <v>17345</v>
+      </c>
+      <c r="Q332" t="s">
+        <v>29</v>
+      </c>
+      <c r="R332" t="s">
+        <v>42</v>
+      </c>
+      <c r="S332" t="s">
+        <v>40</v>
+      </c>
+      <c r="T332" t="s">
+        <v>31</v>
+      </c>
+      <c r="U332" t="s">
+        <v>33</v>
+      </c>
+      <c r="V332">
+        <v>5</v>
+      </c>
+      <c r="W332">
+        <v>0</v>
+      </c>
+      <c r="X332">
+        <v>0</v>
+      </c>
+      <c r="Y332">
+        <v>1.48</v>
+      </c>
+    </row>
+    <row r="333" spans="1:25">
+      <c r="A333" t="s">
+        <v>25</v>
+      </c>
+      <c r="B333">
+        <v>2026</v>
+      </c>
+      <c r="C333">
+        <v>3250</v>
+      </c>
+      <c r="D333" t="s">
+        <v>26</v>
+      </c>
+      <c r="E333">
+        <v>2</v>
+      </c>
+      <c r="F333">
+        <v>101</v>
+      </c>
+      <c r="G333">
+        <v>23.5706</v>
+      </c>
+      <c r="H333">
+        <v>1232</v>
+      </c>
+      <c r="I333">
+        <v>0</v>
+      </c>
+      <c r="J333">
+        <v>0</v>
+      </c>
+      <c r="K333">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L333" t="s">
+        <v>27</v>
+      </c>
+      <c r="M333">
+        <v>1</v>
+      </c>
+      <c r="N333" t="s">
+        <v>66</v>
+      </c>
+      <c r="O333">
+        <v>2</v>
+      </c>
+      <c r="P333">
+        <v>17345</v>
+      </c>
+      <c r="Q333" t="s">
+        <v>29</v>
+      </c>
+      <c r="R333" t="s">
+        <v>42</v>
+      </c>
+      <c r="S333" t="s">
+        <v>40</v>
+      </c>
+      <c r="T333" t="s">
+        <v>31</v>
+      </c>
+      <c r="U333" t="s">
+        <v>34</v>
+      </c>
+      <c r="V333">
+        <v>6</v>
+      </c>
+      <c r="W333">
+        <v>0</v>
+      </c>
+      <c r="X333">
+        <v>0</v>
+      </c>
+      <c r="Y333">
+        <v>2.878</v>
+      </c>
+    </row>
+    <row r="334" spans="1:25">
+      <c r="A334" t="s">
+        <v>25</v>
+      </c>
+      <c r="B334">
+        <v>2026</v>
+      </c>
+      <c r="C334">
+        <v>3250</v>
+      </c>
+      <c r="D334" t="s">
+        <v>26</v>
+      </c>
+      <c r="E334">
+        <v>2</v>
+      </c>
+      <c r="F334">
+        <v>101</v>
+      </c>
+      <c r="G334">
+        <v>23.5706</v>
+      </c>
+      <c r="H334">
+        <v>1232</v>
+      </c>
+      <c r="I334">
+        <v>0</v>
+      </c>
+      <c r="J334">
+        <v>0</v>
+      </c>
+      <c r="K334">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L334" t="s">
+        <v>27</v>
+      </c>
+      <c r="M334">
+        <v>1</v>
+      </c>
+      <c r="N334" t="s">
+        <v>66</v>
+      </c>
+      <c r="O334">
+        <v>2</v>
+      </c>
+      <c r="P334">
+        <v>17345</v>
+      </c>
+      <c r="Q334" t="s">
+        <v>29</v>
+      </c>
+      <c r="R334" t="s">
+        <v>42</v>
+      </c>
+      <c r="S334" t="s">
+        <v>40</v>
+      </c>
+      <c r="T334" t="s">
+        <v>31</v>
+      </c>
+      <c r="U334" t="s">
+        <v>35</v>
+      </c>
+      <c r="V334">
+        <v>1</v>
+      </c>
+      <c r="W334">
+        <v>0</v>
+      </c>
+      <c r="X334">
+        <v>0</v>
+      </c>
+      <c r="Y334">
+        <v>0.753</v>
+      </c>
+    </row>
+    <row r="335" spans="1:25">
+      <c r="A335" t="s">
+        <v>25</v>
+      </c>
+      <c r="B335">
+        <v>2026</v>
+      </c>
+      <c r="C335">
+        <v>3250</v>
+      </c>
+      <c r="D335" t="s">
+        <v>26</v>
+      </c>
+      <c r="E335">
+        <v>2</v>
+      </c>
+      <c r="F335">
+        <v>101</v>
+      </c>
+      <c r="G335">
+        <v>23.5706</v>
+      </c>
+      <c r="H335">
+        <v>1232</v>
+      </c>
+      <c r="I335">
+        <v>0</v>
+      </c>
+      <c r="J335">
+        <v>0</v>
+      </c>
+      <c r="K335">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L335" t="s">
+        <v>27</v>
+      </c>
+      <c r="M335">
+        <v>1</v>
+      </c>
+      <c r="N335" t="s">
+        <v>66</v>
+      </c>
+      <c r="O335">
+        <v>2</v>
+      </c>
+      <c r="P335">
+        <v>17345</v>
+      </c>
+      <c r="Q335" t="s">
+        <v>29</v>
+      </c>
+      <c r="R335" t="s">
+        <v>30</v>
+      </c>
+      <c r="S335" t="s">
+        <v>40</v>
+      </c>
+      <c r="T335" t="s">
+        <v>31</v>
+      </c>
+      <c r="U335" t="s">
+        <v>33</v>
+      </c>
+      <c r="V335">
+        <v>1</v>
+      </c>
+      <c r="W335">
+        <v>0</v>
+      </c>
+      <c r="X335">
+        <v>0</v>
+      </c>
+      <c r="Y335">
+        <v>0.344</v>
+      </c>
+    </row>
+    <row r="336" spans="1:25">
+      <c r="A336" t="s">
+        <v>25</v>
+      </c>
+      <c r="B336">
+        <v>2026</v>
+      </c>
+      <c r="C336">
+        <v>3250</v>
+      </c>
+      <c r="D336" t="s">
+        <v>26</v>
+      </c>
+      <c r="E336">
+        <v>2</v>
+      </c>
+      <c r="F336">
+        <v>101</v>
+      </c>
+      <c r="G336">
+        <v>23.5706</v>
+      </c>
+      <c r="H336">
+        <v>1232</v>
+      </c>
+      <c r="I336">
+        <v>0</v>
+      </c>
+      <c r="J336">
+        <v>0</v>
+      </c>
+      <c r="K336">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L336" t="s">
+        <v>27</v>
+      </c>
+      <c r="M336">
+        <v>1</v>
+      </c>
+      <c r="N336" t="s">
+        <v>66</v>
+      </c>
+      <c r="O336">
+        <v>2</v>
+      </c>
+      <c r="P336">
+        <v>17345</v>
+      </c>
+      <c r="Q336" t="s">
+        <v>29</v>
+      </c>
+      <c r="R336" t="s">
+        <v>30</v>
+      </c>
+      <c r="S336" t="s">
+        <v>40</v>
+      </c>
+      <c r="T336" t="s">
+        <v>31</v>
+      </c>
+      <c r="U336" t="s">
+        <v>34</v>
+      </c>
+      <c r="V336">
+        <v>5</v>
+      </c>
+      <c r="W336">
+        <v>0</v>
+      </c>
+      <c r="X336">
+        <v>0</v>
+      </c>
+      <c r="Y336">
+        <v>3.052</v>
+      </c>
+    </row>
+    <row r="337" spans="1:25">
+      <c r="A337" t="s">
+        <v>25</v>
+      </c>
+      <c r="B337">
+        <v>2026</v>
+      </c>
+      <c r="C337">
+        <v>3250</v>
+      </c>
+      <c r="D337" t="s">
+        <v>26</v>
+      </c>
+      <c r="E337">
+        <v>2</v>
+      </c>
+      <c r="F337">
+        <v>101</v>
+      </c>
+      <c r="G337">
+        <v>23.5706</v>
+      </c>
+      <c r="H337">
+        <v>1232</v>
+      </c>
+      <c r="I337">
+        <v>0</v>
+      </c>
+      <c r="J337">
+        <v>0</v>
+      </c>
+      <c r="K337">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L337" t="s">
+        <v>27</v>
+      </c>
+      <c r="M337">
+        <v>1</v>
+      </c>
+      <c r="N337" t="s">
+        <v>66</v>
+      </c>
+      <c r="O337">
+        <v>2</v>
+      </c>
+      <c r="P337">
+        <v>17345</v>
+      </c>
+      <c r="Q337" t="s">
+        <v>29</v>
+      </c>
+      <c r="R337" t="s">
+        <v>30</v>
+      </c>
+      <c r="S337" t="s">
+        <v>40</v>
+      </c>
+      <c r="T337" t="s">
+        <v>31</v>
+      </c>
+      <c r="U337" t="s">
+        <v>35</v>
+      </c>
+      <c r="V337">
+        <v>5</v>
+      </c>
+      <c r="W337">
+        <v>0</v>
+      </c>
+      <c r="X337">
+        <v>0</v>
+      </c>
+      <c r="Y337">
+        <v>4.588</v>
+      </c>
+    </row>
+    <row r="338" spans="1:25">
+      <c r="A338" t="s">
+        <v>25</v>
+      </c>
+      <c r="B338">
+        <v>2026</v>
+      </c>
+      <c r="C338">
+        <v>3250</v>
+      </c>
+      <c r="D338" t="s">
+        <v>26</v>
+      </c>
+      <c r="E338">
+        <v>2</v>
+      </c>
+      <c r="F338">
+        <v>101</v>
+      </c>
+      <c r="G338">
+        <v>23.5706</v>
+      </c>
+      <c r="H338">
+        <v>1232</v>
+      </c>
+      <c r="I338">
+        <v>0</v>
+      </c>
+      <c r="J338">
+        <v>0</v>
+      </c>
+      <c r="K338">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L338" t="s">
+        <v>27</v>
+      </c>
+      <c r="M338">
+        <v>1</v>
+      </c>
+      <c r="N338" t="s">
+        <v>66</v>
+      </c>
+      <c r="O338">
+        <v>2</v>
+      </c>
+      <c r="P338">
+        <v>17345</v>
+      </c>
+      <c r="Q338" t="s">
+        <v>29</v>
+      </c>
+      <c r="R338" t="s">
+        <v>30</v>
+      </c>
+      <c r="S338" t="s">
+        <v>40</v>
+      </c>
+      <c r="T338" t="s">
+        <v>31</v>
+      </c>
+      <c r="U338" t="s">
+        <v>37</v>
+      </c>
+      <c r="V338">
+        <v>1</v>
+      </c>
+      <c r="W338">
+        <v>0</v>
+      </c>
+      <c r="X338">
+        <v>0</v>
+      </c>
+      <c r="Y338">
+        <v>3.146</v>
+      </c>
+    </row>
+    <row r="339" spans="1:25">
+      <c r="A339" t="s">
+        <v>25</v>
+      </c>
+      <c r="B339">
+        <v>2026</v>
+      </c>
+      <c r="C339">
+        <v>3250</v>
+      </c>
+      <c r="D339" t="s">
+        <v>26</v>
+      </c>
+      <c r="E339">
+        <v>2</v>
+      </c>
+      <c r="F339">
+        <v>101</v>
+      </c>
+      <c r="G339">
+        <v>23.5706</v>
+      </c>
+      <c r="H339">
+        <v>1232</v>
+      </c>
+      <c r="I339">
+        <v>0</v>
+      </c>
+      <c r="J339">
+        <v>0</v>
+      </c>
+      <c r="K339">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L339" t="s">
+        <v>27</v>
+      </c>
+      <c r="M339">
+        <v>1</v>
+      </c>
+      <c r="N339" t="s">
+        <v>66</v>
+      </c>
+      <c r="O339">
+        <v>2</v>
+      </c>
+      <c r="P339">
+        <v>17345</v>
+      </c>
+      <c r="Q339" t="s">
+        <v>41</v>
+      </c>
+      <c r="R339" t="s">
+        <v>42</v>
+      </c>
+      <c r="S339" t="s">
+        <v>31</v>
+      </c>
+      <c r="T339" t="s">
+        <v>31</v>
+      </c>
+      <c r="U339" t="s">
+        <v>35</v>
+      </c>
+      <c r="V339">
+        <v>1</v>
+      </c>
+      <c r="W339">
+        <v>0</v>
+      </c>
+      <c r="X339">
+        <v>0</v>
+      </c>
+      <c r="Y339">
+        <v>1.076</v>
+      </c>
+    </row>
+    <row r="340" spans="1:25">
+      <c r="A340" t="s">
+        <v>25</v>
+      </c>
+      <c r="B340">
+        <v>2026</v>
+      </c>
+      <c r="C340">
+        <v>3250</v>
+      </c>
+      <c r="D340" t="s">
+        <v>26</v>
+      </c>
+      <c r="E340">
+        <v>2</v>
+      </c>
+      <c r="F340">
+        <v>101</v>
+      </c>
+      <c r="G340">
+        <v>23.5706</v>
+      </c>
+      <c r="H340">
+        <v>1232</v>
+      </c>
+      <c r="I340">
+        <v>0</v>
+      </c>
+      <c r="J340">
+        <v>0</v>
+      </c>
+      <c r="K340">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L340" t="s">
+        <v>27</v>
+      </c>
+      <c r="M340">
+        <v>1</v>
+      </c>
+      <c r="N340" t="s">
+        <v>66</v>
+      </c>
+      <c r="O340">
+        <v>2</v>
+      </c>
+      <c r="P340">
+        <v>17345</v>
+      </c>
+      <c r="Q340" t="s">
+        <v>41</v>
+      </c>
+      <c r="R340" t="s">
+        <v>42</v>
+      </c>
+      <c r="S340" t="s">
+        <v>31</v>
+      </c>
+      <c r="T340" t="s">
+        <v>31</v>
+      </c>
+      <c r="U340" t="s">
+        <v>36</v>
+      </c>
+      <c r="V340">
+        <v>1</v>
+      </c>
+      <c r="W340">
+        <v>0</v>
+      </c>
+      <c r="X340">
+        <v>0</v>
+      </c>
+      <c r="Y340">
+        <v>2.119</v>
+      </c>
+    </row>
+    <row r="341" spans="1:25">
+      <c r="A341" t="s">
+        <v>25</v>
+      </c>
+      <c r="B341">
+        <v>2026</v>
+      </c>
+      <c r="C341">
+        <v>3250</v>
+      </c>
+      <c r="D341" t="s">
+        <v>26</v>
+      </c>
+      <c r="E341">
+        <v>2</v>
+      </c>
+      <c r="F341">
+        <v>101</v>
+      </c>
+      <c r="G341">
+        <v>23.5706</v>
+      </c>
+      <c r="H341">
+        <v>1232</v>
+      </c>
+      <c r="I341">
+        <v>0</v>
+      </c>
+      <c r="J341">
+        <v>0</v>
+      </c>
+      <c r="K341">
+        <v>1780.1869999999999</v>
+      </c>
+      <c r="L341" t="s">
+        <v>27</v>
+      </c>
+      <c r="M341">
+        <v>1</v>
+      </c>
+      <c r="N341" t="s">
+        <v>66</v>
+      </c>
+      <c r="O341">
+        <v>2</v>
+      </c>
+      <c r="P341">
+        <v>17345</v>
+      </c>
+      <c r="Q341" t="s">
+        <v>41</v>
+      </c>
+      <c r="R341" t="s">
+        <v>42</v>
+      </c>
+      <c r="S341" t="s">
+        <v>31</v>
+      </c>
+      <c r="T341" t="s">
+        <v>31</v>
+      </c>
+      <c r="U341" t="s">
+        <v>37</v>
+      </c>
+      <c r="V341">
+        <v>2</v>
+      </c>
+      <c r="W341">
+        <v>0</v>
+      </c>
+      <c r="X341">
+        <v>0</v>
+      </c>
+      <c r="Y341">
+        <v>4.916</v>
+      </c>
+    </row>
+    <row r="342" spans="1:25">
+      <c r="A342" t="s">
+        <v>25</v>
+      </c>
+      <c r="B342">
+        <v>2026</v>
+      </c>
+      <c r="C342">
+        <v>3250</v>
+      </c>
+      <c r="D342" t="s">
+        <v>26</v>
+      </c>
+      <c r="E342">
+        <v>2</v>
+      </c>
+      <c r="F342">
+        <v>102</v>
+      </c>
+      <c r="G342">
+        <v>1.15</v>
+      </c>
+      <c r="H342">
+        <v>98</v>
+      </c>
+      <c r="I342">
+        <v>0</v>
+      </c>
+      <c r="J342">
+        <v>0</v>
+      </c>
+      <c r="K342">
+        <v>74.527</v>
+      </c>
+      <c r="L342" t="s">
+        <v>27</v>
+      </c>
+      <c r="M342">
+        <v>1</v>
+      </c>
+      <c r="N342" t="s">
+        <v>67</v>
+      </c>
+      <c r="O342">
+        <v>2</v>
+      </c>
+      <c r="P342">
+        <v>17345</v>
+      </c>
+      <c r="Q342" t="s">
+        <v>29</v>
+      </c>
+      <c r="R342" t="s">
+        <v>42</v>
+      </c>
+      <c r="S342" t="s">
+        <v>31</v>
+      </c>
+      <c r="T342" t="s">
+        <v>31</v>
+      </c>
+      <c r="U342" t="s">
+        <v>43</v>
+      </c>
+      <c r="V342">
+        <v>1</v>
+      </c>
+      <c r="W342">
+        <v>0</v>
+      </c>
+      <c r="X342">
+        <v>0</v>
+      </c>
+      <c r="Y342">
+        <v>0.057</v>
+      </c>
+    </row>
+    <row r="343" spans="1:25">
+      <c r="A343" t="s">
+        <v>25</v>
+      </c>
+      <c r="B343">
+        <v>2026</v>
+      </c>
+      <c r="C343">
+        <v>3250</v>
+      </c>
+      <c r="D343" t="s">
+        <v>26</v>
+      </c>
+      <c r="E343">
+        <v>2</v>
+      </c>
+      <c r="F343">
+        <v>102</v>
+      </c>
+      <c r="G343">
+        <v>1.15</v>
+      </c>
+      <c r="H343">
+        <v>98</v>
+      </c>
+      <c r="I343">
+        <v>0</v>
+      </c>
+      <c r="J343">
+        <v>0</v>
+      </c>
+      <c r="K343">
+        <v>74.527</v>
+      </c>
+      <c r="L343" t="s">
+        <v>27</v>
+      </c>
+      <c r="M343">
+        <v>1</v>
+      </c>
+      <c r="N343" t="s">
+        <v>67</v>
+      </c>
+      <c r="O343">
+        <v>2</v>
+      </c>
+      <c r="P343">
+        <v>17345</v>
+      </c>
+      <c r="Q343" t="s">
+        <v>29</v>
+      </c>
+      <c r="R343" t="s">
+        <v>42</v>
+      </c>
+      <c r="S343" t="s">
+        <v>31</v>
+      </c>
+      <c r="T343" t="s">
+        <v>31</v>
+      </c>
+      <c r="U343" t="s">
+        <v>32</v>
+      </c>
+      <c r="V343">
+        <v>9</v>
+      </c>
+      <c r="W343">
+        <v>0</v>
+      </c>
+      <c r="X343">
+        <v>0</v>
+      </c>
+      <c r="Y343">
+        <v>1.533</v>
+      </c>
+    </row>
+    <row r="344" spans="1:25">
+      <c r="A344" t="s">
+        <v>25</v>
+      </c>
+      <c r="B344">
+        <v>2026</v>
+      </c>
+      <c r="C344">
+        <v>3250</v>
+      </c>
+      <c r="D344" t="s">
+        <v>26</v>
+      </c>
+      <c r="E344">
+        <v>2</v>
+      </c>
+      <c r="F344">
+        <v>102</v>
+      </c>
+      <c r="G344">
+        <v>1.15</v>
+      </c>
+      <c r="H344">
+        <v>98</v>
+      </c>
+      <c r="I344">
+        <v>0</v>
+      </c>
+      <c r="J344">
+        <v>0</v>
+      </c>
+      <c r="K344">
+        <v>74.527</v>
+      </c>
+      <c r="L344" t="s">
+        <v>27</v>
+      </c>
+      <c r="M344">
+        <v>1</v>
+      </c>
+      <c r="N344" t="s">
+        <v>67</v>
+      </c>
+      <c r="O344">
+        <v>2</v>
+      </c>
+      <c r="P344">
+        <v>17345</v>
+      </c>
+      <c r="Q344" t="s">
+        <v>29</v>
+      </c>
+      <c r="R344" t="s">
+        <v>42</v>
+      </c>
+      <c r="S344" t="s">
+        <v>31</v>
+      </c>
+      <c r="T344" t="s">
+        <v>31</v>
+      </c>
+      <c r="U344" t="s">
+        <v>33</v>
+      </c>
+      <c r="V344">
+        <v>7</v>
+      </c>
+      <c r="W344">
+        <v>0</v>
+      </c>
+      <c r="X344">
+        <v>0</v>
+      </c>
+      <c r="Y344">
+        <v>2.137</v>
+      </c>
+    </row>
+    <row r="345" spans="1:25">
+      <c r="A345" t="s">
+        <v>25</v>
+      </c>
+      <c r="B345">
+        <v>2026</v>
+      </c>
+      <c r="C345">
+        <v>3250</v>
+      </c>
+      <c r="D345" t="s">
+        <v>26</v>
+      </c>
+      <c r="E345">
+        <v>2</v>
+      </c>
+      <c r="F345">
+        <v>102</v>
+      </c>
+      <c r="G345">
+        <v>1.15</v>
+      </c>
+      <c r="H345">
+        <v>98</v>
+      </c>
+      <c r="I345">
+        <v>0</v>
+      </c>
+      <c r="J345">
+        <v>0</v>
+      </c>
+      <c r="K345">
+        <v>74.527</v>
+      </c>
+      <c r="L345" t="s">
+        <v>27</v>
+      </c>
+      <c r="M345">
+        <v>1</v>
+      </c>
+      <c r="N345" t="s">
+        <v>67</v>
+      </c>
+      <c r="O345">
+        <v>2</v>
+      </c>
+      <c r="P345">
+        <v>17345</v>
+      </c>
+      <c r="Q345" t="s">
+        <v>29</v>
+      </c>
+      <c r="R345" t="s">
+        <v>42</v>
+      </c>
+      <c r="S345" t="s">
+        <v>31</v>
+      </c>
+      <c r="T345" t="s">
+        <v>31</v>
+      </c>
+      <c r="U345" t="s">
+        <v>34</v>
+      </c>
+      <c r="V345">
+        <v>32</v>
+      </c>
+      <c r="W345">
+        <v>0</v>
+      </c>
+      <c r="X345">
+        <v>0</v>
+      </c>
+      <c r="Y345">
+        <v>17.478</v>
+      </c>
+    </row>
+    <row r="346" spans="1:25">
+      <c r="A346" t="s">
+        <v>25</v>
+      </c>
+      <c r="B346">
+        <v>2026</v>
+      </c>
+      <c r="C346">
+        <v>3250</v>
+      </c>
+      <c r="D346" t="s">
+        <v>26</v>
+      </c>
+      <c r="E346">
+        <v>2</v>
+      </c>
+      <c r="F346">
+        <v>102</v>
+      </c>
+      <c r="G346">
+        <v>1.15</v>
+      </c>
+      <c r="H346">
+        <v>98</v>
+      </c>
+      <c r="I346">
+        <v>0</v>
+      </c>
+      <c r="J346">
+        <v>0</v>
+      </c>
+      <c r="K346">
+        <v>74.527</v>
+      </c>
+      <c r="L346" t="s">
+        <v>27</v>
+      </c>
+      <c r="M346">
+        <v>1</v>
+      </c>
+      <c r="N346" t="s">
+        <v>67</v>
+      </c>
+      <c r="O346">
+        <v>2</v>
+      </c>
+      <c r="P346">
+        <v>17345</v>
+      </c>
+      <c r="Q346" t="s">
+        <v>29</v>
+      </c>
+      <c r="R346" t="s">
+        <v>42</v>
+      </c>
+      <c r="S346" t="s">
+        <v>31</v>
+      </c>
+      <c r="T346" t="s">
+        <v>31</v>
+      </c>
+      <c r="U346" t="s">
+        <v>35</v>
+      </c>
+      <c r="V346">
+        <v>39</v>
+      </c>
+      <c r="W346">
+        <v>0</v>
+      </c>
+      <c r="X346">
+        <v>0</v>
+      </c>
+      <c r="Y346">
+        <v>36.247</v>
+      </c>
+    </row>
+    <row r="347" spans="1:25">
+      <c r="A347" t="s">
+        <v>25</v>
+      </c>
+      <c r="B347">
+        <v>2026</v>
+      </c>
+      <c r="C347">
+        <v>3250</v>
+      </c>
+      <c r="D347" t="s">
+        <v>26</v>
+      </c>
+      <c r="E347">
+        <v>2</v>
+      </c>
+      <c r="F347">
+        <v>102</v>
+      </c>
+      <c r="G347">
+        <v>1.15</v>
+      </c>
+      <c r="H347">
+        <v>98</v>
+      </c>
+      <c r="I347">
+        <v>0</v>
+      </c>
+      <c r="J347">
+        <v>0</v>
+      </c>
+      <c r="K347">
+        <v>74.527</v>
+      </c>
+      <c r="L347" t="s">
+        <v>27</v>
+      </c>
+      <c r="M347">
+        <v>1</v>
+      </c>
+      <c r="N347" t="s">
+        <v>67</v>
+      </c>
+      <c r="O347">
+        <v>2</v>
+      </c>
+      <c r="P347">
+        <v>17345</v>
+      </c>
+      <c r="Q347" t="s">
+        <v>29</v>
+      </c>
+      <c r="R347" t="s">
+        <v>42</v>
+      </c>
+      <c r="S347" t="s">
+        <v>31</v>
+      </c>
+      <c r="T347" t="s">
+        <v>31</v>
+      </c>
+      <c r="U347" t="s">
+        <v>36</v>
+      </c>
+      <c r="V347">
+        <v>9</v>
+      </c>
+      <c r="W347">
+        <v>0</v>
+      </c>
+      <c r="X347">
+        <v>0</v>
+      </c>
+      <c r="Y347">
+        <v>14.86</v>
+      </c>
+    </row>
+    <row r="348" spans="1:25">
+      <c r="A348" t="s">
+        <v>25</v>
+      </c>
+      <c r="B348">
+        <v>2026</v>
+      </c>
+      <c r="C348">
+        <v>3250</v>
+      </c>
+      <c r="D348" t="s">
+        <v>26</v>
+      </c>
+      <c r="E348">
+        <v>2</v>
+      </c>
+      <c r="F348">
+        <v>102</v>
+      </c>
+      <c r="G348">
+        <v>1.15</v>
+      </c>
+      <c r="H348">
+        <v>98</v>
+      </c>
+      <c r="I348">
+        <v>0</v>
+      </c>
+      <c r="J348">
+        <v>0</v>
+      </c>
+      <c r="K348">
+        <v>74.527</v>
+      </c>
+      <c r="L348" t="s">
+        <v>27</v>
+      </c>
+      <c r="M348">
+        <v>1</v>
+      </c>
+      <c r="N348" t="s">
+        <v>67</v>
+      </c>
+      <c r="O348">
+        <v>2</v>
+      </c>
+      <c r="P348">
+        <v>17345</v>
+      </c>
+      <c r="Q348" t="s">
+        <v>29</v>
+      </c>
+      <c r="R348" t="s">
+        <v>42</v>
+      </c>
+      <c r="S348" t="s">
+        <v>31</v>
+      </c>
+      <c r="T348" t="s">
+        <v>31</v>
+      </c>
+      <c r="U348" t="s">
+        <v>37</v>
+      </c>
+      <c r="V348">
+        <v>1</v>
+      </c>
+      <c r="W348">
+        <v>0</v>
+      </c>
+      <c r="X348">
+        <v>0</v>
+      </c>
+      <c r="Y348">
+        <v>2.215</v>
+      </c>
+    </row>
+    <row r="349" spans="1:25">
+      <c r="A349" t="s">
+        <v>25</v>
+      </c>
+      <c r="B349">
+        <v>2026</v>
+      </c>
+      <c r="C349">
+        <v>3250</v>
+      </c>
+      <c r="D349" t="s">
+        <v>26</v>
+      </c>
+      <c r="E349">
+        <v>2</v>
+      </c>
+      <c r="F349">
+        <v>103</v>
+      </c>
+      <c r="G349">
+        <v>4.7556</v>
+      </c>
+      <c r="H349">
+        <v>349</v>
+      </c>
+      <c r="I349">
+        <v>0</v>
+      </c>
+      <c r="J349">
+        <v>0</v>
+      </c>
+      <c r="K349">
+        <v>334.80100000000004</v>
+      </c>
+      <c r="L349" t="s">
+        <v>27</v>
+      </c>
+      <c r="M349">
+        <v>1</v>
+      </c>
+      <c r="N349" t="s">
+        <v>68</v>
+      </c>
+      <c r="O349">
+        <v>2</v>
+      </c>
+      <c r="P349">
+        <v>17345</v>
+      </c>
+      <c r="Q349" t="s">
+        <v>29</v>
+      </c>
+      <c r="R349" t="s">
+        <v>42</v>
+      </c>
+      <c r="S349" t="s">
+        <v>31</v>
+      </c>
+      <c r="T349" t="s">
+        <v>31</v>
+      </c>
+      <c r="U349" t="s">
+        <v>32</v>
+      </c>
+      <c r="V349">
+        <v>3</v>
+      </c>
+      <c r="W349">
+        <v>0</v>
+      </c>
+      <c r="X349">
+        <v>0</v>
+      </c>
+      <c r="Y349">
+        <v>0.594</v>
+      </c>
+    </row>
+    <row r="350" spans="1:25">
+      <c r="A350" t="s">
+        <v>25</v>
+      </c>
+      <c r="B350">
+        <v>2026</v>
+      </c>
+      <c r="C350">
+        <v>3250</v>
+      </c>
+      <c r="D350" t="s">
+        <v>26</v>
+      </c>
+      <c r="E350">
+        <v>2</v>
+      </c>
+      <c r="F350">
+        <v>103</v>
+      </c>
+      <c r="G350">
+        <v>4.7556</v>
+      </c>
+      <c r="H350">
+        <v>349</v>
+      </c>
+      <c r="I350">
+        <v>0</v>
+      </c>
+      <c r="J350">
+        <v>0</v>
+      </c>
+      <c r="K350">
+        <v>334.80100000000004</v>
+      </c>
+      <c r="L350" t="s">
+        <v>27</v>
+      </c>
+      <c r="M350">
+        <v>1</v>
+      </c>
+      <c r="N350" t="s">
+        <v>68</v>
+      </c>
+      <c r="O350">
+        <v>2</v>
+      </c>
+      <c r="P350">
+        <v>17345</v>
+      </c>
+      <c r="Q350" t="s">
+        <v>29</v>
+      </c>
+      <c r="R350" t="s">
+        <v>42</v>
+      </c>
+      <c r="S350" t="s">
+        <v>31</v>
+      </c>
+      <c r="T350" t="s">
+        <v>31</v>
+      </c>
+      <c r="U350" t="s">
+        <v>33</v>
+      </c>
+      <c r="V350">
+        <v>14</v>
+      </c>
+      <c r="W350">
+        <v>0</v>
+      </c>
+      <c r="X350">
+        <v>0</v>
+      </c>
+      <c r="Y350">
+        <v>4.816</v>
+      </c>
+    </row>
+    <row r="351" spans="1:25">
+      <c r="A351" t="s">
+        <v>25</v>
+      </c>
+      <c r="B351">
+        <v>2026</v>
+      </c>
+      <c r="C351">
+        <v>3250</v>
+      </c>
+      <c r="D351" t="s">
+        <v>26</v>
+      </c>
+      <c r="E351">
+        <v>2</v>
+      </c>
+      <c r="F351">
+        <v>103</v>
+      </c>
+      <c r="G351">
+        <v>4.7556</v>
+      </c>
+      <c r="H351">
+        <v>349</v>
+      </c>
+      <c r="I351">
+        <v>0</v>
+      </c>
+      <c r="J351">
+        <v>0</v>
+      </c>
+      <c r="K351">
+        <v>334.80100000000004</v>
+      </c>
+      <c r="L351" t="s">
+        <v>27</v>
+      </c>
+      <c r="M351">
+        <v>1</v>
+      </c>
+      <c r="N351" t="s">
+        <v>68</v>
+      </c>
+      <c r="O351">
+        <v>2</v>
+      </c>
+      <c r="P351">
+        <v>17345</v>
+      </c>
+      <c r="Q351" t="s">
+        <v>29</v>
+      </c>
+      <c r="R351" t="s">
+        <v>42</v>
+      </c>
+      <c r="S351" t="s">
+        <v>31</v>
+      </c>
+      <c r="T351" t="s">
+        <v>31</v>
+      </c>
+      <c r="U351" t="s">
+        <v>34</v>
+      </c>
+      <c r="V351">
+        <v>100</v>
+      </c>
+      <c r="W351">
+        <v>0</v>
+      </c>
+      <c r="X351">
+        <v>0</v>
+      </c>
+      <c r="Y351">
+        <v>62.516</v>
+      </c>
+    </row>
+    <row r="352" spans="1:25">
+      <c r="A352" t="s">
+        <v>25</v>
+      </c>
+      <c r="B352">
+        <v>2026</v>
+      </c>
+      <c r="C352">
+        <v>3250</v>
+      </c>
+      <c r="D352" t="s">
+        <v>26</v>
+      </c>
+      <c r="E352">
+        <v>2</v>
+      </c>
+      <c r="F352">
+        <v>103</v>
+      </c>
+      <c r="G352">
+        <v>4.7556</v>
+      </c>
+      <c r="H352">
+        <v>349</v>
+      </c>
+      <c r="I352">
+        <v>0</v>
+      </c>
+      <c r="J352">
+        <v>0</v>
+      </c>
+      <c r="K352">
+        <v>334.80100000000004</v>
+      </c>
+      <c r="L352" t="s">
+        <v>27</v>
+      </c>
+      <c r="M352">
+        <v>1</v>
+      </c>
+      <c r="N352" t="s">
+        <v>68</v>
+      </c>
+      <c r="O352">
+        <v>2</v>
+      </c>
+      <c r="P352">
+        <v>17345</v>
+      </c>
+      <c r="Q352" t="s">
+        <v>29</v>
+      </c>
+      <c r="R352" t="s">
+        <v>42</v>
+      </c>
+      <c r="S352" t="s">
+        <v>31</v>
+      </c>
+      <c r="T352" t="s">
+        <v>31</v>
+      </c>
+      <c r="U352" t="s">
+        <v>35</v>
+      </c>
+      <c r="V352">
+        <v>172</v>
+      </c>
+      <c r="W352">
+        <v>0</v>
+      </c>
+      <c r="X352">
+        <v>0</v>
+      </c>
+      <c r="Y352">
+        <v>175.87799999999999</v>
+      </c>
+    </row>
+    <row r="353" spans="1:25">
+      <c r="A353" t="s">
+        <v>25</v>
+      </c>
+      <c r="B353">
+        <v>2026</v>
+      </c>
+      <c r="C353">
+        <v>3250</v>
+      </c>
+      <c r="D353" t="s">
+        <v>26</v>
+      </c>
+      <c r="E353">
+        <v>2</v>
+      </c>
+      <c r="F353">
+        <v>103</v>
+      </c>
+      <c r="G353">
+        <v>4.7556</v>
+      </c>
+      <c r="H353">
+        <v>349</v>
+      </c>
+      <c r="I353">
+        <v>0</v>
+      </c>
+      <c r="J353">
+        <v>0</v>
+      </c>
+      <c r="K353">
+        <v>334.80100000000004</v>
+      </c>
+      <c r="L353" t="s">
+        <v>27</v>
+      </c>
+      <c r="M353">
+        <v>1</v>
+      </c>
+      <c r="N353" t="s">
+        <v>68</v>
+      </c>
+      <c r="O353">
+        <v>2</v>
+      </c>
+      <c r="P353">
+        <v>17345</v>
+      </c>
+      <c r="Q353" t="s">
+        <v>29</v>
+      </c>
+      <c r="R353" t="s">
+        <v>42</v>
+      </c>
+      <c r="S353" t="s">
+        <v>31</v>
+      </c>
+      <c r="T353" t="s">
+        <v>31</v>
+      </c>
+      <c r="U353" t="s">
+        <v>36</v>
+      </c>
+      <c r="V353">
+        <v>34</v>
+      </c>
+      <c r="W353">
+        <v>0</v>
+      </c>
+      <c r="X353">
+        <v>0</v>
+      </c>
+      <c r="Y353">
+        <v>57.177</v>
+      </c>
+    </row>
+    <row r="354" spans="1:25">
+      <c r="A354" t="s">
+        <v>25</v>
+      </c>
+      <c r="B354">
+        <v>2026</v>
+      </c>
+      <c r="C354">
+        <v>3250</v>
+      </c>
+      <c r="D354" t="s">
+        <v>26</v>
+      </c>
+      <c r="E354">
+        <v>2</v>
+      </c>
+      <c r="F354">
+        <v>103</v>
+      </c>
+      <c r="G354">
+        <v>4.7556</v>
+      </c>
+      <c r="H354">
+        <v>349</v>
+      </c>
+      <c r="I354">
+        <v>0</v>
+      </c>
+      <c r="J354">
+        <v>0</v>
+      </c>
+      <c r="K354">
+        <v>334.80100000000004</v>
+      </c>
+      <c r="L354" t="s">
+        <v>27</v>
+      </c>
+      <c r="M354">
+        <v>1</v>
+      </c>
+      <c r="N354" t="s">
+        <v>68</v>
+      </c>
+      <c r="O354">
+        <v>2</v>
+      </c>
+      <c r="P354">
+        <v>17345</v>
+      </c>
+      <c r="Q354" t="s">
+        <v>29</v>
+      </c>
+      <c r="R354" t="s">
+        <v>42</v>
+      </c>
+      <c r="S354" t="s">
+        <v>31</v>
+      </c>
+      <c r="T354" t="s">
+        <v>31</v>
+      </c>
+      <c r="U354" t="s">
+        <v>37</v>
+      </c>
+      <c r="V354">
+        <v>1</v>
+      </c>
+      <c r="W354">
+        <v>0</v>
+      </c>
+      <c r="X354">
+        <v>0</v>
+      </c>
+      <c r="Y354">
+        <v>2.654</v>
+      </c>
+    </row>
+    <row r="355" spans="1:25">
+      <c r="A355" t="s">
+        <v>25</v>
+      </c>
+      <c r="B355">
+        <v>2026</v>
+      </c>
+      <c r="C355">
+        <v>3250</v>
+      </c>
+      <c r="D355" t="s">
+        <v>26</v>
+      </c>
+      <c r="E355">
+        <v>2</v>
+      </c>
+      <c r="F355">
+        <v>103</v>
+      </c>
+      <c r="G355">
+        <v>4.7556</v>
+      </c>
+      <c r="H355">
+        <v>349</v>
+      </c>
+      <c r="I355">
+        <v>0</v>
+      </c>
+      <c r="J355">
+        <v>0</v>
+      </c>
+      <c r="K355">
+        <v>334.80100000000004</v>
+      </c>
+      <c r="L355" t="s">
+        <v>27</v>
+      </c>
+      <c r="M355">
+        <v>1</v>
+      </c>
+      <c r="N355" t="s">
+        <v>68</v>
+      </c>
+      <c r="O355">
+        <v>2</v>
+      </c>
+      <c r="P355">
+        <v>17345</v>
+      </c>
+      <c r="Q355" t="s">
+        <v>41</v>
+      </c>
+      <c r="R355" t="s">
+        <v>42</v>
+      </c>
+      <c r="S355" t="s">
+        <v>31</v>
+      </c>
+      <c r="T355" t="s">
+        <v>31</v>
+      </c>
+      <c r="U355" t="s">
+        <v>33</v>
+      </c>
+      <c r="V355">
+        <v>1</v>
+      </c>
+      <c r="W355">
+        <v>0</v>
+      </c>
+      <c r="X355">
+        <v>0</v>
+      </c>
+      <c r="Y355">
+        <v>0.312</v>
+      </c>
+    </row>
+    <row r="356" spans="1:25">
+      <c r="A356" t="s">
+        <v>25</v>
+      </c>
+      <c r="B356">
+        <v>2026</v>
+      </c>
+      <c r="C356">
+        <v>3250</v>
+      </c>
+      <c r="D356" t="s">
+        <v>26</v>
+      </c>
+      <c r="E356">
+        <v>2</v>
+      </c>
+      <c r="F356">
+        <v>103</v>
+      </c>
+      <c r="G356">
+        <v>4.7556</v>
+      </c>
+      <c r="H356">
+        <v>349</v>
+      </c>
+      <c r="I356">
+        <v>0</v>
+      </c>
+      <c r="J356">
+        <v>0</v>
+      </c>
+      <c r="K356">
+        <v>334.80100000000004</v>
+      </c>
+      <c r="L356" t="s">
+        <v>27</v>
+      </c>
+      <c r="M356">
+        <v>1</v>
+      </c>
+      <c r="N356" t="s">
+        <v>68</v>
+      </c>
+      <c r="O356">
+        <v>2</v>
+      </c>
+      <c r="P356">
+        <v>17345</v>
+      </c>
+      <c r="Q356" t="s">
+        <v>41</v>
+      </c>
+      <c r="R356" t="s">
+        <v>42</v>
+      </c>
+      <c r="S356" t="s">
+        <v>31</v>
+      </c>
+      <c r="T356" t="s">
+        <v>31</v>
+      </c>
+      <c r="U356" t="s">
+        <v>35</v>
+      </c>
+      <c r="V356">
+        <v>8</v>
+      </c>
+      <c r="W356">
+        <v>0</v>
+      </c>
+      <c r="X356">
+        <v>0</v>
+      </c>
+      <c r="Y356">
+        <v>7.766</v>
+      </c>
+    </row>
+    <row r="357" spans="1:25">
+      <c r="A357" t="s">
+        <v>25</v>
+      </c>
+      <c r="B357">
+        <v>2026</v>
+      </c>
+      <c r="C357">
+        <v>3250</v>
+      </c>
+      <c r="D357" t="s">
+        <v>26</v>
+      </c>
+      <c r="E357">
+        <v>2</v>
+      </c>
+      <c r="F357">
+        <v>103</v>
+      </c>
+      <c r="G357">
+        <v>4.7556</v>
+      </c>
+      <c r="H357">
+        <v>349</v>
+      </c>
+      <c r="I357">
+        <v>0</v>
+      </c>
+      <c r="J357">
+        <v>0</v>
+      </c>
+      <c r="K357">
+        <v>334.80100000000004</v>
+      </c>
+      <c r="L357" t="s">
+        <v>27</v>
+      </c>
+      <c r="M357">
+        <v>1</v>
+      </c>
+      <c r="N357" t="s">
+        <v>68</v>
+      </c>
+      <c r="O357">
+        <v>2</v>
+      </c>
+      <c r="P357">
+        <v>17345</v>
+      </c>
+      <c r="Q357" t="s">
+        <v>41</v>
+      </c>
+      <c r="R357" t="s">
+        <v>42</v>
+      </c>
+      <c r="S357" t="s">
+        <v>31</v>
+      </c>
+      <c r="T357" t="s">
+        <v>31</v>
+      </c>
+      <c r="U357" t="s">
+        <v>36</v>
+      </c>
+      <c r="V357">
+        <v>3</v>
+      </c>
+      <c r="W357">
+        <v>0</v>
+      </c>
+      <c r="X357">
+        <v>0</v>
+      </c>
+      <c r="Y357">
+        <v>5.16</v>
+      </c>
+    </row>
+    <row r="358" spans="1:25">
+      <c r="A358" t="s">
+        <v>25</v>
+      </c>
+      <c r="B358">
+        <v>2026</v>
+      </c>
+      <c r="C358">
+        <v>3250</v>
+      </c>
+      <c r="D358" t="s">
+        <v>26</v>
+      </c>
+      <c r="E358">
+        <v>2</v>
+      </c>
+      <c r="F358">
+        <v>103</v>
+      </c>
+      <c r="G358">
+        <v>4.7556</v>
+      </c>
+      <c r="H358">
+        <v>349</v>
+      </c>
+      <c r="I358">
+        <v>0</v>
+      </c>
+      <c r="J358">
+        <v>0</v>
+      </c>
+      <c r="K358">
+        <v>334.80100000000004</v>
+      </c>
+      <c r="L358" t="s">
+        <v>27</v>
+      </c>
+      <c r="M358">
+        <v>1</v>
+      </c>
+      <c r="N358" t="s">
+        <v>68</v>
+      </c>
+      <c r="O358">
+        <v>2</v>
+      </c>
+      <c r="P358">
+        <v>17345</v>
+      </c>
+      <c r="Q358" t="s">
+        <v>41</v>
+      </c>
+      <c r="R358" t="s">
+        <v>42</v>
+      </c>
+      <c r="S358" t="s">
+        <v>31</v>
+      </c>
+      <c r="T358" t="s">
+        <v>31</v>
+      </c>
+      <c r="U358" t="s">
+        <v>37</v>
+      </c>
+      <c r="V358">
+        <v>1</v>
+      </c>
+      <c r="W358">
+        <v>0</v>
+      </c>
+      <c r="X358">
+        <v>0</v>
+      </c>
+      <c r="Y358">
+        <v>2.214</v>
+      </c>
+    </row>
+    <row r="359" spans="1:25">
+      <c r="A359" t="s">
+        <v>25</v>
+      </c>
+      <c r="B359">
+        <v>2026</v>
+      </c>
+      <c r="C359">
+        <v>3250</v>
+      </c>
+      <c r="D359" t="s">
+        <v>26</v>
+      </c>
+      <c r="E359">
+        <v>2</v>
+      </c>
+      <c r="F359">
+        <v>103</v>
+      </c>
+      <c r="G359">
+        <v>4.7556</v>
+      </c>
+      <c r="H359">
+        <v>349</v>
+      </c>
+      <c r="I359">
+        <v>0</v>
+      </c>
+      <c r="J359">
+        <v>0</v>
+      </c>
+      <c r="K359">
+        <v>334.80100000000004</v>
+      </c>
+      <c r="L359" t="s">
+        <v>27</v>
+      </c>
+      <c r="M359">
+        <v>1</v>
+      </c>
+      <c r="N359" t="s">
+        <v>68</v>
+      </c>
+      <c r="O359">
+        <v>2</v>
+      </c>
+      <c r="P359">
+        <v>17345</v>
+      </c>
+      <c r="Q359" t="s">
+        <v>41</v>
+      </c>
+      <c r="R359" t="s">
+        <v>42</v>
+      </c>
+      <c r="S359" t="s">
+        <v>31</v>
+      </c>
+      <c r="T359" t="s">
+        <v>31</v>
+      </c>
+      <c r="U359" t="s">
+        <v>39</v>
+      </c>
+      <c r="V359">
+        <v>2</v>
+      </c>
+      <c r="W359">
+        <v>0</v>
+      </c>
+      <c r="X359">
+        <v>0</v>
+      </c>
+      <c r="Y359">
+        <v>7.382</v>
+      </c>
+    </row>
+    <row r="360" spans="1:25">
+      <c r="A360" t="s">
+        <v>25</v>
+      </c>
+      <c r="B360">
+        <v>2026</v>
+      </c>
+      <c r="C360">
+        <v>3250</v>
+      </c>
+      <c r="D360" t="s">
+        <v>26</v>
+      </c>
+      <c r="E360">
+        <v>2</v>
+      </c>
+      <c r="F360">
+        <v>103</v>
+      </c>
+      <c r="G360">
+        <v>4.7556</v>
+      </c>
+      <c r="H360">
+        <v>349</v>
+      </c>
+      <c r="I360">
+        <v>0</v>
+      </c>
+      <c r="J360">
+        <v>0</v>
+      </c>
+      <c r="K360">
+        <v>334.80100000000004</v>
+      </c>
+      <c r="L360" t="s">
+        <v>27</v>
+      </c>
+      <c r="M360">
+        <v>1</v>
+      </c>
+      <c r="N360" t="s">
+        <v>68</v>
+      </c>
+      <c r="O360">
+        <v>2</v>
+      </c>
+      <c r="P360">
+        <v>17345</v>
+      </c>
+      <c r="Q360" t="s">
+        <v>29</v>
+      </c>
+      <c r="R360" t="s">
+        <v>42</v>
+      </c>
+      <c r="S360" t="s">
+        <v>40</v>
+      </c>
+      <c r="T360" t="s">
+        <v>31</v>
+      </c>
+      <c r="U360" t="s">
+        <v>33</v>
+      </c>
+      <c r="V360">
+        <v>3</v>
+      </c>
+      <c r="W360">
+        <v>0</v>
+      </c>
+      <c r="X360">
+        <v>0</v>
+      </c>
+      <c r="Y360">
+        <v>1.032</v>
+      </c>
+    </row>
+    <row r="361" spans="1:25">
+      <c r="A361" t="s">
+        <v>25</v>
+      </c>
+      <c r="B361">
+        <v>2026</v>
+      </c>
+      <c r="C361">
+        <v>3250</v>
+      </c>
+      <c r="D361" t="s">
+        <v>26</v>
+      </c>
+      <c r="E361">
+        <v>2</v>
+      </c>
+      <c r="F361">
+        <v>103</v>
+      </c>
+      <c r="G361">
+        <v>4.7556</v>
+      </c>
+      <c r="H361">
+        <v>349</v>
+      </c>
+      <c r="I361">
+        <v>0</v>
+      </c>
+      <c r="J361">
+        <v>0</v>
+      </c>
+      <c r="K361">
+        <v>334.80100000000004</v>
+      </c>
+      <c r="L361" t="s">
+        <v>27</v>
+      </c>
+      <c r="M361">
+        <v>1</v>
+      </c>
+      <c r="N361" t="s">
+        <v>68</v>
+      </c>
+      <c r="O361">
+        <v>2</v>
+      </c>
+      <c r="P361">
+        <v>17345</v>
+      </c>
+      <c r="Q361" t="s">
+        <v>29</v>
+      </c>
+      <c r="R361" t="s">
+        <v>42</v>
+      </c>
+      <c r="S361" t="s">
+        <v>40</v>
+      </c>
+      <c r="T361" t="s">
+        <v>31</v>
+      </c>
+      <c r="U361" t="s">
+        <v>34</v>
+      </c>
+      <c r="V361">
+        <v>4</v>
+      </c>
+      <c r="W361">
+        <v>0</v>
+      </c>
+      <c r="X361">
+        <v>0</v>
+      </c>
+      <c r="Y361">
+        <v>2.593</v>
+      </c>
+    </row>
+    <row r="362" spans="1:25">
+      <c r="A362" t="s">
+        <v>25</v>
+      </c>
+      <c r="B362">
+        <v>2026</v>
+      </c>
+      <c r="C362">
+        <v>3250</v>
+      </c>
+      <c r="D362" t="s">
+        <v>26</v>
+      </c>
+      <c r="E362">
+        <v>2</v>
+      </c>
+      <c r="F362">
+        <v>103</v>
+      </c>
+      <c r="G362">
+        <v>4.7556</v>
+      </c>
+      <c r="H362">
+        <v>349</v>
+      </c>
+      <c r="I362">
+        <v>0</v>
+      </c>
+      <c r="J362">
+        <v>0</v>
+      </c>
+      <c r="K362">
+        <v>334.80100000000004</v>
+      </c>
+      <c r="L362" t="s">
+        <v>27</v>
+      </c>
+      <c r="M362">
+        <v>1</v>
+      </c>
+      <c r="N362" t="s">
+        <v>68</v>
+      </c>
+      <c r="O362">
+        <v>2</v>
+      </c>
+      <c r="P362">
+        <v>17345</v>
+      </c>
+      <c r="Q362" t="s">
+        <v>29</v>
+      </c>
+      <c r="R362" t="s">
+        <v>42</v>
+      </c>
+      <c r="S362" t="s">
+        <v>40</v>
+      </c>
+      <c r="T362" t="s">
+        <v>31</v>
+      </c>
+      <c r="U362" t="s">
+        <v>35</v>
+      </c>
+      <c r="V362">
+        <v>1</v>
+      </c>
+      <c r="W362">
+        <v>0</v>
+      </c>
+      <c r="X362">
+        <v>0</v>
+      </c>
+      <c r="Y362">
+        <v>1.057</v>
+      </c>
+    </row>
+    <row r="363" spans="1:25">
+      <c r="A363" t="s">
+        <v>25</v>
+      </c>
+      <c r="B363">
+        <v>2026</v>
+      </c>
+      <c r="C363">
+        <v>3250</v>
+      </c>
+      <c r="D363" t="s">
+        <v>26</v>
+      </c>
+      <c r="E363">
+        <v>2</v>
+      </c>
+      <c r="F363">
+        <v>103</v>
+      </c>
+      <c r="G363">
+        <v>4.7556</v>
+      </c>
+      <c r="H363">
+        <v>349</v>
+      </c>
+      <c r="I363">
+        <v>0</v>
+      </c>
+      <c r="J363">
+        <v>0</v>
+      </c>
+      <c r="K363">
+        <v>334.80100000000004</v>
+      </c>
+      <c r="L363" t="s">
+        <v>27</v>
+      </c>
+      <c r="M363">
+        <v>1</v>
+      </c>
+      <c r="N363" t="s">
+        <v>68</v>
+      </c>
+      <c r="O363">
+        <v>2</v>
+      </c>
+      <c r="P363">
+        <v>17345</v>
+      </c>
+      <c r="Q363" t="s">
+        <v>29</v>
+      </c>
+      <c r="R363" t="s">
+        <v>42</v>
+      </c>
+      <c r="S363" t="s">
+        <v>40</v>
+      </c>
+      <c r="T363" t="s">
+        <v>31</v>
+      </c>
+      <c r="U363" t="s">
+        <v>36</v>
+      </c>
+      <c r="V363">
+        <v>1</v>
+      </c>
+      <c r="W363">
+        <v>0</v>
+      </c>
+      <c r="X363">
+        <v>0</v>
+      </c>
+      <c r="Y363">
+        <v>1.527</v>
+      </c>
+    </row>
+    <row r="364" spans="1:25">
+      <c r="A364" t="s">
+        <v>25</v>
+      </c>
+      <c r="B364">
+        <v>2026</v>
+      </c>
+      <c r="C364">
+        <v>3250</v>
+      </c>
+      <c r="D364" t="s">
+        <v>26</v>
+      </c>
+      <c r="E364">
+        <v>2</v>
+      </c>
+      <c r="F364">
+        <v>103</v>
+      </c>
+      <c r="G364">
+        <v>4.7556</v>
+      </c>
+      <c r="H364">
+        <v>349</v>
+      </c>
+      <c r="I364">
+        <v>0</v>
+      </c>
+      <c r="J364">
+        <v>0</v>
+      </c>
+      <c r="K364">
+        <v>334.80100000000004</v>
+      </c>
+      <c r="L364" t="s">
+        <v>27</v>
+      </c>
+      <c r="M364">
+        <v>1</v>
+      </c>
+      <c r="N364" t="s">
+        <v>68</v>
+      </c>
+      <c r="O364">
+        <v>2</v>
+      </c>
+      <c r="P364">
+        <v>17345</v>
+      </c>
+      <c r="Q364" t="s">
+        <v>41</v>
+      </c>
+      <c r="R364" t="s">
+        <v>42</v>
+      </c>
+      <c r="S364" t="s">
+        <v>69</v>
+      </c>
+      <c r="T364" t="s">
+        <v>31</v>
+      </c>
+      <c r="U364" t="s">
+        <v>36</v>
+      </c>
+      <c r="V364">
+        <v>1</v>
+      </c>
+      <c r="W364">
+        <v>0</v>
+      </c>
+      <c r="X364">
+        <v>0</v>
+      </c>
+      <c r="Y364">
+        <v>2.123</v>
+      </c>
+    </row>
+    <row r="365" spans="1:25">
+      <c r="A365" t="s">
+        <v>25</v>
+      </c>
+      <c r="B365">
+        <v>2026</v>
+      </c>
+      <c r="C365">
+        <v>3250</v>
+      </c>
+      <c r="D365" t="s">
+        <v>26</v>
+      </c>
+      <c r="E365">
+        <v>2</v>
+      </c>
+      <c r="F365">
+        <v>104</v>
+      </c>
+      <c r="G365">
+        <v>1.9825</v>
+      </c>
+      <c r="H365">
+        <v>701</v>
+      </c>
+      <c r="I365">
+        <v>0</v>
+      </c>
+      <c r="J365">
+        <v>22.552</v>
+      </c>
+      <c r="K365">
+        <v>81.524</v>
+      </c>
+      <c r="L365" t="s">
+        <v>27</v>
+      </c>
+      <c r="M365">
+        <v>1</v>
+      </c>
+      <c r="N365" t="s">
+        <v>70</v>
+      </c>
+      <c r="O365">
+        <v>2</v>
+      </c>
+      <c r="P365">
+        <v>17345</v>
+      </c>
+      <c r="Q365" t="s">
+        <v>71</v>
+      </c>
+      <c r="R365" t="s">
+        <v>42</v>
+      </c>
+      <c r="S365" t="s">
+        <v>31</v>
+      </c>
+      <c r="T365" t="s">
+        <v>31</v>
+      </c>
+      <c r="U365" t="s">
+        <v>43</v>
+      </c>
+      <c r="V365">
+        <v>103</v>
+      </c>
+      <c r="W365">
+        <v>0</v>
+      </c>
+      <c r="X365">
+        <v>0</v>
+      </c>
+      <c r="Y365">
+        <v>4.751</v>
+      </c>
+    </row>
+    <row r="366" spans="1:25">
+      <c r="A366" t="s">
+        <v>25</v>
+      </c>
+      <c r="B366">
+        <v>2026</v>
+      </c>
+      <c r="C366">
+        <v>3250</v>
+      </c>
+      <c r="D366" t="s">
+        <v>26</v>
+      </c>
+      <c r="E366">
+        <v>2</v>
+      </c>
+      <c r="F366">
+        <v>104</v>
+      </c>
+      <c r="G366">
+        <v>1.9825</v>
+      </c>
+      <c r="H366">
+        <v>701</v>
+      </c>
+      <c r="I366">
+        <v>0</v>
+      </c>
+      <c r="J366">
+        <v>22.552</v>
+      </c>
+      <c r="K366">
+        <v>81.524</v>
+      </c>
+      <c r="L366" t="s">
+        <v>27</v>
+      </c>
+      <c r="M366">
+        <v>1</v>
+      </c>
+      <c r="N366" t="s">
+        <v>70</v>
+      </c>
+      <c r="O366">
+        <v>2</v>
+      </c>
+      <c r="P366">
+        <v>17345</v>
+      </c>
+      <c r="Q366" t="s">
+        <v>71</v>
+      </c>
+      <c r="R366" t="s">
+        <v>42</v>
+      </c>
+      <c r="S366" t="s">
+        <v>31</v>
+      </c>
+      <c r="T366" t="s">
+        <v>31</v>
+      </c>
+      <c r="U366" t="s">
+        <v>32</v>
+      </c>
+      <c r="V366">
+        <v>97</v>
+      </c>
+      <c r="W366">
+        <v>0</v>
+      </c>
+      <c r="X366">
+        <v>0</v>
+      </c>
+      <c r="Y366">
+        <v>12.71</v>
+      </c>
+    </row>
+    <row r="367" spans="1:25">
+      <c r="A367" t="s">
+        <v>25</v>
+      </c>
+      <c r="B367">
+        <v>2026</v>
+      </c>
+      <c r="C367">
+        <v>3250</v>
+      </c>
+      <c r="D367" t="s">
+        <v>26</v>
+      </c>
+      <c r="E367">
+        <v>2</v>
+      </c>
+      <c r="F367">
+        <v>104</v>
+      </c>
+      <c r="G367">
+        <v>1.9825</v>
+      </c>
+      <c r="H367">
+        <v>701</v>
+      </c>
+      <c r="I367">
+        <v>0</v>
+      </c>
+      <c r="J367">
+        <v>22.552</v>
+      </c>
+      <c r="K367">
+        <v>81.524</v>
+      </c>
+      <c r="L367" t="s">
+        <v>27</v>
+      </c>
+      <c r="M367">
+        <v>1</v>
+      </c>
+      <c r="N367" t="s">
+        <v>70</v>
+      </c>
+      <c r="O367">
+        <v>2</v>
+      </c>
+      <c r="P367">
+        <v>17345</v>
+      </c>
+      <c r="Q367" t="s">
+        <v>71</v>
+      </c>
+      <c r="R367" t="s">
+        <v>42</v>
+      </c>
+      <c r="S367" t="s">
+        <v>31</v>
+      </c>
+      <c r="T367" t="s">
+        <v>31</v>
+      </c>
+      <c r="U367" t="s">
+        <v>33</v>
+      </c>
+      <c r="V367">
+        <v>7</v>
+      </c>
+      <c r="W367">
+        <v>0</v>
+      </c>
+      <c r="X367">
+        <v>0</v>
+      </c>
+      <c r="Y367">
+        <v>1.995</v>
+      </c>
+    </row>
+    <row r="368" spans="1:25">
+      <c r="A368" t="s">
+        <v>25</v>
+      </c>
+      <c r="B368">
+        <v>2026</v>
+      </c>
+      <c r="C368">
+        <v>3250</v>
+      </c>
+      <c r="D368" t="s">
+        <v>26</v>
+      </c>
+      <c r="E368">
+        <v>2</v>
+      </c>
+      <c r="F368">
+        <v>104</v>
+      </c>
+      <c r="G368">
+        <v>1.9825</v>
+      </c>
+      <c r="H368">
+        <v>701</v>
+      </c>
+      <c r="I368">
+        <v>0</v>
+      </c>
+      <c r="J368">
+        <v>22.552</v>
+      </c>
+      <c r="K368">
+        <v>81.524</v>
+      </c>
+      <c r="L368" t="s">
+        <v>27</v>
+      </c>
+      <c r="M368">
+        <v>1</v>
+      </c>
+      <c r="N368" t="s">
+        <v>70</v>
+      </c>
+      <c r="O368">
+        <v>2</v>
+      </c>
+      <c r="P368">
+        <v>17345</v>
+      </c>
+      <c r="Q368" t="s">
+        <v>71</v>
+      </c>
+      <c r="R368" t="s">
+        <v>42</v>
+      </c>
+      <c r="S368" t="s">
+        <v>31</v>
+      </c>
+      <c r="T368" t="s">
+        <v>31</v>
+      </c>
+      <c r="U368" t="s">
+        <v>34</v>
+      </c>
+      <c r="V368">
+        <v>5</v>
+      </c>
+      <c r="W368">
+        <v>0</v>
+      </c>
+      <c r="X368">
+        <v>0</v>
+      </c>
+      <c r="Y368">
+        <v>2.292</v>
+      </c>
+    </row>
+    <row r="369" spans="1:25">
+      <c r="A369" t="s">
+        <v>25</v>
+      </c>
+      <c r="B369">
+        <v>2026</v>
+      </c>
+      <c r="C369">
+        <v>3250</v>
+      </c>
+      <c r="D369" t="s">
+        <v>26</v>
+      </c>
+      <c r="E369">
+        <v>2</v>
+      </c>
+      <c r="F369">
+        <v>104</v>
+      </c>
+      <c r="G369">
+        <v>1.9825</v>
+      </c>
+      <c r="H369">
+        <v>701</v>
+      </c>
+      <c r="I369">
+        <v>0</v>
+      </c>
+      <c r="J369">
+        <v>22.552</v>
+      </c>
+      <c r="K369">
+        <v>81.524</v>
+      </c>
+      <c r="L369" t="s">
+        <v>27</v>
+      </c>
+      <c r="M369">
+        <v>1</v>
+      </c>
+      <c r="N369" t="s">
+        <v>70</v>
+      </c>
+      <c r="O369">
+        <v>2</v>
+      </c>
+      <c r="P369">
+        <v>17345</v>
+      </c>
+      <c r="Q369" t="s">
+        <v>41</v>
+      </c>
+      <c r="R369" t="s">
+        <v>42</v>
+      </c>
+      <c r="S369" t="s">
+        <v>31</v>
+      </c>
+      <c r="T369" t="s">
+        <v>31</v>
+      </c>
+      <c r="U369" t="s">
+        <v>43</v>
+      </c>
+      <c r="V369">
+        <v>9</v>
+      </c>
+      <c r="W369">
+        <v>0</v>
+      </c>
+      <c r="X369">
+        <v>0</v>
+      </c>
+      <c r="Y369">
+        <v>0.443</v>
+      </c>
+    </row>
+    <row r="370" spans="1:25">
+      <c r="A370" t="s">
+        <v>25</v>
+      </c>
+      <c r="B370">
+        <v>2026</v>
+      </c>
+      <c r="C370">
+        <v>3250</v>
+      </c>
+      <c r="D370" t="s">
+        <v>26</v>
+      </c>
+      <c r="E370">
+        <v>2</v>
+      </c>
+      <c r="F370">
+        <v>104</v>
+      </c>
+      <c r="G370">
+        <v>1.9825</v>
+      </c>
+      <c r="H370">
+        <v>701</v>
+      </c>
+      <c r="I370">
+        <v>0</v>
+      </c>
+      <c r="J370">
+        <v>22.552</v>
+      </c>
+      <c r="K370">
+        <v>81.524</v>
+      </c>
+      <c r="L370" t="s">
+        <v>27</v>
+      </c>
+      <c r="M370">
+        <v>1</v>
+      </c>
+      <c r="N370" t="s">
+        <v>70</v>
+      </c>
+      <c r="O370">
+        <v>2</v>
+      </c>
+      <c r="P370">
+        <v>17345</v>
+      </c>
+      <c r="Q370" t="s">
+        <v>41</v>
+      </c>
+      <c r="R370" t="s">
+        <v>42</v>
+      </c>
+      <c r="S370" t="s">
+        <v>31</v>
+      </c>
+      <c r="T370" t="s">
+        <v>31</v>
+      </c>
+      <c r="U370" t="s">
+        <v>32</v>
+      </c>
+      <c r="V370">
+        <v>23</v>
+      </c>
+      <c r="W370">
+        <v>0</v>
+      </c>
+      <c r="X370">
+        <v>0</v>
+      </c>
+      <c r="Y370">
+        <v>3.395</v>
+      </c>
+    </row>
+    <row r="371" spans="1:25">
+      <c r="A371" t="s">
+        <v>25</v>
+      </c>
+      <c r="B371">
+        <v>2026</v>
+      </c>
+      <c r="C371">
+        <v>3250</v>
+      </c>
+      <c r="D371" t="s">
+        <v>26</v>
+      </c>
+      <c r="E371">
+        <v>2</v>
+      </c>
+      <c r="F371">
+        <v>104</v>
+      </c>
+      <c r="G371">
+        <v>1.9825</v>
+      </c>
+      <c r="H371">
+        <v>701</v>
+      </c>
+      <c r="I371">
+        <v>0</v>
+      </c>
+      <c r="J371">
+        <v>22.552</v>
+      </c>
+      <c r="K371">
+        <v>81.524</v>
+      </c>
+      <c r="L371" t="s">
+        <v>27</v>
+      </c>
+      <c r="M371">
+        <v>1</v>
+      </c>
+      <c r="N371" t="s">
+        <v>70</v>
+      </c>
+      <c r="O371">
+        <v>2</v>
+      </c>
+      <c r="P371">
+        <v>17345</v>
+      </c>
+      <c r="Q371" t="s">
+        <v>41</v>
+      </c>
+      <c r="R371" t="s">
+        <v>42</v>
+      </c>
+      <c r="S371" t="s">
+        <v>31</v>
+      </c>
+      <c r="T371" t="s">
+        <v>31</v>
+      </c>
+      <c r="U371" t="s">
+        <v>33</v>
+      </c>
+      <c r="V371">
+        <v>12</v>
+      </c>
+      <c r="W371">
+        <v>0</v>
+      </c>
+      <c r="X371">
+        <v>0</v>
+      </c>
+      <c r="Y371">
+        <v>3.552</v>
+      </c>
+    </row>
+    <row r="372" spans="1:25">
+      <c r="A372" t="s">
+        <v>25</v>
+      </c>
+      <c r="B372">
+        <v>2026</v>
+      </c>
+      <c r="C372">
+        <v>3250</v>
+      </c>
+      <c r="D372" t="s">
+        <v>26</v>
+      </c>
+      <c r="E372">
+        <v>2</v>
+      </c>
+      <c r="F372">
+        <v>104</v>
+      </c>
+      <c r="G372">
+        <v>1.9825</v>
+      </c>
+      <c r="H372">
+        <v>701</v>
+      </c>
+      <c r="I372">
+        <v>0</v>
+      </c>
+      <c r="J372">
+        <v>22.552</v>
+      </c>
+      <c r="K372">
+        <v>81.524</v>
+      </c>
+      <c r="L372" t="s">
+        <v>27</v>
+      </c>
+      <c r="M372">
+        <v>1</v>
+      </c>
+      <c r="N372" t="s">
+        <v>70</v>
+      </c>
+      <c r="O372">
+        <v>2</v>
+      </c>
+      <c r="P372">
+        <v>17345</v>
+      </c>
+      <c r="Q372" t="s">
+        <v>41</v>
+      </c>
+      <c r="R372" t="s">
+        <v>42</v>
+      </c>
+      <c r="S372" t="s">
+        <v>31</v>
+      </c>
+      <c r="T372" t="s">
+        <v>31</v>
+      </c>
+      <c r="U372" t="s">
+        <v>34</v>
+      </c>
+      <c r="V372">
+        <v>14</v>
+      </c>
+      <c r="W372">
+        <v>0</v>
+      </c>
+      <c r="X372">
+        <v>0</v>
+      </c>
+      <c r="Y372">
+        <v>6.327</v>
+      </c>
+    </row>
+    <row r="373" spans="1:25">
+      <c r="A373" t="s">
+        <v>25</v>
+      </c>
+      <c r="B373">
+        <v>2026</v>
+      </c>
+      <c r="C373">
+        <v>3250</v>
+      </c>
+      <c r="D373" t="s">
+        <v>26</v>
+      </c>
+      <c r="E373">
+        <v>2</v>
+      </c>
+      <c r="F373">
+        <v>104</v>
+      </c>
+      <c r="G373">
+        <v>1.9825</v>
+      </c>
+      <c r="H373">
+        <v>701</v>
+      </c>
+      <c r="I373">
+        <v>0</v>
+      </c>
+      <c r="J373">
+        <v>22.552</v>
+      </c>
+      <c r="K373">
+        <v>81.524</v>
+      </c>
+      <c r="L373" t="s">
+        <v>27</v>
+      </c>
+      <c r="M373">
+        <v>1</v>
+      </c>
+      <c r="N373" t="s">
+        <v>70</v>
+      </c>
+      <c r="O373">
+        <v>2</v>
+      </c>
+      <c r="P373">
+        <v>17345</v>
+      </c>
+      <c r="Q373" t="s">
+        <v>41</v>
+      </c>
+      <c r="R373" t="s">
+        <v>42</v>
+      </c>
+      <c r="S373" t="s">
+        <v>31</v>
+      </c>
+      <c r="T373" t="s">
+        <v>31</v>
+      </c>
+      <c r="U373" t="s">
+        <v>35</v>
+      </c>
+      <c r="V373">
+        <v>5</v>
+      </c>
+      <c r="W373">
+        <v>0</v>
+      </c>
+      <c r="X373">
+        <v>0</v>
+      </c>
+      <c r="Y373">
+        <v>4.503</v>
+      </c>
+    </row>
+    <row r="374" spans="1:25">
+      <c r="A374" t="s">
+        <v>25</v>
+      </c>
+      <c r="B374">
+        <v>2026</v>
+      </c>
+      <c r="C374">
+        <v>3250</v>
+      </c>
+      <c r="D374" t="s">
+        <v>26</v>
+      </c>
+      <c r="E374">
+        <v>2</v>
+      </c>
+      <c r="F374">
+        <v>104</v>
+      </c>
+      <c r="G374">
+        <v>1.9825</v>
+      </c>
+      <c r="H374">
+        <v>701</v>
+      </c>
+      <c r="I374">
+        <v>0</v>
+      </c>
+      <c r="J374">
+        <v>22.552</v>
+      </c>
+      <c r="K374">
+        <v>81.524</v>
+      </c>
+      <c r="L374" t="s">
+        <v>27</v>
+      </c>
+      <c r="M374">
+        <v>1</v>
+      </c>
+      <c r="N374" t="s">
+        <v>70</v>
+      </c>
+      <c r="O374">
+        <v>2</v>
+      </c>
+      <c r="P374">
+        <v>17345</v>
+      </c>
+      <c r="Q374" t="s">
+        <v>29</v>
+      </c>
+      <c r="R374" t="s">
+        <v>42</v>
+      </c>
+      <c r="S374" t="s">
+        <v>31</v>
+      </c>
+      <c r="T374" t="s">
+        <v>31</v>
+      </c>
+      <c r="U374" t="s">
+        <v>43</v>
+      </c>
+      <c r="V374">
+        <v>208</v>
+      </c>
+      <c r="W374">
+        <v>0</v>
+      </c>
+      <c r="X374">
+        <v>0</v>
+      </c>
+      <c r="Y374">
+        <v>8.753</v>
+      </c>
+    </row>
+    <row r="375" spans="1:25">
+      <c r="A375" t="s">
+        <v>25</v>
+      </c>
+      <c r="B375">
+        <v>2026</v>
+      </c>
+      <c r="C375">
+        <v>3250</v>
+      </c>
+      <c r="D375" t="s">
+        <v>26</v>
+      </c>
+      <c r="E375">
+        <v>2</v>
+      </c>
+      <c r="F375">
+        <v>104</v>
+      </c>
+      <c r="G375">
+        <v>1.9825</v>
+      </c>
+      <c r="H375">
+        <v>701</v>
+      </c>
+      <c r="I375">
+        <v>0</v>
+      </c>
+      <c r="J375">
+        <v>22.552</v>
+      </c>
+      <c r="K375">
+        <v>81.524</v>
+      </c>
+      <c r="L375" t="s">
+        <v>27</v>
+      </c>
+      <c r="M375">
+        <v>1</v>
+      </c>
+      <c r="N375" t="s">
+        <v>70</v>
+      </c>
+      <c r="O375">
+        <v>2</v>
+      </c>
+      <c r="P375">
+        <v>17345</v>
+      </c>
+      <c r="Q375" t="s">
+        <v>29</v>
+      </c>
+      <c r="R375" t="s">
+        <v>42</v>
+      </c>
+      <c r="S375" t="s">
+        <v>31</v>
+      </c>
+      <c r="T375" t="s">
+        <v>31</v>
+      </c>
+      <c r="U375" t="s">
+        <v>32</v>
+      </c>
+      <c r="V375">
+        <v>134</v>
+      </c>
+      <c r="W375">
+        <v>0</v>
+      </c>
+      <c r="X375">
+        <v>0</v>
+      </c>
+      <c r="Y375">
+        <v>19.288</v>
+      </c>
+    </row>
+    <row r="376" spans="1:25">
+      <c r="A376" t="s">
+        <v>25</v>
+      </c>
+      <c r="B376">
+        <v>2026</v>
+      </c>
+      <c r="C376">
+        <v>3250</v>
+      </c>
+      <c r="D376" t="s">
+        <v>26</v>
+      </c>
+      <c r="E376">
+        <v>2</v>
+      </c>
+      <c r="F376">
+        <v>104</v>
+      </c>
+      <c r="G376">
+        <v>1.9825</v>
+      </c>
+      <c r="H376">
+        <v>701</v>
+      </c>
+      <c r="I376">
+        <v>0</v>
+      </c>
+      <c r="J376">
+        <v>22.552</v>
+      </c>
+      <c r="K376">
+        <v>81.524</v>
+      </c>
+      <c r="L376" t="s">
+        <v>27</v>
+      </c>
+      <c r="M376">
+        <v>1</v>
+      </c>
+      <c r="N376" t="s">
+        <v>70</v>
+      </c>
+      <c r="O376">
+        <v>2</v>
+      </c>
+      <c r="P376">
+        <v>17345</v>
+      </c>
+      <c r="Q376" t="s">
+        <v>29</v>
+      </c>
+      <c r="R376" t="s">
+        <v>42</v>
+      </c>
+      <c r="S376" t="s">
+        <v>31</v>
+      </c>
+      <c r="T376" t="s">
+        <v>31</v>
+      </c>
+      <c r="U376" t="s">
+        <v>33</v>
+      </c>
+      <c r="V376">
+        <v>31</v>
+      </c>
+      <c r="W376">
+        <v>0</v>
+      </c>
+      <c r="X376">
+        <v>0</v>
+      </c>
+      <c r="Y376">
+        <v>9.278</v>
+      </c>
+    </row>
+    <row r="377" spans="1:25">
+      <c r="A377" t="s">
+        <v>25</v>
+      </c>
+      <c r="B377">
+        <v>2026</v>
+      </c>
+      <c r="C377">
+        <v>3250</v>
+      </c>
+      <c r="D377" t="s">
+        <v>26</v>
+      </c>
+      <c r="E377">
+        <v>2</v>
+      </c>
+      <c r="F377">
+        <v>104</v>
+      </c>
+      <c r="G377">
+        <v>1.9825</v>
+      </c>
+      <c r="H377">
+        <v>701</v>
+      </c>
+      <c r="I377">
+        <v>0</v>
+      </c>
+      <c r="J377">
+        <v>22.552</v>
+      </c>
+      <c r="K377">
+        <v>81.524</v>
+      </c>
+      <c r="L377" t="s">
+        <v>27</v>
+      </c>
+      <c r="M377">
+        <v>1</v>
+      </c>
+      <c r="N377" t="s">
+        <v>70</v>
+      </c>
+      <c r="O377">
+        <v>2</v>
+      </c>
+      <c r="P377">
+        <v>17345</v>
+      </c>
+      <c r="Q377" t="s">
+        <v>29</v>
+      </c>
+      <c r="R377" t="s">
+        <v>42</v>
+      </c>
+      <c r="S377" t="s">
+        <v>31</v>
+      </c>
+      <c r="T377" t="s">
+        <v>31</v>
+      </c>
+      <c r="U377" t="s">
+        <v>34</v>
+      </c>
+      <c r="V377">
+        <v>34</v>
+      </c>
+      <c r="W377">
+        <v>0</v>
+      </c>
+      <c r="X377">
+        <v>0</v>
+      </c>
+      <c r="Y377">
+        <v>16.749</v>
+      </c>
+    </row>
+    <row r="378" spans="1:25">
+      <c r="A378" t="s">
+        <v>25</v>
+      </c>
+      <c r="B378">
+        <v>2026</v>
+      </c>
+      <c r="C378">
+        <v>3250</v>
+      </c>
+      <c r="D378" t="s">
+        <v>26</v>
+      </c>
+      <c r="E378">
+        <v>2</v>
+      </c>
+      <c r="F378">
+        <v>104</v>
+      </c>
+      <c r="G378">
+        <v>1.9825</v>
+      </c>
+      <c r="H378">
+        <v>701</v>
+      </c>
+      <c r="I378">
+        <v>0</v>
+      </c>
+      <c r="J378">
+        <v>22.552</v>
+      </c>
+      <c r="K378">
+        <v>81.524</v>
+      </c>
+      <c r="L378" t="s">
+        <v>27</v>
+      </c>
+      <c r="M378">
+        <v>1</v>
+      </c>
+      <c r="N378" t="s">
+        <v>70</v>
+      </c>
+      <c r="O378">
+        <v>2</v>
+      </c>
+      <c r="P378">
+        <v>17345</v>
+      </c>
+      <c r="Q378" t="s">
+        <v>29</v>
+      </c>
+      <c r="R378" t="s">
+        <v>42</v>
+      </c>
+      <c r="S378" t="s">
+        <v>31</v>
+      </c>
+      <c r="T378" t="s">
+        <v>31</v>
+      </c>
+      <c r="U378" t="s">
+        <v>35</v>
+      </c>
+      <c r="V378">
+        <v>8</v>
+      </c>
+      <c r="W378">
+        <v>0</v>
+      </c>
+      <c r="X378">
+        <v>0</v>
+      </c>
+      <c r="Y378">
+        <v>7.526</v>
+      </c>
+    </row>
+    <row r="379" spans="1:25">
+      <c r="A379" t="s">
+        <v>25</v>
+      </c>
+      <c r="B379">
+        <v>2026</v>
+      </c>
+      <c r="C379">
+        <v>3250</v>
+      </c>
+      <c r="D379" t="s">
+        <v>26</v>
+      </c>
+      <c r="E379">
+        <v>2</v>
+      </c>
+      <c r="F379">
+        <v>104</v>
+      </c>
+      <c r="G379">
+        <v>1.9825</v>
+      </c>
+      <c r="H379">
+        <v>701</v>
+      </c>
+      <c r="I379">
+        <v>0</v>
+      </c>
+      <c r="J379">
+        <v>22.552</v>
+      </c>
+      <c r="K379">
+        <v>81.524</v>
+      </c>
+      <c r="L379" t="s">
+        <v>27</v>
+      </c>
+      <c r="M379">
+        <v>1</v>
+      </c>
+      <c r="N379" t="s">
+        <v>70</v>
+      </c>
+      <c r="O379">
+        <v>2</v>
+      </c>
+      <c r="P379">
+        <v>17345</v>
+      </c>
+      <c r="Q379" t="s">
+        <v>29</v>
+      </c>
+      <c r="R379" t="s">
+        <v>42</v>
+      </c>
+      <c r="S379" t="s">
+        <v>31</v>
+      </c>
+      <c r="T379" t="s">
+        <v>31</v>
+      </c>
+      <c r="U379" t="s">
+        <v>36</v>
+      </c>
+      <c r="V379">
+        <v>1</v>
+      </c>
+      <c r="W379">
+        <v>0</v>
+      </c>
+      <c r="X379">
+        <v>0</v>
+      </c>
+      <c r="Y379">
+        <v>1.405</v>
+      </c>
+    </row>
+    <row r="380" spans="1:25">
+      <c r="A380" t="s">
+        <v>25</v>
+      </c>
+      <c r="B380">
+        <v>2026</v>
+      </c>
+      <c r="C380">
+        <v>3250</v>
+      </c>
+      <c r="D380" t="s">
+        <v>26</v>
+      </c>
+      <c r="E380">
+        <v>2</v>
+      </c>
+      <c r="F380">
+        <v>104</v>
+      </c>
+      <c r="G380">
+        <v>1.9825</v>
+      </c>
+      <c r="H380">
+        <v>701</v>
+      </c>
+      <c r="I380">
+        <v>0</v>
+      </c>
+      <c r="J380">
+        <v>22.552</v>
+      </c>
+      <c r="K380">
+        <v>81.524</v>
+      </c>
+      <c r="L380" t="s">
+        <v>27</v>
+      </c>
+      <c r="M380">
+        <v>1</v>
+      </c>
+      <c r="N380" t="s">
+        <v>70</v>
+      </c>
+      <c r="O380">
+        <v>2</v>
+      </c>
+      <c r="P380">
+        <v>17345</v>
+      </c>
+      <c r="Q380" t="s">
+        <v>54</v>
+      </c>
+      <c r="R380" t="s">
+        <v>42</v>
+      </c>
+      <c r="S380" t="s">
+        <v>31</v>
+      </c>
+      <c r="T380" t="s">
+        <v>31</v>
+      </c>
+      <c r="U380" t="s">
+        <v>43</v>
+      </c>
+      <c r="V380">
+        <v>5</v>
+      </c>
+      <c r="W380">
+        <v>0</v>
+      </c>
+      <c r="X380">
+        <v>0</v>
+      </c>
+      <c r="Y380">
+        <v>0.285</v>
+      </c>
+    </row>
+    <row r="381" spans="1:25">
+      <c r="A381" t="s">
+        <v>25</v>
+      </c>
+      <c r="B381">
+        <v>2026</v>
+      </c>
+      <c r="C381">
+        <v>3250</v>
+      </c>
+      <c r="D381" t="s">
+        <v>26</v>
+      </c>
+      <c r="E381">
+        <v>2</v>
+      </c>
+      <c r="F381">
+        <v>104</v>
+      </c>
+      <c r="G381">
+        <v>1.9825</v>
+      </c>
+      <c r="H381">
+        <v>701</v>
+      </c>
+      <c r="I381">
+        <v>0</v>
+      </c>
+      <c r="J381">
+        <v>22.552</v>
+      </c>
+      <c r="K381">
+        <v>81.524</v>
+      </c>
+      <c r="L381" t="s">
+        <v>27</v>
+      </c>
+      <c r="M381">
+        <v>1</v>
+      </c>
+      <c r="N381" t="s">
+        <v>70</v>
+      </c>
+      <c r="O381">
+        <v>2</v>
+      </c>
+      <c r="P381">
+        <v>17345</v>
+      </c>
+      <c r="Q381" t="s">
+        <v>54</v>
+      </c>
+      <c r="R381" t="s">
+        <v>42</v>
+      </c>
+      <c r="S381" t="s">
+        <v>31</v>
+      </c>
+      <c r="T381" t="s">
+        <v>31</v>
+      </c>
+      <c r="U381" t="s">
+        <v>32</v>
+      </c>
+      <c r="V381">
+        <v>4</v>
+      </c>
+      <c r="W381">
+        <v>0</v>
+      </c>
+      <c r="X381">
+        <v>0</v>
+      </c>
+      <c r="Y381">
+        <v>0.519</v>
+      </c>
+    </row>
+    <row r="382" spans="1:25">
+      <c r="A382" t="s">
+        <v>25</v>
+      </c>
+      <c r="B382">
+        <v>2026</v>
+      </c>
+      <c r="C382">
+        <v>3250</v>
+      </c>
+      <c r="D382" t="s">
+        <v>26</v>
+      </c>
+      <c r="E382">
+        <v>2</v>
+      </c>
+      <c r="F382">
+        <v>104</v>
+      </c>
+      <c r="G382">
+        <v>1.9825</v>
+      </c>
+      <c r="H382">
+        <v>701</v>
+      </c>
+      <c r="I382">
+        <v>0</v>
+      </c>
+      <c r="J382">
+        <v>22.552</v>
+      </c>
+      <c r="K382">
+        <v>81.524</v>
+      </c>
+      <c r="L382" t="s">
+        <v>27</v>
+      </c>
+      <c r="M382">
+        <v>1</v>
+      </c>
+      <c r="N382" t="s">
+        <v>70</v>
+      </c>
+      <c r="O382">
+        <v>2</v>
+      </c>
+      <c r="P382">
+        <v>17345</v>
+      </c>
+      <c r="Q382" t="s">
+        <v>41</v>
+      </c>
+      <c r="R382" t="s">
+        <v>42</v>
+      </c>
+      <c r="S382" t="s">
+        <v>69</v>
+      </c>
+      <c r="T382" t="s">
+        <v>31</v>
+      </c>
+      <c r="U382" t="s">
+        <v>33</v>
+      </c>
+      <c r="V382">
+        <v>1</v>
+      </c>
+      <c r="W382">
+        <v>0</v>
+      </c>
+      <c r="X382">
+        <v>0</v>
+      </c>
+      <c r="Y382">
+        <v>0.305</v>
+      </c>
+    </row>
+    <row r="383" spans="1:25">
+      <c r="A383" t="s">
+        <v>25</v>
+      </c>
+      <c r="B383">
+        <v>2026</v>
+      </c>
+      <c r="C383">
+        <v>3250</v>
+      </c>
+      <c r="D383" t="s">
+        <v>26</v>
+      </c>
+      <c r="E383">
+        <v>2</v>
+      </c>
+      <c r="F383">
+        <v>105</v>
+      </c>
+      <c r="G383">
+        <v>17.75</v>
+      </c>
+      <c r="H383">
+        <v>38</v>
+      </c>
+      <c r="I383">
+        <v>89.0</v>
+      </c>
+      <c r="J383">
+        <v>110.128</v>
+      </c>
+      <c r="K383">
+        <v>0</v>
+      </c>
+      <c r="L383" t="s">
+        <v>27</v>
+      </c>
+      <c r="M383">
+        <v>1</v>
+      </c>
+      <c r="N383" t="s">
+        <v>66</v>
+      </c>
+      <c r="O383">
+        <v>2</v>
+      </c>
+      <c r="P383">
+        <v>17345</v>
+      </c>
+      <c r="Q383" t="s">
+        <v>72</v>
+      </c>
+      <c r="R383" t="s">
+        <v>42</v>
+      </c>
+      <c r="S383" t="s">
+        <v>31</v>
+      </c>
+      <c r="T383" t="s">
+        <v>31</v>
+      </c>
+      <c r="U383" t="s">
+        <v>37</v>
+      </c>
+      <c r="V383">
+        <v>3</v>
+      </c>
+      <c r="W383">
+        <v>4.0</v>
+      </c>
+      <c r="X383">
+        <v>0</v>
+      </c>
+      <c r="Y383">
+        <v>5.562</v>
+      </c>
+    </row>
+    <row r="384" spans="1:25">
+      <c r="A384" t="s">
+        <v>25</v>
+      </c>
+      <c r="B384">
+        <v>2026</v>
+      </c>
+      <c r="C384">
+        <v>3250</v>
+      </c>
+      <c r="D384" t="s">
+        <v>26</v>
+      </c>
+      <c r="E384">
+        <v>2</v>
+      </c>
+      <c r="F384">
+        <v>105</v>
+      </c>
+      <c r="G384">
+        <v>17.75</v>
+      </c>
+      <c r="H384">
+        <v>38</v>
+      </c>
+      <c r="I384">
+        <v>89.0</v>
+      </c>
+      <c r="J384">
+        <v>110.128</v>
+      </c>
+      <c r="K384">
+        <v>0</v>
+      </c>
+      <c r="L384" t="s">
+        <v>27</v>
+      </c>
+      <c r="M384">
+        <v>1</v>
+      </c>
+      <c r="N384" t="s">
+        <v>66</v>
+      </c>
+      <c r="O384">
+        <v>2</v>
+      </c>
+      <c r="P384">
+        <v>17345</v>
+      </c>
+      <c r="Q384" t="s">
+        <v>72</v>
+      </c>
+      <c r="R384" t="s">
+        <v>42</v>
+      </c>
+      <c r="S384" t="s">
+        <v>31</v>
+      </c>
+      <c r="T384" t="s">
+        <v>31</v>
+      </c>
+      <c r="U384" t="s">
+        <v>39</v>
+      </c>
+      <c r="V384">
+        <v>7</v>
+      </c>
+      <c r="W384">
+        <v>13.0</v>
+      </c>
+      <c r="X384">
+        <v>0</v>
+      </c>
+      <c r="Y384">
+        <v>17.531</v>
+      </c>
+    </row>
+    <row r="385" spans="1:25">
+      <c r="A385" t="s">
+        <v>25</v>
+      </c>
+      <c r="B385">
+        <v>2026</v>
+      </c>
+      <c r="C385">
+        <v>3250</v>
+      </c>
+      <c r="D385" t="s">
+        <v>26</v>
+      </c>
+      <c r="E385">
+        <v>2</v>
+      </c>
+      <c r="F385">
+        <v>105</v>
+      </c>
+      <c r="G385">
+        <v>17.75</v>
+      </c>
+      <c r="H385">
+        <v>38</v>
+      </c>
+      <c r="I385">
+        <v>89.0</v>
+      </c>
+      <c r="J385">
+        <v>110.128</v>
+      </c>
+      <c r="K385">
+        <v>0</v>
+      </c>
+      <c r="L385" t="s">
+        <v>27</v>
+      </c>
+      <c r="M385">
+        <v>1</v>
+      </c>
+      <c r="N385" t="s">
+        <v>66</v>
+      </c>
+      <c r="O385">
+        <v>2</v>
+      </c>
+      <c r="P385">
+        <v>17345</v>
+      </c>
+      <c r="Q385" t="s">
+        <v>72</v>
+      </c>
+      <c r="R385" t="s">
+        <v>42</v>
+      </c>
+      <c r="S385" t="s">
+        <v>31</v>
+      </c>
+      <c r="T385" t="s">
+        <v>31</v>
+      </c>
+      <c r="U385" t="s">
+        <v>44</v>
+      </c>
+      <c r="V385">
+        <v>28</v>
+      </c>
+      <c r="W385">
+        <v>72.0</v>
+      </c>
+      <c r="X385">
+        <v>0</v>
+      </c>
+      <c r="Y385">
+        <v>87.034999999999997</v>
+      </c>
+    </row>
+    <row r="386" spans="1:25">
+      <c r="A386" t="s">
+        <v>25</v>
+      </c>
+      <c r="B386">
+        <v>2026</v>
+      </c>
+      <c r="C386">
+        <v>3250</v>
+      </c>
+      <c r="D386" t="s">
+        <v>26</v>
+      </c>
+      <c r="E386">
+        <v>2</v>
+      </c>
+      <c r="F386">
+        <v>201</v>
+      </c>
+      <c r="G386">
+        <v>5.75</v>
+      </c>
+      <c r="H386">
+        <v>623</v>
+      </c>
+      <c r="I386">
+        <v>0</v>
+      </c>
+      <c r="J386">
+        <v>0</v>
+      </c>
+      <c r="K386">
+        <v>171.59099999999998</v>
+      </c>
+      <c r="L386" t="s">
+        <v>27</v>
+      </c>
+      <c r="M386">
+        <v>1</v>
+      </c>
+      <c r="N386" t="s">
+        <v>73</v>
+      </c>
+      <c r="O386">
+        <v>2</v>
+      </c>
+      <c r="P386">
+        <v>17345</v>
+      </c>
+      <c r="Q386" t="s">
+        <v>41</v>
+      </c>
+      <c r="R386" t="s">
+        <v>42</v>
+      </c>
+      <c r="S386" t="s">
+        <v>31</v>
+      </c>
+      <c r="T386" t="s">
+        <v>31</v>
+      </c>
+      <c r="U386" t="s">
+        <v>43</v>
+      </c>
+      <c r="V386">
+        <v>7</v>
+      </c>
+      <c r="W386">
+        <v>0</v>
+      </c>
+      <c r="X386">
+        <v>0</v>
+      </c>
+      <c r="Y386">
+        <v>0.454</v>
+      </c>
+    </row>
+    <row r="387" spans="1:25">
+      <c r="A387" t="s">
+        <v>25</v>
+      </c>
+      <c r="B387">
+        <v>2026</v>
+      </c>
+      <c r="C387">
+        <v>3250</v>
+      </c>
+      <c r="D387" t="s">
+        <v>26</v>
+      </c>
+      <c r="E387">
+        <v>2</v>
+      </c>
+      <c r="F387">
+        <v>201</v>
+      </c>
+      <c r="G387">
+        <v>5.75</v>
+      </c>
+      <c r="H387">
+        <v>623</v>
+      </c>
+      <c r="I387">
+        <v>0</v>
+      </c>
+      <c r="J387">
+        <v>0</v>
+      </c>
+      <c r="K387">
+        <v>171.59099999999998</v>
+      </c>
+      <c r="L387" t="s">
+        <v>27</v>
+      </c>
+      <c r="M387">
+        <v>1</v>
+      </c>
+      <c r="N387" t="s">
+        <v>73</v>
+      </c>
+      <c r="O387">
+        <v>2</v>
+      </c>
+      <c r="P387">
+        <v>17345</v>
+      </c>
+      <c r="Q387" t="s">
+        <v>41</v>
+      </c>
+      <c r="R387" t="s">
+        <v>42</v>
+      </c>
+      <c r="S387" t="s">
+        <v>31</v>
+      </c>
+      <c r="T387" t="s">
+        <v>31</v>
+      </c>
+      <c r="U387" t="s">
+        <v>32</v>
+      </c>
+      <c r="V387">
+        <v>39</v>
+      </c>
+      <c r="W387">
+        <v>0</v>
+      </c>
+      <c r="X387">
+        <v>0</v>
+      </c>
+      <c r="Y387">
+        <v>6.705</v>
+      </c>
+    </row>
+    <row r="388" spans="1:25">
+      <c r="A388" t="s">
+        <v>25</v>
+      </c>
+      <c r="B388">
+        <v>2026</v>
+      </c>
+      <c r="C388">
+        <v>3250</v>
+      </c>
+      <c r="D388" t="s">
+        <v>26</v>
+      </c>
+      <c r="E388">
+        <v>2</v>
+      </c>
+      <c r="F388">
+        <v>201</v>
+      </c>
+      <c r="G388">
+        <v>5.75</v>
+      </c>
+      <c r="H388">
+        <v>623</v>
+      </c>
+      <c r="I388">
+        <v>0</v>
+      </c>
+      <c r="J388">
+        <v>0</v>
+      </c>
+      <c r="K388">
+        <v>171.59099999999998</v>
+      </c>
+      <c r="L388" t="s">
+        <v>27</v>
+      </c>
+      <c r="M388">
+        <v>1</v>
+      </c>
+      <c r="N388" t="s">
+        <v>73</v>
+      </c>
+      <c r="O388">
+        <v>2</v>
+      </c>
+      <c r="P388">
+        <v>17345</v>
+      </c>
+      <c r="Q388" t="s">
+        <v>41</v>
+      </c>
+      <c r="R388" t="s">
+        <v>42</v>
+      </c>
+      <c r="S388" t="s">
+        <v>31</v>
+      </c>
+      <c r="T388" t="s">
+        <v>31</v>
+      </c>
+      <c r="U388" t="s">
+        <v>33</v>
+      </c>
+      <c r="V388">
+        <v>10</v>
+      </c>
+      <c r="W388">
+        <v>0</v>
+      </c>
+      <c r="X388">
+        <v>0</v>
+      </c>
+      <c r="Y388">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="389" spans="1:25">
+      <c r="A389" t="s">
+        <v>25</v>
+      </c>
+      <c r="B389">
+        <v>2026</v>
+      </c>
+      <c r="C389">
+        <v>3250</v>
+      </c>
+      <c r="D389" t="s">
+        <v>26</v>
+      </c>
+      <c r="E389">
+        <v>2</v>
+      </c>
+      <c r="F389">
+        <v>201</v>
+      </c>
+      <c r="G389">
+        <v>5.75</v>
+      </c>
+      <c r="H389">
+        <v>623</v>
+      </c>
+      <c r="I389">
+        <v>0</v>
+      </c>
+      <c r="J389">
+        <v>0</v>
+      </c>
+      <c r="K389">
+        <v>171.59099999999998</v>
+      </c>
+      <c r="L389" t="s">
+        <v>27</v>
+      </c>
+      <c r="M389">
+        <v>1</v>
+      </c>
+      <c r="N389" t="s">
+        <v>73</v>
+      </c>
+      <c r="O389">
+        <v>2</v>
+      </c>
+      <c r="P389">
+        <v>17345</v>
+      </c>
+      <c r="Q389" t="s">
+        <v>41</v>
+      </c>
+      <c r="R389" t="s">
+        <v>42</v>
+      </c>
+      <c r="S389" t="s">
+        <v>31</v>
+      </c>
+      <c r="T389" t="s">
+        <v>31</v>
+      </c>
+      <c r="U389" t="s">
+        <v>34</v>
+      </c>
+      <c r="V389">
+        <v>15</v>
+      </c>
+      <c r="W389">
+        <v>0</v>
+      </c>
+      <c r="X389">
+        <v>0</v>
+      </c>
+      <c r="Y389">
+        <v>8.055</v>
+      </c>
+    </row>
+    <row r="390" spans="1:25">
+      <c r="A390" t="s">
+        <v>25</v>
+      </c>
+      <c r="B390">
+        <v>2026</v>
+      </c>
+      <c r="C390">
+        <v>3250</v>
+      </c>
+      <c r="D390" t="s">
+        <v>26</v>
+      </c>
+      <c r="E390">
+        <v>2</v>
+      </c>
+      <c r="F390">
+        <v>201</v>
+      </c>
+      <c r="G390">
+        <v>5.75</v>
+      </c>
+      <c r="H390">
+        <v>623</v>
+      </c>
+      <c r="I390">
+        <v>0</v>
+      </c>
+      <c r="J390">
+        <v>0</v>
+      </c>
+      <c r="K390">
+        <v>171.59099999999998</v>
+      </c>
+      <c r="L390" t="s">
+        <v>27</v>
+      </c>
+      <c r="M390">
+        <v>1</v>
+      </c>
+      <c r="N390" t="s">
+        <v>73</v>
+      </c>
+      <c r="O390">
+        <v>2</v>
+      </c>
+      <c r="P390">
+        <v>17345</v>
+      </c>
+      <c r="Q390" t="s">
+        <v>41</v>
+      </c>
+      <c r="R390" t="s">
+        <v>42</v>
+      </c>
+      <c r="S390" t="s">
+        <v>31</v>
+      </c>
+      <c r="T390" t="s">
+        <v>31</v>
+      </c>
+      <c r="U390" t="s">
+        <v>35</v>
+      </c>
+      <c r="V390">
+        <v>16</v>
+      </c>
+      <c r="W390">
+        <v>0</v>
+      </c>
+      <c r="X390">
+        <v>0</v>
+      </c>
+      <c r="Y390">
+        <v>13.295</v>
+      </c>
+    </row>
+    <row r="391" spans="1:25">
+      <c r="A391" t="s">
+        <v>25</v>
+      </c>
+      <c r="B391">
+        <v>2026</v>
+      </c>
+      <c r="C391">
+        <v>3250</v>
+      </c>
+      <c r="D391" t="s">
+        <v>26</v>
+      </c>
+      <c r="E391">
+        <v>2</v>
+      </c>
+      <c r="F391">
+        <v>201</v>
+      </c>
+      <c r="G391">
+        <v>5.75</v>
+      </c>
+      <c r="H391">
+        <v>623</v>
+      </c>
+      <c r="I391">
+        <v>0</v>
+      </c>
+      <c r="J391">
+        <v>0</v>
+      </c>
+      <c r="K391">
+        <v>171.59099999999998</v>
+      </c>
+      <c r="L391" t="s">
+        <v>27</v>
+      </c>
+      <c r="M391">
+        <v>1</v>
+      </c>
+      <c r="N391" t="s">
+        <v>73</v>
+      </c>
+      <c r="O391">
+        <v>2</v>
+      </c>
+      <c r="P391">
+        <v>17345</v>
+      </c>
+      <c r="Q391" t="s">
+        <v>29</v>
+      </c>
+      <c r="R391" t="s">
+        <v>42</v>
+      </c>
+      <c r="S391" t="s">
+        <v>31</v>
+      </c>
+      <c r="T391" t="s">
+        <v>31</v>
+      </c>
+      <c r="U391" t="s">
+        <v>43</v>
+      </c>
+      <c r="V391">
+        <v>88</v>
+      </c>
+      <c r="W391">
+        <v>0</v>
+      </c>
+      <c r="X391">
+        <v>0</v>
+      </c>
+      <c r="Y391">
+        <v>4.487</v>
+      </c>
+    </row>
+    <row r="392" spans="1:25">
+      <c r="A392" t="s">
+        <v>25</v>
+      </c>
+      <c r="B392">
+        <v>2026</v>
+      </c>
+      <c r="C392">
+        <v>3250</v>
+      </c>
+      <c r="D392" t="s">
+        <v>26</v>
+      </c>
+      <c r="E392">
+        <v>2</v>
+      </c>
+      <c r="F392">
+        <v>201</v>
+      </c>
+      <c r="G392">
+        <v>5.75</v>
+      </c>
+      <c r="H392">
+        <v>623</v>
+      </c>
+      <c r="I392">
+        <v>0</v>
+      </c>
+      <c r="J392">
+        <v>0</v>
+      </c>
+      <c r="K392">
+        <v>171.59099999999998</v>
+      </c>
+      <c r="L392" t="s">
+        <v>27</v>
+      </c>
+      <c r="M392">
+        <v>1</v>
+      </c>
+      <c r="N392" t="s">
+        <v>73</v>
+      </c>
+      <c r="O392">
+        <v>2</v>
+      </c>
+      <c r="P392">
+        <v>17345</v>
+      </c>
+      <c r="Q392" t="s">
+        <v>29</v>
+      </c>
+      <c r="R392" t="s">
+        <v>42</v>
+      </c>
+      <c r="S392" t="s">
+        <v>31</v>
+      </c>
+      <c r="T392" t="s">
+        <v>31</v>
+      </c>
+      <c r="U392" t="s">
+        <v>32</v>
+      </c>
+      <c r="V392">
+        <v>211</v>
+      </c>
+      <c r="W392">
+        <v>0</v>
+      </c>
+      <c r="X392">
+        <v>0</v>
+      </c>
+      <c r="Y392">
+        <v>35.794</v>
+      </c>
+    </row>
+    <row r="393" spans="1:25">
+      <c r="A393" t="s">
+        <v>25</v>
+      </c>
+      <c r="B393">
+        <v>2026</v>
+      </c>
+      <c r="C393">
+        <v>3250</v>
+      </c>
+      <c r="D393" t="s">
+        <v>26</v>
+      </c>
+      <c r="E393">
+        <v>2</v>
+      </c>
+      <c r="F393">
+        <v>201</v>
+      </c>
+      <c r="G393">
+        <v>5.75</v>
+      </c>
+      <c r="H393">
+        <v>623</v>
+      </c>
+      <c r="I393">
+        <v>0</v>
+      </c>
+      <c r="J393">
+        <v>0</v>
+      </c>
+      <c r="K393">
+        <v>171.59099999999998</v>
+      </c>
+      <c r="L393" t="s">
+        <v>27</v>
+      </c>
+      <c r="M393">
+        <v>1</v>
+      </c>
+      <c r="N393" t="s">
+        <v>73</v>
+      </c>
+      <c r="O393">
+        <v>2</v>
+      </c>
+      <c r="P393">
+        <v>17345</v>
+      </c>
+      <c r="Q393" t="s">
+        <v>29</v>
+      </c>
+      <c r="R393" t="s">
+        <v>42</v>
+      </c>
+      <c r="S393" t="s">
+        <v>31</v>
+      </c>
+      <c r="T393" t="s">
+        <v>31</v>
+      </c>
+      <c r="U393" t="s">
+        <v>33</v>
+      </c>
+      <c r="V393">
+        <v>102</v>
+      </c>
+      <c r="W393">
+        <v>0</v>
+      </c>
+      <c r="X393">
+        <v>0</v>
+      </c>
+      <c r="Y393">
+        <v>31.386</v>
+      </c>
+    </row>
+    <row r="394" spans="1:25">
+      <c r="A394" t="s">
+        <v>25</v>
+      </c>
+      <c r="B394">
+        <v>2026</v>
+      </c>
+      <c r="C394">
+        <v>3250</v>
+      </c>
+      <c r="D394" t="s">
+        <v>26</v>
+      </c>
+      <c r="E394">
+        <v>2</v>
+      </c>
+      <c r="F394">
+        <v>201</v>
+      </c>
+      <c r="G394">
+        <v>5.75</v>
+      </c>
+      <c r="H394">
+        <v>623</v>
+      </c>
+      <c r="I394">
+        <v>0</v>
+      </c>
+      <c r="J394">
+        <v>0</v>
+      </c>
+      <c r="K394">
+        <v>171.59099999999998</v>
+      </c>
+      <c r="L394" t="s">
+        <v>27</v>
+      </c>
+      <c r="M394">
+        <v>1</v>
+      </c>
+      <c r="N394" t="s">
+        <v>73</v>
+      </c>
+      <c r="O394">
+        <v>2</v>
+      </c>
+      <c r="P394">
+        <v>17345</v>
+      </c>
+      <c r="Q394" t="s">
+        <v>29</v>
+      </c>
+      <c r="R394" t="s">
+        <v>42</v>
+      </c>
+      <c r="S394" t="s">
+        <v>31</v>
+      </c>
+      <c r="T394" t="s">
+        <v>31</v>
+      </c>
+      <c r="U394" t="s">
+        <v>34</v>
+      </c>
+      <c r="V394">
+        <v>119</v>
+      </c>
+      <c r="W394">
+        <v>0</v>
+      </c>
+      <c r="X394">
+        <v>0</v>
+      </c>
+      <c r="Y394">
+        <v>56.031999999999996</v>
+      </c>
+    </row>
+    <row r="395" spans="1:25">
+      <c r="A395" t="s">
+        <v>25</v>
+      </c>
+      <c r="B395">
+        <v>2026</v>
+      </c>
+      <c r="C395">
+        <v>3250</v>
+      </c>
+      <c r="D395" t="s">
+        <v>26</v>
+      </c>
+      <c r="E395">
+        <v>2</v>
+      </c>
+      <c r="F395">
+        <v>201</v>
+      </c>
+      <c r="G395">
+        <v>5.75</v>
+      </c>
+      <c r="H395">
+        <v>623</v>
+      </c>
+      <c r="I395">
+        <v>0</v>
+      </c>
+      <c r="J395">
+        <v>0</v>
+      </c>
+      <c r="K395">
+        <v>171.59099999999998</v>
+      </c>
+      <c r="L395" t="s">
+        <v>27</v>
+      </c>
+      <c r="M395">
+        <v>1</v>
+      </c>
+      <c r="N395" t="s">
+        <v>73</v>
+      </c>
+      <c r="O395">
+        <v>2</v>
+      </c>
+      <c r="P395">
+        <v>17345</v>
+      </c>
+      <c r="Q395" t="s">
+        <v>29</v>
+      </c>
+      <c r="R395" t="s">
+        <v>42</v>
+      </c>
+      <c r="S395" t="s">
+        <v>31</v>
+      </c>
+      <c r="T395" t="s">
+        <v>31</v>
+      </c>
+      <c r="U395" t="s">
+        <v>35</v>
+      </c>
+      <c r="V395">
+        <v>16</v>
+      </c>
+      <c r="W395">
+        <v>0</v>
+      </c>
+      <c r="X395">
+        <v>0</v>
+      </c>
+      <c r="Y395">
+        <v>12.153</v>
+      </c>
+    </row>
+    <row r="396" spans="1:25">
+      <c r="A396" t="s">
+        <v>25</v>
+      </c>
+      <c r="B396">
+        <v>2026</v>
+      </c>
+      <c r="C396">
+        <v>3250</v>
+      </c>
+      <c r="D396" t="s">
+        <v>26</v>
+      </c>
+      <c r="E396">
+        <v>2</v>
+      </c>
+      <c r="F396">
+        <v>202</v>
+      </c>
+      <c r="G396">
+        <v>1.1</v>
+      </c>
+      <c r="H396">
+        <v>42</v>
+      </c>
+      <c r="I396">
+        <v>0</v>
+      </c>
+      <c r="J396">
+        <v>0</v>
+      </c>
+      <c r="K396">
+        <v>43.90799999999999</v>
+      </c>
+      <c r="L396" t="s">
+        <v>27</v>
+      </c>
+      <c r="M396">
+        <v>1</v>
+      </c>
+      <c r="N396" t="s">
+        <v>73</v>
+      </c>
+      <c r="O396">
+        <v>2</v>
+      </c>
+      <c r="P396">
+        <v>17345</v>
+      </c>
+      <c r="Q396" t="s">
+        <v>29</v>
+      </c>
+      <c r="R396" t="s">
+        <v>42</v>
+      </c>
+      <c r="S396" t="s">
+        <v>31</v>
+      </c>
+      <c r="T396" t="s">
+        <v>31</v>
+      </c>
+      <c r="U396" t="s">
+        <v>33</v>
+      </c>
+      <c r="V396">
+        <v>1</v>
+      </c>
+      <c r="W396">
+        <v>0</v>
+      </c>
+      <c r="X396">
+        <v>0</v>
+      </c>
+      <c r="Y396">
+        <v>0.402</v>
+      </c>
+    </row>
+    <row r="397" spans="1:25">
+      <c r="A397" t="s">
+        <v>25</v>
+      </c>
+      <c r="B397">
+        <v>2026</v>
+      </c>
+      <c r="C397">
+        <v>3250</v>
+      </c>
+      <c r="D397" t="s">
+        <v>26</v>
+      </c>
+      <c r="E397">
+        <v>2</v>
+      </c>
+      <c r="F397">
+        <v>202</v>
+      </c>
+      <c r="G397">
+        <v>1.1</v>
+      </c>
+      <c r="H397">
+        <v>42</v>
+      </c>
+      <c r="I397">
+        <v>0</v>
+      </c>
+      <c r="J397">
+        <v>0</v>
+      </c>
+      <c r="K397">
+        <v>43.90799999999999</v>
+      </c>
+      <c r="L397" t="s">
+        <v>27</v>
+      </c>
+      <c r="M397">
+        <v>1</v>
+      </c>
+      <c r="N397" t="s">
+        <v>73</v>
+      </c>
+      <c r="O397">
+        <v>2</v>
+      </c>
+      <c r="P397">
+        <v>17345</v>
+      </c>
+      <c r="Q397" t="s">
+        <v>29</v>
+      </c>
+      <c r="R397" t="s">
+        <v>42</v>
+      </c>
+      <c r="S397" t="s">
+        <v>31</v>
+      </c>
+      <c r="T397" t="s">
+        <v>31</v>
+      </c>
+      <c r="U397" t="s">
+        <v>34</v>
+      </c>
+      <c r="V397">
+        <v>3</v>
+      </c>
+      <c r="W397">
+        <v>0</v>
+      </c>
+      <c r="X397">
+        <v>0</v>
+      </c>
+      <c r="Y397">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="398" spans="1:25">
+      <c r="A398" t="s">
+        <v>25</v>
+      </c>
+      <c r="B398">
+        <v>2026</v>
+      </c>
+      <c r="C398">
+        <v>3250</v>
+      </c>
+      <c r="D398" t="s">
+        <v>26</v>
+      </c>
+      <c r="E398">
+        <v>2</v>
+      </c>
+      <c r="F398">
+        <v>202</v>
+      </c>
+      <c r="G398">
+        <v>1.1</v>
+      </c>
+      <c r="H398">
+        <v>42</v>
+      </c>
+      <c r="I398">
+        <v>0</v>
+      </c>
+      <c r="J398">
+        <v>0</v>
+      </c>
+      <c r="K398">
+        <v>43.90799999999999</v>
+      </c>
+      <c r="L398" t="s">
+        <v>27</v>
+      </c>
+      <c r="M398">
+        <v>1</v>
+      </c>
+      <c r="N398" t="s">
+        <v>73</v>
+      </c>
+      <c r="O398">
+        <v>2</v>
+      </c>
+      <c r="P398">
+        <v>17345</v>
+      </c>
+      <c r="Q398" t="s">
+        <v>29</v>
+      </c>
+      <c r="R398" t="s">
+        <v>42</v>
+      </c>
+      <c r="S398" t="s">
+        <v>31</v>
+      </c>
+      <c r="T398" t="s">
+        <v>31</v>
+      </c>
+      <c r="U398" t="s">
+        <v>35</v>
+      </c>
+      <c r="V398">
+        <v>33</v>
+      </c>
+      <c r="W398">
+        <v>0</v>
+      </c>
+      <c r="X398">
+        <v>0</v>
+      </c>
+      <c r="Y398">
+        <v>32.37</v>
+      </c>
+    </row>
+    <row r="399" spans="1:25">
+      <c r="A399" t="s">
+        <v>25</v>
+      </c>
+      <c r="B399">
+        <v>2026</v>
+      </c>
+      <c r="C399">
+        <v>3250</v>
+      </c>
+      <c r="D399" t="s">
+        <v>26</v>
+      </c>
+      <c r="E399">
+        <v>2</v>
+      </c>
+      <c r="F399">
+        <v>202</v>
+      </c>
+      <c r="G399">
+        <v>1.1</v>
+      </c>
+      <c r="H399">
+        <v>42</v>
+      </c>
+      <c r="I399">
+        <v>0</v>
+      </c>
+      <c r="J399">
+        <v>0</v>
+      </c>
+      <c r="K399">
+        <v>43.90799999999999</v>
+      </c>
+      <c r="L399" t="s">
+        <v>27</v>
+      </c>
+      <c r="M399">
+        <v>1</v>
+      </c>
+      <c r="N399" t="s">
+        <v>73</v>
+      </c>
+      <c r="O399">
+        <v>2</v>
+      </c>
+      <c r="P399">
+        <v>17345</v>
+      </c>
+      <c r="Q399" t="s">
+        <v>29</v>
+      </c>
+      <c r="R399" t="s">
+        <v>42</v>
+      </c>
+      <c r="S399" t="s">
+        <v>31</v>
+      </c>
+      <c r="T399" t="s">
+        <v>31</v>
+      </c>
+      <c r="U399" t="s">
+        <v>36</v>
+      </c>
+      <c r="V399">
+        <v>3</v>
+      </c>
+      <c r="W399">
+        <v>0</v>
+      </c>
+      <c r="X399">
+        <v>0</v>
+      </c>
+      <c r="Y399">
+        <v>4.44</v>
+      </c>
+    </row>
+    <row r="400" spans="1:25">
+      <c r="A400" t="s">
+        <v>25</v>
+      </c>
+      <c r="B400">
+        <v>2026</v>
+      </c>
+      <c r="C400">
+        <v>3250</v>
+      </c>
+      <c r="D400" t="s">
+        <v>26</v>
+      </c>
+      <c r="E400">
+        <v>2</v>
+      </c>
+      <c r="F400">
+        <v>202</v>
+      </c>
+      <c r="G400">
+        <v>1.1</v>
+      </c>
+      <c r="H400">
+        <v>42</v>
+      </c>
+      <c r="I400">
+        <v>0</v>
+      </c>
+      <c r="J400">
+        <v>0</v>
+      </c>
+      <c r="K400">
+        <v>43.90799999999999</v>
+      </c>
+      <c r="L400" t="s">
+        <v>27</v>
+      </c>
+      <c r="M400">
+        <v>1</v>
+      </c>
+      <c r="N400" t="s">
+        <v>73</v>
+      </c>
+      <c r="O400">
+        <v>2</v>
+      </c>
+      <c r="P400">
+        <v>17345</v>
+      </c>
+      <c r="Q400" t="s">
+        <v>29</v>
+      </c>
+      <c r="R400" t="s">
+        <v>42</v>
+      </c>
+      <c r="S400" t="s">
+        <v>31</v>
+      </c>
+      <c r="T400" t="s">
+        <v>31</v>
+      </c>
+      <c r="U400" t="s">
+        <v>37</v>
+      </c>
+      <c r="V400">
+        <v>2</v>
+      </c>
+      <c r="W400">
+        <v>0</v>
+      </c>
+      <c r="X400">
+        <v>0</v>
+      </c>
+      <c r="Y400">
+        <v>4.796</v>
+      </c>
+    </row>
+    <row r="401" spans="1:25">
+      <c r="A401" t="s">
+        <v>25</v>
+      </c>
+      <c r="B401">
+        <v>2026</v>
+      </c>
+      <c r="C401">
+        <v>3250</v>
+      </c>
+      <c r="D401" t="s">
+        <v>26</v>
+      </c>
+      <c r="E401">
+        <v>2</v>
+      </c>
+      <c r="F401">
+        <v>203</v>
+      </c>
+      <c r="G401">
+        <v>1.6765</v>
+      </c>
+      <c r="H401">
+        <v>215</v>
+      </c>
+      <c r="I401">
+        <v>0</v>
+      </c>
+      <c r="J401">
+        <v>0</v>
+      </c>
+      <c r="K401">
+        <v>35.80799999999999</v>
+      </c>
+      <c r="L401" t="s">
+        <v>27</v>
+      </c>
+      <c r="M401">
+        <v>1</v>
+      </c>
+      <c r="N401" t="s">
+        <v>74</v>
+      </c>
+      <c r="O401">
+        <v>2</v>
+      </c>
+      <c r="P401">
+        <v>17345</v>
+      </c>
+      <c r="Q401" t="s">
+        <v>41</v>
+      </c>
+      <c r="R401" t="s">
+        <v>42</v>
+      </c>
+      <c r="S401" t="s">
+        <v>31</v>
+      </c>
+      <c r="T401" t="s">
+        <v>31</v>
+      </c>
+      <c r="U401" t="s">
+        <v>43</v>
+      </c>
+      <c r="V401">
+        <v>17</v>
+      </c>
+      <c r="W401">
+        <v>0</v>
+      </c>
+      <c r="X401">
+        <v>0</v>
+      </c>
+      <c r="Y401">
+        <v>0.987</v>
+      </c>
+    </row>
+    <row r="402" spans="1:25">
+      <c r="A402" t="s">
+        <v>25</v>
+      </c>
+      <c r="B402">
+        <v>2026</v>
+      </c>
+      <c r="C402">
+        <v>3250</v>
+      </c>
+      <c r="D402" t="s">
+        <v>26</v>
+      </c>
+      <c r="E402">
+        <v>2</v>
+      </c>
+      <c r="F402">
+        <v>203</v>
+      </c>
+      <c r="G402">
+        <v>1.6765</v>
+      </c>
+      <c r="H402">
+        <v>215</v>
+      </c>
+      <c r="I402">
+        <v>0</v>
+      </c>
+      <c r="J402">
+        <v>0</v>
+      </c>
+      <c r="K402">
+        <v>35.80799999999999</v>
+      </c>
+      <c r="L402" t="s">
+        <v>27</v>
+      </c>
+      <c r="M402">
+        <v>1</v>
+      </c>
+      <c r="N402" t="s">
+        <v>74</v>
+      </c>
+      <c r="O402">
+        <v>2</v>
+      </c>
+      <c r="P402">
+        <v>17345</v>
+      </c>
+      <c r="Q402" t="s">
+        <v>41</v>
+      </c>
+      <c r="R402" t="s">
+        <v>42</v>
+      </c>
+      <c r="S402" t="s">
+        <v>31</v>
+      </c>
+      <c r="T402" t="s">
+        <v>31</v>
+      </c>
+      <c r="U402" t="s">
+        <v>32</v>
+      </c>
+      <c r="V402">
+        <v>8</v>
+      </c>
+      <c r="W402">
+        <v>0</v>
+      </c>
+      <c r="X402">
+        <v>0</v>
+      </c>
+      <c r="Y402">
+        <v>1.356</v>
+      </c>
+    </row>
+    <row r="403" spans="1:25">
+      <c r="A403" t="s">
+        <v>25</v>
+      </c>
+      <c r="B403">
+        <v>2026</v>
+      </c>
+      <c r="C403">
+        <v>3250</v>
+      </c>
+      <c r="D403" t="s">
+        <v>26</v>
+      </c>
+      <c r="E403">
+        <v>2</v>
+      </c>
+      <c r="F403">
+        <v>203</v>
+      </c>
+      <c r="G403">
+        <v>1.6765</v>
+      </c>
+      <c r="H403">
+        <v>215</v>
+      </c>
+      <c r="I403">
+        <v>0</v>
+      </c>
+      <c r="J403">
+        <v>0</v>
+      </c>
+      <c r="K403">
+        <v>35.80799999999999</v>
+      </c>
+      <c r="L403" t="s">
+        <v>27</v>
+      </c>
+      <c r="M403">
+        <v>1</v>
+      </c>
+      <c r="N403" t="s">
+        <v>74</v>
+      </c>
+      <c r="O403">
+        <v>2</v>
+      </c>
+      <c r="P403">
+        <v>17345</v>
+      </c>
+      <c r="Q403" t="s">
+        <v>41</v>
+      </c>
+      <c r="R403" t="s">
+        <v>42</v>
+      </c>
+      <c r="S403" t="s">
+        <v>31</v>
+      </c>
+      <c r="T403" t="s">
+        <v>31</v>
+      </c>
+      <c r="U403" t="s">
+        <v>34</v>
+      </c>
+      <c r="V403">
+        <v>1</v>
+      </c>
+      <c r="W403">
+        <v>0</v>
+      </c>
+      <c r="X403">
+        <v>0</v>
+      </c>
+      <c r="Y403">
+        <v>0.447</v>
+      </c>
+    </row>
+    <row r="404" spans="1:25">
+      <c r="A404" t="s">
+        <v>25</v>
+      </c>
+      <c r="B404">
+        <v>2026</v>
+      </c>
+      <c r="C404">
+        <v>3250</v>
+      </c>
+      <c r="D404" t="s">
+        <v>26</v>
+      </c>
+      <c r="E404">
+        <v>2</v>
+      </c>
+      <c r="F404">
+        <v>203</v>
+      </c>
+      <c r="G404">
+        <v>1.6765</v>
+      </c>
+      <c r="H404">
+        <v>215</v>
+      </c>
+      <c r="I404">
+        <v>0</v>
+      </c>
+      <c r="J404">
+        <v>0</v>
+      </c>
+      <c r="K404">
+        <v>35.80799999999999</v>
+      </c>
+      <c r="L404" t="s">
+        <v>27</v>
+      </c>
+      <c r="M404">
+        <v>1</v>
+      </c>
+      <c r="N404" t="s">
+        <v>74</v>
+      </c>
+      <c r="O404">
+        <v>2</v>
+      </c>
+      <c r="P404">
+        <v>17345</v>
+      </c>
+      <c r="Q404" t="s">
+        <v>29</v>
+      </c>
+      <c r="R404" t="s">
+        <v>42</v>
+      </c>
+      <c r="S404" t="s">
+        <v>31</v>
+      </c>
+      <c r="T404" t="s">
+        <v>31</v>
+      </c>
+      <c r="U404" t="s">
+        <v>43</v>
+      </c>
+      <c r="V404">
+        <v>50</v>
+      </c>
+      <c r="W404">
+        <v>0</v>
+      </c>
+      <c r="X404">
+        <v>0</v>
+      </c>
+      <c r="Y404">
+        <v>2.894</v>
+      </c>
+    </row>
+    <row r="405" spans="1:25">
+      <c r="A405" t="s">
+        <v>25</v>
+      </c>
+      <c r="B405">
+        <v>2026</v>
+      </c>
+      <c r="C405">
+        <v>3250</v>
+      </c>
+      <c r="D405" t="s">
+        <v>26</v>
+      </c>
+      <c r="E405">
+        <v>2</v>
+      </c>
+      <c r="F405">
+        <v>203</v>
+      </c>
+      <c r="G405">
+        <v>1.6765</v>
+      </c>
+      <c r="H405">
+        <v>215</v>
+      </c>
+      <c r="I405">
+        <v>0</v>
+      </c>
+      <c r="J405">
+        <v>0</v>
+      </c>
+      <c r="K405">
+        <v>35.80799999999999</v>
+      </c>
+      <c r="L405" t="s">
+        <v>27</v>
+      </c>
+      <c r="M405">
+        <v>1</v>
+      </c>
+      <c r="N405" t="s">
+        <v>74</v>
+      </c>
+      <c r="O405">
+        <v>2</v>
+      </c>
+      <c r="P405">
+        <v>17345</v>
+      </c>
+      <c r="Q405" t="s">
+        <v>29</v>
+      </c>
+      <c r="R405" t="s">
+        <v>42</v>
+      </c>
+      <c r="S405" t="s">
+        <v>31</v>
+      </c>
+      <c r="T405" t="s">
+        <v>31</v>
+      </c>
+      <c r="U405" t="s">
+        <v>32</v>
+      </c>
+      <c r="V405">
+        <v>95</v>
+      </c>
+      <c r="W405">
+        <v>0</v>
+      </c>
+      <c r="X405">
+        <v>0</v>
+      </c>
+      <c r="Y405">
+        <v>15.532</v>
+      </c>
+    </row>
+    <row r="406" spans="1:25">
+      <c r="A406" t="s">
+        <v>25</v>
+      </c>
+      <c r="B406">
+        <v>2026</v>
+      </c>
+      <c r="C406">
+        <v>3250</v>
+      </c>
+      <c r="D406" t="s">
+        <v>26</v>
+      </c>
+      <c r="E406">
+        <v>2</v>
+      </c>
+      <c r="F406">
+        <v>203</v>
+      </c>
+      <c r="G406">
+        <v>1.6765</v>
+      </c>
+      <c r="H406">
+        <v>215</v>
+      </c>
+      <c r="I406">
+        <v>0</v>
+      </c>
+      <c r="J406">
+        <v>0</v>
+      </c>
+      <c r="K406">
+        <v>35.80799999999999</v>
+      </c>
+      <c r="L406" t="s">
+        <v>27</v>
+      </c>
+      <c r="M406">
+        <v>1</v>
+      </c>
+      <c r="N406" t="s">
+        <v>74</v>
+      </c>
+      <c r="O406">
+        <v>2</v>
+      </c>
+      <c r="P406">
+        <v>17345</v>
+      </c>
+      <c r="Q406" t="s">
+        <v>29</v>
+      </c>
+      <c r="R406" t="s">
+        <v>42</v>
+      </c>
+      <c r="S406" t="s">
+        <v>31</v>
+      </c>
+      <c r="T406" t="s">
+        <v>31</v>
+      </c>
+      <c r="U406" t="s">
+        <v>33</v>
+      </c>
+      <c r="V406">
+        <v>23</v>
+      </c>
+      <c r="W406">
+        <v>0</v>
+      </c>
+      <c r="X406">
+        <v>0</v>
+      </c>
+      <c r="Y406">
+        <v>7.337</v>
+      </c>
+    </row>
+    <row r="407" spans="1:25">
+      <c r="A407" t="s">
+        <v>25</v>
+      </c>
+      <c r="B407">
+        <v>2026</v>
+      </c>
+      <c r="C407">
+        <v>3250</v>
+      </c>
+      <c r="D407" t="s">
+        <v>26</v>
+      </c>
+      <c r="E407">
+        <v>2</v>
+      </c>
+      <c r="F407">
+        <v>203</v>
+      </c>
+      <c r="G407">
+        <v>1.6765</v>
+      </c>
+      <c r="H407">
+        <v>215</v>
+      </c>
+      <c r="I407">
+        <v>0</v>
+      </c>
+      <c r="J407">
+        <v>0</v>
+      </c>
+      <c r="K407">
+        <v>35.80799999999999</v>
+      </c>
+      <c r="L407" t="s">
+        <v>27</v>
+      </c>
+      <c r="M407">
+        <v>1</v>
+      </c>
+      <c r="N407" t="s">
+        <v>74</v>
+      </c>
+      <c r="O407">
+        <v>2</v>
+      </c>
+      <c r="P407">
+        <v>17345</v>
+      </c>
+      <c r="Q407" t="s">
+        <v>29</v>
+      </c>
+      <c r="R407" t="s">
+        <v>42</v>
+      </c>
+      <c r="S407" t="s">
+        <v>31</v>
+      </c>
+      <c r="T407" t="s">
+        <v>31</v>
+      </c>
+      <c r="U407" t="s">
+        <v>34</v>
+      </c>
+      <c r="V407">
+        <v>13</v>
+      </c>
+      <c r="W407">
+        <v>0</v>
+      </c>
+      <c r="X407">
+        <v>0</v>
+      </c>
+      <c r="Y407">
+        <v>6.231</v>
+      </c>
+    </row>
+    <row r="408" spans="1:25">
+      <c r="A408" t="s">
+        <v>25</v>
+      </c>
+      <c r="B408">
+        <v>2026</v>
+      </c>
+      <c r="C408">
+        <v>3250</v>
+      </c>
+      <c r="D408" t="s">
+        <v>26</v>
+      </c>
+      <c r="E408">
+        <v>2</v>
+      </c>
+      <c r="F408">
+        <v>203</v>
+      </c>
+      <c r="G408">
+        <v>1.6765</v>
+      </c>
+      <c r="H408">
+        <v>215</v>
+      </c>
+      <c r="I408">
+        <v>0</v>
+      </c>
+      <c r="J408">
+        <v>0</v>
+      </c>
+      <c r="K408">
+        <v>35.80799999999999</v>
+      </c>
+      <c r="L408" t="s">
+        <v>27</v>
+      </c>
+      <c r="M408">
+        <v>1</v>
+      </c>
+      <c r="N408" t="s">
+        <v>74</v>
+      </c>
+      <c r="O408">
+        <v>2</v>
+      </c>
+      <c r="P408">
+        <v>17345</v>
+      </c>
+      <c r="Q408" t="s">
+        <v>75</v>
+      </c>
+      <c r="R408" t="s">
+        <v>42</v>
+      </c>
+      <c r="S408" t="s">
+        <v>31</v>
+      </c>
+      <c r="T408" t="s">
+        <v>31</v>
+      </c>
+      <c r="U408" t="s">
+        <v>43</v>
+      </c>
+      <c r="V408">
+        <v>3</v>
+      </c>
+      <c r="W408">
+        <v>0</v>
+      </c>
+      <c r="X408">
+        <v>0</v>
+      </c>
+      <c r="Y408">
+        <v>0.159</v>
+      </c>
+    </row>
+    <row r="409" spans="1:25">
+      <c r="A409" t="s">
+        <v>25</v>
+      </c>
+      <c r="B409">
+        <v>2026</v>
+      </c>
+      <c r="C409">
+        <v>3250</v>
+      </c>
+      <c r="D409" t="s">
+        <v>26</v>
+      </c>
+      <c r="E409">
+        <v>2</v>
+      </c>
+      <c r="F409">
+        <v>203</v>
+      </c>
+      <c r="G409">
+        <v>1.6765</v>
+      </c>
+      <c r="H409">
+        <v>215</v>
+      </c>
+      <c r="I409">
+        <v>0</v>
+      </c>
+      <c r="J409">
+        <v>0</v>
+      </c>
+      <c r="K409">
+        <v>35.80799999999999</v>
+      </c>
+      <c r="L409" t="s">
+        <v>27</v>
+      </c>
+      <c r="M409">
+        <v>1</v>
+      </c>
+      <c r="N409" t="s">
+        <v>74</v>
+      </c>
+      <c r="O409">
+        <v>2</v>
+      </c>
+      <c r="P409">
+        <v>17345</v>
+      </c>
+      <c r="Q409" t="s">
+        <v>75</v>
+      </c>
+      <c r="R409" t="s">
+        <v>42</v>
+      </c>
+      <c r="S409" t="s">
+        <v>31</v>
+      </c>
+      <c r="T409" t="s">
+        <v>31</v>
+      </c>
+      <c r="U409" t="s">
+        <v>32</v>
+      </c>
+      <c r="V409">
+        <v>2</v>
+      </c>
+      <c r="W409">
+        <v>0</v>
+      </c>
+      <c r="X409">
+        <v>0</v>
+      </c>
+      <c r="Y409">
+        <v>0.279</v>
+      </c>
+    </row>
+    <row r="410" spans="1:25">
+      <c r="A410" t="s">
+        <v>25</v>
+      </c>
+      <c r="B410">
+        <v>2026</v>
+      </c>
+      <c r="C410">
+        <v>3250</v>
+      </c>
+      <c r="D410" t="s">
+        <v>26</v>
+      </c>
+      <c r="E410">
+        <v>2</v>
+      </c>
+      <c r="F410">
+        <v>203</v>
+      </c>
+      <c r="G410">
+        <v>1.6765</v>
+      </c>
+      <c r="H410">
+        <v>215</v>
+      </c>
+      <c r="I410">
+        <v>0</v>
+      </c>
+      <c r="J410">
+        <v>0</v>
+      </c>
+      <c r="K410">
+        <v>35.80799999999999</v>
+      </c>
+      <c r="L410" t="s">
+        <v>27</v>
+      </c>
+      <c r="M410">
+        <v>1</v>
+      </c>
+      <c r="N410" t="s">
+        <v>74</v>
+      </c>
+      <c r="O410">
+        <v>2</v>
+      </c>
+      <c r="P410">
+        <v>17345</v>
+      </c>
+      <c r="Q410" t="s">
+        <v>75</v>
+      </c>
+      <c r="R410" t="s">
+        <v>42</v>
+      </c>
+      <c r="S410" t="s">
+        <v>31</v>
+      </c>
+      <c r="T410" t="s">
+        <v>31</v>
+      </c>
+      <c r="U410" t="s">
+        <v>34</v>
+      </c>
+      <c r="V410">
+        <v>1</v>
+      </c>
+      <c r="W410">
+        <v>0</v>
+      </c>
+      <c r="X410">
+        <v>0</v>
+      </c>
+      <c r="Y410">
+        <v>0.361</v>
+      </c>
+    </row>
+    <row r="411" spans="1:25">
+      <c r="A411" t="s">
+        <v>25</v>
+      </c>
+      <c r="B411">
+        <v>2026</v>
+      </c>
+      <c r="C411">
+        <v>3250</v>
+      </c>
+      <c r="D411" t="s">
+        <v>26</v>
+      </c>
+      <c r="E411">
+        <v>2</v>
+      </c>
+      <c r="F411">
+        <v>203</v>
+      </c>
+      <c r="G411">
+        <v>1.6765</v>
+      </c>
+      <c r="H411">
+        <v>215</v>
+      </c>
+      <c r="I411">
+        <v>0</v>
+      </c>
+      <c r="J411">
+        <v>0</v>
+      </c>
+      <c r="K411">
+        <v>35.80799999999999</v>
+      </c>
+      <c r="L411" t="s">
+        <v>27</v>
+      </c>
+      <c r="M411">
+        <v>1</v>
+      </c>
+      <c r="N411" t="s">
+        <v>74</v>
+      </c>
+      <c r="O411">
+        <v>2</v>
+      </c>
+      <c r="P411">
+        <v>17345</v>
+      </c>
+      <c r="Q411" t="s">
+        <v>51</v>
+      </c>
+      <c r="R411" t="s">
+        <v>42</v>
+      </c>
+      <c r="S411" t="s">
+        <v>31</v>
+      </c>
+      <c r="T411" t="s">
+        <v>31</v>
+      </c>
+      <c r="U411" t="s">
+        <v>43</v>
+      </c>
+      <c r="V411">
+        <v>1</v>
+      </c>
+      <c r="W411">
+        <v>0</v>
+      </c>
+      <c r="X411">
+        <v>0</v>
+      </c>
+      <c r="Y411">
+        <v>0.053</v>
+      </c>
+    </row>
+    <row r="412" spans="1:25">
+      <c r="A412" t="s">
+        <v>25</v>
+      </c>
+      <c r="B412">
+        <v>2026</v>
+      </c>
+      <c r="C412">
+        <v>3250</v>
+      </c>
+      <c r="D412" t="s">
+        <v>26</v>
+      </c>
+      <c r="E412">
+        <v>2</v>
+      </c>
+      <c r="F412">
+        <v>203</v>
+      </c>
+      <c r="G412">
+        <v>1.6765</v>
+      </c>
+      <c r="H412">
+        <v>215</v>
+      </c>
+      <c r="I412">
+        <v>0</v>
+      </c>
+      <c r="J412">
+        <v>0</v>
+      </c>
+      <c r="K412">
+        <v>35.80799999999999</v>
+      </c>
+      <c r="L412" t="s">
+        <v>27</v>
+      </c>
+      <c r="M412">
+        <v>1</v>
+      </c>
+      <c r="N412" t="s">
+        <v>74</v>
+      </c>
+      <c r="O412">
+        <v>2</v>
+      </c>
+      <c r="P412">
+        <v>17345</v>
+      </c>
+      <c r="Q412" t="s">
+        <v>51</v>
+      </c>
+      <c r="R412" t="s">
+        <v>42</v>
+      </c>
+      <c r="S412" t="s">
+        <v>31</v>
+      </c>
+      <c r="T412" t="s">
+        <v>31</v>
+      </c>
+      <c r="U412" t="s">
+        <v>32</v>
+      </c>
+      <c r="V412">
+        <v>1</v>
+      </c>
+      <c r="W412">
+        <v>0</v>
+      </c>
+      <c r="X412">
+        <v>0</v>
+      </c>
+      <c r="Y412">
+        <v>0.172</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>