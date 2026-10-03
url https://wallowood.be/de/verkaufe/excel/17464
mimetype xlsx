--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -39089,51 +39089,51 @@
       <c r="E499">
         <v>1</v>
       </c>
       <c r="F499">
         <v>31</v>
       </c>
       <c r="G499">
         <v>5.3256</v>
       </c>
       <c r="H499">
         <v>147</v>
       </c>
       <c r="I499">
         <v>0</v>
       </c>
       <c r="J499">
         <v>0</v>
       </c>
       <c r="K499">
         <v>147.15899999999999</v>
       </c>
       <c r="L499" t="s">
         <v>27</v>
       </c>
       <c r="M499">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N499" t="s">
         <v>98</v>
       </c>
       <c r="O499">
         <v>6</v>
       </c>
       <c r="P499">
         <v>17464</v>
       </c>
       <c r="Q499" t="s">
         <v>38</v>
       </c>
       <c r="R499" t="s">
         <v>30</v>
       </c>
       <c r="S499" t="s">
         <v>31</v>
       </c>
       <c r="T499" t="s">
         <v>31</v>
       </c>
       <c r="U499" t="s">
         <v>41</v>
       </c>
@@ -39166,51 +39166,51 @@
       <c r="E500">
         <v>1</v>
       </c>
       <c r="F500">
         <v>31</v>
       </c>
       <c r="G500">
         <v>5.3256</v>
       </c>
       <c r="H500">
         <v>147</v>
       </c>
       <c r="I500">
         <v>0</v>
       </c>
       <c r="J500">
         <v>0</v>
       </c>
       <c r="K500">
         <v>147.15899999999999</v>
       </c>
       <c r="L500" t="s">
         <v>27</v>
       </c>
       <c r="M500">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N500" t="s">
         <v>98</v>
       </c>
       <c r="O500">
         <v>6</v>
       </c>
       <c r="P500">
         <v>17464</v>
       </c>
       <c r="Q500" t="s">
         <v>38</v>
       </c>
       <c r="R500" t="s">
         <v>30</v>
       </c>
       <c r="S500" t="s">
         <v>31</v>
       </c>
       <c r="T500" t="s">
         <v>31</v>
       </c>
       <c r="U500" t="s">
         <v>42</v>
       </c>
@@ -39243,51 +39243,51 @@
       <c r="E501">
         <v>1</v>
       </c>
       <c r="F501">
         <v>31</v>
       </c>
       <c r="G501">
         <v>5.3256</v>
       </c>
       <c r="H501">
         <v>147</v>
       </c>
       <c r="I501">
         <v>0</v>
       </c>
       <c r="J501">
         <v>0</v>
       </c>
       <c r="K501">
         <v>147.15899999999999</v>
       </c>
       <c r="L501" t="s">
         <v>27</v>
       </c>
       <c r="M501">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N501" t="s">
         <v>98</v>
       </c>
       <c r="O501">
         <v>6</v>
       </c>
       <c r="P501">
         <v>17464</v>
       </c>
       <c r="Q501" t="s">
         <v>38</v>
       </c>
       <c r="R501" t="s">
         <v>30</v>
       </c>
       <c r="S501" t="s">
         <v>31</v>
       </c>
       <c r="T501" t="s">
         <v>31</v>
       </c>
       <c r="U501" t="s">
         <v>32</v>
       </c>
@@ -39320,51 +39320,51 @@
       <c r="E502">
         <v>1</v>
       </c>
       <c r="F502">
         <v>31</v>
       </c>
       <c r="G502">
         <v>5.3256</v>
       </c>
       <c r="H502">
         <v>147</v>
       </c>
       <c r="I502">
         <v>0</v>
       </c>
       <c r="J502">
         <v>0</v>
       </c>
       <c r="K502">
         <v>147.15899999999999</v>
       </c>
       <c r="L502" t="s">
         <v>27</v>
       </c>
       <c r="M502">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N502" t="s">
         <v>98</v>
       </c>
       <c r="O502">
         <v>6</v>
       </c>
       <c r="P502">
         <v>17464</v>
       </c>
       <c r="Q502" t="s">
         <v>38</v>
       </c>
       <c r="R502" t="s">
         <v>30</v>
       </c>
       <c r="S502" t="s">
         <v>31</v>
       </c>
       <c r="T502" t="s">
         <v>31</v>
       </c>
       <c r="U502" t="s">
         <v>33</v>
       </c>
@@ -39397,51 +39397,51 @@
       <c r="E503">
         <v>1</v>
       </c>
       <c r="F503">
         <v>31</v>
       </c>
       <c r="G503">
         <v>5.3256</v>
       </c>
       <c r="H503">
         <v>147</v>
       </c>
       <c r="I503">
         <v>0</v>
       </c>
       <c r="J503">
         <v>0</v>
       </c>
       <c r="K503">
         <v>147.15899999999999</v>
       </c>
       <c r="L503" t="s">
         <v>27</v>
       </c>
       <c r="M503">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N503" t="s">
         <v>98</v>
       </c>
       <c r="O503">
         <v>6</v>
       </c>
       <c r="P503">
         <v>17464</v>
       </c>
       <c r="Q503" t="s">
         <v>38</v>
       </c>
       <c r="R503" t="s">
         <v>30</v>
       </c>
       <c r="S503" t="s">
         <v>31</v>
       </c>
       <c r="T503" t="s">
         <v>31</v>
       </c>
       <c r="U503" t="s">
         <v>34</v>
       </c>
@@ -39474,51 +39474,51 @@
       <c r="E504">
         <v>1</v>
       </c>
       <c r="F504">
         <v>31</v>
       </c>
       <c r="G504">
         <v>5.3256</v>
       </c>
       <c r="H504">
         <v>147</v>
       </c>
       <c r="I504">
         <v>0</v>
       </c>
       <c r="J504">
         <v>0</v>
       </c>
       <c r="K504">
         <v>147.15899999999999</v>
       </c>
       <c r="L504" t="s">
         <v>27</v>
       </c>
       <c r="M504">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N504" t="s">
         <v>98</v>
       </c>
       <c r="O504">
         <v>6</v>
       </c>
       <c r="P504">
         <v>17464</v>
       </c>
       <c r="Q504" t="s">
         <v>43</v>
       </c>
       <c r="R504" t="s">
         <v>30</v>
       </c>
       <c r="S504" t="s">
         <v>31</v>
       </c>
       <c r="T504" t="s">
         <v>31</v>
       </c>
       <c r="U504" t="s">
         <v>41</v>
       </c>
@@ -39551,51 +39551,51 @@
       <c r="E505">
         <v>1</v>
       </c>
       <c r="F505">
         <v>31</v>
       </c>
       <c r="G505">
         <v>5.3256</v>
       </c>
       <c r="H505">
         <v>147</v>
       </c>
       <c r="I505">
         <v>0</v>
       </c>
       <c r="J505">
         <v>0</v>
       </c>
       <c r="K505">
         <v>147.15899999999999</v>
       </c>
       <c r="L505" t="s">
         <v>27</v>
       </c>
       <c r="M505">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N505" t="s">
         <v>98</v>
       </c>
       <c r="O505">
         <v>6</v>
       </c>
       <c r="P505">
         <v>17464</v>
       </c>
       <c r="Q505" t="s">
         <v>43</v>
       </c>
       <c r="R505" t="s">
         <v>30</v>
       </c>
       <c r="S505" t="s">
         <v>31</v>
       </c>
       <c r="T505" t="s">
         <v>31</v>
       </c>
       <c r="U505" t="s">
         <v>42</v>
       </c>
@@ -39628,51 +39628,51 @@
       <c r="E506">
         <v>1</v>
       </c>
       <c r="F506">
         <v>31</v>
       </c>
       <c r="G506">
         <v>5.3256</v>
       </c>
       <c r="H506">
         <v>147</v>
       </c>
       <c r="I506">
         <v>0</v>
       </c>
       <c r="J506">
         <v>0</v>
       </c>
       <c r="K506">
         <v>147.15899999999999</v>
       </c>
       <c r="L506" t="s">
         <v>27</v>
       </c>
       <c r="M506">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N506" t="s">
         <v>98</v>
       </c>
       <c r="O506">
         <v>6</v>
       </c>
       <c r="P506">
         <v>17464</v>
       </c>
       <c r="Q506" t="s">
         <v>43</v>
       </c>
       <c r="R506" t="s">
         <v>30</v>
       </c>
       <c r="S506" t="s">
         <v>31</v>
       </c>
       <c r="T506" t="s">
         <v>31</v>
       </c>
       <c r="U506" t="s">
         <v>32</v>
       </c>
@@ -39705,51 +39705,51 @@
       <c r="E507">
         <v>1</v>
       </c>
       <c r="F507">
         <v>31</v>
       </c>
       <c r="G507">
         <v>5.3256</v>
       </c>
       <c r="H507">
         <v>147</v>
       </c>
       <c r="I507">
         <v>0</v>
       </c>
       <c r="J507">
         <v>0</v>
       </c>
       <c r="K507">
         <v>147.15899999999999</v>
       </c>
       <c r="L507" t="s">
         <v>27</v>
       </c>
       <c r="M507">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N507" t="s">
         <v>98</v>
       </c>
       <c r="O507">
         <v>6</v>
       </c>
       <c r="P507">
         <v>17464</v>
       </c>
       <c r="Q507" t="s">
         <v>43</v>
       </c>
       <c r="R507" t="s">
         <v>30</v>
       </c>
       <c r="S507" t="s">
         <v>31</v>
       </c>
       <c r="T507" t="s">
         <v>31</v>
       </c>
       <c r="U507" t="s">
         <v>33</v>
       </c>
@@ -39782,51 +39782,51 @@
       <c r="E508">
         <v>1</v>
       </c>
       <c r="F508">
         <v>31</v>
       </c>
       <c r="G508">
         <v>5.3256</v>
       </c>
       <c r="H508">
         <v>147</v>
       </c>
       <c r="I508">
         <v>0</v>
       </c>
       <c r="J508">
         <v>0</v>
       </c>
       <c r="K508">
         <v>147.15899999999999</v>
       </c>
       <c r="L508" t="s">
         <v>27</v>
       </c>
       <c r="M508">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N508" t="s">
         <v>98</v>
       </c>
       <c r="O508">
         <v>6</v>
       </c>
       <c r="P508">
         <v>17464</v>
       </c>
       <c r="Q508" t="s">
         <v>43</v>
       </c>
       <c r="R508" t="s">
         <v>30</v>
       </c>
       <c r="S508" t="s">
         <v>31</v>
       </c>
       <c r="T508" t="s">
         <v>31</v>
       </c>
       <c r="U508" t="s">
         <v>34</v>
       </c>