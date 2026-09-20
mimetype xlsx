--- v0 (2026-08-03)
+++ v1 (2026-09-20)
@@ -21260,51 +21260,51 @@
       </c>
       <c r="Y266">
         <v>0.302</v>
       </c>
     </row>
     <row r="267" spans="1:25">
       <c r="A267" t="s">
         <v>25</v>
       </c>
       <c r="B267">
         <v>2026</v>
       </c>
       <c r="C267">
         <v>1505</v>
       </c>
       <c r="D267" t="s">
         <v>90</v>
       </c>
       <c r="E267">
         <v>2</v>
       </c>
       <c r="F267">
         <v>401</v>
       </c>
       <c r="G267">
-        <v>3.2828</v>
+        <v>3.2827</v>
       </c>
       <c r="H267">
         <v>149</v>
       </c>
       <c r="I267">
         <v>0</v>
       </c>
       <c r="J267">
         <v>61.227</v>
       </c>
       <c r="K267">
         <v>0</v>
       </c>
       <c r="L267" t="s">
         <v>27</v>
       </c>
       <c r="M267">
         <v>1</v>
       </c>
       <c r="N267" t="s">
         <v>91</v>
       </c>
       <c r="O267">
         <v>6</v>
       </c>
@@ -21337,51 +21337,51 @@
       </c>
       <c r="Y267">
         <v>0.064</v>
       </c>
     </row>
     <row r="268" spans="1:25">
       <c r="A268" t="s">
         <v>25</v>
       </c>
       <c r="B268">
         <v>2026</v>
       </c>
       <c r="C268">
         <v>1505</v>
       </c>
       <c r="D268" t="s">
         <v>90</v>
       </c>
       <c r="E268">
         <v>2</v>
       </c>
       <c r="F268">
         <v>401</v>
       </c>
       <c r="G268">
-        <v>3.2828</v>
+        <v>3.2827</v>
       </c>
       <c r="H268">
         <v>149</v>
       </c>
       <c r="I268">
         <v>0</v>
       </c>
       <c r="J268">
         <v>61.227</v>
       </c>
       <c r="K268">
         <v>0</v>
       </c>
       <c r="L268" t="s">
         <v>27</v>
       </c>
       <c r="M268">
         <v>1</v>
       </c>
       <c r="N268" t="s">
         <v>91</v>
       </c>
       <c r="O268">
         <v>6</v>
       </c>
@@ -21414,51 +21414,51 @@
       </c>
       <c r="Y268">
         <v>2.022</v>
       </c>
     </row>
     <row r="269" spans="1:25">
       <c r="A269" t="s">
         <v>25</v>
       </c>
       <c r="B269">
         <v>2026</v>
       </c>
       <c r="C269">
         <v>1505</v>
       </c>
       <c r="D269" t="s">
         <v>90</v>
       </c>
       <c r="E269">
         <v>2</v>
       </c>
       <c r="F269">
         <v>401</v>
       </c>
       <c r="G269">
-        <v>3.2828</v>
+        <v>3.2827</v>
       </c>
       <c r="H269">
         <v>149</v>
       </c>
       <c r="I269">
         <v>0</v>
       </c>
       <c r="J269">
         <v>61.227</v>
       </c>
       <c r="K269">
         <v>0</v>
       </c>
       <c r="L269" t="s">
         <v>27</v>
       </c>
       <c r="M269">
         <v>1</v>
       </c>
       <c r="N269" t="s">
         <v>91</v>
       </c>
       <c r="O269">
         <v>6</v>
       </c>
@@ -21491,51 +21491,51 @@
       </c>
       <c r="Y269">
         <v>3.401</v>
       </c>
     </row>
     <row r="270" spans="1:25">
       <c r="A270" t="s">
         <v>25</v>
       </c>
       <c r="B270">
         <v>2026</v>
       </c>
       <c r="C270">
         <v>1505</v>
       </c>
       <c r="D270" t="s">
         <v>90</v>
       </c>
       <c r="E270">
         <v>2</v>
       </c>
       <c r="F270">
         <v>401</v>
       </c>
       <c r="G270">
-        <v>3.2828</v>
+        <v>3.2827</v>
       </c>
       <c r="H270">
         <v>149</v>
       </c>
       <c r="I270">
         <v>0</v>
       </c>
       <c r="J270">
         <v>61.227</v>
       </c>
       <c r="K270">
         <v>0</v>
       </c>
       <c r="L270" t="s">
         <v>27</v>
       </c>
       <c r="M270">
         <v>1</v>
       </c>
       <c r="N270" t="s">
         <v>91</v>
       </c>
       <c r="O270">
         <v>6</v>
       </c>
@@ -21568,51 +21568,51 @@
       </c>
       <c r="Y270">
         <v>17.094000000000001</v>
       </c>
     </row>
     <row r="271" spans="1:25">
       <c r="A271" t="s">
         <v>25</v>
       </c>
       <c r="B271">
         <v>2026</v>
       </c>
       <c r="C271">
         <v>1505</v>
       </c>
       <c r="D271" t="s">
         <v>90</v>
       </c>
       <c r="E271">
         <v>2</v>
       </c>
       <c r="F271">
         <v>401</v>
       </c>
       <c r="G271">
-        <v>3.2828</v>
+        <v>3.2827</v>
       </c>
       <c r="H271">
         <v>149</v>
       </c>
       <c r="I271">
         <v>0</v>
       </c>
       <c r="J271">
         <v>61.227</v>
       </c>
       <c r="K271">
         <v>0</v>
       </c>
       <c r="L271" t="s">
         <v>27</v>
       </c>
       <c r="M271">
         <v>1</v>
       </c>
       <c r="N271" t="s">
         <v>91</v>
       </c>
       <c r="O271">
         <v>6</v>
       </c>
@@ -21645,51 +21645,51 @@
       </c>
       <c r="Y271">
         <v>10.205</v>
       </c>
     </row>
     <row r="272" spans="1:25">
       <c r="A272" t="s">
         <v>25</v>
       </c>
       <c r="B272">
         <v>2026</v>
       </c>
       <c r="C272">
         <v>1505</v>
       </c>
       <c r="D272" t="s">
         <v>90</v>
       </c>
       <c r="E272">
         <v>2</v>
       </c>
       <c r="F272">
         <v>401</v>
       </c>
       <c r="G272">
-        <v>3.2828</v>
+        <v>3.2827</v>
       </c>
       <c r="H272">
         <v>149</v>
       </c>
       <c r="I272">
         <v>0</v>
       </c>
       <c r="J272">
         <v>61.227</v>
       </c>
       <c r="K272">
         <v>0</v>
       </c>
       <c r="L272" t="s">
         <v>27</v>
       </c>
       <c r="M272">
         <v>1</v>
       </c>
       <c r="N272" t="s">
         <v>91</v>
       </c>
       <c r="O272">
         <v>6</v>
       </c>
@@ -21722,51 +21722,51 @@
       </c>
       <c r="Y272">
         <v>8.352</v>
       </c>
     </row>
     <row r="273" spans="1:25">
       <c r="A273" t="s">
         <v>25</v>
       </c>
       <c r="B273">
         <v>2026</v>
       </c>
       <c r="C273">
         <v>1505</v>
       </c>
       <c r="D273" t="s">
         <v>90</v>
       </c>
       <c r="E273">
         <v>2</v>
       </c>
       <c r="F273">
         <v>401</v>
       </c>
       <c r="G273">
-        <v>3.2828</v>
+        <v>3.2827</v>
       </c>
       <c r="H273">
         <v>149</v>
       </c>
       <c r="I273">
         <v>0</v>
       </c>
       <c r="J273">
         <v>61.227</v>
       </c>
       <c r="K273">
         <v>0</v>
       </c>
       <c r="L273" t="s">
         <v>27</v>
       </c>
       <c r="M273">
         <v>1</v>
       </c>
       <c r="N273" t="s">
         <v>91</v>
       </c>
       <c r="O273">
         <v>6</v>
       </c>
@@ -21799,51 +21799,51 @@
       </c>
       <c r="Y273">
         <v>0.155</v>
       </c>
     </row>
     <row r="274" spans="1:25">
       <c r="A274" t="s">
         <v>25</v>
       </c>
       <c r="B274">
         <v>2026</v>
       </c>
       <c r="C274">
         <v>1505</v>
       </c>
       <c r="D274" t="s">
         <v>90</v>
       </c>
       <c r="E274">
         <v>2</v>
       </c>
       <c r="F274">
         <v>401</v>
       </c>
       <c r="G274">
-        <v>3.2828</v>
+        <v>3.2827</v>
       </c>
       <c r="H274">
         <v>149</v>
       </c>
       <c r="I274">
         <v>0</v>
       </c>
       <c r="J274">
         <v>61.227</v>
       </c>
       <c r="K274">
         <v>0</v>
       </c>
       <c r="L274" t="s">
         <v>27</v>
       </c>
       <c r="M274">
         <v>1</v>
       </c>
       <c r="N274" t="s">
         <v>91</v>
       </c>
       <c r="O274">
         <v>6</v>
       </c>
@@ -21876,51 +21876,51 @@
       </c>
       <c r="Y274">
         <v>2.441</v>
       </c>
     </row>
     <row r="275" spans="1:25">
       <c r="A275" t="s">
         <v>25</v>
       </c>
       <c r="B275">
         <v>2026</v>
       </c>
       <c r="C275">
         <v>1505</v>
       </c>
       <c r="D275" t="s">
         <v>90</v>
       </c>
       <c r="E275">
         <v>2</v>
       </c>
       <c r="F275">
         <v>401</v>
       </c>
       <c r="G275">
-        <v>3.2828</v>
+        <v>3.2827</v>
       </c>
       <c r="H275">
         <v>149</v>
       </c>
       <c r="I275">
         <v>0</v>
       </c>
       <c r="J275">
         <v>61.227</v>
       </c>
       <c r="K275">
         <v>0</v>
       </c>
       <c r="L275" t="s">
         <v>27</v>
       </c>
       <c r="M275">
         <v>1</v>
       </c>
       <c r="N275" t="s">
         <v>91</v>
       </c>
       <c r="O275">
         <v>6</v>
       </c>
@@ -21953,51 +21953,51 @@
       </c>
       <c r="Y275">
         <v>2.851</v>
       </c>
     </row>
     <row r="276" spans="1:25">
       <c r="A276" t="s">
         <v>25</v>
       </c>
       <c r="B276">
         <v>2026</v>
       </c>
       <c r="C276">
         <v>1505</v>
       </c>
       <c r="D276" t="s">
         <v>90</v>
       </c>
       <c r="E276">
         <v>2</v>
       </c>
       <c r="F276">
         <v>401</v>
       </c>
       <c r="G276">
-        <v>3.2828</v>
+        <v>3.2827</v>
       </c>
       <c r="H276">
         <v>149</v>
       </c>
       <c r="I276">
         <v>0</v>
       </c>
       <c r="J276">
         <v>61.227</v>
       </c>
       <c r="K276">
         <v>0</v>
       </c>
       <c r="L276" t="s">
         <v>27</v>
       </c>
       <c r="M276">
         <v>1</v>
       </c>
       <c r="N276" t="s">
         <v>91</v>
       </c>
       <c r="O276">
         <v>6</v>
       </c>
@@ -22030,51 +22030,51 @@
       </c>
       <c r="Y276">
         <v>5.815</v>
       </c>
     </row>
     <row r="277" spans="1:25">
       <c r="A277" t="s">
         <v>25</v>
       </c>
       <c r="B277">
         <v>2026</v>
       </c>
       <c r="C277">
         <v>1505</v>
       </c>
       <c r="D277" t="s">
         <v>90</v>
       </c>
       <c r="E277">
         <v>2</v>
       </c>
       <c r="F277">
         <v>401</v>
       </c>
       <c r="G277">
-        <v>3.2828</v>
+        <v>3.2827</v>
       </c>
       <c r="H277">
         <v>149</v>
       </c>
       <c r="I277">
         <v>0</v>
       </c>
       <c r="J277">
         <v>61.227</v>
       </c>
       <c r="K277">
         <v>0</v>
       </c>
       <c r="L277" t="s">
         <v>27</v>
       </c>
       <c r="M277">
         <v>1</v>
       </c>
       <c r="N277" t="s">
         <v>91</v>
       </c>
       <c r="O277">
         <v>6</v>
       </c>
@@ -22107,51 +22107,51 @@
       </c>
       <c r="Y277">
         <v>3.592</v>
       </c>
     </row>
     <row r="278" spans="1:25">
       <c r="A278" t="s">
         <v>25</v>
       </c>
       <c r="B278">
         <v>2026</v>
       </c>
       <c r="C278">
         <v>1505</v>
       </c>
       <c r="D278" t="s">
         <v>90</v>
       </c>
       <c r="E278">
         <v>2</v>
       </c>
       <c r="F278">
         <v>401</v>
       </c>
       <c r="G278">
-        <v>3.2828</v>
+        <v>3.2827</v>
       </c>
       <c r="H278">
         <v>149</v>
       </c>
       <c r="I278">
         <v>0</v>
       </c>
       <c r="J278">
         <v>61.227</v>
       </c>
       <c r="K278">
         <v>0</v>
       </c>
       <c r="L278" t="s">
         <v>27</v>
       </c>
       <c r="M278">
         <v>1</v>
       </c>
       <c r="N278" t="s">
         <v>91</v>
       </c>
       <c r="O278">
         <v>6</v>
       </c>
@@ -22184,51 +22184,51 @@
       </c>
       <c r="Y278">
         <v>2.233</v>
       </c>
     </row>
     <row r="279" spans="1:25">
       <c r="A279" t="s">
         <v>25</v>
       </c>
       <c r="B279">
         <v>2026</v>
       </c>
       <c r="C279">
         <v>1505</v>
       </c>
       <c r="D279" t="s">
         <v>90</v>
       </c>
       <c r="E279">
         <v>2</v>
       </c>
       <c r="F279">
         <v>401</v>
       </c>
       <c r="G279">
-        <v>3.2828</v>
+        <v>3.2827</v>
       </c>
       <c r="H279">
         <v>149</v>
       </c>
       <c r="I279">
         <v>0</v>
       </c>
       <c r="J279">
         <v>61.227</v>
       </c>
       <c r="K279">
         <v>0</v>
       </c>
       <c r="L279" t="s">
         <v>27</v>
       </c>
       <c r="M279">
         <v>1</v>
       </c>
       <c r="N279" t="s">
         <v>91</v>
       </c>
       <c r="O279">
         <v>6</v>
       </c>
@@ -22261,51 +22261,51 @@
       </c>
       <c r="Y279">
         <v>0.201</v>
       </c>
     </row>
     <row r="280" spans="1:25">
       <c r="A280" t="s">
         <v>25</v>
       </c>
       <c r="B280">
         <v>2026</v>
       </c>
       <c r="C280">
         <v>1505</v>
       </c>
       <c r="D280" t="s">
         <v>90</v>
       </c>
       <c r="E280">
         <v>2</v>
       </c>
       <c r="F280">
         <v>401</v>
       </c>
       <c r="G280">
-        <v>3.2828</v>
+        <v>3.2827</v>
       </c>
       <c r="H280">
         <v>149</v>
       </c>
       <c r="I280">
         <v>0</v>
       </c>
       <c r="J280">
         <v>61.227</v>
       </c>
       <c r="K280">
         <v>0</v>
       </c>
       <c r="L280" t="s">
         <v>27</v>
       </c>
       <c r="M280">
         <v>1</v>
       </c>
       <c r="N280" t="s">
         <v>91</v>
       </c>
       <c r="O280">
         <v>6</v>
       </c>
@@ -22338,51 +22338,51 @@
       </c>
       <c r="Y280">
         <v>0.265</v>
       </c>
     </row>
     <row r="281" spans="1:25">
       <c r="A281" t="s">
         <v>25</v>
       </c>
       <c r="B281">
         <v>2026</v>
       </c>
       <c r="C281">
         <v>1505</v>
       </c>
       <c r="D281" t="s">
         <v>90</v>
       </c>
       <c r="E281">
         <v>2</v>
       </c>
       <c r="F281">
         <v>401</v>
       </c>
       <c r="G281">
-        <v>3.2828</v>
+        <v>3.2827</v>
       </c>
       <c r="H281">
         <v>149</v>
       </c>
       <c r="I281">
         <v>0</v>
       </c>
       <c r="J281">
         <v>61.227</v>
       </c>
       <c r="K281">
         <v>0</v>
       </c>
       <c r="L281" t="s">
         <v>27</v>
       </c>
       <c r="M281">
         <v>1</v>
       </c>
       <c r="N281" t="s">
         <v>91</v>
       </c>
       <c r="O281">
         <v>6</v>
       </c>
@@ -22415,51 +22415,51 @@
       </c>
       <c r="Y281">
         <v>0.566</v>
       </c>
     </row>
     <row r="282" spans="1:25">
       <c r="A282" t="s">
         <v>25</v>
       </c>
       <c r="B282">
         <v>2026</v>
       </c>
       <c r="C282">
         <v>1505</v>
       </c>
       <c r="D282" t="s">
         <v>90</v>
       </c>
       <c r="E282">
         <v>2</v>
       </c>
       <c r="F282">
         <v>401</v>
       </c>
       <c r="G282">
-        <v>3.2828</v>
+        <v>3.2827</v>
       </c>
       <c r="H282">
         <v>149</v>
       </c>
       <c r="I282">
         <v>0</v>
       </c>
       <c r="J282">
         <v>61.227</v>
       </c>
       <c r="K282">
         <v>0</v>
       </c>
       <c r="L282" t="s">
         <v>27</v>
       </c>
       <c r="M282">
         <v>1</v>
       </c>
       <c r="N282" t="s">
         <v>91</v>
       </c>
       <c r="O282">
         <v>6</v>
       </c>
@@ -22492,51 +22492,51 @@
       </c>
       <c r="Y282">
         <v>1.446</v>
       </c>
     </row>
     <row r="283" spans="1:25">
       <c r="A283" t="s">
         <v>25</v>
       </c>
       <c r="B283">
         <v>2026</v>
       </c>
       <c r="C283">
         <v>1505</v>
       </c>
       <c r="D283" t="s">
         <v>90</v>
       </c>
       <c r="E283">
         <v>2</v>
       </c>
       <c r="F283">
         <v>401</v>
       </c>
       <c r="G283">
-        <v>3.2828</v>
+        <v>3.2827</v>
       </c>
       <c r="H283">
         <v>149</v>
       </c>
       <c r="I283">
         <v>0</v>
       </c>
       <c r="J283">
         <v>61.227</v>
       </c>
       <c r="K283">
         <v>0</v>
       </c>
       <c r="L283" t="s">
         <v>27</v>
       </c>
       <c r="M283">
         <v>1</v>
       </c>
       <c r="N283" t="s">
         <v>91</v>
       </c>
       <c r="O283">
         <v>6</v>
       </c>