--- v0 (2026-08-12)
+++ v1 (2026-10-03)
@@ -767,51 +767,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
         <v>2026</v>
       </c>
       <c r="C2">
         <v>1009</v>
       </c>
       <c r="D2" t="s">
         <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="F2">
         <v>1</v>
       </c>
       <c r="G2">
-        <v>57.6328</v>
+        <v>57.632</v>
       </c>
       <c r="H2">
         <v>249</v>
       </c>
       <c r="I2">
         <v>635.0</v>
       </c>
       <c r="J2">
         <v>758.39099999999996</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="M2">
         <v>1</v>
       </c>
       <c r="N2" t="s">
         <v>29</v>
       </c>
       <c r="O2">
         <v>6</v>
       </c>
@@ -844,51 +844,51 @@
       </c>
       <c r="Y2">
         <v>0.482</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3">
         <v>2026</v>
       </c>
       <c r="C3">
         <v>1009</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="F3">
         <v>1</v>
       </c>
       <c r="G3">
-        <v>57.6328</v>
+        <v>57.632</v>
       </c>
       <c r="H3">
         <v>249</v>
       </c>
       <c r="I3">
         <v>635.0</v>
       </c>
       <c r="J3">
         <v>758.39099999999996</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
       <c r="M3">
         <v>1</v>
       </c>
       <c r="N3" t="s">
         <v>29</v>
       </c>
       <c r="O3">
         <v>6</v>
       </c>
@@ -921,51 +921,51 @@
       </c>
       <c r="Y3">
         <v>2.62</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4">
         <v>2026</v>
       </c>
       <c r="C4">
         <v>1009</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>27</v>
       </c>
       <c r="F4">
         <v>1</v>
       </c>
       <c r="G4">
-        <v>57.6328</v>
+        <v>57.632</v>
       </c>
       <c r="H4">
         <v>249</v>
       </c>
       <c r="I4">
         <v>635.0</v>
       </c>
       <c r="J4">
         <v>758.39099999999996</v>
       </c>
       <c r="K4">
         <v>0</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
       <c r="M4">
         <v>1</v>
       </c>
       <c r="N4" t="s">
         <v>29</v>
       </c>
       <c r="O4">
         <v>6</v>
       </c>
@@ -998,51 +998,51 @@
       </c>
       <c r="Y4">
         <v>3.908</v>
       </c>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5">
         <v>2026</v>
       </c>
       <c r="C5">
         <v>1009</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5">
         <v>1</v>
       </c>
       <c r="G5">
-        <v>57.6328</v>
+        <v>57.632</v>
       </c>
       <c r="H5">
         <v>249</v>
       </c>
       <c r="I5">
         <v>635.0</v>
       </c>
       <c r="J5">
         <v>758.39099999999996</v>
       </c>
       <c r="K5">
         <v>0</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
       <c r="M5">
         <v>1</v>
       </c>
       <c r="N5" t="s">
         <v>29</v>
       </c>
       <c r="O5">
         <v>6</v>
       </c>
@@ -1075,51 +1075,51 @@
       </c>
       <c r="Y5">
         <v>11.556</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6">
         <v>2026</v>
       </c>
       <c r="C6">
         <v>1009</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6">
         <v>1</v>
       </c>
       <c r="G6">
-        <v>57.6328</v>
+        <v>57.632</v>
       </c>
       <c r="H6">
         <v>249</v>
       </c>
       <c r="I6">
         <v>635.0</v>
       </c>
       <c r="J6">
         <v>758.39099999999996</v>
       </c>
       <c r="K6">
         <v>0</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
       <c r="M6">
         <v>1</v>
       </c>
       <c r="N6" t="s">
         <v>29</v>
       </c>
       <c r="O6">
         <v>6</v>
       </c>
@@ -1152,51 +1152,51 @@
       </c>
       <c r="Y6">
         <v>39.118</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7">
         <v>2026</v>
       </c>
       <c r="C7">
         <v>1009</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="F7">
         <v>1</v>
       </c>
       <c r="G7">
-        <v>57.6328</v>
+        <v>57.632</v>
       </c>
       <c r="H7">
         <v>249</v>
       </c>
       <c r="I7">
         <v>635.0</v>
       </c>
       <c r="J7">
         <v>758.39099999999996</v>
       </c>
       <c r="K7">
         <v>0</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
       <c r="M7">
         <v>1</v>
       </c>
       <c r="N7" t="s">
         <v>29</v>
       </c>
       <c r="O7">
         <v>6</v>
       </c>
@@ -1229,51 +1229,51 @@
       </c>
       <c r="Y7">
         <v>164.66</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8">
         <v>2026</v>
       </c>
       <c r="C8">
         <v>1009</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8">
         <v>1</v>
       </c>
       <c r="G8">
-        <v>57.6328</v>
+        <v>57.632</v>
       </c>
       <c r="H8">
         <v>249</v>
       </c>
       <c r="I8">
         <v>635.0</v>
       </c>
       <c r="J8">
         <v>758.39099999999996</v>
       </c>
       <c r="K8">
         <v>0</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
       <c r="M8">
         <v>1</v>
       </c>
       <c r="N8" t="s">
         <v>29</v>
       </c>
       <c r="O8">
         <v>6</v>
       </c>
@@ -1306,51 +1306,51 @@
       </c>
       <c r="Y8">
         <v>480.85199999999998</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9">
         <v>2026</v>
       </c>
       <c r="C9">
         <v>1009</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9">
         <v>1</v>
       </c>
       <c r="G9">
-        <v>57.6328</v>
+        <v>57.632</v>
       </c>
       <c r="H9">
         <v>249</v>
       </c>
       <c r="I9">
         <v>635.0</v>
       </c>
       <c r="J9">
         <v>758.39099999999996</v>
       </c>
       <c r="K9">
         <v>0</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
       <c r="M9">
         <v>1</v>
       </c>
       <c r="N9" t="s">
         <v>29</v>
       </c>
       <c r="O9">
         <v>6</v>
       </c>
@@ -1383,51 +1383,51 @@
       </c>
       <c r="Y9">
         <v>31.282</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10">
         <v>2026</v>
       </c>
       <c r="C10">
         <v>1009</v>
       </c>
       <c r="D10" t="s">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10">
         <v>1</v>
       </c>
       <c r="G10">
-        <v>57.6328</v>
+        <v>57.632</v>
       </c>
       <c r="H10">
         <v>249</v>
       </c>
       <c r="I10">
         <v>635.0</v>
       </c>
       <c r="J10">
         <v>758.39099999999996</v>
       </c>
       <c r="K10">
         <v>0</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
       <c r="M10">
         <v>1</v>
       </c>
       <c r="N10" t="s">
         <v>29</v>
       </c>
       <c r="O10">
         <v>6</v>
       </c>
@@ -1460,51 +1460,51 @@
       </c>
       <c r="Y10">
         <v>8.304</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11">
         <v>2026</v>
       </c>
       <c r="C11">
         <v>1009</v>
       </c>
       <c r="D11" t="s">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11">
         <v>1</v>
       </c>
       <c r="G11">
-        <v>57.6328</v>
+        <v>57.632</v>
       </c>
       <c r="H11">
         <v>249</v>
       </c>
       <c r="I11">
         <v>635.0</v>
       </c>
       <c r="J11">
         <v>758.39099999999996</v>
       </c>
       <c r="K11">
         <v>0</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
       </c>
       <c r="M11">
         <v>1</v>
       </c>
       <c r="N11" t="s">
         <v>29</v>
       </c>
       <c r="O11">
         <v>6</v>
       </c>
@@ -1537,51 +1537,51 @@
       </c>
       <c r="Y11">
         <v>15.609</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
         <v>2026</v>
       </c>
       <c r="C12">
         <v>1009</v>
       </c>
       <c r="D12" t="s">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12">
         <v>2</v>
       </c>
       <c r="G12">
-        <v>54.4847</v>
+        <v>54.4837</v>
       </c>
       <c r="H12">
         <v>349</v>
       </c>
       <c r="I12">
         <v>973.0</v>
       </c>
       <c r="J12">
         <v>1157.44100000000003</v>
       </c>
       <c r="K12">
         <v>0</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
       </c>
       <c r="M12">
         <v>1</v>
       </c>
       <c r="N12" t="s">
         <v>41</v>
       </c>
       <c r="O12">
         <v>6</v>
       </c>
@@ -1614,51 +1614,51 @@
       </c>
       <c r="Y12">
         <v>2.607</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13">
         <v>2026</v>
       </c>
       <c r="C13">
         <v>1009</v>
       </c>
       <c r="D13" t="s">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
       <c r="F13">
         <v>2</v>
       </c>
       <c r="G13">
-        <v>54.4847</v>
+        <v>54.4837</v>
       </c>
       <c r="H13">
         <v>349</v>
       </c>
       <c r="I13">
         <v>973.0</v>
       </c>
       <c r="J13">
         <v>1157.44100000000003</v>
       </c>
       <c r="K13">
         <v>0</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
       </c>
       <c r="M13">
         <v>1</v>
       </c>
       <c r="N13" t="s">
         <v>41</v>
       </c>
       <c r="O13">
         <v>6</v>
       </c>
@@ -1691,51 +1691,51 @@
       </c>
       <c r="Y13">
         <v>24.54</v>
       </c>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
         <v>2026</v>
       </c>
       <c r="C14">
         <v>1009</v>
       </c>
       <c r="D14" t="s">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
       <c r="F14">
         <v>2</v>
       </c>
       <c r="G14">
-        <v>54.4847</v>
+        <v>54.4837</v>
       </c>
       <c r="H14">
         <v>349</v>
       </c>
       <c r="I14">
         <v>973.0</v>
       </c>
       <c r="J14">
         <v>1157.44100000000003</v>
       </c>
       <c r="K14">
         <v>0</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
       </c>
       <c r="M14">
         <v>1</v>
       </c>
       <c r="N14" t="s">
         <v>41</v>
       </c>
       <c r="O14">
         <v>6</v>
       </c>
@@ -1768,51 +1768,51 @@
       </c>
       <c r="Y14">
         <v>49.432</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15">
         <v>2026</v>
       </c>
       <c r="C15">
         <v>1009</v>
       </c>
       <c r="D15" t="s">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>27</v>
       </c>
       <c r="F15">
         <v>2</v>
       </c>
       <c r="G15">
-        <v>54.4847</v>
+        <v>54.4837</v>
       </c>
       <c r="H15">
         <v>349</v>
       </c>
       <c r="I15">
         <v>973.0</v>
       </c>
       <c r="J15">
         <v>1157.44100000000003</v>
       </c>
       <c r="K15">
         <v>0</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
       </c>
       <c r="M15">
         <v>1</v>
       </c>
       <c r="N15" t="s">
         <v>41</v>
       </c>
       <c r="O15">
         <v>6</v>
       </c>
@@ -1845,51 +1845,51 @@
       </c>
       <c r="Y15">
         <v>175.027999999999992</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16">
         <v>2026</v>
       </c>
       <c r="C16">
         <v>1009</v>
       </c>
       <c r="D16" t="s">
         <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>27</v>
       </c>
       <c r="F16">
         <v>2</v>
       </c>
       <c r="G16">
-        <v>54.4847</v>
+        <v>54.4837</v>
       </c>
       <c r="H16">
         <v>349</v>
       </c>
       <c r="I16">
         <v>973.0</v>
       </c>
       <c r="J16">
         <v>1157.44100000000003</v>
       </c>
       <c r="K16">
         <v>0</v>
       </c>
       <c r="L16" t="s">
         <v>28</v>
       </c>
       <c r="M16">
         <v>1</v>
       </c>
       <c r="N16" t="s">
         <v>41</v>
       </c>
       <c r="O16">
         <v>6</v>
       </c>
@@ -1922,51 +1922,51 @@
       </c>
       <c r="Y16">
         <v>761.034999999999968</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17">
         <v>2026</v>
       </c>
       <c r="C17">
         <v>1009</v>
       </c>
       <c r="D17" t="s">
         <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>27</v>
       </c>
       <c r="F17">
         <v>2</v>
       </c>
       <c r="G17">
-        <v>54.4847</v>
+        <v>54.4837</v>
       </c>
       <c r="H17">
         <v>349</v>
       </c>
       <c r="I17">
         <v>973.0</v>
       </c>
       <c r="J17">
         <v>1157.44100000000003</v>
       </c>
       <c r="K17">
         <v>0</v>
       </c>
       <c r="L17" t="s">
         <v>28</v>
       </c>
       <c r="M17">
         <v>1</v>
       </c>
       <c r="N17" t="s">
         <v>41</v>
       </c>
       <c r="O17">
         <v>6</v>
       </c>
@@ -1999,51 +1999,51 @@
       </c>
       <c r="Y17">
         <v>108.28</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18">
         <v>2026</v>
       </c>
       <c r="C18">
         <v>1009</v>
       </c>
       <c r="D18" t="s">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>27</v>
       </c>
       <c r="F18">
         <v>2</v>
       </c>
       <c r="G18">
-        <v>54.4847</v>
+        <v>54.4837</v>
       </c>
       <c r="H18">
         <v>349</v>
       </c>
       <c r="I18">
         <v>973.0</v>
       </c>
       <c r="J18">
         <v>1157.44100000000003</v>
       </c>
       <c r="K18">
         <v>0</v>
       </c>
       <c r="L18" t="s">
         <v>28</v>
       </c>
       <c r="M18">
         <v>1</v>
       </c>
       <c r="N18" t="s">
         <v>41</v>
       </c>
       <c r="O18">
         <v>6</v>
       </c>
@@ -2076,51 +2076,51 @@
       </c>
       <c r="Y18">
         <v>1.24</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19">
         <v>2026</v>
       </c>
       <c r="C19">
         <v>1009</v>
       </c>
       <c r="D19" t="s">
         <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>27</v>
       </c>
       <c r="F19">
         <v>2</v>
       </c>
       <c r="G19">
-        <v>54.4847</v>
+        <v>54.4837</v>
       </c>
       <c r="H19">
         <v>349</v>
       </c>
       <c r="I19">
         <v>973.0</v>
       </c>
       <c r="J19">
         <v>1157.44100000000003</v>
       </c>
       <c r="K19">
         <v>0</v>
       </c>
       <c r="L19" t="s">
         <v>28</v>
       </c>
       <c r="M19">
         <v>1</v>
       </c>
       <c r="N19" t="s">
         <v>41</v>
       </c>
       <c r="O19">
         <v>6</v>
       </c>
@@ -2153,51 +2153,51 @@
       </c>
       <c r="Y19">
         <v>3.296</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20">
         <v>2026</v>
       </c>
       <c r="C20">
         <v>1009</v>
       </c>
       <c r="D20" t="s">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>27</v>
       </c>
       <c r="F20">
         <v>2</v>
       </c>
       <c r="G20">
-        <v>54.4847</v>
+        <v>54.4837</v>
       </c>
       <c r="H20">
         <v>349</v>
       </c>
       <c r="I20">
         <v>973.0</v>
       </c>
       <c r="J20">
         <v>1157.44100000000003</v>
       </c>
       <c r="K20">
         <v>0</v>
       </c>
       <c r="L20" t="s">
         <v>28</v>
       </c>
       <c r="M20">
         <v>1</v>
       </c>
       <c r="N20" t="s">
         <v>41</v>
       </c>
       <c r="O20">
         <v>6</v>
       </c>
@@ -2230,51 +2230,51 @@
       </c>
       <c r="Y20">
         <v>5.072</v>
       </c>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21">
         <v>2026</v>
       </c>
       <c r="C21">
         <v>1009</v>
       </c>
       <c r="D21" t="s">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>27</v>
       </c>
       <c r="F21">
         <v>2</v>
       </c>
       <c r="G21">
-        <v>54.4847</v>
+        <v>54.4837</v>
       </c>
       <c r="H21">
         <v>349</v>
       </c>
       <c r="I21">
         <v>973.0</v>
       </c>
       <c r="J21">
         <v>1157.44100000000003</v>
       </c>
       <c r="K21">
         <v>0</v>
       </c>
       <c r="L21" t="s">
         <v>28</v>
       </c>
       <c r="M21">
         <v>1</v>
       </c>
       <c r="N21" t="s">
         <v>41</v>
       </c>
       <c r="O21">
         <v>6</v>
       </c>
@@ -2307,51 +2307,51 @@
       </c>
       <c r="Y21">
         <v>24.104</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
         <v>25</v>
       </c>
       <c r="B22">
         <v>2026</v>
       </c>
       <c r="C22">
         <v>1009</v>
       </c>
       <c r="D22" t="s">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>27</v>
       </c>
       <c r="F22">
         <v>2</v>
       </c>
       <c r="G22">
-        <v>54.4847</v>
+        <v>54.4837</v>
       </c>
       <c r="H22">
         <v>349</v>
       </c>
       <c r="I22">
         <v>973.0</v>
       </c>
       <c r="J22">
         <v>1157.44100000000003</v>
       </c>
       <c r="K22">
         <v>0</v>
       </c>
       <c r="L22" t="s">
         <v>28</v>
       </c>
       <c r="M22">
         <v>1</v>
       </c>
       <c r="N22" t="s">
         <v>41</v>
       </c>
       <c r="O22">
         <v>6</v>
       </c>
@@ -2384,51 +2384,51 @@
       </c>
       <c r="Y22">
         <v>2.807</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
         <v>25</v>
       </c>
       <c r="B23">
         <v>2026</v>
       </c>
       <c r="C23">
         <v>1009</v>
       </c>
       <c r="D23" t="s">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>27</v>
       </c>
       <c r="F23">
         <v>3</v>
       </c>
       <c r="G23">
-        <v>54.2862</v>
+        <v>54.2852</v>
       </c>
       <c r="H23">
         <v>406</v>
       </c>
       <c r="I23">
         <v>1052.0</v>
       </c>
       <c r="J23">
         <v>1251.99000000000001</v>
       </c>
       <c r="K23">
         <v>0</v>
       </c>
       <c r="L23" t="s">
         <v>28</v>
       </c>
       <c r="M23">
         <v>1</v>
       </c>
       <c r="N23" t="s">
         <v>43</v>
       </c>
       <c r="O23">
         <v>6</v>
       </c>
@@ -2461,51 +2461,51 @@
       </c>
       <c r="Y23">
         <v>0.782</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
         <v>25</v>
       </c>
       <c r="B24">
         <v>2026</v>
       </c>
       <c r="C24">
         <v>1009</v>
       </c>
       <c r="D24" t="s">
         <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>27</v>
       </c>
       <c r="F24">
         <v>3</v>
       </c>
       <c r="G24">
-        <v>54.2862</v>
+        <v>54.2852</v>
       </c>
       <c r="H24">
         <v>406</v>
       </c>
       <c r="I24">
         <v>1052.0</v>
       </c>
       <c r="J24">
         <v>1251.99000000000001</v>
       </c>
       <c r="K24">
         <v>0</v>
       </c>
       <c r="L24" t="s">
         <v>28</v>
       </c>
       <c r="M24">
         <v>1</v>
       </c>
       <c r="N24" t="s">
         <v>43</v>
       </c>
       <c r="O24">
         <v>6</v>
       </c>
@@ -2538,51 +2538,51 @@
       </c>
       <c r="Y24">
         <v>2.415</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
         <v>25</v>
       </c>
       <c r="B25">
         <v>2026</v>
       </c>
       <c r="C25">
         <v>1009</v>
       </c>
       <c r="D25" t="s">
         <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>27</v>
       </c>
       <c r="F25">
         <v>3</v>
       </c>
       <c r="G25">
-        <v>54.2862</v>
+        <v>54.2852</v>
       </c>
       <c r="H25">
         <v>406</v>
       </c>
       <c r="I25">
         <v>1052.0</v>
       </c>
       <c r="J25">
         <v>1251.99000000000001</v>
       </c>
       <c r="K25">
         <v>0</v>
       </c>
       <c r="L25" t="s">
         <v>28</v>
       </c>
       <c r="M25">
         <v>1</v>
       </c>
       <c r="N25" t="s">
         <v>43</v>
       </c>
       <c r="O25">
         <v>6</v>
       </c>
@@ -2615,51 +2615,51 @@
       </c>
       <c r="Y25">
         <v>26.246</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
         <v>25</v>
       </c>
       <c r="B26">
         <v>2026</v>
       </c>
       <c r="C26">
         <v>1009</v>
       </c>
       <c r="D26" t="s">
         <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>27</v>
       </c>
       <c r="F26">
         <v>3</v>
       </c>
       <c r="G26">
-        <v>54.2862</v>
+        <v>54.2852</v>
       </c>
       <c r="H26">
         <v>406</v>
       </c>
       <c r="I26">
         <v>1052.0</v>
       </c>
       <c r="J26">
         <v>1251.99000000000001</v>
       </c>
       <c r="K26">
         <v>0</v>
       </c>
       <c r="L26" t="s">
         <v>28</v>
       </c>
       <c r="M26">
         <v>1</v>
       </c>
       <c r="N26" t="s">
         <v>43</v>
       </c>
       <c r="O26">
         <v>6</v>
       </c>
@@ -2692,51 +2692,51 @@
       </c>
       <c r="Y26">
         <v>74.94799999999999</v>
       </c>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27">
         <v>2026</v>
       </c>
       <c r="C27">
         <v>1009</v>
       </c>
       <c r="D27" t="s">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>27</v>
       </c>
       <c r="F27">
         <v>3</v>
       </c>
       <c r="G27">
-        <v>54.2862</v>
+        <v>54.2852</v>
       </c>
       <c r="H27">
         <v>406</v>
       </c>
       <c r="I27">
         <v>1052.0</v>
       </c>
       <c r="J27">
         <v>1251.99000000000001</v>
       </c>
       <c r="K27">
         <v>0</v>
       </c>
       <c r="L27" t="s">
         <v>28</v>
       </c>
       <c r="M27">
         <v>1</v>
       </c>
       <c r="N27" t="s">
         <v>43</v>
       </c>
       <c r="O27">
         <v>6</v>
       </c>
@@ -2769,51 +2769,51 @@
       </c>
       <c r="Y27">
         <v>251.048000000000002</v>
       </c>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
         <v>25</v>
       </c>
       <c r="B28">
         <v>2026</v>
       </c>
       <c r="C28">
         <v>1009</v>
       </c>
       <c r="D28" t="s">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>27</v>
       </c>
       <c r="F28">
         <v>3</v>
       </c>
       <c r="G28">
-        <v>54.2862</v>
+        <v>54.2852</v>
       </c>
       <c r="H28">
         <v>406</v>
       </c>
       <c r="I28">
         <v>1052.0</v>
       </c>
       <c r="J28">
         <v>1251.99000000000001</v>
       </c>
       <c r="K28">
         <v>0</v>
       </c>
       <c r="L28" t="s">
         <v>28</v>
       </c>
       <c r="M28">
         <v>1</v>
       </c>
       <c r="N28" t="s">
         <v>43</v>
       </c>
       <c r="O28">
         <v>6</v>
       </c>
@@ -2846,51 +2846,51 @@
       </c>
       <c r="Y28">
         <v>726.77099999999996</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
         <v>25</v>
       </c>
       <c r="B29">
         <v>2026</v>
       </c>
       <c r="C29">
         <v>1009</v>
       </c>
       <c r="D29" t="s">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>27</v>
       </c>
       <c r="F29">
         <v>3</v>
       </c>
       <c r="G29">
-        <v>54.2862</v>
+        <v>54.2852</v>
       </c>
       <c r="H29">
         <v>406</v>
       </c>
       <c r="I29">
         <v>1052.0</v>
       </c>
       <c r="J29">
         <v>1251.99000000000001</v>
       </c>
       <c r="K29">
         <v>0</v>
       </c>
       <c r="L29" t="s">
         <v>28</v>
       </c>
       <c r="M29">
         <v>1</v>
       </c>
       <c r="N29" t="s">
         <v>43</v>
       </c>
       <c r="O29">
         <v>6</v>
       </c>
@@ -2923,51 +2923,51 @@
       </c>
       <c r="Y29">
         <v>105.867</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
         <v>25</v>
       </c>
       <c r="B30">
         <v>2026</v>
       </c>
       <c r="C30">
         <v>1009</v>
       </c>
       <c r="D30" t="s">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>27</v>
       </c>
       <c r="F30">
         <v>3</v>
       </c>
       <c r="G30">
-        <v>54.2862</v>
+        <v>54.2852</v>
       </c>
       <c r="H30">
         <v>406</v>
       </c>
       <c r="I30">
         <v>1052.0</v>
       </c>
       <c r="J30">
         <v>1251.99000000000001</v>
       </c>
       <c r="K30">
         <v>0</v>
       </c>
       <c r="L30" t="s">
         <v>28</v>
       </c>
       <c r="M30">
         <v>1</v>
       </c>
       <c r="N30" t="s">
         <v>43</v>
       </c>
       <c r="O30">
         <v>6</v>
       </c>
@@ -3000,51 +3000,51 @@
       </c>
       <c r="Y30">
         <v>1.139</v>
       </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" t="s">
         <v>25</v>
       </c>
       <c r="B31">
         <v>2026</v>
       </c>
       <c r="C31">
         <v>1009</v>
       </c>
       <c r="D31" t="s">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>27</v>
       </c>
       <c r="F31">
         <v>3</v>
       </c>
       <c r="G31">
-        <v>54.2862</v>
+        <v>54.2852</v>
       </c>
       <c r="H31">
         <v>406</v>
       </c>
       <c r="I31">
         <v>1052.0</v>
       </c>
       <c r="J31">
         <v>1251.99000000000001</v>
       </c>
       <c r="K31">
         <v>0</v>
       </c>
       <c r="L31" t="s">
         <v>28</v>
       </c>
       <c r="M31">
         <v>1</v>
       </c>
       <c r="N31" t="s">
         <v>43</v>
       </c>
       <c r="O31">
         <v>6</v>
       </c>
@@ -3077,51 +3077,51 @@
       </c>
       <c r="Y31">
         <v>1.404</v>
       </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32">
         <v>2026</v>
       </c>
       <c r="C32">
         <v>1009</v>
       </c>
       <c r="D32" t="s">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>27</v>
       </c>
       <c r="F32">
         <v>3</v>
       </c>
       <c r="G32">
-        <v>54.2862</v>
+        <v>54.2852</v>
       </c>
       <c r="H32">
         <v>406</v>
       </c>
       <c r="I32">
         <v>1052.0</v>
       </c>
       <c r="J32">
         <v>1251.99000000000001</v>
       </c>
       <c r="K32">
         <v>0</v>
       </c>
       <c r="L32" t="s">
         <v>28</v>
       </c>
       <c r="M32">
         <v>1</v>
       </c>
       <c r="N32" t="s">
         <v>43</v>
       </c>
       <c r="O32">
         <v>6</v>
       </c>
@@ -3154,51 +3154,51 @@
       </c>
       <c r="Y32">
         <v>7.368</v>
       </c>
     </row>
     <row r="33" spans="1:25">
       <c r="A33" t="s">
         <v>25</v>
       </c>
       <c r="B33">
         <v>2026</v>
       </c>
       <c r="C33">
         <v>1009</v>
       </c>
       <c r="D33" t="s">
         <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>27</v>
       </c>
       <c r="F33">
         <v>3</v>
       </c>
       <c r="G33">
-        <v>54.2862</v>
+        <v>54.2852</v>
       </c>
       <c r="H33">
         <v>406</v>
       </c>
       <c r="I33">
         <v>1052.0</v>
       </c>
       <c r="J33">
         <v>1251.99000000000001</v>
       </c>
       <c r="K33">
         <v>0</v>
       </c>
       <c r="L33" t="s">
         <v>28</v>
       </c>
       <c r="M33">
         <v>1</v>
       </c>
       <c r="N33" t="s">
         <v>43</v>
       </c>
       <c r="O33">
         <v>6</v>
       </c>
@@ -3231,51 +3231,51 @@
       </c>
       <c r="Y33">
         <v>2.478</v>
       </c>
     </row>
     <row r="34" spans="1:25">
       <c r="A34" t="s">
         <v>25</v>
       </c>
       <c r="B34">
         <v>2026</v>
       </c>
       <c r="C34">
         <v>1009</v>
       </c>
       <c r="D34" t="s">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>27</v>
       </c>
       <c r="F34">
         <v>3</v>
       </c>
       <c r="G34">
-        <v>54.2862</v>
+        <v>54.2852</v>
       </c>
       <c r="H34">
         <v>406</v>
       </c>
       <c r="I34">
         <v>1052.0</v>
       </c>
       <c r="J34">
         <v>1251.99000000000001</v>
       </c>
       <c r="K34">
         <v>0</v>
       </c>
       <c r="L34" t="s">
         <v>28</v>
       </c>
       <c r="M34">
         <v>1</v>
       </c>
       <c r="N34" t="s">
         <v>43</v>
       </c>
       <c r="O34">
         <v>6</v>
       </c>
@@ -3308,51 +3308,51 @@
       </c>
       <c r="Y34">
         <v>4.2</v>
       </c>
     </row>
     <row r="35" spans="1:25">
       <c r="A35" t="s">
         <v>25</v>
       </c>
       <c r="B35">
         <v>2026</v>
       </c>
       <c r="C35">
         <v>1009</v>
       </c>
       <c r="D35" t="s">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>27</v>
       </c>
       <c r="F35">
         <v>3</v>
       </c>
       <c r="G35">
-        <v>54.2862</v>
+        <v>54.2852</v>
       </c>
       <c r="H35">
         <v>406</v>
       </c>
       <c r="I35">
         <v>1052.0</v>
       </c>
       <c r="J35">
         <v>1251.99000000000001</v>
       </c>
       <c r="K35">
         <v>0</v>
       </c>
       <c r="L35" t="s">
         <v>28</v>
       </c>
       <c r="M35">
         <v>1</v>
       </c>
       <c r="N35" t="s">
         <v>43</v>
       </c>
       <c r="O35">
         <v>6</v>
       </c>
@@ -3385,51 +3385,51 @@
       </c>
       <c r="Y35">
         <v>7.356</v>
       </c>
     </row>
     <row r="36" spans="1:25">
       <c r="A36" t="s">
         <v>25</v>
       </c>
       <c r="B36">
         <v>2026</v>
       </c>
       <c r="C36">
         <v>1009</v>
       </c>
       <c r="D36" t="s">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>27</v>
       </c>
       <c r="F36">
         <v>3</v>
       </c>
       <c r="G36">
-        <v>54.2862</v>
+        <v>54.2852</v>
       </c>
       <c r="H36">
         <v>406</v>
       </c>
       <c r="I36">
         <v>1052.0</v>
       </c>
       <c r="J36">
         <v>1251.99000000000001</v>
       </c>
       <c r="K36">
         <v>0</v>
       </c>
       <c r="L36" t="s">
         <v>28</v>
       </c>
       <c r="M36">
         <v>1</v>
       </c>
       <c r="N36" t="s">
         <v>43</v>
       </c>
       <c r="O36">
         <v>6</v>
       </c>
@@ -3462,51 +3462,51 @@
       </c>
       <c r="Y36">
         <v>27.384</v>
       </c>
     </row>
     <row r="37" spans="1:25">
       <c r="A37" t="s">
         <v>25</v>
       </c>
       <c r="B37">
         <v>2026</v>
       </c>
       <c r="C37">
         <v>1009</v>
       </c>
       <c r="D37" t="s">
         <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>27</v>
       </c>
       <c r="F37">
         <v>3</v>
       </c>
       <c r="G37">
-        <v>54.2862</v>
+        <v>54.2852</v>
       </c>
       <c r="H37">
         <v>406</v>
       </c>
       <c r="I37">
         <v>1052.0</v>
       </c>
       <c r="J37">
         <v>1251.99000000000001</v>
       </c>
       <c r="K37">
         <v>0</v>
       </c>
       <c r="L37" t="s">
         <v>28</v>
       </c>
       <c r="M37">
         <v>1</v>
       </c>
       <c r="N37" t="s">
         <v>43</v>
       </c>
       <c r="O37">
         <v>6</v>
       </c>
@@ -3539,51 +3539,51 @@
       </c>
       <c r="Y37">
         <v>4.671</v>
       </c>
     </row>
     <row r="38" spans="1:25">
       <c r="A38" t="s">
         <v>25</v>
       </c>
       <c r="B38">
         <v>2026</v>
       </c>
       <c r="C38">
         <v>1009</v>
       </c>
       <c r="D38" t="s">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>27</v>
       </c>
       <c r="F38">
         <v>3</v>
       </c>
       <c r="G38">
-        <v>54.2862</v>
+        <v>54.2852</v>
       </c>
       <c r="H38">
         <v>406</v>
       </c>
       <c r="I38">
         <v>1052.0</v>
       </c>
       <c r="J38">
         <v>1251.99000000000001</v>
       </c>
       <c r="K38">
         <v>0</v>
       </c>
       <c r="L38" t="s">
         <v>28</v>
       </c>
       <c r="M38">
         <v>1</v>
       </c>
       <c r="N38" t="s">
         <v>43</v>
       </c>
       <c r="O38">
         <v>6</v>
       </c>
@@ -3616,51 +3616,51 @@
       </c>
       <c r="Y38">
         <v>1.676</v>
       </c>
     </row>
     <row r="39" spans="1:25">
       <c r="A39" t="s">
         <v>25</v>
       </c>
       <c r="B39">
         <v>2026</v>
       </c>
       <c r="C39">
         <v>1009</v>
       </c>
       <c r="D39" t="s">
         <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>27</v>
       </c>
       <c r="F39">
         <v>3</v>
       </c>
       <c r="G39">
-        <v>54.2862</v>
+        <v>54.2852</v>
       </c>
       <c r="H39">
         <v>406</v>
       </c>
       <c r="I39">
         <v>1052.0</v>
       </c>
       <c r="J39">
         <v>1251.99000000000001</v>
       </c>
       <c r="K39">
         <v>0</v>
       </c>
       <c r="L39" t="s">
         <v>28</v>
       </c>
       <c r="M39">
         <v>1</v>
       </c>
       <c r="N39" t="s">
         <v>43</v>
       </c>
       <c r="O39">
         <v>6</v>
       </c>
@@ -3693,51 +3693,51 @@
       </c>
       <c r="Y39">
         <v>6.237</v>
       </c>
     </row>
     <row r="40" spans="1:25">
       <c r="A40" t="s">
         <v>25</v>
       </c>
       <c r="B40">
         <v>2026</v>
       </c>
       <c r="C40">
         <v>1009</v>
       </c>
       <c r="D40" t="s">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>27</v>
       </c>
       <c r="F40">
         <v>4</v>
       </c>
       <c r="G40">
-        <v>50.052100000000003</v>
+        <v>50.050199999999997</v>
       </c>
       <c r="H40">
         <v>156</v>
       </c>
       <c r="I40">
         <v>463.0</v>
       </c>
       <c r="J40">
         <v>550.96000000000004</v>
       </c>
       <c r="K40">
         <v>0</v>
       </c>
       <c r="L40" t="s">
         <v>28</v>
       </c>
       <c r="M40">
         <v>1</v>
       </c>
       <c r="N40" t="s">
         <v>45</v>
       </c>
       <c r="O40">
         <v>6</v>
       </c>
@@ -3770,51 +3770,51 @@
       </c>
       <c r="Y40">
         <v>0.605</v>
       </c>
     </row>
     <row r="41" spans="1:25">
       <c r="A41" t="s">
         <v>25</v>
       </c>
       <c r="B41">
         <v>2026</v>
       </c>
       <c r="C41">
         <v>1009</v>
       </c>
       <c r="D41" t="s">
         <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>27</v>
       </c>
       <c r="F41">
         <v>4</v>
       </c>
       <c r="G41">
-        <v>50.052100000000003</v>
+        <v>50.050199999999997</v>
       </c>
       <c r="H41">
         <v>156</v>
       </c>
       <c r="I41">
         <v>463.0</v>
       </c>
       <c r="J41">
         <v>550.96000000000004</v>
       </c>
       <c r="K41">
         <v>0</v>
       </c>
       <c r="L41" t="s">
         <v>28</v>
       </c>
       <c r="M41">
         <v>1</v>
       </c>
       <c r="N41" t="s">
         <v>45</v>
       </c>
       <c r="O41">
         <v>6</v>
       </c>
@@ -3847,51 +3847,51 @@
       </c>
       <c r="Y41">
         <v>2.824</v>
       </c>
     </row>
     <row r="42" spans="1:25">
       <c r="A42" t="s">
         <v>25</v>
       </c>
       <c r="B42">
         <v>2026</v>
       </c>
       <c r="C42">
         <v>1009</v>
       </c>
       <c r="D42" t="s">
         <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>27</v>
       </c>
       <c r="F42">
         <v>4</v>
       </c>
       <c r="G42">
-        <v>50.052100000000003</v>
+        <v>50.050199999999997</v>
       </c>
       <c r="H42">
         <v>156</v>
       </c>
       <c r="I42">
         <v>463.0</v>
       </c>
       <c r="J42">
         <v>550.96000000000004</v>
       </c>
       <c r="K42">
         <v>0</v>
       </c>
       <c r="L42" t="s">
         <v>28</v>
       </c>
       <c r="M42">
         <v>1</v>
       </c>
       <c r="N42" t="s">
         <v>45</v>
       </c>
       <c r="O42">
         <v>6</v>
       </c>
@@ -3924,51 +3924,51 @@
       </c>
       <c r="Y42">
         <v>21.636</v>
       </c>
     </row>
     <row r="43" spans="1:25">
       <c r="A43" t="s">
         <v>25</v>
       </c>
       <c r="B43">
         <v>2026</v>
       </c>
       <c r="C43">
         <v>1009</v>
       </c>
       <c r="D43" t="s">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>27</v>
       </c>
       <c r="F43">
         <v>4</v>
       </c>
       <c r="G43">
-        <v>50.052100000000003</v>
+        <v>50.050199999999997</v>
       </c>
       <c r="H43">
         <v>156</v>
       </c>
       <c r="I43">
         <v>463.0</v>
       </c>
       <c r="J43">
         <v>550.96000000000004</v>
       </c>
       <c r="K43">
         <v>0</v>
       </c>
       <c r="L43" t="s">
         <v>28</v>
       </c>
       <c r="M43">
         <v>1</v>
       </c>
       <c r="N43" t="s">
         <v>45</v>
       </c>
       <c r="O43">
         <v>6</v>
       </c>
@@ -4001,51 +4001,51 @@
       </c>
       <c r="Y43">
         <v>19.376</v>
       </c>
     </row>
     <row r="44" spans="1:25">
       <c r="A44" t="s">
         <v>25</v>
       </c>
       <c r="B44">
         <v>2026</v>
       </c>
       <c r="C44">
         <v>1009</v>
       </c>
       <c r="D44" t="s">
         <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>27</v>
       </c>
       <c r="F44">
         <v>4</v>
       </c>
       <c r="G44">
-        <v>50.052100000000003</v>
+        <v>50.050199999999997</v>
       </c>
       <c r="H44">
         <v>156</v>
       </c>
       <c r="I44">
         <v>463.0</v>
       </c>
       <c r="J44">
         <v>550.96000000000004</v>
       </c>
       <c r="K44">
         <v>0</v>
       </c>
       <c r="L44" t="s">
         <v>28</v>
       </c>
       <c r="M44">
         <v>1</v>
       </c>
       <c r="N44" t="s">
         <v>45</v>
       </c>
       <c r="O44">
         <v>6</v>
       </c>
@@ -4078,51 +4078,51 @@
       </c>
       <c r="Y44">
         <v>430.75599999999997</v>
       </c>
     </row>
     <row r="45" spans="1:25">
       <c r="A45" t="s">
         <v>25</v>
       </c>
       <c r="B45">
         <v>2026</v>
       </c>
       <c r="C45">
         <v>1009</v>
       </c>
       <c r="D45" t="s">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>27</v>
       </c>
       <c r="F45">
         <v>4</v>
       </c>
       <c r="G45">
-        <v>50.052100000000003</v>
+        <v>50.050199999999997</v>
       </c>
       <c r="H45">
         <v>156</v>
       </c>
       <c r="I45">
         <v>463.0</v>
       </c>
       <c r="J45">
         <v>550.96000000000004</v>
       </c>
       <c r="K45">
         <v>0</v>
       </c>
       <c r="L45" t="s">
         <v>28</v>
       </c>
       <c r="M45">
         <v>1</v>
       </c>
       <c r="N45" t="s">
         <v>45</v>
       </c>
       <c r="O45">
         <v>6</v>
       </c>
@@ -4155,51 +4155,51 @@
       </c>
       <c r="Y45">
         <v>67.19799999999999</v>
       </c>
     </row>
     <row r="46" spans="1:25">
       <c r="A46" t="s">
         <v>25</v>
       </c>
       <c r="B46">
         <v>2026</v>
       </c>
       <c r="C46">
         <v>1009</v>
       </c>
       <c r="D46" t="s">
         <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>27</v>
       </c>
       <c r="F46">
         <v>4</v>
       </c>
       <c r="G46">
-        <v>50.052100000000003</v>
+        <v>50.050199999999997</v>
       </c>
       <c r="H46">
         <v>156</v>
       </c>
       <c r="I46">
         <v>463.0</v>
       </c>
       <c r="J46">
         <v>550.96000000000004</v>
       </c>
       <c r="K46">
         <v>0</v>
       </c>
       <c r="L46" t="s">
         <v>28</v>
       </c>
       <c r="M46">
         <v>1</v>
       </c>
       <c r="N46" t="s">
         <v>45</v>
       </c>
       <c r="O46">
         <v>6</v>
       </c>
@@ -4232,51 +4232,51 @@
       </c>
       <c r="Y46">
         <v>0.995</v>
       </c>
     </row>
     <row r="47" spans="1:25">
       <c r="A47" t="s">
         <v>25</v>
       </c>
       <c r="B47">
         <v>2026</v>
       </c>
       <c r="C47">
         <v>1009</v>
       </c>
       <c r="D47" t="s">
         <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>27</v>
       </c>
       <c r="F47">
         <v>4</v>
       </c>
       <c r="G47">
-        <v>50.052100000000003</v>
+        <v>50.050199999999997</v>
       </c>
       <c r="H47">
         <v>156</v>
       </c>
       <c r="I47">
         <v>463.0</v>
       </c>
       <c r="J47">
         <v>550.96000000000004</v>
       </c>
       <c r="K47">
         <v>0</v>
       </c>
       <c r="L47" t="s">
         <v>28</v>
       </c>
       <c r="M47">
         <v>1</v>
       </c>
       <c r="N47" t="s">
         <v>45</v>
       </c>
       <c r="O47">
         <v>6</v>
       </c>
@@ -4309,51 +4309,51 @@
       </c>
       <c r="Y47">
         <v>1.595</v>
       </c>
     </row>
     <row r="48" spans="1:25">
       <c r="A48" t="s">
         <v>25</v>
       </c>
       <c r="B48">
         <v>2026</v>
       </c>
       <c r="C48">
         <v>1009</v>
       </c>
       <c r="D48" t="s">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>27</v>
       </c>
       <c r="F48">
         <v>4</v>
       </c>
       <c r="G48">
-        <v>50.052100000000003</v>
+        <v>50.050199999999997</v>
       </c>
       <c r="H48">
         <v>156</v>
       </c>
       <c r="I48">
         <v>463.0</v>
       </c>
       <c r="J48">
         <v>550.96000000000004</v>
       </c>
       <c r="K48">
         <v>0</v>
       </c>
       <c r="L48" t="s">
         <v>28</v>
       </c>
       <c r="M48">
         <v>1</v>
       </c>
       <c r="N48" t="s">
         <v>45</v>
       </c>
       <c r="O48">
         <v>6</v>
       </c>
@@ -4386,51 +4386,51 @@
       </c>
       <c r="Y48">
         <v>5.975</v>
       </c>
     </row>
     <row r="49" spans="1:25">
       <c r="A49" t="s">
         <v>25</v>
       </c>
       <c r="B49">
         <v>2026</v>
       </c>
       <c r="C49">
         <v>1009</v>
       </c>
       <c r="D49" t="s">
         <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>27</v>
       </c>
       <c r="F49">
         <v>5</v>
       </c>
       <c r="G49">
-        <v>34.6486</v>
+        <v>34.6477</v>
       </c>
       <c r="H49">
         <v>107</v>
       </c>
       <c r="I49">
         <v>293.0</v>
       </c>
       <c r="J49">
         <v>347.10899999999998</v>
       </c>
       <c r="K49">
         <v>0</v>
       </c>
       <c r="L49" t="s">
         <v>28</v>
       </c>
       <c r="M49">
         <v>1</v>
       </c>
       <c r="N49" t="s">
         <v>46</v>
       </c>
       <c r="O49">
         <v>6</v>
       </c>
@@ -4463,51 +4463,51 @@
       </c>
       <c r="Y49">
         <v>1.012</v>
       </c>
     </row>
     <row r="50" spans="1:25">
       <c r="A50" t="s">
         <v>25</v>
       </c>
       <c r="B50">
         <v>2026</v>
       </c>
       <c r="C50">
         <v>1009</v>
       </c>
       <c r="D50" t="s">
         <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>27</v>
       </c>
       <c r="F50">
         <v>5</v>
       </c>
       <c r="G50">
-        <v>34.6486</v>
+        <v>34.6477</v>
       </c>
       <c r="H50">
         <v>107</v>
       </c>
       <c r="I50">
         <v>293.0</v>
       </c>
       <c r="J50">
         <v>347.10899999999998</v>
       </c>
       <c r="K50">
         <v>0</v>
       </c>
       <c r="L50" t="s">
         <v>28</v>
       </c>
       <c r="M50">
         <v>1</v>
       </c>
       <c r="N50" t="s">
         <v>46</v>
       </c>
       <c r="O50">
         <v>6</v>
       </c>
@@ -4540,51 +4540,51 @@
       </c>
       <c r="Y50">
         <v>2.452</v>
       </c>
     </row>
     <row r="51" spans="1:25">
       <c r="A51" t="s">
         <v>25</v>
       </c>
       <c r="B51">
         <v>2026</v>
       </c>
       <c r="C51">
         <v>1009</v>
       </c>
       <c r="D51" t="s">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>27</v>
       </c>
       <c r="F51">
         <v>5</v>
       </c>
       <c r="G51">
-        <v>34.6486</v>
+        <v>34.6477</v>
       </c>
       <c r="H51">
         <v>107</v>
       </c>
       <c r="I51">
         <v>293.0</v>
       </c>
       <c r="J51">
         <v>347.10899999999998</v>
       </c>
       <c r="K51">
         <v>0</v>
       </c>
       <c r="L51" t="s">
         <v>28</v>
       </c>
       <c r="M51">
         <v>1</v>
       </c>
       <c r="N51" t="s">
         <v>46</v>
       </c>
       <c r="O51">
         <v>6</v>
       </c>
@@ -4617,51 +4617,51 @@
       </c>
       <c r="Y51">
         <v>11.023999999999999</v>
       </c>
     </row>
     <row r="52" spans="1:25">
       <c r="A52" t="s">
         <v>25</v>
       </c>
       <c r="B52">
         <v>2026</v>
       </c>
       <c r="C52">
         <v>1009</v>
       </c>
       <c r="D52" t="s">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>27</v>
       </c>
       <c r="F52">
         <v>5</v>
       </c>
       <c r="G52">
-        <v>34.6486</v>
+        <v>34.6477</v>
       </c>
       <c r="H52">
         <v>107</v>
       </c>
       <c r="I52">
         <v>293.0</v>
       </c>
       <c r="J52">
         <v>347.10899999999998</v>
       </c>
       <c r="K52">
         <v>0</v>
       </c>
       <c r="L52" t="s">
         <v>28</v>
       </c>
       <c r="M52">
         <v>1</v>
       </c>
       <c r="N52" t="s">
         <v>46</v>
       </c>
       <c r="O52">
         <v>6</v>
       </c>
@@ -4694,51 +4694,51 @@
       </c>
       <c r="Y52">
         <v>4.964</v>
       </c>
     </row>
     <row r="53" spans="1:25">
       <c r="A53" t="s">
         <v>25</v>
       </c>
       <c r="B53">
         <v>2026</v>
       </c>
       <c r="C53">
         <v>1009</v>
       </c>
       <c r="D53" t="s">
         <v>26</v>
       </c>
       <c r="E53" t="s">
         <v>27</v>
       </c>
       <c r="F53">
         <v>5</v>
       </c>
       <c r="G53">
-        <v>34.6486</v>
+        <v>34.6477</v>
       </c>
       <c r="H53">
         <v>107</v>
       </c>
       <c r="I53">
         <v>293.0</v>
       </c>
       <c r="J53">
         <v>347.10899999999998</v>
       </c>
       <c r="K53">
         <v>0</v>
       </c>
       <c r="L53" t="s">
         <v>28</v>
       </c>
       <c r="M53">
         <v>1</v>
       </c>
       <c r="N53" t="s">
         <v>46</v>
       </c>
       <c r="O53">
         <v>6</v>
       </c>
@@ -4771,51 +4771,51 @@
       </c>
       <c r="Y53">
         <v>8.658</v>
       </c>
     </row>
     <row r="54" spans="1:25">
       <c r="A54" t="s">
         <v>25</v>
       </c>
       <c r="B54">
         <v>2026</v>
       </c>
       <c r="C54">
         <v>1009</v>
       </c>
       <c r="D54" t="s">
         <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>27</v>
       </c>
       <c r="F54">
         <v>5</v>
       </c>
       <c r="G54">
-        <v>34.6486</v>
+        <v>34.6477</v>
       </c>
       <c r="H54">
         <v>107</v>
       </c>
       <c r="I54">
         <v>293.0</v>
       </c>
       <c r="J54">
         <v>347.10899999999998</v>
       </c>
       <c r="K54">
         <v>0</v>
       </c>
       <c r="L54" t="s">
         <v>28</v>
       </c>
       <c r="M54">
         <v>1</v>
       </c>
       <c r="N54" t="s">
         <v>46</v>
       </c>
       <c r="O54">
         <v>6</v>
       </c>
@@ -4848,51 +4848,51 @@
       </c>
       <c r="Y54">
         <v>31.241</v>
       </c>
     </row>
     <row r="55" spans="1:25">
       <c r="A55" t="s">
         <v>25</v>
       </c>
       <c r="B55">
         <v>2026</v>
       </c>
       <c r="C55">
         <v>1009</v>
       </c>
       <c r="D55" t="s">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>27</v>
       </c>
       <c r="F55">
         <v>5</v>
       </c>
       <c r="G55">
-        <v>34.6486</v>
+        <v>34.6477</v>
       </c>
       <c r="H55">
         <v>107</v>
       </c>
       <c r="I55">
         <v>293.0</v>
       </c>
       <c r="J55">
         <v>347.10899999999998</v>
       </c>
       <c r="K55">
         <v>0</v>
       </c>
       <c r="L55" t="s">
         <v>28</v>
       </c>
       <c r="M55">
         <v>1</v>
       </c>
       <c r="N55" t="s">
         <v>46</v>
       </c>
       <c r="O55">
         <v>6</v>
       </c>
@@ -4925,51 +4925,51 @@
       </c>
       <c r="Y55">
         <v>44.844</v>
       </c>
     </row>
     <row r="56" spans="1:25">
       <c r="A56" t="s">
         <v>25</v>
       </c>
       <c r="B56">
         <v>2026</v>
       </c>
       <c r="C56">
         <v>1009</v>
       </c>
       <c r="D56" t="s">
         <v>26</v>
       </c>
       <c r="E56" t="s">
         <v>27</v>
       </c>
       <c r="F56">
         <v>5</v>
       </c>
       <c r="G56">
-        <v>34.6486</v>
+        <v>34.6477</v>
       </c>
       <c r="H56">
         <v>107</v>
       </c>
       <c r="I56">
         <v>293.0</v>
       </c>
       <c r="J56">
         <v>347.10899999999998</v>
       </c>
       <c r="K56">
         <v>0</v>
       </c>
       <c r="L56" t="s">
         <v>28</v>
       </c>
       <c r="M56">
         <v>1</v>
       </c>
       <c r="N56" t="s">
         <v>46</v>
       </c>
       <c r="O56">
         <v>6</v>
       </c>
@@ -5002,51 +5002,51 @@
       </c>
       <c r="Y56">
         <v>193.91399999999999</v>
       </c>
     </row>
     <row r="57" spans="1:25">
       <c r="A57" t="s">
         <v>25</v>
       </c>
       <c r="B57">
         <v>2026</v>
       </c>
       <c r="C57">
         <v>1009</v>
       </c>
       <c r="D57" t="s">
         <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>27</v>
       </c>
       <c r="F57">
         <v>5</v>
       </c>
       <c r="G57">
-        <v>34.6486</v>
+        <v>34.6477</v>
       </c>
       <c r="H57">
         <v>107</v>
       </c>
       <c r="I57">
         <v>293.0</v>
       </c>
       <c r="J57">
         <v>347.10899999999998</v>
       </c>
       <c r="K57">
         <v>0</v>
       </c>
       <c r="L57" t="s">
         <v>28</v>
       </c>
       <c r="M57">
         <v>1</v>
       </c>
       <c r="N57" t="s">
         <v>46</v>
       </c>
       <c r="O57">
         <v>6</v>
       </c>
@@ -5079,51 +5079,51 @@
       </c>
       <c r="Y57">
         <v>49.0</v>
       </c>
     </row>
     <row r="58" spans="1:25">
       <c r="A58" t="s">
         <v>25</v>
       </c>
       <c r="B58">
         <v>2026</v>
       </c>
       <c r="C58">
         <v>1009</v>
       </c>
       <c r="D58" t="s">
         <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>27</v>
       </c>
       <c r="F58">
         <v>6</v>
       </c>
       <c r="G58">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H58">
         <v>103</v>
       </c>
       <c r="I58">
         <v>135.0</v>
       </c>
       <c r="J58">
         <v>183.19699999999997</v>
       </c>
       <c r="K58">
         <v>0</v>
       </c>
       <c r="L58" t="s">
         <v>28</v>
       </c>
       <c r="M58">
         <v>1</v>
       </c>
       <c r="N58" t="s">
         <v>47</v>
       </c>
       <c r="O58">
         <v>6</v>
       </c>
@@ -5156,51 +5156,51 @@
       </c>
       <c r="Y58">
         <v>0.71</v>
       </c>
     </row>
     <row r="59" spans="1:25">
       <c r="A59" t="s">
         <v>25</v>
       </c>
       <c r="B59">
         <v>2026</v>
       </c>
       <c r="C59">
         <v>1009</v>
       </c>
       <c r="D59" t="s">
         <v>26</v>
       </c>
       <c r="E59" t="s">
         <v>27</v>
       </c>
       <c r="F59">
         <v>6</v>
       </c>
       <c r="G59">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H59">
         <v>103</v>
       </c>
       <c r="I59">
         <v>135.0</v>
       </c>
       <c r="J59">
         <v>183.19699999999997</v>
       </c>
       <c r="K59">
         <v>0</v>
       </c>
       <c r="L59" t="s">
         <v>28</v>
       </c>
       <c r="M59">
         <v>1</v>
       </c>
       <c r="N59" t="s">
         <v>47</v>
       </c>
       <c r="O59">
         <v>6</v>
       </c>
@@ -5233,51 +5233,51 @@
       </c>
       <c r="Y59">
         <v>2.416</v>
       </c>
     </row>
     <row r="60" spans="1:25">
       <c r="A60" t="s">
         <v>25</v>
       </c>
       <c r="B60">
         <v>2026</v>
       </c>
       <c r="C60">
         <v>1009</v>
       </c>
       <c r="D60" t="s">
         <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>27</v>
       </c>
       <c r="F60">
         <v>6</v>
       </c>
       <c r="G60">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H60">
         <v>103</v>
       </c>
       <c r="I60">
         <v>135.0</v>
       </c>
       <c r="J60">
         <v>183.19699999999997</v>
       </c>
       <c r="K60">
         <v>0</v>
       </c>
       <c r="L60" t="s">
         <v>28</v>
       </c>
       <c r="M60">
         <v>1</v>
       </c>
       <c r="N60" t="s">
         <v>47</v>
       </c>
       <c r="O60">
         <v>6</v>
       </c>
@@ -5310,51 +5310,51 @@
       </c>
       <c r="Y60">
         <v>12.677</v>
       </c>
     </row>
     <row r="61" spans="1:25">
       <c r="A61" t="s">
         <v>25</v>
       </c>
       <c r="B61">
         <v>2026</v>
       </c>
       <c r="C61">
         <v>1009</v>
       </c>
       <c r="D61" t="s">
         <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>27</v>
       </c>
       <c r="F61">
         <v>6</v>
       </c>
       <c r="G61">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H61">
         <v>103</v>
       </c>
       <c r="I61">
         <v>135.0</v>
       </c>
       <c r="J61">
         <v>183.19699999999997</v>
       </c>
       <c r="K61">
         <v>0</v>
       </c>
       <c r="L61" t="s">
         <v>28</v>
       </c>
       <c r="M61">
         <v>1</v>
       </c>
       <c r="N61" t="s">
         <v>47</v>
       </c>
       <c r="O61">
         <v>6</v>
       </c>
@@ -5387,51 +5387,51 @@
       </c>
       <c r="Y61">
         <v>18.108</v>
       </c>
     </row>
     <row r="62" spans="1:25">
       <c r="A62" t="s">
         <v>25</v>
       </c>
       <c r="B62">
         <v>2026</v>
       </c>
       <c r="C62">
         <v>1009</v>
       </c>
       <c r="D62" t="s">
         <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>27</v>
       </c>
       <c r="F62">
         <v>6</v>
       </c>
       <c r="G62">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H62">
         <v>103</v>
       </c>
       <c r="I62">
         <v>135.0</v>
       </c>
       <c r="J62">
         <v>183.19699999999997</v>
       </c>
       <c r="K62">
         <v>0</v>
       </c>
       <c r="L62" t="s">
         <v>28</v>
       </c>
       <c r="M62">
         <v>1</v>
       </c>
       <c r="N62" t="s">
         <v>47</v>
       </c>
       <c r="O62">
         <v>6</v>
       </c>
@@ -5464,51 +5464,51 @@
       </c>
       <c r="Y62">
         <v>41.741</v>
       </c>
     </row>
     <row r="63" spans="1:25">
       <c r="A63" t="s">
         <v>25</v>
       </c>
       <c r="B63">
         <v>2026</v>
       </c>
       <c r="C63">
         <v>1009</v>
       </c>
       <c r="D63" t="s">
         <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>27</v>
       </c>
       <c r="F63">
         <v>6</v>
       </c>
       <c r="G63">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H63">
         <v>103</v>
       </c>
       <c r="I63">
         <v>135.0</v>
       </c>
       <c r="J63">
         <v>183.19699999999997</v>
       </c>
       <c r="K63">
         <v>0</v>
       </c>
       <c r="L63" t="s">
         <v>28</v>
       </c>
       <c r="M63">
         <v>1</v>
       </c>
       <c r="N63" t="s">
         <v>47</v>
       </c>
       <c r="O63">
         <v>6</v>
       </c>
@@ -5541,51 +5541,51 @@
       </c>
       <c r="Y63">
         <v>33.561</v>
       </c>
     </row>
     <row r="64" spans="1:25">
       <c r="A64" t="s">
         <v>25</v>
       </c>
       <c r="B64">
         <v>2026</v>
       </c>
       <c r="C64">
         <v>1009</v>
       </c>
       <c r="D64" t="s">
         <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>27</v>
       </c>
       <c r="F64">
         <v>6</v>
       </c>
       <c r="G64">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H64">
         <v>103</v>
       </c>
       <c r="I64">
         <v>135.0</v>
       </c>
       <c r="J64">
         <v>183.19699999999997</v>
       </c>
       <c r="K64">
         <v>0</v>
       </c>
       <c r="L64" t="s">
         <v>28</v>
       </c>
       <c r="M64">
         <v>1</v>
       </c>
       <c r="N64" t="s">
         <v>47</v>
       </c>
       <c r="O64">
         <v>6</v>
       </c>
@@ -5618,51 +5618,51 @@
       </c>
       <c r="Y64">
         <v>5.936</v>
       </c>
     </row>
     <row r="65" spans="1:25">
       <c r="A65" t="s">
         <v>25</v>
       </c>
       <c r="B65">
         <v>2026</v>
       </c>
       <c r="C65">
         <v>1009</v>
       </c>
       <c r="D65" t="s">
         <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>27</v>
       </c>
       <c r="F65">
         <v>6</v>
       </c>
       <c r="G65">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H65">
         <v>103</v>
       </c>
       <c r="I65">
         <v>135.0</v>
       </c>
       <c r="J65">
         <v>183.19699999999997</v>
       </c>
       <c r="K65">
         <v>0</v>
       </c>
       <c r="L65" t="s">
         <v>28</v>
       </c>
       <c r="M65">
         <v>1</v>
       </c>
       <c r="N65" t="s">
         <v>47</v>
       </c>
       <c r="O65">
         <v>6</v>
       </c>
@@ -5695,51 +5695,51 @@
       </c>
       <c r="Y65">
         <v>27.128</v>
       </c>
     </row>
     <row r="66" spans="1:25">
       <c r="A66" t="s">
         <v>25</v>
       </c>
       <c r="B66">
         <v>2026</v>
       </c>
       <c r="C66">
         <v>1009</v>
       </c>
       <c r="D66" t="s">
         <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>27</v>
       </c>
       <c r="F66">
         <v>6</v>
       </c>
       <c r="G66">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H66">
         <v>103</v>
       </c>
       <c r="I66">
         <v>135.0</v>
       </c>
       <c r="J66">
         <v>183.19699999999997</v>
       </c>
       <c r="K66">
         <v>0</v>
       </c>
       <c r="L66" t="s">
         <v>28</v>
       </c>
       <c r="M66">
         <v>1</v>
       </c>
       <c r="N66" t="s">
         <v>47</v>
       </c>
       <c r="O66">
         <v>6</v>
       </c>
@@ -5772,51 +5772,51 @@
       </c>
       <c r="Y66">
         <v>17.28</v>
       </c>
     </row>
     <row r="67" spans="1:25">
       <c r="A67" t="s">
         <v>25</v>
       </c>
       <c r="B67">
         <v>2026</v>
       </c>
       <c r="C67">
         <v>1009</v>
       </c>
       <c r="D67" t="s">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>27</v>
       </c>
       <c r="F67">
         <v>6</v>
       </c>
       <c r="G67">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H67">
         <v>103</v>
       </c>
       <c r="I67">
         <v>135.0</v>
       </c>
       <c r="J67">
         <v>183.19699999999997</v>
       </c>
       <c r="K67">
         <v>0</v>
       </c>
       <c r="L67" t="s">
         <v>28</v>
       </c>
       <c r="M67">
         <v>1</v>
       </c>
       <c r="N67" t="s">
         <v>47</v>
       </c>
       <c r="O67">
         <v>6</v>
       </c>
@@ -5849,51 +5849,51 @@
       </c>
       <c r="Y67">
         <v>4.652</v>
       </c>
     </row>
     <row r="68" spans="1:25">
       <c r="A68" t="s">
         <v>25</v>
       </c>
       <c r="B68">
         <v>2026</v>
       </c>
       <c r="C68">
         <v>1009</v>
       </c>
       <c r="D68" t="s">
         <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>27</v>
       </c>
       <c r="F68">
         <v>6</v>
       </c>
       <c r="G68">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H68">
         <v>103</v>
       </c>
       <c r="I68">
         <v>135.0</v>
       </c>
       <c r="J68">
         <v>183.19699999999997</v>
       </c>
       <c r="K68">
         <v>0</v>
       </c>
       <c r="L68" t="s">
         <v>28</v>
       </c>
       <c r="M68">
         <v>1</v>
       </c>
       <c r="N68" t="s">
         <v>47</v>
       </c>
       <c r="O68">
         <v>6</v>
       </c>
@@ -5926,51 +5926,51 @@
       </c>
       <c r="Y68">
         <v>2.298</v>
       </c>
     </row>
     <row r="69" spans="1:25">
       <c r="A69" t="s">
         <v>25</v>
       </c>
       <c r="B69">
         <v>2026</v>
       </c>
       <c r="C69">
         <v>1009</v>
       </c>
       <c r="D69" t="s">
         <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>27</v>
       </c>
       <c r="F69">
         <v>6</v>
       </c>
       <c r="G69">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H69">
         <v>103</v>
       </c>
       <c r="I69">
         <v>135.0</v>
       </c>
       <c r="J69">
         <v>183.19699999999997</v>
       </c>
       <c r="K69">
         <v>0</v>
       </c>
       <c r="L69" t="s">
         <v>28</v>
       </c>
       <c r="M69">
         <v>1</v>
       </c>
       <c r="N69" t="s">
         <v>47</v>
       </c>
       <c r="O69">
         <v>6</v>
       </c>
@@ -6003,51 +6003,51 @@
       </c>
       <c r="Y69">
         <v>12.066000000000001</v>
       </c>
     </row>
     <row r="70" spans="1:25">
       <c r="A70" t="s">
         <v>25</v>
       </c>
       <c r="B70">
         <v>2026</v>
       </c>
       <c r="C70">
         <v>1009</v>
       </c>
       <c r="D70" t="s">
         <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>27</v>
       </c>
       <c r="F70">
         <v>6</v>
       </c>
       <c r="G70">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H70">
         <v>103</v>
       </c>
       <c r="I70">
         <v>135.0</v>
       </c>
       <c r="J70">
         <v>183.19699999999997</v>
       </c>
       <c r="K70">
         <v>0</v>
       </c>
       <c r="L70" t="s">
         <v>28</v>
       </c>
       <c r="M70">
         <v>1</v>
       </c>
       <c r="N70" t="s">
         <v>47</v>
       </c>
       <c r="O70">
         <v>6</v>
       </c>
@@ -6080,51 +6080,51 @@
       </c>
       <c r="Y70">
         <v>1.93</v>
       </c>
     </row>
     <row r="71" spans="1:25">
       <c r="A71" t="s">
         <v>25</v>
       </c>
       <c r="B71">
         <v>2026</v>
       </c>
       <c r="C71">
         <v>1009</v>
       </c>
       <c r="D71" t="s">
         <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>27</v>
       </c>
       <c r="F71">
         <v>6</v>
       </c>
       <c r="G71">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H71">
         <v>103</v>
       </c>
       <c r="I71">
         <v>135.0</v>
       </c>
       <c r="J71">
         <v>183.19699999999997</v>
       </c>
       <c r="K71">
         <v>0</v>
       </c>
       <c r="L71" t="s">
         <v>28</v>
       </c>
       <c r="M71">
         <v>1</v>
       </c>
       <c r="N71" t="s">
         <v>47</v>
       </c>
       <c r="O71">
         <v>6</v>
       </c>
@@ -6157,51 +6157,51 @@
       </c>
       <c r="Y71">
         <v>2.694</v>
       </c>
     </row>
     <row r="72" spans="1:25">
       <c r="A72" t="s">
         <v>25</v>
       </c>
       <c r="B72">
         <v>2026</v>
       </c>
       <c r="C72">
         <v>1009</v>
       </c>
       <c r="D72" t="s">
         <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>27</v>
       </c>
       <c r="F72">
         <v>7</v>
       </c>
       <c r="G72">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H72">
         <v>377</v>
       </c>
       <c r="I72">
         <v>591.0</v>
       </c>
       <c r="J72">
         <v>756.31400000000008</v>
       </c>
       <c r="K72">
         <v>1.471</v>
       </c>
       <c r="L72" t="s">
         <v>28</v>
       </c>
       <c r="M72">
         <v>1</v>
       </c>
       <c r="N72" t="s">
         <v>47</v>
       </c>
       <c r="O72">
         <v>6</v>
       </c>
@@ -6234,51 +6234,51 @@
       </c>
       <c r="Y72">
         <v>2.272</v>
       </c>
     </row>
     <row r="73" spans="1:25">
       <c r="A73" t="s">
         <v>25</v>
       </c>
       <c r="B73">
         <v>2026</v>
       </c>
       <c r="C73">
         <v>1009</v>
       </c>
       <c r="D73" t="s">
         <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>27</v>
       </c>
       <c r="F73">
         <v>7</v>
       </c>
       <c r="G73">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H73">
         <v>377</v>
       </c>
       <c r="I73">
         <v>591.0</v>
       </c>
       <c r="J73">
         <v>756.31400000000008</v>
       </c>
       <c r="K73">
         <v>1.471</v>
       </c>
       <c r="L73" t="s">
         <v>28</v>
       </c>
       <c r="M73">
         <v>1</v>
       </c>
       <c r="N73" t="s">
         <v>47</v>
       </c>
       <c r="O73">
         <v>6</v>
       </c>
@@ -6311,51 +6311,51 @@
       </c>
       <c r="Y73">
         <v>24.015999999999998</v>
       </c>
     </row>
     <row r="74" spans="1:25">
       <c r="A74" t="s">
         <v>25</v>
       </c>
       <c r="B74">
         <v>2026</v>
       </c>
       <c r="C74">
         <v>1009</v>
       </c>
       <c r="D74" t="s">
         <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>27</v>
       </c>
       <c r="F74">
         <v>7</v>
       </c>
       <c r="G74">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H74">
         <v>377</v>
       </c>
       <c r="I74">
         <v>591.0</v>
       </c>
       <c r="J74">
         <v>756.31400000000008</v>
       </c>
       <c r="K74">
         <v>1.471</v>
       </c>
       <c r="L74" t="s">
         <v>28</v>
       </c>
       <c r="M74">
         <v>1</v>
       </c>
       <c r="N74" t="s">
         <v>47</v>
       </c>
       <c r="O74">
         <v>6</v>
       </c>
@@ -6388,51 +6388,51 @@
       </c>
       <c r="Y74">
         <v>50.088000000000001</v>
       </c>
     </row>
     <row r="75" spans="1:25">
       <c r="A75" t="s">
         <v>25</v>
       </c>
       <c r="B75">
         <v>2026</v>
       </c>
       <c r="C75">
         <v>1009</v>
       </c>
       <c r="D75" t="s">
         <v>26</v>
       </c>
       <c r="E75" t="s">
         <v>27</v>
       </c>
       <c r="F75">
         <v>7</v>
       </c>
       <c r="G75">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H75">
         <v>377</v>
       </c>
       <c r="I75">
         <v>591.0</v>
       </c>
       <c r="J75">
         <v>756.31400000000008</v>
       </c>
       <c r="K75">
         <v>1.471</v>
       </c>
       <c r="L75" t="s">
         <v>28</v>
       </c>
       <c r="M75">
         <v>1</v>
       </c>
       <c r="N75" t="s">
         <v>47</v>
       </c>
       <c r="O75">
         <v>6</v>
       </c>
@@ -6465,51 +6465,51 @@
       </c>
       <c r="Y75">
         <v>34.931</v>
       </c>
     </row>
     <row r="76" spans="1:25">
       <c r="A76" t="s">
         <v>25</v>
       </c>
       <c r="B76">
         <v>2026</v>
       </c>
       <c r="C76">
         <v>1009</v>
       </c>
       <c r="D76" t="s">
         <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>27</v>
       </c>
       <c r="F76">
         <v>7</v>
       </c>
       <c r="G76">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H76">
         <v>377</v>
       </c>
       <c r="I76">
         <v>591.0</v>
       </c>
       <c r="J76">
         <v>756.31400000000008</v>
       </c>
       <c r="K76">
         <v>1.471</v>
       </c>
       <c r="L76" t="s">
         <v>28</v>
       </c>
       <c r="M76">
         <v>1</v>
       </c>
       <c r="N76" t="s">
         <v>47</v>
       </c>
       <c r="O76">
         <v>6</v>
       </c>
@@ -6542,51 +6542,51 @@
       </c>
       <c r="Y76">
         <v>8.744</v>
       </c>
     </row>
     <row r="77" spans="1:25">
       <c r="A77" t="s">
         <v>25</v>
       </c>
       <c r="B77">
         <v>2026</v>
       </c>
       <c r="C77">
         <v>1009</v>
       </c>
       <c r="D77" t="s">
         <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>27</v>
       </c>
       <c r="F77">
         <v>7</v>
       </c>
       <c r="G77">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H77">
         <v>377</v>
       </c>
       <c r="I77">
         <v>591.0</v>
       </c>
       <c r="J77">
         <v>756.31400000000008</v>
       </c>
       <c r="K77">
         <v>1.471</v>
       </c>
       <c r="L77" t="s">
         <v>28</v>
       </c>
       <c r="M77">
         <v>1</v>
       </c>
       <c r="N77" t="s">
         <v>47</v>
       </c>
       <c r="O77">
         <v>6</v>
       </c>
@@ -6619,51 +6619,51 @@
       </c>
       <c r="Y77">
         <v>8.051</v>
       </c>
     </row>
     <row r="78" spans="1:25">
       <c r="A78" t="s">
         <v>25</v>
       </c>
       <c r="B78">
         <v>2026</v>
       </c>
       <c r="C78">
         <v>1009</v>
       </c>
       <c r="D78" t="s">
         <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>27</v>
       </c>
       <c r="F78">
         <v>7</v>
       </c>
       <c r="G78">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H78">
         <v>377</v>
       </c>
       <c r="I78">
         <v>591.0</v>
       </c>
       <c r="J78">
         <v>756.31400000000008</v>
       </c>
       <c r="K78">
         <v>1.471</v>
       </c>
       <c r="L78" t="s">
         <v>28</v>
       </c>
       <c r="M78">
         <v>1</v>
       </c>
       <c r="N78" t="s">
         <v>47</v>
       </c>
       <c r="O78">
         <v>6</v>
       </c>
@@ -6696,51 +6696,51 @@
       </c>
       <c r="Y78">
         <v>5.354</v>
       </c>
     </row>
     <row r="79" spans="1:25">
       <c r="A79" t="s">
         <v>25</v>
       </c>
       <c r="B79">
         <v>2026</v>
       </c>
       <c r="C79">
         <v>1009</v>
       </c>
       <c r="D79" t="s">
         <v>26</v>
       </c>
       <c r="E79" t="s">
         <v>27</v>
       </c>
       <c r="F79">
         <v>7</v>
       </c>
       <c r="G79">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H79">
         <v>377</v>
       </c>
       <c r="I79">
         <v>591.0</v>
       </c>
       <c r="J79">
         <v>756.31400000000008</v>
       </c>
       <c r="K79">
         <v>1.471</v>
       </c>
       <c r="L79" t="s">
         <v>28</v>
       </c>
       <c r="M79">
         <v>1</v>
       </c>
       <c r="N79" t="s">
         <v>47</v>
       </c>
       <c r="O79">
         <v>6</v>
       </c>
@@ -6773,51 +6773,51 @@
       </c>
       <c r="Y79">
         <v>1.15</v>
       </c>
     </row>
     <row r="80" spans="1:25">
       <c r="A80" t="s">
         <v>25</v>
       </c>
       <c r="B80">
         <v>2026</v>
       </c>
       <c r="C80">
         <v>1009</v>
       </c>
       <c r="D80" t="s">
         <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>27</v>
       </c>
       <c r="F80">
         <v>7</v>
       </c>
       <c r="G80">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H80">
         <v>377</v>
       </c>
       <c r="I80">
         <v>591.0</v>
       </c>
       <c r="J80">
         <v>756.31400000000008</v>
       </c>
       <c r="K80">
         <v>1.471</v>
       </c>
       <c r="L80" t="s">
         <v>28</v>
       </c>
       <c r="M80">
         <v>1</v>
       </c>
       <c r="N80" t="s">
         <v>47</v>
       </c>
       <c r="O80">
         <v>6</v>
       </c>
@@ -6850,51 +6850,51 @@
       </c>
       <c r="Y80">
         <v>13.0050000000000008</v>
       </c>
     </row>
     <row r="81" spans="1:25">
       <c r="A81" t="s">
         <v>25</v>
       </c>
       <c r="B81">
         <v>2026</v>
       </c>
       <c r="C81">
         <v>1009</v>
       </c>
       <c r="D81" t="s">
         <v>26</v>
       </c>
       <c r="E81" t="s">
         <v>27</v>
       </c>
       <c r="F81">
         <v>7</v>
       </c>
       <c r="G81">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H81">
         <v>377</v>
       </c>
       <c r="I81">
         <v>591.0</v>
       </c>
       <c r="J81">
         <v>756.31400000000008</v>
       </c>
       <c r="K81">
         <v>1.471</v>
       </c>
       <c r="L81" t="s">
         <v>28</v>
       </c>
       <c r="M81">
         <v>1</v>
       </c>
       <c r="N81" t="s">
         <v>47</v>
       </c>
       <c r="O81">
         <v>6</v>
       </c>
@@ -6927,51 +6927,51 @@
       </c>
       <c r="Y81">
         <v>39.908</v>
       </c>
     </row>
     <row r="82" spans="1:25">
       <c r="A82" t="s">
         <v>25</v>
       </c>
       <c r="B82">
         <v>2026</v>
       </c>
       <c r="C82">
         <v>1009</v>
       </c>
       <c r="D82" t="s">
         <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>27</v>
       </c>
       <c r="F82">
         <v>7</v>
       </c>
       <c r="G82">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H82">
         <v>377</v>
       </c>
       <c r="I82">
         <v>591.0</v>
       </c>
       <c r="J82">
         <v>756.31400000000008</v>
       </c>
       <c r="K82">
         <v>1.471</v>
       </c>
       <c r="L82" t="s">
         <v>28</v>
       </c>
       <c r="M82">
         <v>1</v>
       </c>
       <c r="N82" t="s">
         <v>47</v>
       </c>
       <c r="O82">
         <v>6</v>
       </c>
@@ -7004,51 +7004,51 @@
       </c>
       <c r="Y82">
         <v>82.625</v>
       </c>
     </row>
     <row r="83" spans="1:25">
       <c r="A83" t="s">
         <v>25</v>
       </c>
       <c r="B83">
         <v>2026</v>
       </c>
       <c r="C83">
         <v>1009</v>
       </c>
       <c r="D83" t="s">
         <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>27</v>
       </c>
       <c r="F83">
         <v>7</v>
       </c>
       <c r="G83">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H83">
         <v>377</v>
       </c>
       <c r="I83">
         <v>591.0</v>
       </c>
       <c r="J83">
         <v>756.31400000000008</v>
       </c>
       <c r="K83">
         <v>1.471</v>
       </c>
       <c r="L83" t="s">
         <v>28</v>
       </c>
       <c r="M83">
         <v>1</v>
       </c>
       <c r="N83" t="s">
         <v>47</v>
       </c>
       <c r="O83">
         <v>6</v>
       </c>
@@ -7081,51 +7081,51 @@
       </c>
       <c r="Y83">
         <v>103.598</v>
       </c>
     </row>
     <row r="84" spans="1:25">
       <c r="A84" t="s">
         <v>25</v>
       </c>
       <c r="B84">
         <v>2026</v>
       </c>
       <c r="C84">
         <v>1009</v>
       </c>
       <c r="D84" t="s">
         <v>26</v>
       </c>
       <c r="E84" t="s">
         <v>27</v>
       </c>
       <c r="F84">
         <v>7</v>
       </c>
       <c r="G84">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H84">
         <v>377</v>
       </c>
       <c r="I84">
         <v>591.0</v>
       </c>
       <c r="J84">
         <v>756.31400000000008</v>
       </c>
       <c r="K84">
         <v>1.471</v>
       </c>
       <c r="L84" t="s">
         <v>28</v>
       </c>
       <c r="M84">
         <v>1</v>
       </c>
       <c r="N84" t="s">
         <v>47</v>
       </c>
       <c r="O84">
         <v>6</v>
       </c>
@@ -7158,51 +7158,51 @@
       </c>
       <c r="Y84">
         <v>301.38099999999997</v>
       </c>
     </row>
     <row r="85" spans="1:25">
       <c r="A85" t="s">
         <v>25</v>
       </c>
       <c r="B85">
         <v>2026</v>
       </c>
       <c r="C85">
         <v>1009</v>
       </c>
       <c r="D85" t="s">
         <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>27</v>
       </c>
       <c r="F85">
         <v>7</v>
       </c>
       <c r="G85">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H85">
         <v>377</v>
       </c>
       <c r="I85">
         <v>591.0</v>
       </c>
       <c r="J85">
         <v>756.31400000000008</v>
       </c>
       <c r="K85">
         <v>1.471</v>
       </c>
       <c r="L85" t="s">
         <v>28</v>
       </c>
       <c r="M85">
         <v>1</v>
       </c>
       <c r="N85" t="s">
         <v>47</v>
       </c>
       <c r="O85">
         <v>6</v>
       </c>
@@ -7235,51 +7235,51 @@
       </c>
       <c r="Y85">
         <v>9.38</v>
       </c>
     </row>
     <row r="86" spans="1:25">
       <c r="A86" t="s">
         <v>25</v>
       </c>
       <c r="B86">
         <v>2026</v>
       </c>
       <c r="C86">
         <v>1009</v>
       </c>
       <c r="D86" t="s">
         <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>27</v>
       </c>
       <c r="F86">
         <v>7</v>
       </c>
       <c r="G86">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H86">
         <v>377</v>
       </c>
       <c r="I86">
         <v>591.0</v>
       </c>
       <c r="J86">
         <v>756.31400000000008</v>
       </c>
       <c r="K86">
         <v>1.471</v>
       </c>
       <c r="L86" t="s">
         <v>28</v>
       </c>
       <c r="M86">
         <v>1</v>
       </c>
       <c r="N86" t="s">
         <v>47</v>
       </c>
       <c r="O86">
         <v>6</v>
       </c>
@@ -7312,51 +7312,51 @@
       </c>
       <c r="Y86">
         <v>2.481</v>
       </c>
     </row>
     <row r="87" spans="1:25">
       <c r="A87" t="s">
         <v>25</v>
       </c>
       <c r="B87">
         <v>2026</v>
       </c>
       <c r="C87">
         <v>1009</v>
       </c>
       <c r="D87" t="s">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>27</v>
       </c>
       <c r="F87">
         <v>7</v>
       </c>
       <c r="G87">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H87">
         <v>377</v>
       </c>
       <c r="I87">
         <v>591.0</v>
       </c>
       <c r="J87">
         <v>756.31400000000008</v>
       </c>
       <c r="K87">
         <v>1.471</v>
       </c>
       <c r="L87" t="s">
         <v>28</v>
       </c>
       <c r="M87">
         <v>1</v>
       </c>
       <c r="N87" t="s">
         <v>47</v>
       </c>
       <c r="O87">
         <v>6</v>
       </c>
@@ -7389,51 +7389,51 @@
       </c>
       <c r="Y87">
         <v>9.142</v>
       </c>
     </row>
     <row r="88" spans="1:25">
       <c r="A88" t="s">
         <v>25</v>
       </c>
       <c r="B88">
         <v>2026</v>
       </c>
       <c r="C88">
         <v>1009</v>
       </c>
       <c r="D88" t="s">
         <v>26</v>
       </c>
       <c r="E88" t="s">
         <v>27</v>
       </c>
       <c r="F88">
         <v>7</v>
       </c>
       <c r="G88">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H88">
         <v>377</v>
       </c>
       <c r="I88">
         <v>591.0</v>
       </c>
       <c r="J88">
         <v>756.31400000000008</v>
       </c>
       <c r="K88">
         <v>1.471</v>
       </c>
       <c r="L88" t="s">
         <v>28</v>
       </c>
       <c r="M88">
         <v>1</v>
       </c>
       <c r="N88" t="s">
         <v>47</v>
       </c>
       <c r="O88">
         <v>6</v>
       </c>
@@ -7466,51 +7466,51 @@
       </c>
       <c r="Y88">
         <v>9.7</v>
       </c>
     </row>
     <row r="89" spans="1:25">
       <c r="A89" t="s">
         <v>25</v>
       </c>
       <c r="B89">
         <v>2026</v>
       </c>
       <c r="C89">
         <v>1009</v>
       </c>
       <c r="D89" t="s">
         <v>26</v>
       </c>
       <c r="E89" t="s">
         <v>27</v>
       </c>
       <c r="F89">
         <v>7</v>
       </c>
       <c r="G89">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H89">
         <v>377</v>
       </c>
       <c r="I89">
         <v>591.0</v>
       </c>
       <c r="J89">
         <v>756.31400000000008</v>
       </c>
       <c r="K89">
         <v>1.471</v>
       </c>
       <c r="L89" t="s">
         <v>28</v>
       </c>
       <c r="M89">
         <v>1</v>
       </c>
       <c r="N89" t="s">
         <v>47</v>
       </c>
       <c r="O89">
         <v>6</v>
       </c>
@@ -7543,51 +7543,51 @@
       </c>
       <c r="Y89">
         <v>12.271</v>
       </c>
     </row>
     <row r="90" spans="1:25">
       <c r="A90" t="s">
         <v>25</v>
       </c>
       <c r="B90">
         <v>2026</v>
       </c>
       <c r="C90">
         <v>1009</v>
       </c>
       <c r="D90" t="s">
         <v>26</v>
       </c>
       <c r="E90" t="s">
         <v>27</v>
       </c>
       <c r="F90">
         <v>7</v>
       </c>
       <c r="G90">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H90">
         <v>377</v>
       </c>
       <c r="I90">
         <v>591.0</v>
       </c>
       <c r="J90">
         <v>756.31400000000008</v>
       </c>
       <c r="K90">
         <v>1.471</v>
       </c>
       <c r="L90" t="s">
         <v>28</v>
       </c>
       <c r="M90">
         <v>1</v>
       </c>
       <c r="N90" t="s">
         <v>47</v>
       </c>
       <c r="O90">
         <v>6</v>
       </c>
@@ -7620,51 +7620,51 @@
       </c>
       <c r="Y90">
         <v>1.471</v>
       </c>
     </row>
     <row r="91" spans="1:25">
       <c r="A91" t="s">
         <v>25</v>
       </c>
       <c r="B91">
         <v>2026</v>
       </c>
       <c r="C91">
         <v>1009</v>
       </c>
       <c r="D91" t="s">
         <v>26</v>
       </c>
       <c r="E91" t="s">
         <v>27</v>
       </c>
       <c r="F91">
         <v>7</v>
       </c>
       <c r="G91">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H91">
         <v>377</v>
       </c>
       <c r="I91">
         <v>591.0</v>
       </c>
       <c r="J91">
         <v>756.31400000000008</v>
       </c>
       <c r="K91">
         <v>1.471</v>
       </c>
       <c r="L91" t="s">
         <v>28</v>
       </c>
       <c r="M91">
         <v>1</v>
       </c>
       <c r="N91" t="s">
         <v>47</v>
       </c>
       <c r="O91">
         <v>6</v>
       </c>
@@ -7697,51 +7697,51 @@
       </c>
       <c r="Y91">
         <v>7.862</v>
       </c>
     </row>
     <row r="92" spans="1:25">
       <c r="A92" t="s">
         <v>25</v>
       </c>
       <c r="B92">
         <v>2026</v>
       </c>
       <c r="C92">
         <v>1009</v>
       </c>
       <c r="D92" t="s">
         <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>27</v>
       </c>
       <c r="F92">
         <v>7</v>
       </c>
       <c r="G92">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H92">
         <v>377</v>
       </c>
       <c r="I92">
         <v>591.0</v>
       </c>
       <c r="J92">
         <v>756.31400000000008</v>
       </c>
       <c r="K92">
         <v>1.471</v>
       </c>
       <c r="L92" t="s">
         <v>28</v>
       </c>
       <c r="M92">
         <v>1</v>
       </c>
       <c r="N92" t="s">
         <v>47</v>
       </c>
       <c r="O92">
         <v>6</v>
       </c>
@@ -7774,51 +7774,51 @@
       </c>
       <c r="Y92">
         <v>25.118</v>
       </c>
     </row>
     <row r="93" spans="1:25">
       <c r="A93" t="s">
         <v>25</v>
       </c>
       <c r="B93">
         <v>2026</v>
       </c>
       <c r="C93">
         <v>1009</v>
       </c>
       <c r="D93" t="s">
         <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>27</v>
       </c>
       <c r="F93">
         <v>7</v>
       </c>
       <c r="G93">
-        <v>113.9879</v>
+        <v>113.985</v>
       </c>
       <c r="H93">
         <v>377</v>
       </c>
       <c r="I93">
         <v>591.0</v>
       </c>
       <c r="J93">
         <v>756.31400000000008</v>
       </c>
       <c r="K93">
         <v>1.471</v>
       </c>
       <c r="L93" t="s">
         <v>28</v>
       </c>
       <c r="M93">
         <v>1</v>
       </c>
       <c r="N93" t="s">
         <v>47</v>
       </c>
       <c r="O93">
         <v>6</v>
       </c>
@@ -9237,51 +9237,51 @@
       </c>
       <c r="Y111">
         <v>10.356</v>
       </c>
     </row>
     <row r="112" spans="1:25">
       <c r="A112" t="s">
         <v>25</v>
       </c>
       <c r="B112">
         <v>2026</v>
       </c>
       <c r="C112">
         <v>1009</v>
       </c>
       <c r="D112" t="s">
         <v>26</v>
       </c>
       <c r="E112" t="s">
         <v>27</v>
       </c>
       <c r="F112">
         <v>9</v>
       </c>
       <c r="G112">
-        <v>52.1218</v>
+        <v>52.1215</v>
       </c>
       <c r="H112">
         <v>242</v>
       </c>
       <c r="I112">
         <v>497.0</v>
       </c>
       <c r="J112">
         <v>611.94899999999996</v>
       </c>
       <c r="K112">
         <v>0</v>
       </c>
       <c r="L112" t="s">
         <v>28</v>
       </c>
       <c r="M112">
         <v>1</v>
       </c>
       <c r="N112" t="s">
         <v>51</v>
       </c>
       <c r="O112">
         <v>6</v>
       </c>
@@ -9314,51 +9314,51 @@
       </c>
       <c r="Y112">
         <v>6.273</v>
       </c>
     </row>
     <row r="113" spans="1:25">
       <c r="A113" t="s">
         <v>25</v>
       </c>
       <c r="B113">
         <v>2026</v>
       </c>
       <c r="C113">
         <v>1009</v>
       </c>
       <c r="D113" t="s">
         <v>26</v>
       </c>
       <c r="E113" t="s">
         <v>27</v>
       </c>
       <c r="F113">
         <v>9</v>
       </c>
       <c r="G113">
-        <v>52.1218</v>
+        <v>52.1215</v>
       </c>
       <c r="H113">
         <v>242</v>
       </c>
       <c r="I113">
         <v>497.0</v>
       </c>
       <c r="J113">
         <v>611.94899999999996</v>
       </c>
       <c r="K113">
         <v>0</v>
       </c>
       <c r="L113" t="s">
         <v>28</v>
       </c>
       <c r="M113">
         <v>1</v>
       </c>
       <c r="N113" t="s">
         <v>51</v>
       </c>
       <c r="O113">
         <v>6</v>
       </c>
@@ -9391,51 +9391,51 @@
       </c>
       <c r="Y113">
         <v>15.588</v>
       </c>
     </row>
     <row r="114" spans="1:25">
       <c r="A114" t="s">
         <v>25</v>
       </c>
       <c r="B114">
         <v>2026</v>
       </c>
       <c r="C114">
         <v>1009</v>
       </c>
       <c r="D114" t="s">
         <v>26</v>
       </c>
       <c r="E114" t="s">
         <v>27</v>
       </c>
       <c r="F114">
         <v>9</v>
       </c>
       <c r="G114">
-        <v>52.1218</v>
+        <v>52.1215</v>
       </c>
       <c r="H114">
         <v>242</v>
       </c>
       <c r="I114">
         <v>497.0</v>
       </c>
       <c r="J114">
         <v>611.94899999999996</v>
       </c>
       <c r="K114">
         <v>0</v>
       </c>
       <c r="L114" t="s">
         <v>28</v>
       </c>
       <c r="M114">
         <v>1</v>
       </c>
       <c r="N114" t="s">
         <v>51</v>
       </c>
       <c r="O114">
         <v>6</v>
       </c>
@@ -9468,51 +9468,51 @@
       </c>
       <c r="Y114">
         <v>30.036999999999999</v>
       </c>
     </row>
     <row r="115" spans="1:25">
       <c r="A115" t="s">
         <v>25</v>
       </c>
       <c r="B115">
         <v>2026</v>
       </c>
       <c r="C115">
         <v>1009</v>
       </c>
       <c r="D115" t="s">
         <v>26</v>
       </c>
       <c r="E115" t="s">
         <v>27</v>
       </c>
       <c r="F115">
         <v>9</v>
       </c>
       <c r="G115">
-        <v>52.1218</v>
+        <v>52.1215</v>
       </c>
       <c r="H115">
         <v>242</v>
       </c>
       <c r="I115">
         <v>497.0</v>
       </c>
       <c r="J115">
         <v>611.94899999999996</v>
       </c>
       <c r="K115">
         <v>0</v>
       </c>
       <c r="L115" t="s">
         <v>28</v>
       </c>
       <c r="M115">
         <v>1</v>
       </c>
       <c r="N115" t="s">
         <v>51</v>
       </c>
       <c r="O115">
         <v>6</v>
       </c>
@@ -9545,51 +9545,51 @@
       </c>
       <c r="Y115">
         <v>31.186</v>
       </c>
     </row>
     <row r="116" spans="1:25">
       <c r="A116" t="s">
         <v>25</v>
       </c>
       <c r="B116">
         <v>2026</v>
       </c>
       <c r="C116">
         <v>1009</v>
       </c>
       <c r="D116" t="s">
         <v>26</v>
       </c>
       <c r="E116" t="s">
         <v>27</v>
       </c>
       <c r="F116">
         <v>9</v>
       </c>
       <c r="G116">
-        <v>52.1218</v>
+        <v>52.1215</v>
       </c>
       <c r="H116">
         <v>242</v>
       </c>
       <c r="I116">
         <v>497.0</v>
       </c>
       <c r="J116">
         <v>611.94899999999996</v>
       </c>
       <c r="K116">
         <v>0</v>
       </c>
       <c r="L116" t="s">
         <v>28</v>
       </c>
       <c r="M116">
         <v>1</v>
       </c>
       <c r="N116" t="s">
         <v>51</v>
       </c>
       <c r="O116">
         <v>6</v>
       </c>
@@ -9622,51 +9622,51 @@
       </c>
       <c r="Y116">
         <v>83.836</v>
       </c>
     </row>
     <row r="117" spans="1:25">
       <c r="A117" t="s">
         <v>25</v>
       </c>
       <c r="B117">
         <v>2026</v>
       </c>
       <c r="C117">
         <v>1009</v>
       </c>
       <c r="D117" t="s">
         <v>26</v>
       </c>
       <c r="E117" t="s">
         <v>27</v>
       </c>
       <c r="F117">
         <v>9</v>
       </c>
       <c r="G117">
-        <v>52.1218</v>
+        <v>52.1215</v>
       </c>
       <c r="H117">
         <v>242</v>
       </c>
       <c r="I117">
         <v>497.0</v>
       </c>
       <c r="J117">
         <v>611.94899999999996</v>
       </c>
       <c r="K117">
         <v>0</v>
       </c>
       <c r="L117" t="s">
         <v>28</v>
       </c>
       <c r="M117">
         <v>1</v>
       </c>
       <c r="N117" t="s">
         <v>51</v>
       </c>
       <c r="O117">
         <v>6</v>
       </c>
@@ -9699,51 +9699,51 @@
       </c>
       <c r="Y117">
         <v>369.75900000000001</v>
       </c>
     </row>
     <row r="118" spans="1:25">
       <c r="A118" t="s">
         <v>25</v>
       </c>
       <c r="B118">
         <v>2026</v>
       </c>
       <c r="C118">
         <v>1009</v>
       </c>
       <c r="D118" t="s">
         <v>26</v>
       </c>
       <c r="E118" t="s">
         <v>27</v>
       </c>
       <c r="F118">
         <v>9</v>
       </c>
       <c r="G118">
-        <v>52.1218</v>
+        <v>52.1215</v>
       </c>
       <c r="H118">
         <v>242</v>
       </c>
       <c r="I118">
         <v>497.0</v>
       </c>
       <c r="J118">
         <v>611.94899999999996</v>
       </c>
       <c r="K118">
         <v>0</v>
       </c>
       <c r="L118" t="s">
         <v>28</v>
       </c>
       <c r="M118">
         <v>1</v>
       </c>
       <c r="N118" t="s">
         <v>51</v>
       </c>
       <c r="O118">
         <v>6</v>
       </c>
@@ -9776,51 +9776,51 @@
       </c>
       <c r="Y118">
         <v>27.373</v>
       </c>
     </row>
     <row r="119" spans="1:25">
       <c r="A119" t="s">
         <v>25</v>
       </c>
       <c r="B119">
         <v>2026</v>
       </c>
       <c r="C119">
         <v>1009</v>
       </c>
       <c r="D119" t="s">
         <v>26</v>
       </c>
       <c r="E119" t="s">
         <v>27</v>
       </c>
       <c r="F119">
         <v>9</v>
       </c>
       <c r="G119">
-        <v>52.1218</v>
+        <v>52.1215</v>
       </c>
       <c r="H119">
         <v>242</v>
       </c>
       <c r="I119">
         <v>497.0</v>
       </c>
       <c r="J119">
         <v>611.94899999999996</v>
       </c>
       <c r="K119">
         <v>0</v>
       </c>
       <c r="L119" t="s">
         <v>28</v>
       </c>
       <c r="M119">
         <v>1</v>
       </c>
       <c r="N119" t="s">
         <v>51</v>
       </c>
       <c r="O119">
         <v>6</v>
       </c>
@@ -9853,51 +9853,51 @@
       </c>
       <c r="Y119">
         <v>1.084</v>
       </c>
     </row>
     <row r="120" spans="1:25">
       <c r="A120" t="s">
         <v>25</v>
       </c>
       <c r="B120">
         <v>2026</v>
       </c>
       <c r="C120">
         <v>1009</v>
       </c>
       <c r="D120" t="s">
         <v>26</v>
       </c>
       <c r="E120" t="s">
         <v>27</v>
       </c>
       <c r="F120">
         <v>9</v>
       </c>
       <c r="G120">
-        <v>52.1218</v>
+        <v>52.1215</v>
       </c>
       <c r="H120">
         <v>242</v>
       </c>
       <c r="I120">
         <v>497.0</v>
       </c>
       <c r="J120">
         <v>611.94899999999996</v>
       </c>
       <c r="K120">
         <v>0</v>
       </c>
       <c r="L120" t="s">
         <v>28</v>
       </c>
       <c r="M120">
         <v>1</v>
       </c>
       <c r="N120" t="s">
         <v>51</v>
       </c>
       <c r="O120">
         <v>6</v>
       </c>
@@ -9930,51 +9930,51 @@
       </c>
       <c r="Y120">
         <v>4.098</v>
       </c>
     </row>
     <row r="121" spans="1:25">
       <c r="A121" t="s">
         <v>25</v>
       </c>
       <c r="B121">
         <v>2026</v>
       </c>
       <c r="C121">
         <v>1009</v>
       </c>
       <c r="D121" t="s">
         <v>26</v>
       </c>
       <c r="E121" t="s">
         <v>27</v>
       </c>
       <c r="F121">
         <v>9</v>
       </c>
       <c r="G121">
-        <v>52.1218</v>
+        <v>52.1215</v>
       </c>
       <c r="H121">
         <v>242</v>
       </c>
       <c r="I121">
         <v>497.0</v>
       </c>
       <c r="J121">
         <v>611.94899999999996</v>
       </c>
       <c r="K121">
         <v>0</v>
       </c>
       <c r="L121" t="s">
         <v>28</v>
       </c>
       <c r="M121">
         <v>1</v>
       </c>
       <c r="N121" t="s">
         <v>51</v>
       </c>
       <c r="O121">
         <v>6</v>
       </c>
@@ -10007,51 +10007,51 @@
       </c>
       <c r="Y121">
         <v>1.867</v>
       </c>
     </row>
     <row r="122" spans="1:25">
       <c r="A122" t="s">
         <v>25</v>
       </c>
       <c r="B122">
         <v>2026</v>
       </c>
       <c r="C122">
         <v>1009</v>
       </c>
       <c r="D122" t="s">
         <v>26</v>
       </c>
       <c r="E122" t="s">
         <v>27</v>
       </c>
       <c r="F122">
         <v>9</v>
       </c>
       <c r="G122">
-        <v>52.1218</v>
+        <v>52.1215</v>
       </c>
       <c r="H122">
         <v>242</v>
       </c>
       <c r="I122">
         <v>497.0</v>
       </c>
       <c r="J122">
         <v>611.94899999999996</v>
       </c>
       <c r="K122">
         <v>0</v>
       </c>
       <c r="L122" t="s">
         <v>28</v>
       </c>
       <c r="M122">
         <v>1</v>
       </c>
       <c r="N122" t="s">
         <v>51</v>
       </c>
       <c r="O122">
         <v>6</v>
       </c>
@@ -10084,51 +10084,51 @@
       </c>
       <c r="Y122">
         <v>3.193</v>
       </c>
     </row>
     <row r="123" spans="1:25">
       <c r="A123" t="s">
         <v>25</v>
       </c>
       <c r="B123">
         <v>2026</v>
       </c>
       <c r="C123">
         <v>1009</v>
       </c>
       <c r="D123" t="s">
         <v>26</v>
       </c>
       <c r="E123" t="s">
         <v>27</v>
       </c>
       <c r="F123">
         <v>9</v>
       </c>
       <c r="G123">
-        <v>52.1218</v>
+        <v>52.1215</v>
       </c>
       <c r="H123">
         <v>242</v>
       </c>
       <c r="I123">
         <v>497.0</v>
       </c>
       <c r="J123">
         <v>611.94899999999996</v>
       </c>
       <c r="K123">
         <v>0</v>
       </c>
       <c r="L123" t="s">
         <v>28</v>
       </c>
       <c r="M123">
         <v>1</v>
       </c>
       <c r="N123" t="s">
         <v>51</v>
       </c>
       <c r="O123">
         <v>6</v>
       </c>
@@ -10161,51 +10161,51 @@
       </c>
       <c r="Y123">
         <v>12.012</v>
       </c>
     </row>
     <row r="124" spans="1:25">
       <c r="A124" t="s">
         <v>25</v>
       </c>
       <c r="B124">
         <v>2026</v>
       </c>
       <c r="C124">
         <v>1009</v>
       </c>
       <c r="D124" t="s">
         <v>26</v>
       </c>
       <c r="E124" t="s">
         <v>27</v>
       </c>
       <c r="F124">
         <v>9</v>
       </c>
       <c r="G124">
-        <v>52.1218</v>
+        <v>52.1215</v>
       </c>
       <c r="H124">
         <v>242</v>
       </c>
       <c r="I124">
         <v>497.0</v>
       </c>
       <c r="J124">
         <v>611.94899999999996</v>
       </c>
       <c r="K124">
         <v>0</v>
       </c>
       <c r="L124" t="s">
         <v>28</v>
       </c>
       <c r="M124">
         <v>1</v>
       </c>
       <c r="N124" t="s">
         <v>51</v>
       </c>
       <c r="O124">
         <v>6</v>
       </c>
@@ -10238,51 +10238,51 @@
       </c>
       <c r="Y124">
         <v>1.079</v>
       </c>
     </row>
     <row r="125" spans="1:25">
       <c r="A125" t="s">
         <v>25</v>
       </c>
       <c r="B125">
         <v>2026</v>
       </c>
       <c r="C125">
         <v>1009</v>
       </c>
       <c r="D125" t="s">
         <v>26</v>
       </c>
       <c r="E125" t="s">
         <v>27</v>
       </c>
       <c r="F125">
         <v>9</v>
       </c>
       <c r="G125">
-        <v>52.1218</v>
+        <v>52.1215</v>
       </c>
       <c r="H125">
         <v>242</v>
       </c>
       <c r="I125">
         <v>497.0</v>
       </c>
       <c r="J125">
         <v>611.94899999999996</v>
       </c>
       <c r="K125">
         <v>0</v>
       </c>
       <c r="L125" t="s">
         <v>28</v>
       </c>
       <c r="M125">
         <v>1</v>
       </c>
       <c r="N125" t="s">
         <v>51</v>
       </c>
       <c r="O125">
         <v>6</v>
       </c>
@@ -10315,51 +10315,51 @@
       </c>
       <c r="Y125">
         <v>4.082</v>
       </c>
     </row>
     <row r="126" spans="1:25">
       <c r="A126" t="s">
         <v>25</v>
       </c>
       <c r="B126">
         <v>2026</v>
       </c>
       <c r="C126">
         <v>1009</v>
       </c>
       <c r="D126" t="s">
         <v>26</v>
       </c>
       <c r="E126" t="s">
         <v>27</v>
       </c>
       <c r="F126">
         <v>9</v>
       </c>
       <c r="G126">
-        <v>52.1218</v>
+        <v>52.1215</v>
       </c>
       <c r="H126">
         <v>242</v>
       </c>
       <c r="I126">
         <v>497.0</v>
       </c>
       <c r="J126">
         <v>611.94899999999996</v>
       </c>
       <c r="K126">
         <v>0</v>
       </c>
       <c r="L126" t="s">
         <v>28</v>
       </c>
       <c r="M126">
         <v>1</v>
       </c>
       <c r="N126" t="s">
         <v>51</v>
       </c>
       <c r="O126">
         <v>6</v>
       </c>
@@ -10392,51 +10392,51 @@
       </c>
       <c r="Y126">
         <v>7.584</v>
       </c>
     </row>
     <row r="127" spans="1:25">
       <c r="A127" t="s">
         <v>25</v>
       </c>
       <c r="B127">
         <v>2026</v>
       </c>
       <c r="C127">
         <v>1009</v>
       </c>
       <c r="D127" t="s">
         <v>26</v>
       </c>
       <c r="E127" t="s">
         <v>27</v>
       </c>
       <c r="F127">
         <v>9</v>
       </c>
       <c r="G127">
-        <v>52.1218</v>
+        <v>52.1215</v>
       </c>
       <c r="H127">
         <v>242</v>
       </c>
       <c r="I127">
         <v>497.0</v>
       </c>
       <c r="J127">
         <v>611.94899999999996</v>
       </c>
       <c r="K127">
         <v>0</v>
       </c>
       <c r="L127" t="s">
         <v>28</v>
       </c>
       <c r="M127">
         <v>1</v>
       </c>
       <c r="N127" t="s">
         <v>51</v>
       </c>
       <c r="O127">
         <v>6</v>
       </c>
@@ -10469,51 +10469,51 @@
       </c>
       <c r="Y127">
         <v>12.898</v>
       </c>
     </row>
     <row r="128" spans="1:25">
       <c r="A128" t="s">
         <v>25</v>
       </c>
       <c r="B128">
         <v>2026</v>
       </c>
       <c r="C128">
         <v>1009</v>
       </c>
       <c r="D128" t="s">
         <v>26</v>
       </c>
       <c r="E128" t="s">
         <v>27</v>
       </c>
       <c r="F128">
         <v>13</v>
       </c>
       <c r="G128">
-        <v>58.841</v>
+        <v>58.8404</v>
       </c>
       <c r="H128">
         <v>584</v>
       </c>
       <c r="I128">
         <v>72.0</v>
       </c>
       <c r="J128">
         <v>176.422</v>
       </c>
       <c r="K128">
         <v>0</v>
       </c>
       <c r="L128" t="s">
         <v>28</v>
       </c>
       <c r="M128">
         <v>1</v>
       </c>
       <c r="N128" t="s">
         <v>52</v>
       </c>
       <c r="O128">
         <v>6</v>
       </c>
@@ -10546,51 +10546,51 @@
       </c>
       <c r="Y128">
         <v>1.739</v>
       </c>
     </row>
     <row r="129" spans="1:25">
       <c r="A129" t="s">
         <v>25</v>
       </c>
       <c r="B129">
         <v>2026</v>
       </c>
       <c r="C129">
         <v>1009</v>
       </c>
       <c r="D129" t="s">
         <v>26</v>
       </c>
       <c r="E129" t="s">
         <v>27</v>
       </c>
       <c r="F129">
         <v>13</v>
       </c>
       <c r="G129">
-        <v>58.841</v>
+        <v>58.8404</v>
       </c>
       <c r="H129">
         <v>584</v>
       </c>
       <c r="I129">
         <v>72.0</v>
       </c>
       <c r="J129">
         <v>176.422</v>
       </c>
       <c r="K129">
         <v>0</v>
       </c>
       <c r="L129" t="s">
         <v>28</v>
       </c>
       <c r="M129">
         <v>1</v>
       </c>
       <c r="N129" t="s">
         <v>52</v>
       </c>
       <c r="O129">
         <v>6</v>
       </c>
@@ -10623,51 +10623,51 @@
       </c>
       <c r="Y129">
         <v>6.377</v>
       </c>
     </row>
     <row r="130" spans="1:25">
       <c r="A130" t="s">
         <v>25</v>
       </c>
       <c r="B130">
         <v>2026</v>
       </c>
       <c r="C130">
         <v>1009</v>
       </c>
       <c r="D130" t="s">
         <v>26</v>
       </c>
       <c r="E130" t="s">
         <v>27</v>
       </c>
       <c r="F130">
         <v>13</v>
       </c>
       <c r="G130">
-        <v>58.841</v>
+        <v>58.8404</v>
       </c>
       <c r="H130">
         <v>584</v>
       </c>
       <c r="I130">
         <v>72.0</v>
       </c>
       <c r="J130">
         <v>176.422</v>
       </c>
       <c r="K130">
         <v>0</v>
       </c>
       <c r="L130" t="s">
         <v>28</v>
       </c>
       <c r="M130">
         <v>1</v>
       </c>
       <c r="N130" t="s">
         <v>52</v>
       </c>
       <c r="O130">
         <v>6</v>
       </c>
@@ -10700,51 +10700,51 @@
       </c>
       <c r="Y130">
         <v>18.079000000000001</v>
       </c>
     </row>
     <row r="131" spans="1:25">
       <c r="A131" t="s">
         <v>25</v>
       </c>
       <c r="B131">
         <v>2026</v>
       </c>
       <c r="C131">
         <v>1009</v>
       </c>
       <c r="D131" t="s">
         <v>26</v>
       </c>
       <c r="E131" t="s">
         <v>27</v>
       </c>
       <c r="F131">
         <v>13</v>
       </c>
       <c r="G131">
-        <v>58.841</v>
+        <v>58.8404</v>
       </c>
       <c r="H131">
         <v>584</v>
       </c>
       <c r="I131">
         <v>72.0</v>
       </c>
       <c r="J131">
         <v>176.422</v>
       </c>
       <c r="K131">
         <v>0</v>
       </c>
       <c r="L131" t="s">
         <v>28</v>
       </c>
       <c r="M131">
         <v>1</v>
       </c>
       <c r="N131" t="s">
         <v>52</v>
       </c>
       <c r="O131">
         <v>6</v>
       </c>
@@ -10777,51 +10777,51 @@
       </c>
       <c r="Y131">
         <v>90.496</v>
       </c>
     </row>
     <row r="132" spans="1:25">
       <c r="A132" t="s">
         <v>25</v>
       </c>
       <c r="B132">
         <v>2026</v>
       </c>
       <c r="C132">
         <v>1009</v>
       </c>
       <c r="D132" t="s">
         <v>26</v>
       </c>
       <c r="E132" t="s">
         <v>27</v>
       </c>
       <c r="F132">
         <v>13</v>
       </c>
       <c r="G132">
-        <v>58.841</v>
+        <v>58.8404</v>
       </c>
       <c r="H132">
         <v>584</v>
       </c>
       <c r="I132">
         <v>72.0</v>
       </c>
       <c r="J132">
         <v>176.422</v>
       </c>
       <c r="K132">
         <v>0</v>
       </c>
       <c r="L132" t="s">
         <v>28</v>
       </c>
       <c r="M132">
         <v>1</v>
       </c>
       <c r="N132" t="s">
         <v>52</v>
       </c>
       <c r="O132">
         <v>6</v>
       </c>
@@ -10854,51 +10854,51 @@
       </c>
       <c r="Y132">
         <v>35.23</v>
       </c>
     </row>
     <row r="133" spans="1:25">
       <c r="A133" t="s">
         <v>25</v>
       </c>
       <c r="B133">
         <v>2026</v>
       </c>
       <c r="C133">
         <v>1009</v>
       </c>
       <c r="D133" t="s">
         <v>26</v>
       </c>
       <c r="E133" t="s">
         <v>27</v>
       </c>
       <c r="F133">
         <v>13</v>
       </c>
       <c r="G133">
-        <v>58.841</v>
+        <v>58.8404</v>
       </c>
       <c r="H133">
         <v>584</v>
       </c>
       <c r="I133">
         <v>72.0</v>
       </c>
       <c r="J133">
         <v>176.422</v>
       </c>
       <c r="K133">
         <v>0</v>
       </c>
       <c r="L133" t="s">
         <v>28</v>
       </c>
       <c r="M133">
         <v>1</v>
       </c>
       <c r="N133" t="s">
         <v>52</v>
       </c>
       <c r="O133">
         <v>6</v>
       </c>
@@ -10931,51 +10931,51 @@
       </c>
       <c r="Y133">
         <v>7.564</v>
       </c>
     </row>
     <row r="134" spans="1:25">
       <c r="A134" t="s">
         <v>25</v>
       </c>
       <c r="B134">
         <v>2026</v>
       </c>
       <c r="C134">
         <v>1009</v>
       </c>
       <c r="D134" t="s">
         <v>26</v>
       </c>
       <c r="E134" t="s">
         <v>27</v>
       </c>
       <c r="F134">
         <v>13</v>
       </c>
       <c r="G134">
-        <v>58.841</v>
+        <v>58.8404</v>
       </c>
       <c r="H134">
         <v>584</v>
       </c>
       <c r="I134">
         <v>72.0</v>
       </c>
       <c r="J134">
         <v>176.422</v>
       </c>
       <c r="K134">
         <v>0</v>
       </c>
       <c r="L134" t="s">
         <v>28</v>
       </c>
       <c r="M134">
         <v>1</v>
       </c>
       <c r="N134" t="s">
         <v>52</v>
       </c>
       <c r="O134">
         <v>6</v>
       </c>
@@ -11008,51 +11008,51 @@
       </c>
       <c r="Y134">
         <v>4.891</v>
       </c>
     </row>
     <row r="135" spans="1:25">
       <c r="A135" t="s">
         <v>25</v>
       </c>
       <c r="B135">
         <v>2026</v>
       </c>
       <c r="C135">
         <v>1009</v>
       </c>
       <c r="D135" t="s">
         <v>26</v>
       </c>
       <c r="E135" t="s">
         <v>27</v>
       </c>
       <c r="F135">
         <v>13</v>
       </c>
       <c r="G135">
-        <v>58.841</v>
+        <v>58.8404</v>
       </c>
       <c r="H135">
         <v>584</v>
       </c>
       <c r="I135">
         <v>72.0</v>
       </c>
       <c r="J135">
         <v>176.422</v>
       </c>
       <c r="K135">
         <v>0</v>
       </c>
       <c r="L135" t="s">
         <v>28</v>
       </c>
       <c r="M135">
         <v>1</v>
       </c>
       <c r="N135" t="s">
         <v>52</v>
       </c>
       <c r="O135">
         <v>6</v>
       </c>
@@ -11085,51 +11085,51 @@
       </c>
       <c r="Y135">
         <v>6.061</v>
       </c>
     </row>
     <row r="136" spans="1:25">
       <c r="A136" t="s">
         <v>25</v>
       </c>
       <c r="B136">
         <v>2026</v>
       </c>
       <c r="C136">
         <v>1009</v>
       </c>
       <c r="D136" t="s">
         <v>26</v>
       </c>
       <c r="E136" t="s">
         <v>27</v>
       </c>
       <c r="F136">
         <v>13</v>
       </c>
       <c r="G136">
-        <v>58.841</v>
+        <v>58.8404</v>
       </c>
       <c r="H136">
         <v>584</v>
       </c>
       <c r="I136">
         <v>72.0</v>
       </c>
       <c r="J136">
         <v>176.422</v>
       </c>
       <c r="K136">
         <v>0</v>
       </c>
       <c r="L136" t="s">
         <v>28</v>
       </c>
       <c r="M136">
         <v>1</v>
       </c>
       <c r="N136" t="s">
         <v>52</v>
       </c>
       <c r="O136">
         <v>6</v>
       </c>
@@ -11162,51 +11162,51 @@
       </c>
       <c r="Y136">
         <v>0.061</v>
       </c>
     </row>
     <row r="137" spans="1:25">
       <c r="A137" t="s">
         <v>25</v>
       </c>
       <c r="B137">
         <v>2026</v>
       </c>
       <c r="C137">
         <v>1009</v>
       </c>
       <c r="D137" t="s">
         <v>26</v>
       </c>
       <c r="E137" t="s">
         <v>27</v>
       </c>
       <c r="F137">
         <v>13</v>
       </c>
       <c r="G137">
-        <v>58.841</v>
+        <v>58.8404</v>
       </c>
       <c r="H137">
         <v>584</v>
       </c>
       <c r="I137">
         <v>72.0</v>
       </c>
       <c r="J137">
         <v>176.422</v>
       </c>
       <c r="K137">
         <v>0</v>
       </c>
       <c r="L137" t="s">
         <v>28</v>
       </c>
       <c r="M137">
         <v>1</v>
       </c>
       <c r="N137" t="s">
         <v>52</v>
       </c>
       <c r="O137">
         <v>6</v>
       </c>
@@ -11239,51 +11239,51 @@
       </c>
       <c r="Y137">
         <v>0.179</v>
       </c>
     </row>
     <row r="138" spans="1:25">
       <c r="A138" t="s">
         <v>25</v>
       </c>
       <c r="B138">
         <v>2026</v>
       </c>
       <c r="C138">
         <v>1009</v>
       </c>
       <c r="D138" t="s">
         <v>26</v>
       </c>
       <c r="E138" t="s">
         <v>27</v>
       </c>
       <c r="F138">
         <v>13</v>
       </c>
       <c r="G138">
-        <v>58.841</v>
+        <v>58.8404</v>
       </c>
       <c r="H138">
         <v>584</v>
       </c>
       <c r="I138">
         <v>72.0</v>
       </c>
       <c r="J138">
         <v>176.422</v>
       </c>
       <c r="K138">
         <v>0</v>
       </c>
       <c r="L138" t="s">
         <v>28</v>
       </c>
       <c r="M138">
         <v>1</v>
       </c>
       <c r="N138" t="s">
         <v>52</v>
       </c>
       <c r="O138">
         <v>6</v>
       </c>
@@ -11316,51 +11316,51 @@
       </c>
       <c r="Y138">
         <v>3.561</v>
       </c>
     </row>
     <row r="139" spans="1:25">
       <c r="A139" t="s">
         <v>25</v>
       </c>
       <c r="B139">
         <v>2026</v>
       </c>
       <c r="C139">
         <v>1009</v>
       </c>
       <c r="D139" t="s">
         <v>26</v>
       </c>
       <c r="E139" t="s">
         <v>27</v>
       </c>
       <c r="F139">
         <v>13</v>
       </c>
       <c r="G139">
-        <v>58.841</v>
+        <v>58.8404</v>
       </c>
       <c r="H139">
         <v>584</v>
       </c>
       <c r="I139">
         <v>72.0</v>
       </c>
       <c r="J139">
         <v>176.422</v>
       </c>
       <c r="K139">
         <v>0</v>
       </c>
       <c r="L139" t="s">
         <v>28</v>
       </c>
       <c r="M139">
         <v>1</v>
       </c>
       <c r="N139" t="s">
         <v>52</v>
       </c>
       <c r="O139">
         <v>6</v>
       </c>
@@ -11393,51 +11393,51 @@
       </c>
       <c r="Y139">
         <v>2.184</v>
       </c>
     </row>
     <row r="140" spans="1:25">
       <c r="A140" t="s">
         <v>25</v>
       </c>
       <c r="B140">
         <v>2026</v>
       </c>
       <c r="C140">
         <v>1009</v>
       </c>
       <c r="D140" t="s">
         <v>26</v>
       </c>
       <c r="E140" t="s">
         <v>27</v>
       </c>
       <c r="F140">
         <v>14</v>
       </c>
       <c r="G140">
-        <v>39.3927</v>
+        <v>39.391</v>
       </c>
       <c r="H140">
         <v>65</v>
       </c>
       <c r="I140">
         <v>30.0</v>
       </c>
       <c r="J140">
         <v>50.499</v>
       </c>
       <c r="K140">
         <v>0</v>
       </c>
       <c r="L140" t="s">
         <v>28</v>
       </c>
       <c r="M140">
         <v>1</v>
       </c>
       <c r="N140" t="s">
         <v>58</v>
       </c>
       <c r="O140">
         <v>6</v>
       </c>
@@ -11470,51 +11470,51 @@
       </c>
       <c r="Y140">
         <v>1.074</v>
       </c>
     </row>
     <row r="141" spans="1:25">
       <c r="A141" t="s">
         <v>25</v>
       </c>
       <c r="B141">
         <v>2026</v>
       </c>
       <c r="C141">
         <v>1009</v>
       </c>
       <c r="D141" t="s">
         <v>26</v>
       </c>
       <c r="E141" t="s">
         <v>27</v>
       </c>
       <c r="F141">
         <v>14</v>
       </c>
       <c r="G141">
-        <v>39.3927</v>
+        <v>39.391</v>
       </c>
       <c r="H141">
         <v>65</v>
       </c>
       <c r="I141">
         <v>30.0</v>
       </c>
       <c r="J141">
         <v>50.499</v>
       </c>
       <c r="K141">
         <v>0</v>
       </c>
       <c r="L141" t="s">
         <v>28</v>
       </c>
       <c r="M141">
         <v>1</v>
       </c>
       <c r="N141" t="s">
         <v>58</v>
       </c>
       <c r="O141">
         <v>6</v>
       </c>
@@ -11547,51 +11547,51 @@
       </c>
       <c r="Y141">
         <v>6.523</v>
       </c>
     </row>
     <row r="142" spans="1:25">
       <c r="A142" t="s">
         <v>25</v>
       </c>
       <c r="B142">
         <v>2026</v>
       </c>
       <c r="C142">
         <v>1009</v>
       </c>
       <c r="D142" t="s">
         <v>26</v>
       </c>
       <c r="E142" t="s">
         <v>27</v>
       </c>
       <c r="F142">
         <v>14</v>
       </c>
       <c r="G142">
-        <v>39.3927</v>
+        <v>39.391</v>
       </c>
       <c r="H142">
         <v>65</v>
       </c>
       <c r="I142">
         <v>30.0</v>
       </c>
       <c r="J142">
         <v>50.499</v>
       </c>
       <c r="K142">
         <v>0</v>
       </c>
       <c r="L142" t="s">
         <v>28</v>
       </c>
       <c r="M142">
         <v>1</v>
       </c>
       <c r="N142" t="s">
         <v>58</v>
       </c>
       <c r="O142">
         <v>6</v>
       </c>
@@ -11624,51 +11624,51 @@
       </c>
       <c r="Y142">
         <v>6.41</v>
       </c>
     </row>
     <row r="143" spans="1:25">
       <c r="A143" t="s">
         <v>25</v>
       </c>
       <c r="B143">
         <v>2026</v>
       </c>
       <c r="C143">
         <v>1009</v>
       </c>
       <c r="D143" t="s">
         <v>26</v>
       </c>
       <c r="E143" t="s">
         <v>27</v>
       </c>
       <c r="F143">
         <v>14</v>
       </c>
       <c r="G143">
-        <v>39.3927</v>
+        <v>39.391</v>
       </c>
       <c r="H143">
         <v>65</v>
       </c>
       <c r="I143">
         <v>30.0</v>
       </c>
       <c r="J143">
         <v>50.499</v>
       </c>
       <c r="K143">
         <v>0</v>
       </c>
       <c r="L143" t="s">
         <v>28</v>
       </c>
       <c r="M143">
         <v>1</v>
       </c>
       <c r="N143" t="s">
         <v>58</v>
       </c>
       <c r="O143">
         <v>6</v>
       </c>
@@ -11701,51 +11701,51 @@
       </c>
       <c r="Y143">
         <v>19.833</v>
       </c>
     </row>
     <row r="144" spans="1:25">
       <c r="A144" t="s">
         <v>25</v>
       </c>
       <c r="B144">
         <v>2026</v>
       </c>
       <c r="C144">
         <v>1009</v>
       </c>
       <c r="D144" t="s">
         <v>26</v>
       </c>
       <c r="E144" t="s">
         <v>27</v>
       </c>
       <c r="F144">
         <v>14</v>
       </c>
       <c r="G144">
-        <v>39.3927</v>
+        <v>39.391</v>
       </c>
       <c r="H144">
         <v>65</v>
       </c>
       <c r="I144">
         <v>30.0</v>
       </c>
       <c r="J144">
         <v>50.499</v>
       </c>
       <c r="K144">
         <v>0</v>
       </c>
       <c r="L144" t="s">
         <v>28</v>
       </c>
       <c r="M144">
         <v>1</v>
       </c>
       <c r="N144" t="s">
         <v>58</v>
       </c>
       <c r="O144">
         <v>6</v>
       </c>
@@ -11778,51 +11778,51 @@
       </c>
       <c r="Y144">
         <v>13.791</v>
       </c>
     </row>
     <row r="145" spans="1:25">
       <c r="A145" t="s">
         <v>25</v>
       </c>
       <c r="B145">
         <v>2026</v>
       </c>
       <c r="C145">
         <v>1009</v>
       </c>
       <c r="D145" t="s">
         <v>26</v>
       </c>
       <c r="E145" t="s">
         <v>27</v>
       </c>
       <c r="F145">
         <v>14</v>
       </c>
       <c r="G145">
-        <v>39.3927</v>
+        <v>39.391</v>
       </c>
       <c r="H145">
         <v>65</v>
       </c>
       <c r="I145">
         <v>30.0</v>
       </c>
       <c r="J145">
         <v>50.499</v>
       </c>
       <c r="K145">
         <v>0</v>
       </c>
       <c r="L145" t="s">
         <v>28</v>
       </c>
       <c r="M145">
         <v>1</v>
       </c>
       <c r="N145" t="s">
         <v>58</v>
       </c>
       <c r="O145">
         <v>6</v>
       </c>
@@ -12394,51 +12394,51 @@
       </c>
       <c r="Y152">
         <v>5.809</v>
       </c>
     </row>
     <row r="153" spans="1:25">
       <c r="A153" t="s">
         <v>25</v>
       </c>
       <c r="B153">
         <v>2026</v>
       </c>
       <c r="C153">
         <v>1009</v>
       </c>
       <c r="D153" t="s">
         <v>26</v>
       </c>
       <c r="E153" t="s">
         <v>27</v>
       </c>
       <c r="F153">
         <v>16</v>
       </c>
       <c r="G153">
-        <v>140.18940000000001</v>
+        <v>140.18700000000001</v>
       </c>
       <c r="H153">
         <v>592</v>
       </c>
       <c r="I153">
         <v>44.0</v>
       </c>
       <c r="J153">
         <v>119.38999999999999</v>
       </c>
       <c r="K153">
         <v>0</v>
       </c>
       <c r="L153" t="s">
         <v>28</v>
       </c>
       <c r="M153">
         <v>1</v>
       </c>
       <c r="N153" t="s">
         <v>60</v>
       </c>
       <c r="O153">
         <v>6</v>
       </c>
@@ -12471,51 +12471,51 @@
       </c>
       <c r="Y153">
         <v>4.625</v>
       </c>
     </row>
     <row r="154" spans="1:25">
       <c r="A154" t="s">
         <v>25</v>
       </c>
       <c r="B154">
         <v>2026</v>
       </c>
       <c r="C154">
         <v>1009</v>
       </c>
       <c r="D154" t="s">
         <v>26</v>
       </c>
       <c r="E154" t="s">
         <v>27</v>
       </c>
       <c r="F154">
         <v>16</v>
       </c>
       <c r="G154">
-        <v>140.18940000000001</v>
+        <v>140.18700000000001</v>
       </c>
       <c r="H154">
         <v>592</v>
       </c>
       <c r="I154">
         <v>44.0</v>
       </c>
       <c r="J154">
         <v>119.38999999999999</v>
       </c>
       <c r="K154">
         <v>0</v>
       </c>
       <c r="L154" t="s">
         <v>28</v>
       </c>
       <c r="M154">
         <v>1</v>
       </c>
       <c r="N154" t="s">
         <v>60</v>
       </c>
       <c r="O154">
         <v>6</v>
       </c>
@@ -12548,51 +12548,51 @@
       </c>
       <c r="Y154">
         <v>18.93</v>
       </c>
     </row>
     <row r="155" spans="1:25">
       <c r="A155" t="s">
         <v>25</v>
       </c>
       <c r="B155">
         <v>2026</v>
       </c>
       <c r="C155">
         <v>1009</v>
       </c>
       <c r="D155" t="s">
         <v>26</v>
       </c>
       <c r="E155" t="s">
         <v>27</v>
       </c>
       <c r="F155">
         <v>16</v>
       </c>
       <c r="G155">
-        <v>140.18940000000001</v>
+        <v>140.18700000000001</v>
       </c>
       <c r="H155">
         <v>592</v>
       </c>
       <c r="I155">
         <v>44.0</v>
       </c>
       <c r="J155">
         <v>119.38999999999999</v>
       </c>
       <c r="K155">
         <v>0</v>
       </c>
       <c r="L155" t="s">
         <v>28</v>
       </c>
       <c r="M155">
         <v>1</v>
       </c>
       <c r="N155" t="s">
         <v>60</v>
       </c>
       <c r="O155">
         <v>6</v>
       </c>
@@ -12625,51 +12625,51 @@
       </c>
       <c r="Y155">
         <v>9.845</v>
       </c>
     </row>
     <row r="156" spans="1:25">
       <c r="A156" t="s">
         <v>25</v>
       </c>
       <c r="B156">
         <v>2026</v>
       </c>
       <c r="C156">
         <v>1009</v>
       </c>
       <c r="D156" t="s">
         <v>26</v>
       </c>
       <c r="E156" t="s">
         <v>27</v>
       </c>
       <c r="F156">
         <v>16</v>
       </c>
       <c r="G156">
-        <v>140.18940000000001</v>
+        <v>140.18700000000001</v>
       </c>
       <c r="H156">
         <v>592</v>
       </c>
       <c r="I156">
         <v>44.0</v>
       </c>
       <c r="J156">
         <v>119.38999999999999</v>
       </c>
       <c r="K156">
         <v>0</v>
       </c>
       <c r="L156" t="s">
         <v>28</v>
       </c>
       <c r="M156">
         <v>1</v>
       </c>
       <c r="N156" t="s">
         <v>60</v>
       </c>
       <c r="O156">
         <v>6</v>
       </c>
@@ -12702,51 +12702,51 @@
       </c>
       <c r="Y156">
         <v>43.457</v>
       </c>
     </row>
     <row r="157" spans="1:25">
       <c r="A157" t="s">
         <v>25</v>
       </c>
       <c r="B157">
         <v>2026</v>
       </c>
       <c r="C157">
         <v>1009</v>
       </c>
       <c r="D157" t="s">
         <v>26</v>
       </c>
       <c r="E157" t="s">
         <v>27</v>
       </c>
       <c r="F157">
         <v>16</v>
       </c>
       <c r="G157">
-        <v>140.18940000000001</v>
+        <v>140.18700000000001</v>
       </c>
       <c r="H157">
         <v>592</v>
       </c>
       <c r="I157">
         <v>44.0</v>
       </c>
       <c r="J157">
         <v>119.38999999999999</v>
       </c>
       <c r="K157">
         <v>0</v>
       </c>
       <c r="L157" t="s">
         <v>28</v>
       </c>
       <c r="M157">
         <v>1</v>
       </c>
       <c r="N157" t="s">
         <v>60</v>
       </c>
       <c r="O157">
         <v>6</v>
       </c>
@@ -12779,51 +12779,51 @@
       </c>
       <c r="Y157">
         <v>19.039999999999999</v>
       </c>
     </row>
     <row r="158" spans="1:25">
       <c r="A158" t="s">
         <v>25</v>
       </c>
       <c r="B158">
         <v>2026</v>
       </c>
       <c r="C158">
         <v>1009</v>
       </c>
       <c r="D158" t="s">
         <v>26</v>
       </c>
       <c r="E158" t="s">
         <v>27</v>
       </c>
       <c r="F158">
         <v>16</v>
       </c>
       <c r="G158">
-        <v>140.18940000000001</v>
+        <v>140.18700000000001</v>
       </c>
       <c r="H158">
         <v>592</v>
       </c>
       <c r="I158">
         <v>44.0</v>
       </c>
       <c r="J158">
         <v>119.38999999999999</v>
       </c>
       <c r="K158">
         <v>0</v>
       </c>
       <c r="L158" t="s">
         <v>28</v>
       </c>
       <c r="M158">
         <v>1</v>
       </c>
       <c r="N158" t="s">
         <v>60</v>
       </c>
       <c r="O158">
         <v>6</v>
       </c>
@@ -12856,51 +12856,51 @@
       </c>
       <c r="Y158">
         <v>13.854</v>
       </c>
     </row>
     <row r="159" spans="1:25">
       <c r="A159" t="s">
         <v>25</v>
       </c>
       <c r="B159">
         <v>2026</v>
       </c>
       <c r="C159">
         <v>1009</v>
       </c>
       <c r="D159" t="s">
         <v>26</v>
       </c>
       <c r="E159" t="s">
         <v>27</v>
       </c>
       <c r="F159">
         <v>16</v>
       </c>
       <c r="G159">
-        <v>140.18940000000001</v>
+        <v>140.18700000000001</v>
       </c>
       <c r="H159">
         <v>592</v>
       </c>
       <c r="I159">
         <v>44.0</v>
       </c>
       <c r="J159">
         <v>119.38999999999999</v>
       </c>
       <c r="K159">
         <v>0</v>
       </c>
       <c r="L159" t="s">
         <v>28</v>
       </c>
       <c r="M159">
         <v>1</v>
       </c>
       <c r="N159" t="s">
         <v>60</v>
       </c>
       <c r="O159">
         <v>6</v>
       </c>
@@ -12933,51 +12933,51 @@
       </c>
       <c r="Y159">
         <v>4.703</v>
       </c>
     </row>
     <row r="160" spans="1:25">
       <c r="A160" t="s">
         <v>25</v>
       </c>
       <c r="B160">
         <v>2026</v>
       </c>
       <c r="C160">
         <v>1009</v>
       </c>
       <c r="D160" t="s">
         <v>26</v>
       </c>
       <c r="E160" t="s">
         <v>27</v>
       </c>
       <c r="F160">
         <v>16</v>
       </c>
       <c r="G160">
-        <v>140.18940000000001</v>
+        <v>140.18700000000001</v>
       </c>
       <c r="H160">
         <v>592</v>
       </c>
       <c r="I160">
         <v>44.0</v>
       </c>
       <c r="J160">
         <v>119.38999999999999</v>
       </c>
       <c r="K160">
         <v>0</v>
       </c>
       <c r="L160" t="s">
         <v>28</v>
       </c>
       <c r="M160">
         <v>1</v>
       </c>
       <c r="N160" t="s">
         <v>60</v>
       </c>
       <c r="O160">
         <v>6</v>
       </c>
@@ -13010,51 +13010,51 @@
       </c>
       <c r="Y160">
         <v>2.186</v>
       </c>
     </row>
     <row r="161" spans="1:25">
       <c r="A161" t="s">
         <v>25</v>
       </c>
       <c r="B161">
         <v>2026</v>
       </c>
       <c r="C161">
         <v>1009</v>
       </c>
       <c r="D161" t="s">
         <v>26</v>
       </c>
       <c r="E161" t="s">
         <v>27</v>
       </c>
       <c r="F161">
         <v>16</v>
       </c>
       <c r="G161">
-        <v>140.18940000000001</v>
+        <v>140.18700000000001</v>
       </c>
       <c r="H161">
         <v>592</v>
       </c>
       <c r="I161">
         <v>44.0</v>
       </c>
       <c r="J161">
         <v>119.38999999999999</v>
       </c>
       <c r="K161">
         <v>0</v>
       </c>
       <c r="L161" t="s">
         <v>28</v>
       </c>
       <c r="M161">
         <v>1</v>
       </c>
       <c r="N161" t="s">
         <v>60</v>
       </c>
       <c r="O161">
         <v>6</v>
       </c>
@@ -13087,51 +13087,51 @@
       </c>
       <c r="Y161">
         <v>1.139</v>
       </c>
     </row>
     <row r="162" spans="1:25">
       <c r="A162" t="s">
         <v>25</v>
       </c>
       <c r="B162">
         <v>2026</v>
       </c>
       <c r="C162">
         <v>1009</v>
       </c>
       <c r="D162" t="s">
         <v>26</v>
       </c>
       <c r="E162" t="s">
         <v>27</v>
       </c>
       <c r="F162">
         <v>16</v>
       </c>
       <c r="G162">
-        <v>140.18940000000001</v>
+        <v>140.18700000000001</v>
       </c>
       <c r="H162">
         <v>592</v>
       </c>
       <c r="I162">
         <v>44.0</v>
       </c>
       <c r="J162">
         <v>119.38999999999999</v>
       </c>
       <c r="K162">
         <v>0</v>
       </c>
       <c r="L162" t="s">
         <v>28</v>
       </c>
       <c r="M162">
         <v>1</v>
       </c>
       <c r="N162" t="s">
         <v>60</v>
       </c>
       <c r="O162">
         <v>6</v>
       </c>
@@ -13164,51 +13164,51 @@
       </c>
       <c r="Y162">
         <v>1.611</v>
       </c>
     </row>
     <row r="163" spans="1:25">
       <c r="A163" t="s">
         <v>25</v>
       </c>
       <c r="B163">
         <v>2026</v>
       </c>
       <c r="C163">
         <v>1009</v>
       </c>
       <c r="D163" t="s">
         <v>26</v>
       </c>
       <c r="E163" t="s">
         <v>27</v>
       </c>
       <c r="F163">
         <v>17</v>
       </c>
       <c r="G163">
-        <v>70.7547</v>
+        <v>70.7522</v>
       </c>
       <c r="H163">
         <v>400</v>
       </c>
       <c r="I163">
         <v>20.0</v>
       </c>
       <c r="J163">
         <v>65.0</v>
       </c>
       <c r="K163">
         <v>0</v>
       </c>
       <c r="L163" t="s">
         <v>28</v>
       </c>
       <c r="M163">
         <v>1</v>
       </c>
       <c r="N163" t="s">
         <v>62</v>
       </c>
       <c r="O163">
         <v>6</v>
       </c>
@@ -13241,51 +13241,51 @@
       </c>
       <c r="Y163">
         <v>1.591</v>
       </c>
     </row>
     <row r="164" spans="1:25">
       <c r="A164" t="s">
         <v>25</v>
       </c>
       <c r="B164">
         <v>2026</v>
       </c>
       <c r="C164">
         <v>1009</v>
       </c>
       <c r="D164" t="s">
         <v>26</v>
       </c>
       <c r="E164" t="s">
         <v>27</v>
       </c>
       <c r="F164">
         <v>17</v>
       </c>
       <c r="G164">
-        <v>70.7547</v>
+        <v>70.7522</v>
       </c>
       <c r="H164">
         <v>400</v>
       </c>
       <c r="I164">
         <v>20.0</v>
       </c>
       <c r="J164">
         <v>65.0</v>
       </c>
       <c r="K164">
         <v>0</v>
       </c>
       <c r="L164" t="s">
         <v>28</v>
       </c>
       <c r="M164">
         <v>1</v>
       </c>
       <c r="N164" t="s">
         <v>62</v>
       </c>
       <c r="O164">
         <v>6</v>
       </c>
@@ -13318,51 +13318,51 @@
       </c>
       <c r="Y164">
         <v>16.352</v>
       </c>
     </row>
     <row r="165" spans="1:25">
       <c r="A165" t="s">
         <v>25</v>
       </c>
       <c r="B165">
         <v>2026</v>
       </c>
       <c r="C165">
         <v>1009</v>
       </c>
       <c r="D165" t="s">
         <v>26</v>
       </c>
       <c r="E165" t="s">
         <v>27</v>
       </c>
       <c r="F165">
         <v>17</v>
       </c>
       <c r="G165">
-        <v>70.7547</v>
+        <v>70.7522</v>
       </c>
       <c r="H165">
         <v>400</v>
       </c>
       <c r="I165">
         <v>20.0</v>
       </c>
       <c r="J165">
         <v>65.0</v>
       </c>
       <c r="K165">
         <v>0</v>
       </c>
       <c r="L165" t="s">
         <v>28</v>
       </c>
       <c r="M165">
         <v>1</v>
       </c>
       <c r="N165" t="s">
         <v>62</v>
       </c>
       <c r="O165">
         <v>6</v>
       </c>
@@ -13395,51 +13395,51 @@
       </c>
       <c r="Y165">
         <v>11.635</v>
       </c>
     </row>
     <row r="166" spans="1:25">
       <c r="A166" t="s">
         <v>25</v>
       </c>
       <c r="B166">
         <v>2026</v>
       </c>
       <c r="C166">
         <v>1009</v>
       </c>
       <c r="D166" t="s">
         <v>26</v>
       </c>
       <c r="E166" t="s">
         <v>27</v>
       </c>
       <c r="F166">
         <v>17</v>
       </c>
       <c r="G166">
-        <v>70.7547</v>
+        <v>70.7522</v>
       </c>
       <c r="H166">
         <v>400</v>
       </c>
       <c r="I166">
         <v>20.0</v>
       </c>
       <c r="J166">
         <v>65.0</v>
       </c>
       <c r="K166">
         <v>0</v>
       </c>
       <c r="L166" t="s">
         <v>28</v>
       </c>
       <c r="M166">
         <v>1</v>
       </c>
       <c r="N166" t="s">
         <v>62</v>
       </c>
       <c r="O166">
         <v>6</v>
       </c>
@@ -13472,51 +13472,51 @@
       </c>
       <c r="Y166">
         <v>20.715</v>
       </c>
     </row>
     <row r="167" spans="1:25">
       <c r="A167" t="s">
         <v>25</v>
       </c>
       <c r="B167">
         <v>2026</v>
       </c>
       <c r="C167">
         <v>1009</v>
       </c>
       <c r="D167" t="s">
         <v>26</v>
       </c>
       <c r="E167" t="s">
         <v>27</v>
       </c>
       <c r="F167">
         <v>17</v>
       </c>
       <c r="G167">
-        <v>70.7547</v>
+        <v>70.7522</v>
       </c>
       <c r="H167">
         <v>400</v>
       </c>
       <c r="I167">
         <v>20.0</v>
       </c>
       <c r="J167">
         <v>65.0</v>
       </c>
       <c r="K167">
         <v>0</v>
       </c>
       <c r="L167" t="s">
         <v>28</v>
       </c>
       <c r="M167">
         <v>1</v>
       </c>
       <c r="N167" t="s">
         <v>62</v>
       </c>
       <c r="O167">
         <v>6</v>
       </c>
@@ -13549,51 +13549,51 @@
       </c>
       <c r="Y167">
         <v>8.238</v>
       </c>
     </row>
     <row r="168" spans="1:25">
       <c r="A168" t="s">
         <v>25</v>
       </c>
       <c r="B168">
         <v>2026</v>
       </c>
       <c r="C168">
         <v>1009</v>
       </c>
       <c r="D168" t="s">
         <v>26</v>
       </c>
       <c r="E168" t="s">
         <v>27</v>
       </c>
       <c r="F168">
         <v>17</v>
       </c>
       <c r="G168">
-        <v>70.7547</v>
+        <v>70.7522</v>
       </c>
       <c r="H168">
         <v>400</v>
       </c>
       <c r="I168">
         <v>20.0</v>
       </c>
       <c r="J168">
         <v>65.0</v>
       </c>
       <c r="K168">
         <v>0</v>
       </c>
       <c r="L168" t="s">
         <v>28</v>
       </c>
       <c r="M168">
         <v>1</v>
       </c>
       <c r="N168" t="s">
         <v>62</v>
       </c>
       <c r="O168">
         <v>6</v>
       </c>
@@ -13626,51 +13626,51 @@
       </c>
       <c r="Y168">
         <v>6.29</v>
       </c>
     </row>
     <row r="169" spans="1:25">
       <c r="A169" t="s">
         <v>25</v>
       </c>
       <c r="B169">
         <v>2026</v>
       </c>
       <c r="C169">
         <v>1009</v>
       </c>
       <c r="D169" t="s">
         <v>26</v>
       </c>
       <c r="E169" t="s">
         <v>27</v>
       </c>
       <c r="F169">
         <v>17</v>
       </c>
       <c r="G169">
-        <v>70.7547</v>
+        <v>70.7522</v>
       </c>
       <c r="H169">
         <v>400</v>
       </c>
       <c r="I169">
         <v>20.0</v>
       </c>
       <c r="J169">
         <v>65.0</v>
       </c>
       <c r="K169">
         <v>0</v>
       </c>
       <c r="L169" t="s">
         <v>28</v>
       </c>
       <c r="M169">
         <v>1</v>
       </c>
       <c r="N169" t="s">
         <v>62</v>
       </c>
       <c r="O169">
         <v>6</v>
       </c>
@@ -13703,51 +13703,51 @@
       </c>
       <c r="Y169">
         <v>0.179</v>
       </c>
     </row>
     <row r="170" spans="1:25">
       <c r="A170" t="s">
         <v>25</v>
       </c>
       <c r="B170">
         <v>2026</v>
       </c>
       <c r="C170">
         <v>1009</v>
       </c>
       <c r="D170" t="s">
         <v>26</v>
       </c>
       <c r="E170" t="s">
         <v>27</v>
       </c>
       <c r="F170">
         <v>18</v>
       </c>
       <c r="G170">
-        <v>87.3214</v>
+        <v>87.3212</v>
       </c>
       <c r="H170">
         <v>679</v>
       </c>
       <c r="I170">
         <v>128.0</v>
       </c>
       <c r="J170">
         <v>264.64299999999997</v>
       </c>
       <c r="K170">
         <v>0</v>
       </c>
       <c r="L170" t="s">
         <v>28</v>
       </c>
       <c r="M170">
         <v>1</v>
       </c>
       <c r="N170" t="s">
         <v>64</v>
       </c>
       <c r="O170">
         <v>6</v>
       </c>
@@ -13780,51 +13780,51 @@
       </c>
       <c r="Y170">
         <v>13.097</v>
       </c>
     </row>
     <row r="171" spans="1:25">
       <c r="A171" t="s">
         <v>25</v>
       </c>
       <c r="B171">
         <v>2026</v>
       </c>
       <c r="C171">
         <v>1009</v>
       </c>
       <c r="D171" t="s">
         <v>26</v>
       </c>
       <c r="E171" t="s">
         <v>27</v>
       </c>
       <c r="F171">
         <v>18</v>
       </c>
       <c r="G171">
-        <v>87.3214</v>
+        <v>87.3212</v>
       </c>
       <c r="H171">
         <v>679</v>
       </c>
       <c r="I171">
         <v>128.0</v>
       </c>
       <c r="J171">
         <v>264.64299999999997</v>
       </c>
       <c r="K171">
         <v>0</v>
       </c>
       <c r="L171" t="s">
         <v>28</v>
       </c>
       <c r="M171">
         <v>1</v>
       </c>
       <c r="N171" t="s">
         <v>64</v>
       </c>
       <c r="O171">
         <v>6</v>
       </c>
@@ -13857,51 +13857,51 @@
       </c>
       <c r="Y171">
         <v>18.795</v>
       </c>
     </row>
     <row r="172" spans="1:25">
       <c r="A172" t="s">
         <v>25</v>
       </c>
       <c r="B172">
         <v>2026</v>
       </c>
       <c r="C172">
         <v>1009</v>
       </c>
       <c r="D172" t="s">
         <v>26</v>
       </c>
       <c r="E172" t="s">
         <v>27</v>
       </c>
       <c r="F172">
         <v>18</v>
       </c>
       <c r="G172">
-        <v>87.3214</v>
+        <v>87.3212</v>
       </c>
       <c r="H172">
         <v>679</v>
       </c>
       <c r="I172">
         <v>128.0</v>
       </c>
       <c r="J172">
         <v>264.64299999999997</v>
       </c>
       <c r="K172">
         <v>0</v>
       </c>
       <c r="L172" t="s">
         <v>28</v>
       </c>
       <c r="M172">
         <v>1</v>
       </c>
       <c r="N172" t="s">
         <v>64</v>
       </c>
       <c r="O172">
         <v>6</v>
       </c>
@@ -13934,51 +13934,51 @@
       </c>
       <c r="Y172">
         <v>92.188</v>
       </c>
     </row>
     <row r="173" spans="1:25">
       <c r="A173" t="s">
         <v>25</v>
       </c>
       <c r="B173">
         <v>2026</v>
       </c>
       <c r="C173">
         <v>1009</v>
       </c>
       <c r="D173" t="s">
         <v>26</v>
       </c>
       <c r="E173" t="s">
         <v>27</v>
       </c>
       <c r="F173">
         <v>18</v>
       </c>
       <c r="G173">
-        <v>87.3214</v>
+        <v>87.3212</v>
       </c>
       <c r="H173">
         <v>679</v>
       </c>
       <c r="I173">
         <v>128.0</v>
       </c>
       <c r="J173">
         <v>264.64299999999997</v>
       </c>
       <c r="K173">
         <v>0</v>
       </c>
       <c r="L173" t="s">
         <v>28</v>
       </c>
       <c r="M173">
         <v>1</v>
       </c>
       <c r="N173" t="s">
         <v>64</v>
       </c>
       <c r="O173">
         <v>6</v>
       </c>
@@ -14011,51 +14011,51 @@
       </c>
       <c r="Y173">
         <v>55.576</v>
       </c>
     </row>
     <row r="174" spans="1:25">
       <c r="A174" t="s">
         <v>25</v>
       </c>
       <c r="B174">
         <v>2026</v>
       </c>
       <c r="C174">
         <v>1009</v>
       </c>
       <c r="D174" t="s">
         <v>26</v>
       </c>
       <c r="E174" t="s">
         <v>27</v>
       </c>
       <c r="F174">
         <v>18</v>
       </c>
       <c r="G174">
-        <v>87.3214</v>
+        <v>87.3212</v>
       </c>
       <c r="H174">
         <v>679</v>
       </c>
       <c r="I174">
         <v>128.0</v>
       </c>
       <c r="J174">
         <v>264.64299999999997</v>
       </c>
       <c r="K174">
         <v>0</v>
       </c>
       <c r="L174" t="s">
         <v>28</v>
       </c>
       <c r="M174">
         <v>1</v>
       </c>
       <c r="N174" t="s">
         <v>64</v>
       </c>
       <c r="O174">
         <v>6</v>
       </c>
@@ -14088,51 +14088,51 @@
       </c>
       <c r="Y174">
         <v>34.974</v>
       </c>
     </row>
     <row r="175" spans="1:25">
       <c r="A175" t="s">
         <v>25</v>
       </c>
       <c r="B175">
         <v>2026</v>
       </c>
       <c r="C175">
         <v>1009</v>
       </c>
       <c r="D175" t="s">
         <v>26</v>
       </c>
       <c r="E175" t="s">
         <v>27</v>
       </c>
       <c r="F175">
         <v>18</v>
       </c>
       <c r="G175">
-        <v>87.3214</v>
+        <v>87.3212</v>
       </c>
       <c r="H175">
         <v>679</v>
       </c>
       <c r="I175">
         <v>128.0</v>
       </c>
       <c r="J175">
         <v>264.64299999999997</v>
       </c>
       <c r="K175">
         <v>0</v>
       </c>
       <c r="L175" t="s">
         <v>28</v>
       </c>
       <c r="M175">
         <v>1</v>
       </c>
       <c r="N175" t="s">
         <v>64</v>
       </c>
       <c r="O175">
         <v>6</v>
       </c>
@@ -14165,51 +14165,51 @@
       </c>
       <c r="Y175">
         <v>20.256</v>
       </c>
     </row>
     <row r="176" spans="1:25">
       <c r="A176" t="s">
         <v>25</v>
       </c>
       <c r="B176">
         <v>2026</v>
       </c>
       <c r="C176">
         <v>1009</v>
       </c>
       <c r="D176" t="s">
         <v>26</v>
       </c>
       <c r="E176" t="s">
         <v>27</v>
       </c>
       <c r="F176">
         <v>18</v>
       </c>
       <c r="G176">
-        <v>87.3214</v>
+        <v>87.3212</v>
       </c>
       <c r="H176">
         <v>679</v>
       </c>
       <c r="I176">
         <v>128.0</v>
       </c>
       <c r="J176">
         <v>264.64299999999997</v>
       </c>
       <c r="K176">
         <v>0</v>
       </c>
       <c r="L176" t="s">
         <v>28</v>
       </c>
       <c r="M176">
         <v>1</v>
       </c>
       <c r="N176" t="s">
         <v>64</v>
       </c>
       <c r="O176">
         <v>6</v>
       </c>
@@ -14242,51 +14242,51 @@
       </c>
       <c r="Y176">
         <v>9.612</v>
       </c>
     </row>
     <row r="177" spans="1:25">
       <c r="A177" t="s">
         <v>25</v>
       </c>
       <c r="B177">
         <v>2026</v>
       </c>
       <c r="C177">
         <v>1009</v>
       </c>
       <c r="D177" t="s">
         <v>26</v>
       </c>
       <c r="E177" t="s">
         <v>27</v>
       </c>
       <c r="F177">
         <v>18</v>
       </c>
       <c r="G177">
-        <v>87.3214</v>
+        <v>87.3212</v>
       </c>
       <c r="H177">
         <v>679</v>
       </c>
       <c r="I177">
         <v>128.0</v>
       </c>
       <c r="J177">
         <v>264.64299999999997</v>
       </c>
       <c r="K177">
         <v>0</v>
       </c>
       <c r="L177" t="s">
         <v>28</v>
       </c>
       <c r="M177">
         <v>1</v>
       </c>
       <c r="N177" t="s">
         <v>64</v>
       </c>
       <c r="O177">
         <v>6</v>
       </c>
@@ -14319,51 +14319,51 @@
       </c>
       <c r="Y177">
         <v>18.852</v>
       </c>
     </row>
     <row r="178" spans="1:25">
       <c r="A178" t="s">
         <v>25</v>
       </c>
       <c r="B178">
         <v>2026</v>
       </c>
       <c r="C178">
         <v>1009</v>
       </c>
       <c r="D178" t="s">
         <v>26</v>
       </c>
       <c r="E178" t="s">
         <v>27</v>
       </c>
       <c r="F178">
         <v>18</v>
       </c>
       <c r="G178">
-        <v>87.3214</v>
+        <v>87.3212</v>
       </c>
       <c r="H178">
         <v>679</v>
       </c>
       <c r="I178">
         <v>128.0</v>
       </c>
       <c r="J178">
         <v>264.64299999999997</v>
       </c>
       <c r="K178">
         <v>0</v>
       </c>
       <c r="L178" t="s">
         <v>28</v>
       </c>
       <c r="M178">
         <v>1</v>
       </c>
       <c r="N178" t="s">
         <v>64</v>
       </c>
       <c r="O178">
         <v>6</v>
       </c>
@@ -14396,51 +14396,51 @@
       </c>
       <c r="Y178">
         <v>1.293</v>
       </c>
     </row>
     <row r="179" spans="1:25">
       <c r="A179" t="s">
         <v>25</v>
       </c>
       <c r="B179">
         <v>2026</v>
       </c>
       <c r="C179">
         <v>1009</v>
       </c>
       <c r="D179" t="s">
         <v>26</v>
       </c>
       <c r="E179" t="s">
         <v>27</v>
       </c>
       <c r="F179">
         <v>20</v>
       </c>
       <c r="G179">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H179">
         <v>1806</v>
       </c>
       <c r="I179">
         <v>0</v>
       </c>
       <c r="J179">
         <v>0</v>
       </c>
       <c r="K179">
         <v>2725.051999999999225</v>
       </c>
       <c r="L179" t="s">
         <v>28</v>
       </c>
       <c r="M179">
         <v>1</v>
       </c>
       <c r="N179" t="s">
         <v>65</v>
       </c>
       <c r="O179">
         <v>6</v>
       </c>
@@ -14473,51 +14473,51 @@
       </c>
       <c r="Y179">
         <v>0.621</v>
       </c>
     </row>
     <row r="180" spans="1:25">
       <c r="A180" t="s">
         <v>25</v>
       </c>
       <c r="B180">
         <v>2026</v>
       </c>
       <c r="C180">
         <v>1009</v>
       </c>
       <c r="D180" t="s">
         <v>26</v>
       </c>
       <c r="E180" t="s">
         <v>27</v>
       </c>
       <c r="F180">
         <v>20</v>
       </c>
       <c r="G180">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H180">
         <v>1806</v>
       </c>
       <c r="I180">
         <v>0</v>
       </c>
       <c r="J180">
         <v>0</v>
       </c>
       <c r="K180">
         <v>2725.051999999999225</v>
       </c>
       <c r="L180" t="s">
         <v>28</v>
       </c>
       <c r="M180">
         <v>1</v>
       </c>
       <c r="N180" t="s">
         <v>65</v>
       </c>
       <c r="O180">
         <v>6</v>
       </c>
@@ -14550,51 +14550,51 @@
       </c>
       <c r="Y180">
         <v>8.884</v>
       </c>
     </row>
     <row r="181" spans="1:25">
       <c r="A181" t="s">
         <v>25</v>
       </c>
       <c r="B181">
         <v>2026</v>
       </c>
       <c r="C181">
         <v>1009</v>
       </c>
       <c r="D181" t="s">
         <v>26</v>
       </c>
       <c r="E181" t="s">
         <v>27</v>
       </c>
       <c r="F181">
         <v>20</v>
       </c>
       <c r="G181">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H181">
         <v>1806</v>
       </c>
       <c r="I181">
         <v>0</v>
       </c>
       <c r="J181">
         <v>0</v>
       </c>
       <c r="K181">
         <v>2725.051999999999225</v>
       </c>
       <c r="L181" t="s">
         <v>28</v>
       </c>
       <c r="M181">
         <v>1</v>
       </c>
       <c r="N181" t="s">
         <v>65</v>
       </c>
       <c r="O181">
         <v>6</v>
       </c>
@@ -14627,51 +14627,51 @@
       </c>
       <c r="Y181">
         <v>14.084</v>
       </c>
     </row>
     <row r="182" spans="1:25">
       <c r="A182" t="s">
         <v>25</v>
       </c>
       <c r="B182">
         <v>2026</v>
       </c>
       <c r="C182">
         <v>1009</v>
       </c>
       <c r="D182" t="s">
         <v>26</v>
       </c>
       <c r="E182" t="s">
         <v>27</v>
       </c>
       <c r="F182">
         <v>20</v>
       </c>
       <c r="G182">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H182">
         <v>1806</v>
       </c>
       <c r="I182">
         <v>0</v>
       </c>
       <c r="J182">
         <v>0</v>
       </c>
       <c r="K182">
         <v>2725.051999999999225</v>
       </c>
       <c r="L182" t="s">
         <v>28</v>
       </c>
       <c r="M182">
         <v>1</v>
       </c>
       <c r="N182" t="s">
         <v>65</v>
       </c>
       <c r="O182">
         <v>6</v>
       </c>
@@ -14704,51 +14704,51 @@
       </c>
       <c r="Y182">
         <v>67.0040000000000049</v>
       </c>
     </row>
     <row r="183" spans="1:25">
       <c r="A183" t="s">
         <v>25</v>
       </c>
       <c r="B183">
         <v>2026</v>
       </c>
       <c r="C183">
         <v>1009</v>
       </c>
       <c r="D183" t="s">
         <v>26</v>
       </c>
       <c r="E183" t="s">
         <v>27</v>
       </c>
       <c r="F183">
         <v>20</v>
       </c>
       <c r="G183">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H183">
         <v>1806</v>
       </c>
       <c r="I183">
         <v>0</v>
       </c>
       <c r="J183">
         <v>0</v>
       </c>
       <c r="K183">
         <v>2725.051999999999225</v>
       </c>
       <c r="L183" t="s">
         <v>28</v>
       </c>
       <c r="M183">
         <v>1</v>
       </c>
       <c r="N183" t="s">
         <v>65</v>
       </c>
       <c r="O183">
         <v>6</v>
       </c>
@@ -14781,51 +14781,51 @@
       </c>
       <c r="Y183">
         <v>36.762</v>
       </c>
     </row>
     <row r="184" spans="1:25">
       <c r="A184" t="s">
         <v>25</v>
       </c>
       <c r="B184">
         <v>2026</v>
       </c>
       <c r="C184">
         <v>1009</v>
       </c>
       <c r="D184" t="s">
         <v>26</v>
       </c>
       <c r="E184" t="s">
         <v>27</v>
       </c>
       <c r="F184">
         <v>20</v>
       </c>
       <c r="G184">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H184">
         <v>1806</v>
       </c>
       <c r="I184">
         <v>0</v>
       </c>
       <c r="J184">
         <v>0</v>
       </c>
       <c r="K184">
         <v>2725.051999999999225</v>
       </c>
       <c r="L184" t="s">
         <v>28</v>
       </c>
       <c r="M184">
         <v>1</v>
       </c>
       <c r="N184" t="s">
         <v>65</v>
       </c>
       <c r="O184">
         <v>6</v>
       </c>
@@ -14858,51 +14858,51 @@
       </c>
       <c r="Y184">
         <v>12.858</v>
       </c>
     </row>
     <row r="185" spans="1:25">
       <c r="A185" t="s">
         <v>25</v>
       </c>
       <c r="B185">
         <v>2026</v>
       </c>
       <c r="C185">
         <v>1009</v>
       </c>
       <c r="D185" t="s">
         <v>26</v>
       </c>
       <c r="E185" t="s">
         <v>27</v>
       </c>
       <c r="F185">
         <v>20</v>
       </c>
       <c r="G185">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H185">
         <v>1806</v>
       </c>
       <c r="I185">
         <v>0</v>
       </c>
       <c r="J185">
         <v>0</v>
       </c>
       <c r="K185">
         <v>2725.051999999999225</v>
       </c>
       <c r="L185" t="s">
         <v>28</v>
       </c>
       <c r="M185">
         <v>1</v>
       </c>
       <c r="N185" t="s">
         <v>65</v>
       </c>
       <c r="O185">
         <v>6</v>
       </c>
@@ -14935,51 +14935,51 @@
       </c>
       <c r="Y185">
         <v>9.462</v>
       </c>
     </row>
     <row r="186" spans="1:25">
       <c r="A186" t="s">
         <v>25</v>
       </c>
       <c r="B186">
         <v>2026</v>
       </c>
       <c r="C186">
         <v>1009</v>
       </c>
       <c r="D186" t="s">
         <v>26</v>
       </c>
       <c r="E186" t="s">
         <v>27</v>
       </c>
       <c r="F186">
         <v>20</v>
       </c>
       <c r="G186">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H186">
         <v>1806</v>
       </c>
       <c r="I186">
         <v>0</v>
       </c>
       <c r="J186">
         <v>0</v>
       </c>
       <c r="K186">
         <v>2725.051999999999225</v>
       </c>
       <c r="L186" t="s">
         <v>28</v>
       </c>
       <c r="M186">
         <v>1</v>
       </c>
       <c r="N186" t="s">
         <v>65</v>
       </c>
       <c r="O186">
         <v>6</v>
       </c>
@@ -15012,51 +15012,51 @@
       </c>
       <c r="Y186">
         <v>8.318</v>
       </c>
     </row>
     <row r="187" spans="1:25">
       <c r="A187" t="s">
         <v>25</v>
       </c>
       <c r="B187">
         <v>2026</v>
       </c>
       <c r="C187">
         <v>1009</v>
       </c>
       <c r="D187" t="s">
         <v>26</v>
       </c>
       <c r="E187" t="s">
         <v>27</v>
       </c>
       <c r="F187">
         <v>20</v>
       </c>
       <c r="G187">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H187">
         <v>1806</v>
       </c>
       <c r="I187">
         <v>0</v>
       </c>
       <c r="J187">
         <v>0</v>
       </c>
       <c r="K187">
         <v>2725.051999999999225</v>
       </c>
       <c r="L187" t="s">
         <v>28</v>
       </c>
       <c r="M187">
         <v>1</v>
       </c>
       <c r="N187" t="s">
         <v>65</v>
       </c>
       <c r="O187">
         <v>6</v>
       </c>
@@ -15089,51 +15089,51 @@
       </c>
       <c r="Y187">
         <v>15.367</v>
       </c>
     </row>
     <row r="188" spans="1:25">
       <c r="A188" t="s">
         <v>25</v>
       </c>
       <c r="B188">
         <v>2026</v>
       </c>
       <c r="C188">
         <v>1009</v>
       </c>
       <c r="D188" t="s">
         <v>26</v>
       </c>
       <c r="E188" t="s">
         <v>27</v>
       </c>
       <c r="F188">
         <v>20</v>
       </c>
       <c r="G188">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H188">
         <v>1806</v>
       </c>
       <c r="I188">
         <v>0</v>
       </c>
       <c r="J188">
         <v>0</v>
       </c>
       <c r="K188">
         <v>2725.051999999999225</v>
       </c>
       <c r="L188" t="s">
         <v>28</v>
       </c>
       <c r="M188">
         <v>1</v>
       </c>
       <c r="N188" t="s">
         <v>65</v>
       </c>
       <c r="O188">
         <v>6</v>
       </c>
@@ -15166,51 +15166,51 @@
       </c>
       <c r="Y188">
         <v>16.558</v>
       </c>
     </row>
     <row r="189" spans="1:25">
       <c r="A189" t="s">
         <v>25</v>
       </c>
       <c r="B189">
         <v>2026</v>
       </c>
       <c r="C189">
         <v>1009</v>
       </c>
       <c r="D189" t="s">
         <v>26</v>
       </c>
       <c r="E189" t="s">
         <v>27</v>
       </c>
       <c r="F189">
         <v>20</v>
       </c>
       <c r="G189">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H189">
         <v>1806</v>
       </c>
       <c r="I189">
         <v>0</v>
       </c>
       <c r="J189">
         <v>0</v>
       </c>
       <c r="K189">
         <v>2725.051999999999225</v>
       </c>
       <c r="L189" t="s">
         <v>28</v>
       </c>
       <c r="M189">
         <v>1</v>
       </c>
       <c r="N189" t="s">
         <v>65</v>
       </c>
       <c r="O189">
         <v>6</v>
       </c>
@@ -15243,51 +15243,51 @@
       </c>
       <c r="Y189">
         <v>11.492</v>
       </c>
     </row>
     <row r="190" spans="1:25">
       <c r="A190" t="s">
         <v>25</v>
       </c>
       <c r="B190">
         <v>2026</v>
       </c>
       <c r="C190">
         <v>1009</v>
       </c>
       <c r="D190" t="s">
         <v>26</v>
       </c>
       <c r="E190" t="s">
         <v>27</v>
       </c>
       <c r="F190">
         <v>20</v>
       </c>
       <c r="G190">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H190">
         <v>1806</v>
       </c>
       <c r="I190">
         <v>0</v>
       </c>
       <c r="J190">
         <v>0</v>
       </c>
       <c r="K190">
         <v>2725.051999999999225</v>
       </c>
       <c r="L190" t="s">
         <v>28</v>
       </c>
       <c r="M190">
         <v>1</v>
       </c>
       <c r="N190" t="s">
         <v>65</v>
       </c>
       <c r="O190">
         <v>6</v>
       </c>
@@ -15320,51 +15320,51 @@
       </c>
       <c r="Y190">
         <v>50.009999999999998</v>
       </c>
     </row>
     <row r="191" spans="1:25">
       <c r="A191" t="s">
         <v>25</v>
       </c>
       <c r="B191">
         <v>2026</v>
       </c>
       <c r="C191">
         <v>1009</v>
       </c>
       <c r="D191" t="s">
         <v>26</v>
       </c>
       <c r="E191" t="s">
         <v>27</v>
       </c>
       <c r="F191">
         <v>20</v>
       </c>
       <c r="G191">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H191">
         <v>1806</v>
       </c>
       <c r="I191">
         <v>0</v>
       </c>
       <c r="J191">
         <v>0</v>
       </c>
       <c r="K191">
         <v>2725.051999999999225</v>
       </c>
       <c r="L191" t="s">
         <v>28</v>
       </c>
       <c r="M191">
         <v>1</v>
       </c>
       <c r="N191" t="s">
         <v>65</v>
       </c>
       <c r="O191">
         <v>6</v>
       </c>
@@ -15397,51 +15397,51 @@
       </c>
       <c r="Y191">
         <v>648.98800000000006</v>
       </c>
     </row>
     <row r="192" spans="1:25">
       <c r="A192" t="s">
         <v>25</v>
       </c>
       <c r="B192">
         <v>2026</v>
       </c>
       <c r="C192">
         <v>1009</v>
       </c>
       <c r="D192" t="s">
         <v>26</v>
       </c>
       <c r="E192" t="s">
         <v>27</v>
       </c>
       <c r="F192">
         <v>20</v>
       </c>
       <c r="G192">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H192">
         <v>1806</v>
       </c>
       <c r="I192">
         <v>0</v>
       </c>
       <c r="J192">
         <v>0</v>
       </c>
       <c r="K192">
         <v>2725.051999999999225</v>
       </c>
       <c r="L192" t="s">
         <v>28</v>
       </c>
       <c r="M192">
         <v>1</v>
       </c>
       <c r="N192" t="s">
         <v>65</v>
       </c>
       <c r="O192">
         <v>6</v>
       </c>
@@ -15474,51 +15474,51 @@
       </c>
       <c r="Y192">
         <v>1020.22699999999998</v>
       </c>
     </row>
     <row r="193" spans="1:25">
       <c r="A193" t="s">
         <v>25</v>
       </c>
       <c r="B193">
         <v>2026</v>
       </c>
       <c r="C193">
         <v>1009</v>
       </c>
       <c r="D193" t="s">
         <v>26</v>
       </c>
       <c r="E193" t="s">
         <v>27</v>
       </c>
       <c r="F193">
         <v>20</v>
       </c>
       <c r="G193">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H193">
         <v>1806</v>
       </c>
       <c r="I193">
         <v>0</v>
       </c>
       <c r="J193">
         <v>0</v>
       </c>
       <c r="K193">
         <v>2725.051999999999225</v>
       </c>
       <c r="L193" t="s">
         <v>28</v>
       </c>
       <c r="M193">
         <v>1</v>
       </c>
       <c r="N193" t="s">
         <v>65</v>
       </c>
       <c r="O193">
         <v>6</v>
       </c>
@@ -15551,51 +15551,51 @@
       </c>
       <c r="Y193">
         <v>316.95800000000003</v>
       </c>
     </row>
     <row r="194" spans="1:25">
       <c r="A194" t="s">
         <v>25</v>
       </c>
       <c r="B194">
         <v>2026</v>
       </c>
       <c r="C194">
         <v>1009</v>
       </c>
       <c r="D194" t="s">
         <v>26</v>
       </c>
       <c r="E194" t="s">
         <v>27</v>
       </c>
       <c r="F194">
         <v>20</v>
       </c>
       <c r="G194">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H194">
         <v>1806</v>
       </c>
       <c r="I194">
         <v>0</v>
       </c>
       <c r="J194">
         <v>0</v>
       </c>
       <c r="K194">
         <v>2725.051999999999225</v>
       </c>
       <c r="L194" t="s">
         <v>28</v>
       </c>
       <c r="M194">
         <v>1</v>
       </c>
       <c r="N194" t="s">
         <v>65</v>
       </c>
       <c r="O194">
         <v>6</v>
       </c>
@@ -15628,51 +15628,51 @@
       </c>
       <c r="Y194">
         <v>34.353</v>
       </c>
     </row>
     <row r="195" spans="1:25">
       <c r="A195" t="s">
         <v>25</v>
       </c>
       <c r="B195">
         <v>2026</v>
       </c>
       <c r="C195">
         <v>1009</v>
       </c>
       <c r="D195" t="s">
         <v>26</v>
       </c>
       <c r="E195" t="s">
         <v>27</v>
       </c>
       <c r="F195">
         <v>20</v>
       </c>
       <c r="G195">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H195">
         <v>1806</v>
       </c>
       <c r="I195">
         <v>0</v>
       </c>
       <c r="J195">
         <v>0</v>
       </c>
       <c r="K195">
         <v>2725.051999999999225</v>
       </c>
       <c r="L195" t="s">
         <v>28</v>
       </c>
       <c r="M195">
         <v>1</v>
       </c>
       <c r="N195" t="s">
         <v>65</v>
       </c>
       <c r="O195">
         <v>6</v>
       </c>
@@ -15705,51 +15705,51 @@
       </c>
       <c r="Y195">
         <v>22.894</v>
       </c>
     </row>
     <row r="196" spans="1:25">
       <c r="A196" t="s">
         <v>25</v>
       </c>
       <c r="B196">
         <v>2026</v>
       </c>
       <c r="C196">
         <v>1009</v>
       </c>
       <c r="D196" t="s">
         <v>26</v>
       </c>
       <c r="E196" t="s">
         <v>27</v>
       </c>
       <c r="F196">
         <v>20</v>
       </c>
       <c r="G196">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H196">
         <v>1806</v>
       </c>
       <c r="I196">
         <v>0</v>
       </c>
       <c r="J196">
         <v>0</v>
       </c>
       <c r="K196">
         <v>2725.051999999999225</v>
       </c>
       <c r="L196" t="s">
         <v>28</v>
       </c>
       <c r="M196">
         <v>1</v>
       </c>
       <c r="N196" t="s">
         <v>65</v>
       </c>
       <c r="O196">
         <v>6</v>
       </c>
@@ -15782,51 +15782,51 @@
       </c>
       <c r="Y196">
         <v>6.792</v>
       </c>
     </row>
     <row r="197" spans="1:25">
       <c r="A197" t="s">
         <v>25</v>
       </c>
       <c r="B197">
         <v>2026</v>
       </c>
       <c r="C197">
         <v>1009</v>
       </c>
       <c r="D197" t="s">
         <v>26</v>
       </c>
       <c r="E197" t="s">
         <v>27</v>
       </c>
       <c r="F197">
         <v>20</v>
       </c>
       <c r="G197">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H197">
         <v>1806</v>
       </c>
       <c r="I197">
         <v>0</v>
       </c>
       <c r="J197">
         <v>0</v>
       </c>
       <c r="K197">
         <v>2725.051999999999225</v>
       </c>
       <c r="L197" t="s">
         <v>28</v>
       </c>
       <c r="M197">
         <v>1</v>
       </c>
       <c r="N197" t="s">
         <v>65</v>
       </c>
       <c r="O197">
         <v>6</v>
       </c>
@@ -15859,51 +15859,51 @@
       </c>
       <c r="Y197">
         <v>2.11</v>
       </c>
     </row>
     <row r="198" spans="1:25">
       <c r="A198" t="s">
         <v>25</v>
       </c>
       <c r="B198">
         <v>2026</v>
       </c>
       <c r="C198">
         <v>1009</v>
       </c>
       <c r="D198" t="s">
         <v>26</v>
       </c>
       <c r="E198" t="s">
         <v>27</v>
       </c>
       <c r="F198">
         <v>20</v>
       </c>
       <c r="G198">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H198">
         <v>1806</v>
       </c>
       <c r="I198">
         <v>0</v>
       </c>
       <c r="J198">
         <v>0</v>
       </c>
       <c r="K198">
         <v>2725.051999999999225</v>
       </c>
       <c r="L198" t="s">
         <v>28</v>
       </c>
       <c r="M198">
         <v>1</v>
       </c>
       <c r="N198" t="s">
         <v>65</v>
       </c>
       <c r="O198">
         <v>6</v>
       </c>
@@ -15936,51 +15936,51 @@
       </c>
       <c r="Y198">
         <v>17.715</v>
       </c>
     </row>
     <row r="199" spans="1:25">
       <c r="A199" t="s">
         <v>25</v>
       </c>
       <c r="B199">
         <v>2026</v>
       </c>
       <c r="C199">
         <v>1009</v>
       </c>
       <c r="D199" t="s">
         <v>26</v>
       </c>
       <c r="E199" t="s">
         <v>27</v>
       </c>
       <c r="F199">
         <v>20</v>
       </c>
       <c r="G199">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H199">
         <v>1806</v>
       </c>
       <c r="I199">
         <v>0</v>
       </c>
       <c r="J199">
         <v>0</v>
       </c>
       <c r="K199">
         <v>2725.051999999999225</v>
       </c>
       <c r="L199" t="s">
         <v>28</v>
       </c>
       <c r="M199">
         <v>1</v>
       </c>
       <c r="N199" t="s">
         <v>65</v>
       </c>
       <c r="O199">
         <v>6</v>
       </c>
@@ -16013,51 +16013,51 @@
       </c>
       <c r="Y199">
         <v>130.51900000000001</v>
       </c>
     </row>
     <row r="200" spans="1:25">
       <c r="A200" t="s">
         <v>25</v>
       </c>
       <c r="B200">
         <v>2026</v>
       </c>
       <c r="C200">
         <v>1009</v>
       </c>
       <c r="D200" t="s">
         <v>26</v>
       </c>
       <c r="E200" t="s">
         <v>27</v>
       </c>
       <c r="F200">
         <v>20</v>
       </c>
       <c r="G200">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H200">
         <v>1806</v>
       </c>
       <c r="I200">
         <v>0</v>
       </c>
       <c r="J200">
         <v>0</v>
       </c>
       <c r="K200">
         <v>2725.051999999999225</v>
       </c>
       <c r="L200" t="s">
         <v>28</v>
       </c>
       <c r="M200">
         <v>1</v>
       </c>
       <c r="N200" t="s">
         <v>65</v>
       </c>
       <c r="O200">
         <v>6</v>
       </c>
@@ -16090,51 +16090,51 @@
       </c>
       <c r="Y200">
         <v>97.328</v>
       </c>
     </row>
     <row r="201" spans="1:25">
       <c r="A201" t="s">
         <v>25</v>
       </c>
       <c r="B201">
         <v>2026</v>
       </c>
       <c r="C201">
         <v>1009</v>
       </c>
       <c r="D201" t="s">
         <v>26</v>
       </c>
       <c r="E201" t="s">
         <v>27</v>
       </c>
       <c r="F201">
         <v>20</v>
       </c>
       <c r="G201">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H201">
         <v>1806</v>
       </c>
       <c r="I201">
         <v>0</v>
       </c>
       <c r="J201">
         <v>0</v>
       </c>
       <c r="K201">
         <v>2725.051999999999225</v>
       </c>
       <c r="L201" t="s">
         <v>28</v>
       </c>
       <c r="M201">
         <v>1</v>
       </c>
       <c r="N201" t="s">
         <v>65</v>
       </c>
       <c r="O201">
         <v>6</v>
       </c>
@@ -16167,51 +16167,51 @@
       </c>
       <c r="Y201">
         <v>47.051000000000002</v>
       </c>
     </row>
     <row r="202" spans="1:25">
       <c r="A202" t="s">
         <v>25</v>
       </c>
       <c r="B202">
         <v>2026</v>
       </c>
       <c r="C202">
         <v>1009</v>
       </c>
       <c r="D202" t="s">
         <v>26</v>
       </c>
       <c r="E202" t="s">
         <v>27</v>
       </c>
       <c r="F202">
         <v>20</v>
       </c>
       <c r="G202">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H202">
         <v>1806</v>
       </c>
       <c r="I202">
         <v>0</v>
       </c>
       <c r="J202">
         <v>0</v>
       </c>
       <c r="K202">
         <v>2725.051999999999225</v>
       </c>
       <c r="L202" t="s">
         <v>28</v>
       </c>
       <c r="M202">
         <v>1</v>
       </c>
       <c r="N202" t="s">
         <v>65</v>
       </c>
       <c r="O202">
         <v>6</v>
       </c>
@@ -16244,51 +16244,51 @@
       </c>
       <c r="Y202">
         <v>12.163</v>
       </c>
     </row>
     <row r="203" spans="1:25">
       <c r="A203" t="s">
         <v>25</v>
       </c>
       <c r="B203">
         <v>2026</v>
       </c>
       <c r="C203">
         <v>1009</v>
       </c>
       <c r="D203" t="s">
         <v>26</v>
       </c>
       <c r="E203" t="s">
         <v>27</v>
       </c>
       <c r="F203">
         <v>20</v>
       </c>
       <c r="G203">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H203">
         <v>1806</v>
       </c>
       <c r="I203">
         <v>0</v>
       </c>
       <c r="J203">
         <v>0</v>
       </c>
       <c r="K203">
         <v>2725.051999999999225</v>
       </c>
       <c r="L203" t="s">
         <v>28</v>
       </c>
       <c r="M203">
         <v>1</v>
       </c>
       <c r="N203" t="s">
         <v>65</v>
       </c>
       <c r="O203">
         <v>6</v>
       </c>
@@ -16321,51 +16321,51 @@
       </c>
       <c r="Y203">
         <v>5.334</v>
       </c>
     </row>
     <row r="204" spans="1:25">
       <c r="A204" t="s">
         <v>25</v>
       </c>
       <c r="B204">
         <v>2026</v>
       </c>
       <c r="C204">
         <v>1009</v>
       </c>
       <c r="D204" t="s">
         <v>26</v>
       </c>
       <c r="E204" t="s">
         <v>27</v>
       </c>
       <c r="F204">
         <v>20</v>
       </c>
       <c r="G204">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H204">
         <v>1806</v>
       </c>
       <c r="I204">
         <v>0</v>
       </c>
       <c r="J204">
         <v>0</v>
       </c>
       <c r="K204">
         <v>2725.051999999999225</v>
       </c>
       <c r="L204" t="s">
         <v>28</v>
       </c>
       <c r="M204">
         <v>1</v>
       </c>
       <c r="N204" t="s">
         <v>65</v>
       </c>
       <c r="O204">
         <v>6</v>
       </c>
@@ -16398,51 +16398,51 @@
       </c>
       <c r="Y204">
         <v>2.299</v>
       </c>
     </row>
     <row r="205" spans="1:25">
       <c r="A205" t="s">
         <v>25</v>
       </c>
       <c r="B205">
         <v>2026</v>
       </c>
       <c r="C205">
         <v>1009</v>
       </c>
       <c r="D205" t="s">
         <v>26</v>
       </c>
       <c r="E205" t="s">
         <v>27</v>
       </c>
       <c r="F205">
         <v>20</v>
       </c>
       <c r="G205">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H205">
         <v>1806</v>
       </c>
       <c r="I205">
         <v>0</v>
       </c>
       <c r="J205">
         <v>0</v>
       </c>
       <c r="K205">
         <v>2725.051999999999225</v>
       </c>
       <c r="L205" t="s">
         <v>28</v>
       </c>
       <c r="M205">
         <v>1</v>
       </c>
       <c r="N205" t="s">
         <v>65</v>
       </c>
       <c r="O205">
         <v>6</v>
       </c>
@@ -16475,51 +16475,51 @@
       </c>
       <c r="Y205">
         <v>8.82</v>
       </c>
     </row>
     <row r="206" spans="1:25">
       <c r="A206" t="s">
         <v>25</v>
       </c>
       <c r="B206">
         <v>2026</v>
       </c>
       <c r="C206">
         <v>1009</v>
       </c>
       <c r="D206" t="s">
         <v>26</v>
       </c>
       <c r="E206" t="s">
         <v>27</v>
       </c>
       <c r="F206">
         <v>20</v>
       </c>
       <c r="G206">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H206">
         <v>1806</v>
       </c>
       <c r="I206">
         <v>0</v>
       </c>
       <c r="J206">
         <v>0</v>
       </c>
       <c r="K206">
         <v>2725.051999999999225</v>
       </c>
       <c r="L206" t="s">
         <v>28</v>
       </c>
       <c r="M206">
         <v>1</v>
       </c>
       <c r="N206" t="s">
         <v>65</v>
       </c>
       <c r="O206">
         <v>6</v>
       </c>
@@ -16552,51 +16552,51 @@
       </c>
       <c r="Y206">
         <v>36.135</v>
       </c>
     </row>
     <row r="207" spans="1:25">
       <c r="A207" t="s">
         <v>25</v>
       </c>
       <c r="B207">
         <v>2026</v>
       </c>
       <c r="C207">
         <v>1009</v>
       </c>
       <c r="D207" t="s">
         <v>26</v>
       </c>
       <c r="E207" t="s">
         <v>27</v>
       </c>
       <c r="F207">
         <v>20</v>
       </c>
       <c r="G207">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H207">
         <v>1806</v>
       </c>
       <c r="I207">
         <v>0</v>
       </c>
       <c r="J207">
         <v>0</v>
       </c>
       <c r="K207">
         <v>2725.051999999999225</v>
       </c>
       <c r="L207" t="s">
         <v>28</v>
       </c>
       <c r="M207">
         <v>1</v>
       </c>
       <c r="N207" t="s">
         <v>65</v>
       </c>
       <c r="O207">
         <v>6</v>
       </c>
@@ -16629,51 +16629,51 @@
       </c>
       <c r="Y207">
         <v>34.353</v>
       </c>
     </row>
     <row r="208" spans="1:25">
       <c r="A208" t="s">
         <v>25</v>
       </c>
       <c r="B208">
         <v>2026</v>
       </c>
       <c r="C208">
         <v>1009</v>
       </c>
       <c r="D208" t="s">
         <v>26</v>
       </c>
       <c r="E208" t="s">
         <v>27</v>
       </c>
       <c r="F208">
         <v>20</v>
       </c>
       <c r="G208">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H208">
         <v>1806</v>
       </c>
       <c r="I208">
         <v>0</v>
       </c>
       <c r="J208">
         <v>0</v>
       </c>
       <c r="K208">
         <v>2725.051999999999225</v>
       </c>
       <c r="L208" t="s">
         <v>28</v>
       </c>
       <c r="M208">
         <v>1</v>
       </c>
       <c r="N208" t="s">
         <v>65</v>
       </c>
       <c r="O208">
         <v>6</v>
       </c>
@@ -16706,51 +16706,51 @@
       </c>
       <c r="Y208">
         <v>18.401</v>
       </c>
     </row>
     <row r="209" spans="1:25">
       <c r="A209" t="s">
         <v>25</v>
       </c>
       <c r="B209">
         <v>2026</v>
       </c>
       <c r="C209">
         <v>1009</v>
       </c>
       <c r="D209" t="s">
         <v>26</v>
       </c>
       <c r="E209" t="s">
         <v>27</v>
       </c>
       <c r="F209">
         <v>20</v>
       </c>
       <c r="G209">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H209">
         <v>1806</v>
       </c>
       <c r="I209">
         <v>0</v>
       </c>
       <c r="J209">
         <v>0</v>
       </c>
       <c r="K209">
         <v>2725.051999999999225</v>
       </c>
       <c r="L209" t="s">
         <v>28</v>
       </c>
       <c r="M209">
         <v>1</v>
       </c>
       <c r="N209" t="s">
         <v>65</v>
       </c>
       <c r="O209">
         <v>6</v>
       </c>
@@ -16783,51 +16783,51 @@
       </c>
       <c r="Y209">
         <v>3.019</v>
       </c>
     </row>
     <row r="210" spans="1:25">
       <c r="A210" t="s">
         <v>25</v>
       </c>
       <c r="B210">
         <v>2026</v>
       </c>
       <c r="C210">
         <v>1009</v>
       </c>
       <c r="D210" t="s">
         <v>26</v>
       </c>
       <c r="E210" t="s">
         <v>27</v>
       </c>
       <c r="F210">
         <v>20</v>
       </c>
       <c r="G210">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H210">
         <v>1806</v>
       </c>
       <c r="I210">
         <v>0</v>
       </c>
       <c r="J210">
         <v>0</v>
       </c>
       <c r="K210">
         <v>2725.051999999999225</v>
       </c>
       <c r="L210" t="s">
         <v>28</v>
       </c>
       <c r="M210">
         <v>1</v>
       </c>
       <c r="N210" t="s">
         <v>65</v>
       </c>
       <c r="O210">
         <v>6</v>
       </c>
@@ -16860,51 +16860,51 @@
       </c>
       <c r="Y210">
         <v>3.448</v>
       </c>
     </row>
     <row r="211" spans="1:25">
       <c r="A211" t="s">
         <v>25</v>
       </c>
       <c r="B211">
         <v>2026</v>
       </c>
       <c r="C211">
         <v>1009</v>
       </c>
       <c r="D211" t="s">
         <v>26</v>
       </c>
       <c r="E211" t="s">
         <v>27</v>
       </c>
       <c r="F211">
         <v>20</v>
       </c>
       <c r="G211">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H211">
         <v>1806</v>
       </c>
       <c r="I211">
         <v>0</v>
       </c>
       <c r="J211">
         <v>0</v>
       </c>
       <c r="K211">
         <v>2725.051999999999225</v>
       </c>
       <c r="L211" t="s">
         <v>28</v>
       </c>
       <c r="M211">
         <v>1</v>
       </c>
       <c r="N211" t="s">
         <v>65</v>
       </c>
       <c r="O211">
         <v>6</v>
       </c>
@@ -16937,51 +16937,51 @@
       </c>
       <c r="Y211">
         <v>2.024</v>
       </c>
     </row>
     <row r="212" spans="1:25">
       <c r="A212" t="s">
         <v>25</v>
       </c>
       <c r="B212">
         <v>2026</v>
       </c>
       <c r="C212">
         <v>1009</v>
       </c>
       <c r="D212" t="s">
         <v>26</v>
       </c>
       <c r="E212" t="s">
         <v>27</v>
       </c>
       <c r="F212">
         <v>20</v>
       </c>
       <c r="G212">
-        <v>15.7471</v>
+        <v>15.747</v>
       </c>
       <c r="H212">
         <v>1806</v>
       </c>
       <c r="I212">
         <v>0</v>
       </c>
       <c r="J212">
         <v>0</v>
       </c>
       <c r="K212">
         <v>2725.051999999999225</v>
       </c>
       <c r="L212" t="s">
         <v>28</v>
       </c>
       <c r="M212">
         <v>1</v>
       </c>
       <c r="N212" t="s">
         <v>65</v>
       </c>
       <c r="O212">
         <v>6</v>
       </c>
@@ -19555,51 +19555,51 @@
       </c>
       <c r="Y245">
         <v>33.451</v>
       </c>
     </row>
     <row r="246" spans="1:25">
       <c r="A246" t="s">
         <v>25</v>
       </c>
       <c r="B246">
         <v>2026</v>
       </c>
       <c r="C246">
         <v>1009</v>
       </c>
       <c r="D246" t="s">
         <v>26</v>
       </c>
       <c r="E246" t="s">
         <v>27</v>
       </c>
       <c r="F246">
         <v>22</v>
       </c>
       <c r="G246">
-        <v>5.5345</v>
+        <v>5.5344</v>
       </c>
       <c r="H246">
         <v>148</v>
       </c>
       <c r="I246">
         <v>0</v>
       </c>
       <c r="J246">
         <v>0</v>
       </c>
       <c r="K246">
         <v>67.51300000000001</v>
       </c>
       <c r="L246" t="s">
         <v>28</v>
       </c>
       <c r="M246">
         <v>1</v>
       </c>
       <c r="N246" t="s">
         <v>29</v>
       </c>
       <c r="O246">
         <v>6</v>
       </c>
@@ -19632,51 +19632,51 @@
       </c>
       <c r="Y246">
         <v>3.295</v>
       </c>
     </row>
     <row r="247" spans="1:25">
       <c r="A247" t="s">
         <v>25</v>
       </c>
       <c r="B247">
         <v>2026</v>
       </c>
       <c r="C247">
         <v>1009</v>
       </c>
       <c r="D247" t="s">
         <v>26</v>
       </c>
       <c r="E247" t="s">
         <v>27</v>
       </c>
       <c r="F247">
         <v>22</v>
       </c>
       <c r="G247">
-        <v>5.5345</v>
+        <v>5.5344</v>
       </c>
       <c r="H247">
         <v>148</v>
       </c>
       <c r="I247">
         <v>0</v>
       </c>
       <c r="J247">
         <v>0</v>
       </c>
       <c r="K247">
         <v>67.51300000000001</v>
       </c>
       <c r="L247" t="s">
         <v>28</v>
       </c>
       <c r="M247">
         <v>1</v>
       </c>
       <c r="N247" t="s">
         <v>29</v>
       </c>
       <c r="O247">
         <v>6</v>
       </c>
@@ -19709,51 +19709,51 @@
       </c>
       <c r="Y247">
         <v>12.733</v>
       </c>
     </row>
     <row r="248" spans="1:25">
       <c r="A248" t="s">
         <v>25</v>
       </c>
       <c r="B248">
         <v>2026</v>
       </c>
       <c r="C248">
         <v>1009</v>
       </c>
       <c r="D248" t="s">
         <v>26</v>
       </c>
       <c r="E248" t="s">
         <v>27</v>
       </c>
       <c r="F248">
         <v>22</v>
       </c>
       <c r="G248">
-        <v>5.5345</v>
+        <v>5.5344</v>
       </c>
       <c r="H248">
         <v>148</v>
       </c>
       <c r="I248">
         <v>0</v>
       </c>
       <c r="J248">
         <v>0</v>
       </c>
       <c r="K248">
         <v>67.51300000000001</v>
       </c>
       <c r="L248" t="s">
         <v>28</v>
       </c>
       <c r="M248">
         <v>1</v>
       </c>
       <c r="N248" t="s">
         <v>29</v>
       </c>
       <c r="O248">
         <v>6</v>
       </c>
@@ -19786,51 +19786,51 @@
       </c>
       <c r="Y248">
         <v>33.328</v>
       </c>
     </row>
     <row r="249" spans="1:25">
       <c r="A249" t="s">
         <v>25</v>
       </c>
       <c r="B249">
         <v>2026</v>
       </c>
       <c r="C249">
         <v>1009</v>
       </c>
       <c r="D249" t="s">
         <v>26</v>
       </c>
       <c r="E249" t="s">
         <v>27</v>
       </c>
       <c r="F249">
         <v>22</v>
       </c>
       <c r="G249">
-        <v>5.5345</v>
+        <v>5.5344</v>
       </c>
       <c r="H249">
         <v>148</v>
       </c>
       <c r="I249">
         <v>0</v>
       </c>
       <c r="J249">
         <v>0</v>
       </c>
       <c r="K249">
         <v>67.51300000000001</v>
       </c>
       <c r="L249" t="s">
         <v>28</v>
       </c>
       <c r="M249">
         <v>1</v>
       </c>
       <c r="N249" t="s">
         <v>29</v>
       </c>
       <c r="O249">
         <v>6</v>
       </c>
@@ -19863,51 +19863,51 @@
       </c>
       <c r="Y249">
         <v>16.64</v>
       </c>
     </row>
     <row r="250" spans="1:25">
       <c r="A250" t="s">
         <v>25</v>
       </c>
       <c r="B250">
         <v>2026</v>
       </c>
       <c r="C250">
         <v>1009</v>
       </c>
       <c r="D250" t="s">
         <v>26</v>
       </c>
       <c r="E250" t="s">
         <v>27</v>
       </c>
       <c r="F250">
         <v>22</v>
       </c>
       <c r="G250">
-        <v>5.5345</v>
+        <v>5.5344</v>
       </c>
       <c r="H250">
         <v>148</v>
       </c>
       <c r="I250">
         <v>0</v>
       </c>
       <c r="J250">
         <v>0</v>
       </c>
       <c r="K250">
         <v>67.51300000000001</v>
       </c>
       <c r="L250" t="s">
         <v>28</v>
       </c>
       <c r="M250">
         <v>1</v>
       </c>
       <c r="N250" t="s">
         <v>29</v>
       </c>
       <c r="O250">
         <v>6</v>
       </c>
@@ -19940,51 +19940,51 @@
       </c>
       <c r="Y250">
         <v>1.517</v>
       </c>
     </row>
     <row r="251" spans="1:25">
       <c r="A251" t="s">
         <v>25</v>
       </c>
       <c r="B251">
         <v>2026</v>
       </c>
       <c r="C251">
         <v>1009</v>
       </c>
       <c r="D251" t="s">
         <v>26</v>
       </c>
       <c r="E251" t="s">
         <v>27</v>
       </c>
       <c r="F251">
         <v>23</v>
       </c>
       <c r="G251">
-        <v>10.0166</v>
+        <v>9.947</v>
       </c>
       <c r="H251">
         <v>863</v>
       </c>
       <c r="I251">
         <v>0</v>
       </c>
       <c r="J251">
         <v>0</v>
       </c>
       <c r="K251">
         <v>632.77600000000007</v>
       </c>
       <c r="L251" t="s">
         <v>28</v>
       </c>
       <c r="M251">
         <v>1</v>
       </c>
       <c r="N251" t="s">
         <v>73</v>
       </c>
       <c r="O251">
         <v>6</v>
       </c>
@@ -20017,51 +20017,51 @@
       </c>
       <c r="Y251">
         <v>0.24</v>
       </c>
     </row>
     <row r="252" spans="1:25">
       <c r="A252" t="s">
         <v>25</v>
       </c>
       <c r="B252">
         <v>2026</v>
       </c>
       <c r="C252">
         <v>1009</v>
       </c>
       <c r="D252" t="s">
         <v>26</v>
       </c>
       <c r="E252" t="s">
         <v>27</v>
       </c>
       <c r="F252">
         <v>23</v>
       </c>
       <c r="G252">
-        <v>10.0166</v>
+        <v>9.947</v>
       </c>
       <c r="H252">
         <v>863</v>
       </c>
       <c r="I252">
         <v>0</v>
       </c>
       <c r="J252">
         <v>0</v>
       </c>
       <c r="K252">
         <v>632.77600000000007</v>
       </c>
       <c r="L252" t="s">
         <v>28</v>
       </c>
       <c r="M252">
         <v>1</v>
       </c>
       <c r="N252" t="s">
         <v>73</v>
       </c>
       <c r="O252">
         <v>6</v>
       </c>
@@ -20094,51 +20094,51 @@
       </c>
       <c r="Y252">
         <v>1.468</v>
       </c>
     </row>
     <row r="253" spans="1:25">
       <c r="A253" t="s">
         <v>25</v>
       </c>
       <c r="B253">
         <v>2026</v>
       </c>
       <c r="C253">
         <v>1009</v>
       </c>
       <c r="D253" t="s">
         <v>26</v>
       </c>
       <c r="E253" t="s">
         <v>27</v>
       </c>
       <c r="F253">
         <v>23</v>
       </c>
       <c r="G253">
-        <v>10.0166</v>
+        <v>9.947</v>
       </c>
       <c r="H253">
         <v>863</v>
       </c>
       <c r="I253">
         <v>0</v>
       </c>
       <c r="J253">
         <v>0</v>
       </c>
       <c r="K253">
         <v>632.77600000000007</v>
       </c>
       <c r="L253" t="s">
         <v>28</v>
       </c>
       <c r="M253">
         <v>1</v>
       </c>
       <c r="N253" t="s">
         <v>73</v>
       </c>
       <c r="O253">
         <v>6</v>
       </c>
@@ -20171,51 +20171,51 @@
       </c>
       <c r="Y253">
         <v>11.15</v>
       </c>
     </row>
     <row r="254" spans="1:25">
       <c r="A254" t="s">
         <v>25</v>
       </c>
       <c r="B254">
         <v>2026</v>
       </c>
       <c r="C254">
         <v>1009</v>
       </c>
       <c r="D254" t="s">
         <v>26</v>
       </c>
       <c r="E254" t="s">
         <v>27</v>
       </c>
       <c r="F254">
         <v>23</v>
       </c>
       <c r="G254">
-        <v>10.0166</v>
+        <v>9.947</v>
       </c>
       <c r="H254">
         <v>863</v>
       </c>
       <c r="I254">
         <v>0</v>
       </c>
       <c r="J254">
         <v>0</v>
       </c>
       <c r="K254">
         <v>632.77600000000007</v>
       </c>
       <c r="L254" t="s">
         <v>28</v>
       </c>
       <c r="M254">
         <v>1</v>
       </c>
       <c r="N254" t="s">
         <v>73</v>
       </c>
       <c r="O254">
         <v>6</v>
       </c>
@@ -20248,51 +20248,51 @@
       </c>
       <c r="Y254">
         <v>55.437</v>
       </c>
     </row>
     <row r="255" spans="1:25">
       <c r="A255" t="s">
         <v>25</v>
       </c>
       <c r="B255">
         <v>2026</v>
       </c>
       <c r="C255">
         <v>1009</v>
       </c>
       <c r="D255" t="s">
         <v>26</v>
       </c>
       <c r="E255" t="s">
         <v>27</v>
       </c>
       <c r="F255">
         <v>23</v>
       </c>
       <c r="G255">
-        <v>10.0166</v>
+        <v>9.947</v>
       </c>
       <c r="H255">
         <v>863</v>
       </c>
       <c r="I255">
         <v>0</v>
       </c>
       <c r="J255">
         <v>0</v>
       </c>
       <c r="K255">
         <v>632.77600000000007</v>
       </c>
       <c r="L255" t="s">
         <v>28</v>
       </c>
       <c r="M255">
         <v>1</v>
       </c>
       <c r="N255" t="s">
         <v>73</v>
       </c>
       <c r="O255">
         <v>6</v>
       </c>
@@ -20325,51 +20325,51 @@
       </c>
       <c r="Y255">
         <v>38.069000000000003</v>
       </c>
     </row>
     <row r="256" spans="1:25">
       <c r="A256" t="s">
         <v>25</v>
       </c>
       <c r="B256">
         <v>2026</v>
       </c>
       <c r="C256">
         <v>1009</v>
       </c>
       <c r="D256" t="s">
         <v>26</v>
       </c>
       <c r="E256" t="s">
         <v>27</v>
       </c>
       <c r="F256">
         <v>23</v>
       </c>
       <c r="G256">
-        <v>10.0166</v>
+        <v>9.947</v>
       </c>
       <c r="H256">
         <v>863</v>
       </c>
       <c r="I256">
         <v>0</v>
       </c>
       <c r="J256">
         <v>0</v>
       </c>
       <c r="K256">
         <v>632.77600000000007</v>
       </c>
       <c r="L256" t="s">
         <v>28</v>
       </c>
       <c r="M256">
         <v>1</v>
       </c>
       <c r="N256" t="s">
         <v>73</v>
       </c>
       <c r="O256">
         <v>6</v>
       </c>
@@ -20402,51 +20402,51 @@
       </c>
       <c r="Y256">
         <v>2.543</v>
       </c>
     </row>
     <row r="257" spans="1:25">
       <c r="A257" t="s">
         <v>25</v>
       </c>
       <c r="B257">
         <v>2026</v>
       </c>
       <c r="C257">
         <v>1009</v>
       </c>
       <c r="D257" t="s">
         <v>26</v>
       </c>
       <c r="E257" t="s">
         <v>27</v>
       </c>
       <c r="F257">
         <v>23</v>
       </c>
       <c r="G257">
-        <v>10.0166</v>
+        <v>9.947</v>
       </c>
       <c r="H257">
         <v>863</v>
       </c>
       <c r="I257">
         <v>0</v>
       </c>
       <c r="J257">
         <v>0</v>
       </c>
       <c r="K257">
         <v>632.77600000000007</v>
       </c>
       <c r="L257" t="s">
         <v>28</v>
       </c>
       <c r="M257">
         <v>1</v>
       </c>
       <c r="N257" t="s">
         <v>73</v>
       </c>
       <c r="O257">
         <v>6</v>
       </c>
@@ -20479,51 +20479,51 @@
       </c>
       <c r="Y257">
         <v>8.278</v>
       </c>
     </row>
     <row r="258" spans="1:25">
       <c r="A258" t="s">
         <v>25</v>
       </c>
       <c r="B258">
         <v>2026</v>
       </c>
       <c r="C258">
         <v>1009</v>
       </c>
       <c r="D258" t="s">
         <v>26</v>
       </c>
       <c r="E258" t="s">
         <v>27</v>
       </c>
       <c r="F258">
         <v>23</v>
       </c>
       <c r="G258">
-        <v>10.0166</v>
+        <v>9.947</v>
       </c>
       <c r="H258">
         <v>863</v>
       </c>
       <c r="I258">
         <v>0</v>
       </c>
       <c r="J258">
         <v>0</v>
       </c>
       <c r="K258">
         <v>632.77600000000007</v>
       </c>
       <c r="L258" t="s">
         <v>28</v>
       </c>
       <c r="M258">
         <v>1</v>
       </c>
       <c r="N258" t="s">
         <v>73</v>
       </c>
       <c r="O258">
         <v>6</v>
       </c>
@@ -20556,51 +20556,51 @@
       </c>
       <c r="Y258">
         <v>50.62</v>
       </c>
     </row>
     <row r="259" spans="1:25">
       <c r="A259" t="s">
         <v>25</v>
       </c>
       <c r="B259">
         <v>2026</v>
       </c>
       <c r="C259">
         <v>1009</v>
       </c>
       <c r="D259" t="s">
         <v>26</v>
       </c>
       <c r="E259" t="s">
         <v>27</v>
       </c>
       <c r="F259">
         <v>23</v>
       </c>
       <c r="G259">
-        <v>10.0166</v>
+        <v>9.947</v>
       </c>
       <c r="H259">
         <v>863</v>
       </c>
       <c r="I259">
         <v>0</v>
       </c>
       <c r="J259">
         <v>0</v>
       </c>
       <c r="K259">
         <v>632.77600000000007</v>
       </c>
       <c r="L259" t="s">
         <v>28</v>
       </c>
       <c r="M259">
         <v>1</v>
       </c>
       <c r="N259" t="s">
         <v>73</v>
       </c>
       <c r="O259">
         <v>6</v>
       </c>
@@ -20633,51 +20633,51 @@
       </c>
       <c r="Y259">
         <v>256.245</v>
       </c>
     </row>
     <row r="260" spans="1:25">
       <c r="A260" t="s">
         <v>25</v>
       </c>
       <c r="B260">
         <v>2026</v>
       </c>
       <c r="C260">
         <v>1009</v>
       </c>
       <c r="D260" t="s">
         <v>26</v>
       </c>
       <c r="E260" t="s">
         <v>27</v>
       </c>
       <c r="F260">
         <v>23</v>
       </c>
       <c r="G260">
-        <v>10.0166</v>
+        <v>9.947</v>
       </c>
       <c r="H260">
         <v>863</v>
       </c>
       <c r="I260">
         <v>0</v>
       </c>
       <c r="J260">
         <v>0</v>
       </c>
       <c r="K260">
         <v>632.77600000000007</v>
       </c>
       <c r="L260" t="s">
         <v>28</v>
       </c>
       <c r="M260">
         <v>1</v>
       </c>
       <c r="N260" t="s">
         <v>73</v>
       </c>
       <c r="O260">
         <v>6</v>
       </c>
@@ -20710,51 +20710,51 @@
       </c>
       <c r="Y260">
         <v>186.726</v>
       </c>
     </row>
     <row r="261" spans="1:25">
       <c r="A261" t="s">
         <v>25</v>
       </c>
       <c r="B261">
         <v>2026</v>
       </c>
       <c r="C261">
         <v>1009</v>
       </c>
       <c r="D261" t="s">
         <v>26</v>
       </c>
       <c r="E261" t="s">
         <v>27</v>
       </c>
       <c r="F261">
         <v>23</v>
       </c>
       <c r="G261">
-        <v>10.0166</v>
+        <v>9.947</v>
       </c>
       <c r="H261">
         <v>863</v>
       </c>
       <c r="I261">
         <v>0</v>
       </c>
       <c r="J261">
         <v>0</v>
       </c>
       <c r="K261">
         <v>632.77600000000007</v>
       </c>
       <c r="L261" t="s">
         <v>28</v>
       </c>
       <c r="M261">
         <v>1</v>
       </c>
       <c r="N261" t="s">
         <v>73</v>
       </c>
       <c r="O261">
         <v>6</v>
       </c>
@@ -20787,51 +20787,51 @@
       </c>
       <c r="Y261">
         <v>4.92</v>
       </c>
     </row>
     <row r="262" spans="1:25">
       <c r="A262" t="s">
         <v>25</v>
       </c>
       <c r="B262">
         <v>2026</v>
       </c>
       <c r="C262">
         <v>1009</v>
       </c>
       <c r="D262" t="s">
         <v>26</v>
       </c>
       <c r="E262" t="s">
         <v>27</v>
       </c>
       <c r="F262">
         <v>23</v>
       </c>
       <c r="G262">
-        <v>10.0166</v>
+        <v>9.947</v>
       </c>
       <c r="H262">
         <v>863</v>
       </c>
       <c r="I262">
         <v>0</v>
       </c>
       <c r="J262">
         <v>0</v>
       </c>
       <c r="K262">
         <v>632.77600000000007</v>
       </c>
       <c r="L262" t="s">
         <v>28</v>
       </c>
       <c r="M262">
         <v>1</v>
       </c>
       <c r="N262" t="s">
         <v>73</v>
       </c>
       <c r="O262">
         <v>6</v>
       </c>
@@ -20864,51 +20864,51 @@
       </c>
       <c r="Y262">
         <v>0.281</v>
       </c>
     </row>
     <row r="263" spans="1:25">
       <c r="A263" t="s">
         <v>25</v>
       </c>
       <c r="B263">
         <v>2026</v>
       </c>
       <c r="C263">
         <v>1009</v>
       </c>
       <c r="D263" t="s">
         <v>26</v>
       </c>
       <c r="E263" t="s">
         <v>27</v>
       </c>
       <c r="F263">
         <v>23</v>
       </c>
       <c r="G263">
-        <v>10.0166</v>
+        <v>9.947</v>
       </c>
       <c r="H263">
         <v>863</v>
       </c>
       <c r="I263">
         <v>0</v>
       </c>
       <c r="J263">
         <v>0</v>
       </c>
       <c r="K263">
         <v>632.77600000000007</v>
       </c>
       <c r="L263" t="s">
         <v>28</v>
       </c>
       <c r="M263">
         <v>1</v>
       </c>
       <c r="N263" t="s">
         <v>73</v>
       </c>
       <c r="O263">
         <v>6</v>
       </c>
@@ -20941,51 +20941,51 @@
       </c>
       <c r="Y263">
         <v>5.354</v>
       </c>
     </row>
     <row r="264" spans="1:25">
       <c r="A264" t="s">
         <v>25</v>
       </c>
       <c r="B264">
         <v>2026</v>
       </c>
       <c r="C264">
         <v>1009</v>
       </c>
       <c r="D264" t="s">
         <v>26</v>
       </c>
       <c r="E264" t="s">
         <v>27</v>
       </c>
       <c r="F264">
         <v>23</v>
       </c>
       <c r="G264">
-        <v>10.0166</v>
+        <v>9.947</v>
       </c>
       <c r="H264">
         <v>863</v>
       </c>
       <c r="I264">
         <v>0</v>
       </c>
       <c r="J264">
         <v>0</v>
       </c>
       <c r="K264">
         <v>632.77600000000007</v>
       </c>
       <c r="L264" t="s">
         <v>28</v>
       </c>
       <c r="M264">
         <v>1</v>
       </c>
       <c r="N264" t="s">
         <v>73</v>
       </c>
       <c r="O264">
         <v>6</v>
       </c>
@@ -21018,51 +21018,51 @@
       </c>
       <c r="Y264">
         <v>9.792</v>
       </c>
     </row>
     <row r="265" spans="1:25">
       <c r="A265" t="s">
         <v>25</v>
       </c>
       <c r="B265">
         <v>2026</v>
       </c>
       <c r="C265">
         <v>1009</v>
       </c>
       <c r="D265" t="s">
         <v>26</v>
       </c>
       <c r="E265" t="s">
         <v>27</v>
       </c>
       <c r="F265">
         <v>23</v>
       </c>
       <c r="G265">
-        <v>10.0166</v>
+        <v>9.947</v>
       </c>
       <c r="H265">
         <v>863</v>
       </c>
       <c r="I265">
         <v>0</v>
       </c>
       <c r="J265">
         <v>0</v>
       </c>
       <c r="K265">
         <v>632.77600000000007</v>
       </c>
       <c r="L265" t="s">
         <v>28</v>
       </c>
       <c r="M265">
         <v>1</v>
       </c>
       <c r="N265" t="s">
         <v>73</v>
       </c>
       <c r="O265">
         <v>6</v>
       </c>
@@ -21095,51 +21095,51 @@
       </c>
       <c r="Y265">
         <v>1.653</v>
       </c>
     </row>
     <row r="266" spans="1:25">
       <c r="A266" t="s">
         <v>25</v>
       </c>
       <c r="B266">
         <v>2026</v>
       </c>
       <c r="C266">
         <v>1009</v>
       </c>
       <c r="D266" t="s">
         <v>26</v>
       </c>
       <c r="E266" t="s">
         <v>27</v>
       </c>
       <c r="F266">
         <v>24</v>
       </c>
       <c r="G266">
-        <v>8.4441</v>
+        <v>8.4437</v>
       </c>
       <c r="H266">
         <v>1001</v>
       </c>
       <c r="I266">
         <v>0</v>
       </c>
       <c r="J266">
         <v>0</v>
       </c>
       <c r="K266">
         <v>408.023999999999944</v>
       </c>
       <c r="L266" t="s">
         <v>28</v>
       </c>
       <c r="M266">
         <v>1</v>
       </c>
       <c r="N266" t="s">
         <v>74</v>
       </c>
       <c r="O266">
         <v>6</v>
       </c>
@@ -21172,51 +21172,51 @@
       </c>
       <c r="Y266">
         <v>2.265</v>
       </c>
     </row>
     <row r="267" spans="1:25">
       <c r="A267" t="s">
         <v>25</v>
       </c>
       <c r="B267">
         <v>2026</v>
       </c>
       <c r="C267">
         <v>1009</v>
       </c>
       <c r="D267" t="s">
         <v>26</v>
       </c>
       <c r="E267" t="s">
         <v>27</v>
       </c>
       <c r="F267">
         <v>24</v>
       </c>
       <c r="G267">
-        <v>8.4441</v>
+        <v>8.4437</v>
       </c>
       <c r="H267">
         <v>1001</v>
       </c>
       <c r="I267">
         <v>0</v>
       </c>
       <c r="J267">
         <v>0</v>
       </c>
       <c r="K267">
         <v>408.023999999999944</v>
       </c>
       <c r="L267" t="s">
         <v>28</v>
       </c>
       <c r="M267">
         <v>1</v>
       </c>
       <c r="N267" t="s">
         <v>74</v>
       </c>
       <c r="O267">
         <v>6</v>
       </c>
@@ -21249,51 +21249,51 @@
       </c>
       <c r="Y267">
         <v>55.765</v>
       </c>
     </row>
     <row r="268" spans="1:25">
       <c r="A268" t="s">
         <v>25</v>
       </c>
       <c r="B268">
         <v>2026</v>
       </c>
       <c r="C268">
         <v>1009</v>
       </c>
       <c r="D268" t="s">
         <v>26</v>
       </c>
       <c r="E268" t="s">
         <v>27</v>
       </c>
       <c r="F268">
         <v>24</v>
       </c>
       <c r="G268">
-        <v>8.4441</v>
+        <v>8.4437</v>
       </c>
       <c r="H268">
         <v>1001</v>
       </c>
       <c r="I268">
         <v>0</v>
       </c>
       <c r="J268">
         <v>0</v>
       </c>
       <c r="K268">
         <v>408.023999999999944</v>
       </c>
       <c r="L268" t="s">
         <v>28</v>
       </c>
       <c r="M268">
         <v>1</v>
       </c>
       <c r="N268" t="s">
         <v>74</v>
       </c>
       <c r="O268">
         <v>6</v>
       </c>
@@ -21326,51 +21326,51 @@
       </c>
       <c r="Y268">
         <v>93.818</v>
       </c>
     </row>
     <row r="269" spans="1:25">
       <c r="A269" t="s">
         <v>25</v>
       </c>
       <c r="B269">
         <v>2026</v>
       </c>
       <c r="C269">
         <v>1009</v>
       </c>
       <c r="D269" t="s">
         <v>26</v>
       </c>
       <c r="E269" t="s">
         <v>27</v>
       </c>
       <c r="F269">
         <v>24</v>
       </c>
       <c r="G269">
-        <v>8.4441</v>
+        <v>8.4437</v>
       </c>
       <c r="H269">
         <v>1001</v>
       </c>
       <c r="I269">
         <v>0</v>
       </c>
       <c r="J269">
         <v>0</v>
       </c>
       <c r="K269">
         <v>408.023999999999944</v>
       </c>
       <c r="L269" t="s">
         <v>28</v>
       </c>
       <c r="M269">
         <v>1</v>
       </c>
       <c r="N269" t="s">
         <v>74</v>
       </c>
       <c r="O269">
         <v>6</v>
       </c>
@@ -21403,51 +21403,51 @@
       </c>
       <c r="Y269">
         <v>168.48400000000001</v>
       </c>
     </row>
     <row r="270" spans="1:25">
       <c r="A270" t="s">
         <v>25</v>
       </c>
       <c r="B270">
         <v>2026</v>
       </c>
       <c r="C270">
         <v>1009</v>
       </c>
       <c r="D270" t="s">
         <v>26</v>
       </c>
       <c r="E270" t="s">
         <v>27</v>
       </c>
       <c r="F270">
         <v>24</v>
       </c>
       <c r="G270">
-        <v>8.4441</v>
+        <v>8.4437</v>
       </c>
       <c r="H270">
         <v>1001</v>
       </c>
       <c r="I270">
         <v>0</v>
       </c>
       <c r="J270">
         <v>0</v>
       </c>
       <c r="K270">
         <v>408.023999999999944</v>
       </c>
       <c r="L270" t="s">
         <v>28</v>
       </c>
       <c r="M270">
         <v>1</v>
       </c>
       <c r="N270" t="s">
         <v>74</v>
       </c>
       <c r="O270">
         <v>6</v>
       </c>
@@ -21480,51 +21480,51 @@
       </c>
       <c r="Y270">
         <v>63.61</v>
       </c>
     </row>
     <row r="271" spans="1:25">
       <c r="A271" t="s">
         <v>25</v>
       </c>
       <c r="B271">
         <v>2026</v>
       </c>
       <c r="C271">
         <v>1009</v>
       </c>
       <c r="D271" t="s">
         <v>26</v>
       </c>
       <c r="E271" t="s">
         <v>27</v>
       </c>
       <c r="F271">
         <v>24</v>
       </c>
       <c r="G271">
-        <v>8.4441</v>
+        <v>8.4437</v>
       </c>
       <c r="H271">
         <v>1001</v>
       </c>
       <c r="I271">
         <v>0</v>
       </c>
       <c r="J271">
         <v>0</v>
       </c>
       <c r="K271">
         <v>408.023999999999944</v>
       </c>
       <c r="L271" t="s">
         <v>28</v>
       </c>
       <c r="M271">
         <v>1</v>
       </c>
       <c r="N271" t="s">
         <v>74</v>
       </c>
       <c r="O271">
         <v>6</v>
       </c>
@@ -21557,51 +21557,51 @@
       </c>
       <c r="Y271">
         <v>4.055</v>
       </c>
     </row>
     <row r="272" spans="1:25">
       <c r="A272" t="s">
         <v>25</v>
       </c>
       <c r="B272">
         <v>2026</v>
       </c>
       <c r="C272">
         <v>1009</v>
       </c>
       <c r="D272" t="s">
         <v>26</v>
       </c>
       <c r="E272" t="s">
         <v>27</v>
       </c>
       <c r="F272">
         <v>24</v>
       </c>
       <c r="G272">
-        <v>8.4441</v>
+        <v>8.4437</v>
       </c>
       <c r="H272">
         <v>1001</v>
       </c>
       <c r="I272">
         <v>0</v>
       </c>
       <c r="J272">
         <v>0</v>
       </c>
       <c r="K272">
         <v>408.023999999999944</v>
       </c>
       <c r="L272" t="s">
         <v>28</v>
       </c>
       <c r="M272">
         <v>1</v>
       </c>
       <c r="N272" t="s">
         <v>74</v>
       </c>
       <c r="O272">
         <v>6</v>
       </c>
@@ -21634,51 +21634,51 @@
       </c>
       <c r="Y272">
         <v>0.848</v>
       </c>
     </row>
     <row r="273" spans="1:25">
       <c r="A273" t="s">
         <v>25</v>
       </c>
       <c r="B273">
         <v>2026</v>
       </c>
       <c r="C273">
         <v>1009</v>
       </c>
       <c r="D273" t="s">
         <v>26</v>
       </c>
       <c r="E273" t="s">
         <v>27</v>
       </c>
       <c r="F273">
         <v>24</v>
       </c>
       <c r="G273">
-        <v>8.4441</v>
+        <v>8.4437</v>
       </c>
       <c r="H273">
         <v>1001</v>
       </c>
       <c r="I273">
         <v>0</v>
       </c>
       <c r="J273">
         <v>0</v>
       </c>
       <c r="K273">
         <v>408.023999999999944</v>
       </c>
       <c r="L273" t="s">
         <v>28</v>
       </c>
       <c r="M273">
         <v>1</v>
       </c>
       <c r="N273" t="s">
         <v>74</v>
       </c>
       <c r="O273">
         <v>6</v>
       </c>
@@ -21711,51 +21711,51 @@
       </c>
       <c r="Y273">
         <v>0.342</v>
       </c>
     </row>
     <row r="274" spans="1:25">
       <c r="A274" t="s">
         <v>25</v>
       </c>
       <c r="B274">
         <v>2026</v>
       </c>
       <c r="C274">
         <v>1009</v>
       </c>
       <c r="D274" t="s">
         <v>26</v>
       </c>
       <c r="E274" t="s">
         <v>27</v>
       </c>
       <c r="F274">
         <v>24</v>
       </c>
       <c r="G274">
-        <v>8.4441</v>
+        <v>8.4437</v>
       </c>
       <c r="H274">
         <v>1001</v>
       </c>
       <c r="I274">
         <v>0</v>
       </c>
       <c r="J274">
         <v>0</v>
       </c>
       <c r="K274">
         <v>408.023999999999944</v>
       </c>
       <c r="L274" t="s">
         <v>28</v>
       </c>
       <c r="M274">
         <v>1</v>
       </c>
       <c r="N274" t="s">
         <v>74</v>
       </c>
       <c r="O274">
         <v>6</v>
       </c>
@@ -21788,51 +21788,51 @@
       </c>
       <c r="Y274">
         <v>1.59</v>
       </c>
     </row>
     <row r="275" spans="1:25">
       <c r="A275" t="s">
         <v>25</v>
       </c>
       <c r="B275">
         <v>2026</v>
       </c>
       <c r="C275">
         <v>1009</v>
       </c>
       <c r="D275" t="s">
         <v>26</v>
       </c>
       <c r="E275" t="s">
         <v>27</v>
       </c>
       <c r="F275">
         <v>24</v>
       </c>
       <c r="G275">
-        <v>8.4441</v>
+        <v>8.4437</v>
       </c>
       <c r="H275">
         <v>1001</v>
       </c>
       <c r="I275">
         <v>0</v>
       </c>
       <c r="J275">
         <v>0</v>
       </c>
       <c r="K275">
         <v>408.023999999999944</v>
       </c>
       <c r="L275" t="s">
         <v>28</v>
       </c>
       <c r="M275">
         <v>1</v>
       </c>
       <c r="N275" t="s">
         <v>74</v>
       </c>
       <c r="O275">
         <v>6</v>
       </c>
@@ -21865,51 +21865,51 @@
       </c>
       <c r="Y275">
         <v>4.527</v>
       </c>
     </row>
     <row r="276" spans="1:25">
       <c r="A276" t="s">
         <v>25</v>
       </c>
       <c r="B276">
         <v>2026</v>
       </c>
       <c r="C276">
         <v>1009</v>
       </c>
       <c r="D276" t="s">
         <v>26</v>
       </c>
       <c r="E276" t="s">
         <v>27</v>
       </c>
       <c r="F276">
         <v>24</v>
       </c>
       <c r="G276">
-        <v>8.4441</v>
+        <v>8.4437</v>
       </c>
       <c r="H276">
         <v>1001</v>
       </c>
       <c r="I276">
         <v>0</v>
       </c>
       <c r="J276">
         <v>0</v>
       </c>
       <c r="K276">
         <v>408.023999999999944</v>
       </c>
       <c r="L276" t="s">
         <v>28</v>
       </c>
       <c r="M276">
         <v>1</v>
       </c>
       <c r="N276" t="s">
         <v>74</v>
       </c>
       <c r="O276">
         <v>6</v>
       </c>
@@ -21942,51 +21942,51 @@
       </c>
       <c r="Y276">
         <v>0.352</v>
       </c>
     </row>
     <row r="277" spans="1:25">
       <c r="A277" t="s">
         <v>25</v>
       </c>
       <c r="B277">
         <v>2026</v>
       </c>
       <c r="C277">
         <v>1009</v>
       </c>
       <c r="D277" t="s">
         <v>26</v>
       </c>
       <c r="E277" t="s">
         <v>27</v>
       </c>
       <c r="F277">
         <v>24</v>
       </c>
       <c r="G277">
-        <v>8.4441</v>
+        <v>8.4437</v>
       </c>
       <c r="H277">
         <v>1001</v>
       </c>
       <c r="I277">
         <v>0</v>
       </c>
       <c r="J277">
         <v>0</v>
       </c>
       <c r="K277">
         <v>408.023999999999944</v>
       </c>
       <c r="L277" t="s">
         <v>28</v>
       </c>
       <c r="M277">
         <v>1</v>
       </c>
       <c r="N277" t="s">
         <v>74</v>
       </c>
       <c r="O277">
         <v>6</v>
       </c>
@@ -22019,51 +22019,51 @@
       </c>
       <c r="Y277">
         <v>5.413</v>
       </c>
     </row>
     <row r="278" spans="1:25">
       <c r="A278" t="s">
         <v>25</v>
       </c>
       <c r="B278">
         <v>2026</v>
       </c>
       <c r="C278">
         <v>1009</v>
       </c>
       <c r="D278" t="s">
         <v>26</v>
       </c>
       <c r="E278" t="s">
         <v>27</v>
       </c>
       <c r="F278">
         <v>24</v>
       </c>
       <c r="G278">
-        <v>8.4441</v>
+        <v>8.4437</v>
       </c>
       <c r="H278">
         <v>1001</v>
       </c>
       <c r="I278">
         <v>0</v>
       </c>
       <c r="J278">
         <v>0</v>
       </c>
       <c r="K278">
         <v>408.023999999999944</v>
       </c>
       <c r="L278" t="s">
         <v>28</v>
       </c>
       <c r="M278">
         <v>1</v>
       </c>
       <c r="N278" t="s">
         <v>74</v>
       </c>
       <c r="O278">
         <v>6</v>
       </c>
@@ -22096,51 +22096,51 @@
       </c>
       <c r="Y278">
         <v>6.955</v>
       </c>
     </row>
     <row r="279" spans="1:25">
       <c r="A279" t="s">
         <v>25</v>
       </c>
       <c r="B279">
         <v>2026</v>
       </c>
       <c r="C279">
         <v>1009</v>
       </c>
       <c r="D279" t="s">
         <v>26</v>
       </c>
       <c r="E279" t="s">
         <v>27</v>
       </c>
       <c r="F279">
         <v>25</v>
       </c>
       <c r="G279">
-        <v>17.2865</v>
+        <v>17.2859</v>
       </c>
       <c r="H279">
         <v>622</v>
       </c>
       <c r="I279">
         <v>0</v>
       </c>
       <c r="J279">
         <v>0</v>
       </c>
       <c r="K279">
         <v>2080.94799999999987</v>
       </c>
       <c r="L279" t="s">
         <v>28</v>
       </c>
       <c r="M279">
         <v>1</v>
       </c>
       <c r="N279" t="s">
         <v>75</v>
       </c>
       <c r="O279">
         <v>6</v>
       </c>
@@ -22173,51 +22173,51 @@
       </c>
       <c r="Y279">
         <v>0.452</v>
       </c>
     </row>
     <row r="280" spans="1:25">
       <c r="A280" t="s">
         <v>25</v>
       </c>
       <c r="B280">
         <v>2026</v>
       </c>
       <c r="C280">
         <v>1009</v>
       </c>
       <c r="D280" t="s">
         <v>26</v>
       </c>
       <c r="E280" t="s">
         <v>27</v>
       </c>
       <c r="F280">
         <v>25</v>
       </c>
       <c r="G280">
-        <v>17.2865</v>
+        <v>17.2859</v>
       </c>
       <c r="H280">
         <v>622</v>
       </c>
       <c r="I280">
         <v>0</v>
       </c>
       <c r="J280">
         <v>0</v>
       </c>
       <c r="K280">
         <v>2080.94799999999987</v>
       </c>
       <c r="L280" t="s">
         <v>28</v>
       </c>
       <c r="M280">
         <v>1</v>
       </c>
       <c r="N280" t="s">
         <v>75</v>
       </c>
       <c r="O280">
         <v>6</v>
       </c>
@@ -22250,51 +22250,51 @@
       </c>
       <c r="Y280">
         <v>12.032</v>
       </c>
     </row>
     <row r="281" spans="1:25">
       <c r="A281" t="s">
         <v>25</v>
       </c>
       <c r="B281">
         <v>2026</v>
       </c>
       <c r="C281">
         <v>1009</v>
       </c>
       <c r="D281" t="s">
         <v>26</v>
       </c>
       <c r="E281" t="s">
         <v>27</v>
       </c>
       <c r="F281">
         <v>25</v>
       </c>
       <c r="G281">
-        <v>17.2865</v>
+        <v>17.2859</v>
       </c>
       <c r="H281">
         <v>622</v>
       </c>
       <c r="I281">
         <v>0</v>
       </c>
       <c r="J281">
         <v>0</v>
       </c>
       <c r="K281">
         <v>2080.94799999999987</v>
       </c>
       <c r="L281" t="s">
         <v>28</v>
       </c>
       <c r="M281">
         <v>1</v>
       </c>
       <c r="N281" t="s">
         <v>75</v>
       </c>
       <c r="O281">
         <v>6</v>
       </c>
@@ -22327,51 +22327,51 @@
       </c>
       <c r="Y281">
         <v>38.94</v>
       </c>
     </row>
     <row r="282" spans="1:25">
       <c r="A282" t="s">
         <v>25</v>
       </c>
       <c r="B282">
         <v>2026</v>
       </c>
       <c r="C282">
         <v>1009</v>
       </c>
       <c r="D282" t="s">
         <v>26</v>
       </c>
       <c r="E282" t="s">
         <v>27</v>
       </c>
       <c r="F282">
         <v>25</v>
       </c>
       <c r="G282">
-        <v>17.2865</v>
+        <v>17.2859</v>
       </c>
       <c r="H282">
         <v>622</v>
       </c>
       <c r="I282">
         <v>0</v>
       </c>
       <c r="J282">
         <v>0</v>
       </c>
       <c r="K282">
         <v>2080.94799999999987</v>
       </c>
       <c r="L282" t="s">
         <v>28</v>
       </c>
       <c r="M282">
         <v>1</v>
       </c>
       <c r="N282" t="s">
         <v>75</v>
       </c>
       <c r="O282">
         <v>6</v>
       </c>
@@ -22404,51 +22404,51 @@
       </c>
       <c r="Y282">
         <v>297.23899999999998</v>
       </c>
     </row>
     <row r="283" spans="1:25">
       <c r="A283" t="s">
         <v>25</v>
       </c>
       <c r="B283">
         <v>2026</v>
       </c>
       <c r="C283">
         <v>1009</v>
       </c>
       <c r="D283" t="s">
         <v>26</v>
       </c>
       <c r="E283" t="s">
         <v>27</v>
       </c>
       <c r="F283">
         <v>25</v>
       </c>
       <c r="G283">
-        <v>17.2865</v>
+        <v>17.2859</v>
       </c>
       <c r="H283">
         <v>622</v>
       </c>
       <c r="I283">
         <v>0</v>
       </c>
       <c r="J283">
         <v>0</v>
       </c>
       <c r="K283">
         <v>2080.94799999999987</v>
       </c>
       <c r="L283" t="s">
         <v>28</v>
       </c>
       <c r="M283">
         <v>1</v>
       </c>
       <c r="N283" t="s">
         <v>75</v>
       </c>
       <c r="O283">
         <v>6</v>
       </c>
@@ -22481,51 +22481,51 @@
       </c>
       <c r="Y283">
         <v>576.82299999999998</v>
       </c>
     </row>
     <row r="284" spans="1:25">
       <c r="A284" t="s">
         <v>25</v>
       </c>
       <c r="B284">
         <v>2026</v>
       </c>
       <c r="C284">
         <v>1009</v>
       </c>
       <c r="D284" t="s">
         <v>26</v>
       </c>
       <c r="E284" t="s">
         <v>27</v>
       </c>
       <c r="F284">
         <v>25</v>
       </c>
       <c r="G284">
-        <v>17.2865</v>
+        <v>17.2859</v>
       </c>
       <c r="H284">
         <v>622</v>
       </c>
       <c r="I284">
         <v>0</v>
       </c>
       <c r="J284">
         <v>0</v>
       </c>
       <c r="K284">
         <v>2080.94799999999987</v>
       </c>
       <c r="L284" t="s">
         <v>28</v>
       </c>
       <c r="M284">
         <v>1</v>
       </c>
       <c r="N284" t="s">
         <v>75</v>
       </c>
       <c r="O284">
         <v>6</v>
       </c>
@@ -22558,51 +22558,51 @@
       </c>
       <c r="Y284">
         <v>275.048999999999978</v>
       </c>
     </row>
     <row r="285" spans="1:25">
       <c r="A285" t="s">
         <v>25</v>
       </c>
       <c r="B285">
         <v>2026</v>
       </c>
       <c r="C285">
         <v>1009</v>
       </c>
       <c r="D285" t="s">
         <v>26</v>
       </c>
       <c r="E285" t="s">
         <v>27</v>
       </c>
       <c r="F285">
         <v>25</v>
       </c>
       <c r="G285">
-        <v>17.2865</v>
+        <v>17.2859</v>
       </c>
       <c r="H285">
         <v>622</v>
       </c>
       <c r="I285">
         <v>0</v>
       </c>
       <c r="J285">
         <v>0</v>
       </c>
       <c r="K285">
         <v>2080.94799999999987</v>
       </c>
       <c r="L285" t="s">
         <v>28</v>
       </c>
       <c r="M285">
         <v>1</v>
       </c>
       <c r="N285" t="s">
         <v>75</v>
       </c>
       <c r="O285">
         <v>6</v>
       </c>
@@ -22635,51 +22635,51 @@
       </c>
       <c r="Y285">
         <v>255.65100000000001</v>
       </c>
     </row>
     <row r="286" spans="1:25">
       <c r="A286" t="s">
         <v>25</v>
       </c>
       <c r="B286">
         <v>2026</v>
       </c>
       <c r="C286">
         <v>1009</v>
       </c>
       <c r="D286" t="s">
         <v>26</v>
       </c>
       <c r="E286" t="s">
         <v>27</v>
       </c>
       <c r="F286">
         <v>25</v>
       </c>
       <c r="G286">
-        <v>17.2865</v>
+        <v>17.2859</v>
       </c>
       <c r="H286">
         <v>622</v>
       </c>
       <c r="I286">
         <v>0</v>
       </c>
       <c r="J286">
         <v>0</v>
       </c>
       <c r="K286">
         <v>2080.94799999999987</v>
       </c>
       <c r="L286" t="s">
         <v>28</v>
       </c>
       <c r="M286">
         <v>1</v>
       </c>
       <c r="N286" t="s">
         <v>75</v>
       </c>
       <c r="O286">
         <v>6</v>
       </c>
@@ -22712,51 +22712,51 @@
       </c>
       <c r="Y286">
         <v>23.554</v>
       </c>
     </row>
     <row r="287" spans="1:25">
       <c r="A287" t="s">
         <v>25</v>
       </c>
       <c r="B287">
         <v>2026</v>
       </c>
       <c r="C287">
         <v>1009</v>
       </c>
       <c r="D287" t="s">
         <v>26</v>
       </c>
       <c r="E287" t="s">
         <v>27</v>
       </c>
       <c r="F287">
         <v>25</v>
       </c>
       <c r="G287">
-        <v>17.2865</v>
+        <v>17.2859</v>
       </c>
       <c r="H287">
         <v>622</v>
       </c>
       <c r="I287">
         <v>0</v>
       </c>
       <c r="J287">
         <v>0</v>
       </c>
       <c r="K287">
         <v>2080.94799999999987</v>
       </c>
       <c r="L287" t="s">
         <v>28</v>
       </c>
       <c r="M287">
         <v>1</v>
       </c>
       <c r="N287" t="s">
         <v>75</v>
       </c>
       <c r="O287">
         <v>6</v>
       </c>
@@ -22789,51 +22789,51 @@
       </c>
       <c r="Y287">
         <v>9.199</v>
       </c>
     </row>
     <row r="288" spans="1:25">
       <c r="A288" t="s">
         <v>25</v>
       </c>
       <c r="B288">
         <v>2026</v>
       </c>
       <c r="C288">
         <v>1009</v>
       </c>
       <c r="D288" t="s">
         <v>26</v>
       </c>
       <c r="E288" t="s">
         <v>27</v>
       </c>
       <c r="F288">
         <v>25</v>
       </c>
       <c r="G288">
-        <v>17.2865</v>
+        <v>17.2859</v>
       </c>
       <c r="H288">
         <v>622</v>
       </c>
       <c r="I288">
         <v>0</v>
       </c>
       <c r="J288">
         <v>0</v>
       </c>
       <c r="K288">
         <v>2080.94799999999987</v>
       </c>
       <c r="L288" t="s">
         <v>28</v>
       </c>
       <c r="M288">
         <v>1</v>
       </c>
       <c r="N288" t="s">
         <v>75</v>
       </c>
       <c r="O288">
         <v>6</v>
       </c>
@@ -22866,51 +22866,51 @@
       </c>
       <c r="Y288">
         <v>20.36</v>
       </c>
     </row>
     <row r="289" spans="1:25">
       <c r="A289" t="s">
         <v>25</v>
       </c>
       <c r="B289">
         <v>2026</v>
       </c>
       <c r="C289">
         <v>1009</v>
       </c>
       <c r="D289" t="s">
         <v>26</v>
       </c>
       <c r="E289" t="s">
         <v>27</v>
       </c>
       <c r="F289">
         <v>25</v>
       </c>
       <c r="G289">
-        <v>17.2865</v>
+        <v>17.2859</v>
       </c>
       <c r="H289">
         <v>622</v>
       </c>
       <c r="I289">
         <v>0</v>
       </c>
       <c r="J289">
         <v>0</v>
       </c>
       <c r="K289">
         <v>2080.94799999999987</v>
       </c>
       <c r="L289" t="s">
         <v>28</v>
       </c>
       <c r="M289">
         <v>1</v>
       </c>
       <c r="N289" t="s">
         <v>75</v>
       </c>
       <c r="O289">
         <v>6</v>
       </c>
@@ -22943,51 +22943,51 @@
       </c>
       <c r="Y289">
         <v>50.446</v>
       </c>
     </row>
     <row r="290" spans="1:25">
       <c r="A290" t="s">
         <v>25</v>
       </c>
       <c r="B290">
         <v>2026</v>
       </c>
       <c r="C290">
         <v>1009</v>
       </c>
       <c r="D290" t="s">
         <v>26</v>
       </c>
       <c r="E290" t="s">
         <v>27</v>
       </c>
       <c r="F290">
         <v>25</v>
       </c>
       <c r="G290">
-        <v>17.2865</v>
+        <v>17.2859</v>
       </c>
       <c r="H290">
         <v>622</v>
       </c>
       <c r="I290">
         <v>0</v>
       </c>
       <c r="J290">
         <v>0</v>
       </c>
       <c r="K290">
         <v>2080.94799999999987</v>
       </c>
       <c r="L290" t="s">
         <v>28</v>
       </c>
       <c r="M290">
         <v>1</v>
       </c>
       <c r="N290" t="s">
         <v>75</v>
       </c>
       <c r="O290">
         <v>6</v>
       </c>
@@ -23020,51 +23020,51 @@
       </c>
       <c r="Y290">
         <v>126.89</v>
       </c>
     </row>
     <row r="291" spans="1:25">
       <c r="A291" t="s">
         <v>25</v>
       </c>
       <c r="B291">
         <v>2026</v>
       </c>
       <c r="C291">
         <v>1009</v>
       </c>
       <c r="D291" t="s">
         <v>26</v>
       </c>
       <c r="E291" t="s">
         <v>27</v>
       </c>
       <c r="F291">
         <v>25</v>
       </c>
       <c r="G291">
-        <v>17.2865</v>
+        <v>17.2859</v>
       </c>
       <c r="H291">
         <v>622</v>
       </c>
       <c r="I291">
         <v>0</v>
       </c>
       <c r="J291">
         <v>0</v>
       </c>
       <c r="K291">
         <v>2080.94799999999987</v>
       </c>
       <c r="L291" t="s">
         <v>28</v>
       </c>
       <c r="M291">
         <v>1</v>
       </c>
       <c r="N291" t="s">
         <v>75</v>
       </c>
       <c r="O291">
         <v>6</v>
       </c>
@@ -23097,51 +23097,51 @@
       </c>
       <c r="Y291">
         <v>259.51900000000001</v>
       </c>
     </row>
     <row r="292" spans="1:25">
       <c r="A292" t="s">
         <v>25</v>
       </c>
       <c r="B292">
         <v>2026</v>
       </c>
       <c r="C292">
         <v>1009</v>
       </c>
       <c r="D292" t="s">
         <v>26</v>
       </c>
       <c r="E292" t="s">
         <v>27</v>
       </c>
       <c r="F292">
         <v>25</v>
       </c>
       <c r="G292">
-        <v>17.2865</v>
+        <v>17.2859</v>
       </c>
       <c r="H292">
         <v>622</v>
       </c>
       <c r="I292">
         <v>0</v>
       </c>
       <c r="J292">
         <v>0</v>
       </c>
       <c r="K292">
         <v>2080.94799999999987</v>
       </c>
       <c r="L292" t="s">
         <v>28</v>
       </c>
       <c r="M292">
         <v>1</v>
       </c>
       <c r="N292" t="s">
         <v>75</v>
       </c>
       <c r="O292">
         <v>6</v>
       </c>
@@ -23174,51 +23174,51 @@
       </c>
       <c r="Y292">
         <v>74.66</v>
       </c>
     </row>
     <row r="293" spans="1:25">
       <c r="A293" t="s">
         <v>25</v>
       </c>
       <c r="B293">
         <v>2026</v>
       </c>
       <c r="C293">
         <v>1009</v>
       </c>
       <c r="D293" t="s">
         <v>26</v>
       </c>
       <c r="E293" t="s">
         <v>27</v>
       </c>
       <c r="F293">
         <v>25</v>
       </c>
       <c r="G293">
-        <v>17.2865</v>
+        <v>17.2859</v>
       </c>
       <c r="H293">
         <v>622</v>
       </c>
       <c r="I293">
         <v>0</v>
       </c>
       <c r="J293">
         <v>0</v>
       </c>
       <c r="K293">
         <v>2080.94799999999987</v>
       </c>
       <c r="L293" t="s">
         <v>28</v>
       </c>
       <c r="M293">
         <v>1</v>
       </c>
       <c r="N293" t="s">
         <v>75</v>
       </c>
       <c r="O293">
         <v>6</v>
       </c>
@@ -23251,51 +23251,51 @@
       </c>
       <c r="Y293">
         <v>13.668</v>
       </c>
     </row>
     <row r="294" spans="1:25">
       <c r="A294" t="s">
         <v>25</v>
       </c>
       <c r="B294">
         <v>2026</v>
       </c>
       <c r="C294">
         <v>1009</v>
       </c>
       <c r="D294" t="s">
         <v>26</v>
       </c>
       <c r="E294" t="s">
         <v>27</v>
       </c>
       <c r="F294">
         <v>25</v>
       </c>
       <c r="G294">
-        <v>17.2865</v>
+        <v>17.2859</v>
       </c>
       <c r="H294">
         <v>622</v>
       </c>
       <c r="I294">
         <v>0</v>
       </c>
       <c r="J294">
         <v>0</v>
       </c>
       <c r="K294">
         <v>2080.94799999999987</v>
       </c>
       <c r="L294" t="s">
         <v>28</v>
       </c>
       <c r="M294">
         <v>1</v>
       </c>
       <c r="N294" t="s">
         <v>75</v>
       </c>
       <c r="O294">
         <v>6</v>
       </c>
@@ -23328,51 +23328,51 @@
       </c>
       <c r="Y294">
         <v>12.269</v>
       </c>
     </row>
     <row r="295" spans="1:25">
       <c r="A295" t="s">
         <v>25</v>
       </c>
       <c r="B295">
         <v>2026</v>
       </c>
       <c r="C295">
         <v>1009</v>
       </c>
       <c r="D295" t="s">
         <v>26</v>
       </c>
       <c r="E295" t="s">
         <v>27</v>
       </c>
       <c r="F295">
         <v>25</v>
       </c>
       <c r="G295">
-        <v>17.2865</v>
+        <v>17.2859</v>
       </c>
       <c r="H295">
         <v>622</v>
       </c>
       <c r="I295">
         <v>0</v>
       </c>
       <c r="J295">
         <v>0</v>
       </c>
       <c r="K295">
         <v>2080.94799999999987</v>
       </c>
       <c r="L295" t="s">
         <v>28</v>
       </c>
       <c r="M295">
         <v>1</v>
       </c>
       <c r="N295" t="s">
         <v>75</v>
       </c>
       <c r="O295">
         <v>6</v>
       </c>
@@ -23405,51 +23405,51 @@
       </c>
       <c r="Y295">
         <v>24.106</v>
       </c>
     </row>
     <row r="296" spans="1:25">
       <c r="A296" t="s">
         <v>25</v>
       </c>
       <c r="B296">
         <v>2026</v>
       </c>
       <c r="C296">
         <v>1009</v>
       </c>
       <c r="D296" t="s">
         <v>26</v>
       </c>
       <c r="E296" t="s">
         <v>27</v>
       </c>
       <c r="F296">
         <v>25</v>
       </c>
       <c r="G296">
-        <v>17.2865</v>
+        <v>17.2859</v>
       </c>
       <c r="H296">
         <v>622</v>
       </c>
       <c r="I296">
         <v>0</v>
       </c>
       <c r="J296">
         <v>0</v>
       </c>
       <c r="K296">
         <v>2080.94799999999987</v>
       </c>
       <c r="L296" t="s">
         <v>28</v>
       </c>
       <c r="M296">
         <v>1</v>
       </c>
       <c r="N296" t="s">
         <v>75</v>
       </c>
       <c r="O296">
         <v>6</v>
       </c>
@@ -23482,51 +23482,51 @@
       </c>
       <c r="Y296">
         <v>10.090999999999999</v>
       </c>
     </row>
     <row r="297" spans="1:25">
       <c r="A297" t="s">
         <v>25</v>
       </c>
       <c r="B297">
         <v>2026</v>
       </c>
       <c r="C297">
         <v>1009</v>
       </c>
       <c r="D297" t="s">
         <v>26</v>
       </c>
       <c r="E297" t="s">
         <v>27</v>
       </c>
       <c r="F297">
         <v>26</v>
       </c>
       <c r="G297">
-        <v>25.2033</v>
+        <v>25.2025</v>
       </c>
       <c r="H297">
         <v>5349</v>
       </c>
       <c r="I297">
         <v>0</v>
       </c>
       <c r="J297">
         <v>0</v>
       </c>
       <c r="K297">
         <v>1022.43500000000029</v>
       </c>
       <c r="L297" t="s">
         <v>28</v>
       </c>
       <c r="M297">
         <v>1</v>
       </c>
       <c r="N297" t="s">
         <v>76</v>
       </c>
       <c r="O297">
         <v>6</v>
       </c>
@@ -23559,51 +23559,51 @@
       </c>
       <c r="Y297">
         <v>0.192</v>
       </c>
     </row>
     <row r="298" spans="1:25">
       <c r="A298" t="s">
         <v>25</v>
       </c>
       <c r="B298">
         <v>2026</v>
       </c>
       <c r="C298">
         <v>1009</v>
       </c>
       <c r="D298" t="s">
         <v>26</v>
       </c>
       <c r="E298" t="s">
         <v>27</v>
       </c>
       <c r="F298">
         <v>26</v>
       </c>
       <c r="G298">
-        <v>25.2033</v>
+        <v>25.2025</v>
       </c>
       <c r="H298">
         <v>5349</v>
       </c>
       <c r="I298">
         <v>0</v>
       </c>
       <c r="J298">
         <v>0</v>
       </c>
       <c r="K298">
         <v>1022.43500000000029</v>
       </c>
       <c r="L298" t="s">
         <v>28</v>
       </c>
       <c r="M298">
         <v>1</v>
       </c>
       <c r="N298" t="s">
         <v>76</v>
       </c>
       <c r="O298">
         <v>6</v>
       </c>
@@ -23636,51 +23636,51 @@
       </c>
       <c r="Y298">
         <v>65.22</v>
       </c>
     </row>
     <row r="299" spans="1:25">
       <c r="A299" t="s">
         <v>25</v>
       </c>
       <c r="B299">
         <v>2026</v>
       </c>
       <c r="C299">
         <v>1009</v>
       </c>
       <c r="D299" t="s">
         <v>26</v>
       </c>
       <c r="E299" t="s">
         <v>27</v>
       </c>
       <c r="F299">
         <v>26</v>
       </c>
       <c r="G299">
-        <v>25.2033</v>
+        <v>25.2025</v>
       </c>
       <c r="H299">
         <v>5349</v>
       </c>
       <c r="I299">
         <v>0</v>
       </c>
       <c r="J299">
         <v>0</v>
       </c>
       <c r="K299">
         <v>1022.43500000000029</v>
       </c>
       <c r="L299" t="s">
         <v>28</v>
       </c>
       <c r="M299">
         <v>1</v>
       </c>
       <c r="N299" t="s">
         <v>76</v>
       </c>
       <c r="O299">
         <v>6</v>
       </c>
@@ -23713,51 +23713,51 @@
       </c>
       <c r="Y299">
         <v>271.28100000000001</v>
       </c>
     </row>
     <row r="300" spans="1:25">
       <c r="A300" t="s">
         <v>25</v>
       </c>
       <c r="B300">
         <v>2026</v>
       </c>
       <c r="C300">
         <v>1009</v>
       </c>
       <c r="D300" t="s">
         <v>26</v>
       </c>
       <c r="E300" t="s">
         <v>27</v>
       </c>
       <c r="F300">
         <v>26</v>
       </c>
       <c r="G300">
-        <v>25.2033</v>
+        <v>25.2025</v>
       </c>
       <c r="H300">
         <v>5349</v>
       </c>
       <c r="I300">
         <v>0</v>
       </c>
       <c r="J300">
         <v>0</v>
       </c>
       <c r="K300">
         <v>1022.43500000000029</v>
       </c>
       <c r="L300" t="s">
         <v>28</v>
       </c>
       <c r="M300">
         <v>1</v>
       </c>
       <c r="N300" t="s">
         <v>76</v>
       </c>
       <c r="O300">
         <v>6</v>
       </c>
@@ -23790,51 +23790,51 @@
       </c>
       <c r="Y300">
         <v>171.666</v>
       </c>
     </row>
     <row r="301" spans="1:25">
       <c r="A301" t="s">
         <v>25</v>
       </c>
       <c r="B301">
         <v>2026</v>
       </c>
       <c r="C301">
         <v>1009</v>
       </c>
       <c r="D301" t="s">
         <v>26</v>
       </c>
       <c r="E301" t="s">
         <v>27</v>
       </c>
       <c r="F301">
         <v>26</v>
       </c>
       <c r="G301">
-        <v>25.2033</v>
+        <v>25.2025</v>
       </c>
       <c r="H301">
         <v>5349</v>
       </c>
       <c r="I301">
         <v>0</v>
       </c>
       <c r="J301">
         <v>0</v>
       </c>
       <c r="K301">
         <v>1022.43500000000029</v>
       </c>
       <c r="L301" t="s">
         <v>28</v>
       </c>
       <c r="M301">
         <v>1</v>
       </c>
       <c r="N301" t="s">
         <v>76</v>
       </c>
       <c r="O301">
         <v>6</v>
       </c>
@@ -23867,51 +23867,51 @@
       </c>
       <c r="Y301">
         <v>256.50999999999999</v>
       </c>
     </row>
     <row r="302" spans="1:25">
       <c r="A302" t="s">
         <v>25</v>
       </c>
       <c r="B302">
         <v>2026</v>
       </c>
       <c r="C302">
         <v>1009</v>
       </c>
       <c r="D302" t="s">
         <v>26</v>
       </c>
       <c r="E302" t="s">
         <v>27</v>
       </c>
       <c r="F302">
         <v>26</v>
       </c>
       <c r="G302">
-        <v>25.2033</v>
+        <v>25.2025</v>
       </c>
       <c r="H302">
         <v>5349</v>
       </c>
       <c r="I302">
         <v>0</v>
       </c>
       <c r="J302">
         <v>0</v>
       </c>
       <c r="K302">
         <v>1022.43500000000029</v>
       </c>
       <c r="L302" t="s">
         <v>28</v>
       </c>
       <c r="M302">
         <v>1</v>
       </c>
       <c r="N302" t="s">
         <v>76</v>
       </c>
       <c r="O302">
         <v>6</v>
       </c>
@@ -23944,51 +23944,51 @@
       </c>
       <c r="Y302">
         <v>77.806</v>
       </c>
     </row>
     <row r="303" spans="1:25">
       <c r="A303" t="s">
         <v>25</v>
       </c>
       <c r="B303">
         <v>2026</v>
       </c>
       <c r="C303">
         <v>1009</v>
       </c>
       <c r="D303" t="s">
         <v>26</v>
       </c>
       <c r="E303" t="s">
         <v>27</v>
       </c>
       <c r="F303">
         <v>26</v>
       </c>
       <c r="G303">
-        <v>25.2033</v>
+        <v>25.2025</v>
       </c>
       <c r="H303">
         <v>5349</v>
       </c>
       <c r="I303">
         <v>0</v>
       </c>
       <c r="J303">
         <v>0</v>
       </c>
       <c r="K303">
         <v>1022.43500000000029</v>
       </c>
       <c r="L303" t="s">
         <v>28</v>
       </c>
       <c r="M303">
         <v>1</v>
       </c>
       <c r="N303" t="s">
         <v>76</v>
       </c>
       <c r="O303">
         <v>6</v>
       </c>
@@ -24021,51 +24021,51 @@
       </c>
       <c r="Y303">
         <v>6.457</v>
       </c>
     </row>
     <row r="304" spans="1:25">
       <c r="A304" t="s">
         <v>25</v>
       </c>
       <c r="B304">
         <v>2026</v>
       </c>
       <c r="C304">
         <v>1009</v>
       </c>
       <c r="D304" t="s">
         <v>26</v>
       </c>
       <c r="E304" t="s">
         <v>27</v>
       </c>
       <c r="F304">
         <v>26</v>
       </c>
       <c r="G304">
-        <v>25.2033</v>
+        <v>25.2025</v>
       </c>
       <c r="H304">
         <v>5349</v>
       </c>
       <c r="I304">
         <v>0</v>
       </c>
       <c r="J304">
         <v>0</v>
       </c>
       <c r="K304">
         <v>1022.43500000000029</v>
       </c>
       <c r="L304" t="s">
         <v>28</v>
       </c>
       <c r="M304">
         <v>1</v>
       </c>
       <c r="N304" t="s">
         <v>76</v>
       </c>
       <c r="O304">
         <v>6</v>
       </c>
@@ -24098,51 +24098,51 @@
       </c>
       <c r="Y304">
         <v>5.625</v>
       </c>
     </row>
     <row r="305" spans="1:25">
       <c r="A305" t="s">
         <v>25</v>
       </c>
       <c r="B305">
         <v>2026</v>
       </c>
       <c r="C305">
         <v>1009</v>
       </c>
       <c r="D305" t="s">
         <v>26</v>
       </c>
       <c r="E305" t="s">
         <v>27</v>
       </c>
       <c r="F305">
         <v>26</v>
       </c>
       <c r="G305">
-        <v>25.2033</v>
+        <v>25.2025</v>
       </c>
       <c r="H305">
         <v>5349</v>
       </c>
       <c r="I305">
         <v>0</v>
       </c>
       <c r="J305">
         <v>0</v>
       </c>
       <c r="K305">
         <v>1022.43500000000029</v>
       </c>
       <c r="L305" t="s">
         <v>28</v>
       </c>
       <c r="M305">
         <v>1</v>
       </c>
       <c r="N305" t="s">
         <v>76</v>
       </c>
       <c r="O305">
         <v>6</v>
       </c>
@@ -24175,51 +24175,51 @@
       </c>
       <c r="Y305">
         <v>15.975</v>
       </c>
     </row>
     <row r="306" spans="1:25">
       <c r="A306" t="s">
         <v>25</v>
       </c>
       <c r="B306">
         <v>2026</v>
       </c>
       <c r="C306">
         <v>1009</v>
       </c>
       <c r="D306" t="s">
         <v>26</v>
       </c>
       <c r="E306" t="s">
         <v>27</v>
       </c>
       <c r="F306">
         <v>26</v>
       </c>
       <c r="G306">
-        <v>25.2033</v>
+        <v>25.2025</v>
       </c>
       <c r="H306">
         <v>5349</v>
       </c>
       <c r="I306">
         <v>0</v>
       </c>
       <c r="J306">
         <v>0</v>
       </c>
       <c r="K306">
         <v>1022.43500000000029</v>
       </c>
       <c r="L306" t="s">
         <v>28</v>
       </c>
       <c r="M306">
         <v>1</v>
       </c>
       <c r="N306" t="s">
         <v>76</v>
       </c>
       <c r="O306">
         <v>6</v>
       </c>
@@ -24252,51 +24252,51 @@
       </c>
       <c r="Y306">
         <v>3.822</v>
       </c>
     </row>
     <row r="307" spans="1:25">
       <c r="A307" t="s">
         <v>25</v>
       </c>
       <c r="B307">
         <v>2026</v>
       </c>
       <c r="C307">
         <v>1009</v>
       </c>
       <c r="D307" t="s">
         <v>26</v>
       </c>
       <c r="E307" t="s">
         <v>27</v>
       </c>
       <c r="F307">
         <v>26</v>
       </c>
       <c r="G307">
-        <v>25.2033</v>
+        <v>25.2025</v>
       </c>
       <c r="H307">
         <v>5349</v>
       </c>
       <c r="I307">
         <v>0</v>
       </c>
       <c r="J307">
         <v>0</v>
       </c>
       <c r="K307">
         <v>1022.43500000000029</v>
       </c>
       <c r="L307" t="s">
         <v>28</v>
       </c>
       <c r="M307">
         <v>1</v>
       </c>
       <c r="N307" t="s">
         <v>76</v>
       </c>
       <c r="O307">
         <v>6</v>
       </c>
@@ -24329,51 +24329,51 @@
       </c>
       <c r="Y307">
         <v>4.011</v>
       </c>
     </row>
     <row r="308" spans="1:25">
       <c r="A308" t="s">
         <v>25</v>
       </c>
       <c r="B308">
         <v>2026</v>
       </c>
       <c r="C308">
         <v>1009</v>
       </c>
       <c r="D308" t="s">
         <v>26</v>
       </c>
       <c r="E308" t="s">
         <v>27</v>
       </c>
       <c r="F308">
         <v>26</v>
       </c>
       <c r="G308">
-        <v>25.2033</v>
+        <v>25.2025</v>
       </c>
       <c r="H308">
         <v>5349</v>
       </c>
       <c r="I308">
         <v>0</v>
       </c>
       <c r="J308">
         <v>0</v>
       </c>
       <c r="K308">
         <v>1022.43500000000029</v>
       </c>
       <c r="L308" t="s">
         <v>28</v>
       </c>
       <c r="M308">
         <v>1</v>
       </c>
       <c r="N308" t="s">
         <v>76</v>
       </c>
       <c r="O308">
         <v>6</v>
       </c>
@@ -24406,51 +24406,51 @@
       </c>
       <c r="Y308">
         <v>1.482</v>
       </c>
     </row>
     <row r="309" spans="1:25">
       <c r="A309" t="s">
         <v>25</v>
       </c>
       <c r="B309">
         <v>2026</v>
       </c>
       <c r="C309">
         <v>1009</v>
       </c>
       <c r="D309" t="s">
         <v>26</v>
       </c>
       <c r="E309" t="s">
         <v>27</v>
       </c>
       <c r="F309">
         <v>26</v>
       </c>
       <c r="G309">
-        <v>25.2033</v>
+        <v>25.2025</v>
       </c>
       <c r="H309">
         <v>5349</v>
       </c>
       <c r="I309">
         <v>0</v>
       </c>
       <c r="J309">
         <v>0</v>
       </c>
       <c r="K309">
         <v>1022.43500000000029</v>
       </c>
       <c r="L309" t="s">
         <v>28</v>
       </c>
       <c r="M309">
         <v>1</v>
       </c>
       <c r="N309" t="s">
         <v>76</v>
       </c>
       <c r="O309">
         <v>6</v>
       </c>
@@ -24483,51 +24483,51 @@
       </c>
       <c r="Y309">
         <v>4.475</v>
       </c>
     </row>
     <row r="310" spans="1:25">
       <c r="A310" t="s">
         <v>25</v>
       </c>
       <c r="B310">
         <v>2026</v>
       </c>
       <c r="C310">
         <v>1009</v>
       </c>
       <c r="D310" t="s">
         <v>26</v>
       </c>
       <c r="E310" t="s">
         <v>27</v>
       </c>
       <c r="F310">
         <v>26</v>
       </c>
       <c r="G310">
-        <v>25.2033</v>
+        <v>25.2025</v>
       </c>
       <c r="H310">
         <v>5349</v>
       </c>
       <c r="I310">
         <v>0</v>
       </c>
       <c r="J310">
         <v>0</v>
       </c>
       <c r="K310">
         <v>1022.43500000000029</v>
       </c>
       <c r="L310" t="s">
         <v>28</v>
       </c>
       <c r="M310">
         <v>1</v>
       </c>
       <c r="N310" t="s">
         <v>76</v>
       </c>
       <c r="O310">
         <v>6</v>
       </c>
@@ -24560,51 +24560,51 @@
       </c>
       <c r="Y310">
         <v>4.065</v>
       </c>
     </row>
     <row r="311" spans="1:25">
       <c r="A311" t="s">
         <v>25</v>
       </c>
       <c r="B311">
         <v>2026</v>
       </c>
       <c r="C311">
         <v>1009</v>
       </c>
       <c r="D311" t="s">
         <v>26</v>
       </c>
       <c r="E311" t="s">
         <v>27</v>
       </c>
       <c r="F311">
         <v>26</v>
       </c>
       <c r="G311">
-        <v>25.2033</v>
+        <v>25.2025</v>
       </c>
       <c r="H311">
         <v>5349</v>
       </c>
       <c r="I311">
         <v>0</v>
       </c>
       <c r="J311">
         <v>0</v>
       </c>
       <c r="K311">
         <v>1022.43500000000029</v>
       </c>
       <c r="L311" t="s">
         <v>28</v>
       </c>
       <c r="M311">
         <v>1</v>
       </c>
       <c r="N311" t="s">
         <v>76</v>
       </c>
       <c r="O311">
         <v>6</v>
       </c>
@@ -24637,51 +24637,51 @@
       </c>
       <c r="Y311">
         <v>2.124</v>
       </c>
     </row>
     <row r="312" spans="1:25">
       <c r="A312" t="s">
         <v>25</v>
       </c>
       <c r="B312">
         <v>2026</v>
       </c>
       <c r="C312">
         <v>1009</v>
       </c>
       <c r="D312" t="s">
         <v>26</v>
       </c>
       <c r="E312" t="s">
         <v>27</v>
       </c>
       <c r="F312">
         <v>26</v>
       </c>
       <c r="G312">
-        <v>25.2033</v>
+        <v>25.2025</v>
       </c>
       <c r="H312">
         <v>5349</v>
       </c>
       <c r="I312">
         <v>0</v>
       </c>
       <c r="J312">
         <v>0</v>
       </c>
       <c r="K312">
         <v>1022.43500000000029</v>
       </c>
       <c r="L312" t="s">
         <v>28</v>
       </c>
       <c r="M312">
         <v>1</v>
       </c>
       <c r="N312" t="s">
         <v>76</v>
       </c>
       <c r="O312">
         <v>6</v>
       </c>
@@ -24714,51 +24714,51 @@
       </c>
       <c r="Y312">
         <v>0.58</v>
       </c>
     </row>
     <row r="313" spans="1:25">
       <c r="A313" t="s">
         <v>25</v>
       </c>
       <c r="B313">
         <v>2026</v>
       </c>
       <c r="C313">
         <v>1009</v>
       </c>
       <c r="D313" t="s">
         <v>26</v>
       </c>
       <c r="E313" t="s">
         <v>27</v>
       </c>
       <c r="F313">
         <v>26</v>
       </c>
       <c r="G313">
-        <v>25.2033</v>
+        <v>25.2025</v>
       </c>
       <c r="H313">
         <v>5349</v>
       </c>
       <c r="I313">
         <v>0</v>
       </c>
       <c r="J313">
         <v>0</v>
       </c>
       <c r="K313">
         <v>1022.43500000000029</v>
       </c>
       <c r="L313" t="s">
         <v>28</v>
       </c>
       <c r="M313">
         <v>1</v>
       </c>
       <c r="N313" t="s">
         <v>76</v>
       </c>
       <c r="O313">
         <v>6</v>
       </c>
@@ -24791,51 +24791,51 @@
       </c>
       <c r="Y313">
         <v>6.827</v>
       </c>
     </row>
     <row r="314" spans="1:25">
       <c r="A314" t="s">
         <v>25</v>
       </c>
       <c r="B314">
         <v>2026</v>
       </c>
       <c r="C314">
         <v>1009</v>
       </c>
       <c r="D314" t="s">
         <v>26</v>
       </c>
       <c r="E314" t="s">
         <v>27</v>
       </c>
       <c r="F314">
         <v>26</v>
       </c>
       <c r="G314">
-        <v>25.2033</v>
+        <v>25.2025</v>
       </c>
       <c r="H314">
         <v>5349</v>
       </c>
       <c r="I314">
         <v>0</v>
       </c>
       <c r="J314">
         <v>0</v>
       </c>
       <c r="K314">
         <v>1022.43500000000029</v>
       </c>
       <c r="L314" t="s">
         <v>28</v>
       </c>
       <c r="M314">
         <v>1</v>
       </c>
       <c r="N314" t="s">
         <v>76</v>
       </c>
       <c r="O314">
         <v>6</v>
       </c>
@@ -24868,51 +24868,51 @@
       </c>
       <c r="Y314">
         <v>37.057000000000002</v>
       </c>
     </row>
     <row r="315" spans="1:25">
       <c r="A315" t="s">
         <v>25</v>
       </c>
       <c r="B315">
         <v>2026</v>
       </c>
       <c r="C315">
         <v>1009</v>
       </c>
       <c r="D315" t="s">
         <v>26</v>
       </c>
       <c r="E315" t="s">
         <v>27</v>
       </c>
       <c r="F315">
         <v>26</v>
       </c>
       <c r="G315">
-        <v>25.2033</v>
+        <v>25.2025</v>
       </c>
       <c r="H315">
         <v>5349</v>
       </c>
       <c r="I315">
         <v>0</v>
       </c>
       <c r="J315">
         <v>0</v>
       </c>
       <c r="K315">
         <v>1022.43500000000029</v>
       </c>
       <c r="L315" t="s">
         <v>28</v>
       </c>
       <c r="M315">
         <v>1</v>
       </c>
       <c r="N315" t="s">
         <v>76</v>
       </c>
       <c r="O315">
         <v>6</v>
       </c>
@@ -24945,51 +24945,51 @@
       </c>
       <c r="Y315">
         <v>15.426</v>
       </c>
     </row>
     <row r="316" spans="1:25">
       <c r="A316" t="s">
         <v>25</v>
       </c>
       <c r="B316">
         <v>2026</v>
       </c>
       <c r="C316">
         <v>1009</v>
       </c>
       <c r="D316" t="s">
         <v>26</v>
       </c>
       <c r="E316" t="s">
         <v>27</v>
       </c>
       <c r="F316">
         <v>26</v>
       </c>
       <c r="G316">
-        <v>25.2033</v>
+        <v>25.2025</v>
       </c>
       <c r="H316">
         <v>5349</v>
       </c>
       <c r="I316">
         <v>0</v>
       </c>
       <c r="J316">
         <v>0</v>
       </c>
       <c r="K316">
         <v>1022.43500000000029</v>
       </c>
       <c r="L316" t="s">
         <v>28</v>
       </c>
       <c r="M316">
         <v>1</v>
       </c>
       <c r="N316" t="s">
         <v>76</v>
       </c>
       <c r="O316">
         <v>6</v>
       </c>
@@ -25022,51 +25022,51 @@
       </c>
       <c r="Y316">
         <v>9.133</v>
       </c>
     </row>
     <row r="317" spans="1:25">
       <c r="A317" t="s">
         <v>25</v>
       </c>
       <c r="B317">
         <v>2026</v>
       </c>
       <c r="C317">
         <v>1009</v>
       </c>
       <c r="D317" t="s">
         <v>26</v>
       </c>
       <c r="E317" t="s">
         <v>27</v>
       </c>
       <c r="F317">
         <v>26</v>
       </c>
       <c r="G317">
-        <v>25.2033</v>
+        <v>25.2025</v>
       </c>
       <c r="H317">
         <v>5349</v>
       </c>
       <c r="I317">
         <v>0</v>
       </c>
       <c r="J317">
         <v>0</v>
       </c>
       <c r="K317">
         <v>1022.43500000000029</v>
       </c>
       <c r="L317" t="s">
         <v>28</v>
       </c>
       <c r="M317">
         <v>1</v>
       </c>
       <c r="N317" t="s">
         <v>76</v>
       </c>
       <c r="O317">
         <v>6</v>
       </c>
@@ -25099,51 +25099,51 @@
       </c>
       <c r="Y317">
         <v>0.493</v>
       </c>
     </row>
     <row r="318" spans="1:25">
       <c r="A318" t="s">
         <v>25</v>
       </c>
       <c r="B318">
         <v>2026</v>
       </c>
       <c r="C318">
         <v>1009</v>
       </c>
       <c r="D318" t="s">
         <v>26</v>
       </c>
       <c r="E318" t="s">
         <v>27</v>
       </c>
       <c r="F318">
         <v>26</v>
       </c>
       <c r="G318">
-        <v>25.2033</v>
+        <v>25.2025</v>
       </c>
       <c r="H318">
         <v>5349</v>
       </c>
       <c r="I318">
         <v>0</v>
       </c>
       <c r="J318">
         <v>0</v>
       </c>
       <c r="K318">
         <v>1022.43500000000029</v>
       </c>
       <c r="L318" t="s">
         <v>28</v>
       </c>
       <c r="M318">
         <v>1</v>
       </c>
       <c r="N318" t="s">
         <v>76</v>
       </c>
       <c r="O318">
         <v>6</v>
       </c>
@@ -25176,51 +25176,51 @@
       </c>
       <c r="Y318">
         <v>0.645</v>
       </c>
     </row>
     <row r="319" spans="1:25">
       <c r="A319" t="s">
         <v>25</v>
       </c>
       <c r="B319">
         <v>2026</v>
       </c>
       <c r="C319">
         <v>1009</v>
       </c>
       <c r="D319" t="s">
         <v>26</v>
       </c>
       <c r="E319" t="s">
         <v>27</v>
       </c>
       <c r="F319">
         <v>26</v>
       </c>
       <c r="G319">
-        <v>25.2033</v>
+        <v>25.2025</v>
       </c>
       <c r="H319">
         <v>5349</v>
       </c>
       <c r="I319">
         <v>0</v>
       </c>
       <c r="J319">
         <v>0</v>
       </c>
       <c r="K319">
         <v>1022.43500000000029</v>
       </c>
       <c r="L319" t="s">
         <v>28</v>
       </c>
       <c r="M319">
         <v>1</v>
       </c>
       <c r="N319" t="s">
         <v>76</v>
       </c>
       <c r="O319">
         <v>6</v>
       </c>
@@ -25253,51 +25253,51 @@
       </c>
       <c r="Y319">
         <v>2.302</v>
       </c>
     </row>
     <row r="320" spans="1:25">
       <c r="A320" t="s">
         <v>25</v>
       </c>
       <c r="B320">
         <v>2026</v>
       </c>
       <c r="C320">
         <v>1009</v>
       </c>
       <c r="D320" t="s">
         <v>26</v>
       </c>
       <c r="E320" t="s">
         <v>27</v>
       </c>
       <c r="F320">
         <v>26</v>
       </c>
       <c r="G320">
-        <v>25.2033</v>
+        <v>25.2025</v>
       </c>
       <c r="H320">
         <v>5349</v>
       </c>
       <c r="I320">
         <v>0</v>
       </c>
       <c r="J320">
         <v>0</v>
       </c>
       <c r="K320">
         <v>1022.43500000000029</v>
       </c>
       <c r="L320" t="s">
         <v>28</v>
       </c>
       <c r="M320">
         <v>1</v>
       </c>
       <c r="N320" t="s">
         <v>76</v>
       </c>
       <c r="O320">
         <v>6</v>
       </c>
@@ -25330,51 +25330,51 @@
       </c>
       <c r="Y320">
         <v>10.493</v>
       </c>
     </row>
     <row r="321" spans="1:25">
       <c r="A321" t="s">
         <v>25</v>
       </c>
       <c r="B321">
         <v>2026</v>
       </c>
       <c r="C321">
         <v>1009</v>
       </c>
       <c r="D321" t="s">
         <v>26</v>
       </c>
       <c r="E321" t="s">
         <v>27</v>
       </c>
       <c r="F321">
         <v>26</v>
       </c>
       <c r="G321">
-        <v>25.2033</v>
+        <v>25.2025</v>
       </c>
       <c r="H321">
         <v>5349</v>
       </c>
       <c r="I321">
         <v>0</v>
       </c>
       <c r="J321">
         <v>0</v>
       </c>
       <c r="K321">
         <v>1022.43500000000029</v>
       </c>
       <c r="L321" t="s">
         <v>28</v>
       </c>
       <c r="M321">
         <v>1</v>
       </c>
       <c r="N321" t="s">
         <v>76</v>
       </c>
       <c r="O321">
         <v>6</v>
       </c>
@@ -25407,51 +25407,51 @@
       </c>
       <c r="Y321">
         <v>4.858</v>
       </c>
     </row>
     <row r="322" spans="1:25">
       <c r="A322" t="s">
         <v>25</v>
       </c>
       <c r="B322">
         <v>2026</v>
       </c>
       <c r="C322">
         <v>1009</v>
       </c>
       <c r="D322" t="s">
         <v>26</v>
       </c>
       <c r="E322" t="s">
         <v>27</v>
       </c>
       <c r="F322">
         <v>26</v>
       </c>
       <c r="G322">
-        <v>25.2033</v>
+        <v>25.2025</v>
       </c>
       <c r="H322">
         <v>5349</v>
       </c>
       <c r="I322">
         <v>0</v>
       </c>
       <c r="J322">
         <v>0</v>
       </c>
       <c r="K322">
         <v>1022.43500000000029</v>
       </c>
       <c r="L322" t="s">
         <v>28</v>
       </c>
       <c r="M322">
         <v>1</v>
       </c>
       <c r="N322" t="s">
         <v>76</v>
       </c>
       <c r="O322">
         <v>6</v>
       </c>
@@ -25484,51 +25484,51 @@
       </c>
       <c r="Y322">
         <v>1.235</v>
       </c>
     </row>
     <row r="323" spans="1:25">
       <c r="A323" t="s">
         <v>25</v>
       </c>
       <c r="B323">
         <v>2026</v>
       </c>
       <c r="C323">
         <v>1009</v>
       </c>
       <c r="D323" t="s">
         <v>26</v>
       </c>
       <c r="E323" t="s">
         <v>27</v>
       </c>
       <c r="F323">
         <v>26</v>
       </c>
       <c r="G323">
-        <v>25.2033</v>
+        <v>25.2025</v>
       </c>
       <c r="H323">
         <v>5349</v>
       </c>
       <c r="I323">
         <v>0</v>
       </c>
       <c r="J323">
         <v>0</v>
       </c>
       <c r="K323">
         <v>1022.43500000000029</v>
       </c>
       <c r="L323" t="s">
         <v>28</v>
       </c>
       <c r="M323">
         <v>1</v>
       </c>
       <c r="N323" t="s">
         <v>76</v>
       </c>
       <c r="O323">
         <v>6</v>
       </c>
@@ -25561,51 +25561,51 @@
       </c>
       <c r="Y323">
         <v>4.706</v>
       </c>
     </row>
     <row r="324" spans="1:25">
       <c r="A324" t="s">
         <v>25</v>
       </c>
       <c r="B324">
         <v>2026</v>
       </c>
       <c r="C324">
         <v>1009</v>
       </c>
       <c r="D324" t="s">
         <v>26</v>
       </c>
       <c r="E324" t="s">
         <v>27</v>
       </c>
       <c r="F324">
         <v>26</v>
       </c>
       <c r="G324">
-        <v>25.2033</v>
+        <v>25.2025</v>
       </c>
       <c r="H324">
         <v>5349</v>
       </c>
       <c r="I324">
         <v>0</v>
       </c>
       <c r="J324">
         <v>0</v>
       </c>
       <c r="K324">
         <v>1022.43500000000029</v>
       </c>
       <c r="L324" t="s">
         <v>28</v>
       </c>
       <c r="M324">
         <v>1</v>
       </c>
       <c r="N324" t="s">
         <v>76</v>
       </c>
       <c r="O324">
         <v>6</v>
       </c>
@@ -25638,51 +25638,51 @@
       </c>
       <c r="Y324">
         <v>16.147</v>
       </c>
     </row>
     <row r="325" spans="1:25">
       <c r="A325" t="s">
         <v>25</v>
       </c>
       <c r="B325">
         <v>2026</v>
       </c>
       <c r="C325">
         <v>1009</v>
       </c>
       <c r="D325" t="s">
         <v>26</v>
       </c>
       <c r="E325" t="s">
         <v>27</v>
       </c>
       <c r="F325">
         <v>26</v>
       </c>
       <c r="G325">
-        <v>25.2033</v>
+        <v>25.2025</v>
       </c>
       <c r="H325">
         <v>5349</v>
       </c>
       <c r="I325">
         <v>0</v>
       </c>
       <c r="J325">
         <v>0</v>
       </c>
       <c r="K325">
         <v>1022.43500000000029</v>
       </c>
       <c r="L325" t="s">
         <v>28</v>
       </c>
       <c r="M325">
         <v>1</v>
       </c>
       <c r="N325" t="s">
         <v>76</v>
       </c>
       <c r="O325">
         <v>6</v>
       </c>