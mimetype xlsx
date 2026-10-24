--- v0 (2026-10-03)
+++ v1 (2026-10-24)
@@ -7068,60 +7068,60 @@
       </c>
     </row>
     <row r="85" spans="1:25">
       <c r="A85" t="s">
         <v>25</v>
       </c>
       <c r="B85">
         <v>2026</v>
       </c>
       <c r="C85">
         <v>3092</v>
       </c>
       <c r="D85" t="s">
         <v>26</v>
       </c>
       <c r="E85">
         <v>2</v>
       </c>
       <c r="F85">
         <v>4</v>
       </c>
       <c r="G85">
         <v>4.7479</v>
       </c>
       <c r="H85">
-        <v>550</v>
+        <v>518</v>
       </c>
       <c r="I85">
         <v>0</v>
       </c>
       <c r="J85">
         <v>0</v>
       </c>
       <c r="K85">
-        <v>1885.91499999999996</v>
+        <v>1799.90699999999993</v>
       </c>
       <c r="L85" t="s">
         <v>27</v>
       </c>
       <c r="M85">
         <v>1</v>
       </c>
       <c r="N85" t="s">
         <v>51</v>
       </c>
       <c r="O85">
         <v>2</v>
       </c>
       <c r="P85">
         <v>17767</v>
       </c>
       <c r="Q85" t="s">
         <v>29</v>
       </c>
       <c r="R85" t="s">
         <v>47</v>
       </c>
       <c r="S85" t="s">
         <v>31</v>
       </c>
@@ -7145,60 +7145,60 @@
       </c>
     </row>
     <row r="86" spans="1:25">
       <c r="A86" t="s">
         <v>25</v>
       </c>
       <c r="B86">
         <v>2026</v>
       </c>
       <c r="C86">
         <v>3092</v>
       </c>
       <c r="D86" t="s">
         <v>26</v>
       </c>
       <c r="E86">
         <v>2</v>
       </c>
       <c r="F86">
         <v>4</v>
       </c>
       <c r="G86">
         <v>4.7479</v>
       </c>
       <c r="H86">
-        <v>550</v>
+        <v>518</v>
       </c>
       <c r="I86">
         <v>0</v>
       </c>
       <c r="J86">
         <v>0</v>
       </c>
       <c r="K86">
-        <v>1885.91499999999996</v>
+        <v>1799.90699999999993</v>
       </c>
       <c r="L86" t="s">
         <v>27</v>
       </c>
       <c r="M86">
         <v>1</v>
       </c>
       <c r="N86" t="s">
         <v>51</v>
       </c>
       <c r="O86">
         <v>2</v>
       </c>
       <c r="P86">
         <v>17767</v>
       </c>
       <c r="Q86" t="s">
         <v>29</v>
       </c>
       <c r="R86" t="s">
         <v>47</v>
       </c>
       <c r="S86" t="s">
         <v>31</v>
       </c>
@@ -7222,60 +7222,60 @@
       </c>
     </row>
     <row r="87" spans="1:25">
       <c r="A87" t="s">
         <v>25</v>
       </c>
       <c r="B87">
         <v>2026</v>
       </c>
       <c r="C87">
         <v>3092</v>
       </c>
       <c r="D87" t="s">
         <v>26</v>
       </c>
       <c r="E87">
         <v>2</v>
       </c>
       <c r="F87">
         <v>4</v>
       </c>
       <c r="G87">
         <v>4.7479</v>
       </c>
       <c r="H87">
-        <v>550</v>
+        <v>518</v>
       </c>
       <c r="I87">
         <v>0</v>
       </c>
       <c r="J87">
         <v>0</v>
       </c>
       <c r="K87">
-        <v>1885.91499999999996</v>
+        <v>1799.90699999999993</v>
       </c>
       <c r="L87" t="s">
         <v>27</v>
       </c>
       <c r="M87">
         <v>1</v>
       </c>
       <c r="N87" t="s">
         <v>51</v>
       </c>
       <c r="O87">
         <v>2</v>
       </c>
       <c r="P87">
         <v>17767</v>
       </c>
       <c r="Q87" t="s">
         <v>29</v>
       </c>
       <c r="R87" t="s">
         <v>47</v>
       </c>
       <c r="S87" t="s">
         <v>31</v>
       </c>
@@ -7299,60 +7299,60 @@
       </c>
     </row>
     <row r="88" spans="1:25">
       <c r="A88" t="s">
         <v>25</v>
       </c>
       <c r="B88">
         <v>2026</v>
       </c>
       <c r="C88">
         <v>3092</v>
       </c>
       <c r="D88" t="s">
         <v>26</v>
       </c>
       <c r="E88">
         <v>2</v>
       </c>
       <c r="F88">
         <v>4</v>
       </c>
       <c r="G88">
         <v>4.7479</v>
       </c>
       <c r="H88">
-        <v>550</v>
+        <v>518</v>
       </c>
       <c r="I88">
         <v>0</v>
       </c>
       <c r="J88">
         <v>0</v>
       </c>
       <c r="K88">
-        <v>1885.91499999999996</v>
+        <v>1799.90699999999993</v>
       </c>
       <c r="L88" t="s">
         <v>27</v>
       </c>
       <c r="M88">
         <v>1</v>
       </c>
       <c r="N88" t="s">
         <v>51</v>
       </c>
       <c r="O88">
         <v>2</v>
       </c>
       <c r="P88">
         <v>17767</v>
       </c>
       <c r="Q88" t="s">
         <v>29</v>
       </c>
       <c r="R88" t="s">
         <v>47</v>
       </c>
       <c r="S88" t="s">
         <v>31</v>
       </c>
@@ -7376,60 +7376,60 @@
       </c>
     </row>
     <row r="89" spans="1:25">
       <c r="A89" t="s">
         <v>25</v>
       </c>
       <c r="B89">
         <v>2026</v>
       </c>
       <c r="C89">
         <v>3092</v>
       </c>
       <c r="D89" t="s">
         <v>26</v>
       </c>
       <c r="E89">
         <v>2</v>
       </c>
       <c r="F89">
         <v>4</v>
       </c>
       <c r="G89">
         <v>4.7479</v>
       </c>
       <c r="H89">
-        <v>550</v>
+        <v>518</v>
       </c>
       <c r="I89">
         <v>0</v>
       </c>
       <c r="J89">
         <v>0</v>
       </c>
       <c r="K89">
-        <v>1885.91499999999996</v>
+        <v>1799.90699999999993</v>
       </c>
       <c r="L89" t="s">
         <v>27</v>
       </c>
       <c r="M89">
         <v>1</v>
       </c>
       <c r="N89" t="s">
         <v>51</v>
       </c>
       <c r="O89">
         <v>2</v>
       </c>
       <c r="P89">
         <v>17767</v>
       </c>
       <c r="Q89" t="s">
         <v>29</v>
       </c>
       <c r="R89" t="s">
         <v>47</v>
       </c>
       <c r="S89" t="s">
         <v>31</v>
       </c>
@@ -7453,214 +7453,214 @@
       </c>
     </row>
     <row r="90" spans="1:25">
       <c r="A90" t="s">
         <v>25</v>
       </c>
       <c r="B90">
         <v>2026</v>
       </c>
       <c r="C90">
         <v>3092</v>
       </c>
       <c r="D90" t="s">
         <v>26</v>
       </c>
       <c r="E90">
         <v>2</v>
       </c>
       <c r="F90">
         <v>4</v>
       </c>
       <c r="G90">
         <v>4.7479</v>
       </c>
       <c r="H90">
-        <v>550</v>
+        <v>518</v>
       </c>
       <c r="I90">
         <v>0</v>
       </c>
       <c r="J90">
         <v>0</v>
       </c>
       <c r="K90">
-        <v>1885.91499999999996</v>
+        <v>1799.90699999999993</v>
       </c>
       <c r="L90" t="s">
         <v>27</v>
       </c>
       <c r="M90">
         <v>1</v>
       </c>
       <c r="N90" t="s">
         <v>51</v>
       </c>
       <c r="O90">
         <v>2</v>
       </c>
       <c r="P90">
         <v>17767</v>
       </c>
       <c r="Q90" t="s">
         <v>29</v>
       </c>
       <c r="R90" t="s">
         <v>47</v>
       </c>
       <c r="S90" t="s">
         <v>31</v>
       </c>
       <c r="T90" t="s">
         <v>32</v>
       </c>
       <c r="U90" t="s">
         <v>43</v>
       </c>
       <c r="V90">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="W90">
         <v>0</v>
       </c>
       <c r="X90">
         <v>0</v>
       </c>
       <c r="Y90">
-        <v>53.58</v>
+        <v>45.862</v>
       </c>
     </row>
     <row r="91" spans="1:25">
       <c r="A91" t="s">
         <v>25</v>
       </c>
       <c r="B91">
         <v>2026</v>
       </c>
       <c r="C91">
         <v>3092</v>
       </c>
       <c r="D91" t="s">
         <v>26</v>
       </c>
       <c r="E91">
         <v>2</v>
       </c>
       <c r="F91">
         <v>4</v>
       </c>
       <c r="G91">
         <v>4.7479</v>
       </c>
       <c r="H91">
-        <v>550</v>
+        <v>518</v>
       </c>
       <c r="I91">
         <v>0</v>
       </c>
       <c r="J91">
         <v>0</v>
       </c>
       <c r="K91">
-        <v>1885.91499999999996</v>
+        <v>1799.90699999999993</v>
       </c>
       <c r="L91" t="s">
         <v>27</v>
       </c>
       <c r="M91">
         <v>1</v>
       </c>
       <c r="N91" t="s">
         <v>51</v>
       </c>
       <c r="O91">
         <v>2</v>
       </c>
       <c r="P91">
         <v>17767</v>
       </c>
       <c r="Q91" t="s">
         <v>29</v>
       </c>
       <c r="R91" t="s">
         <v>47</v>
       </c>
       <c r="S91" t="s">
         <v>31</v>
       </c>
       <c r="T91" t="s">
         <v>32</v>
       </c>
       <c r="U91" t="s">
         <v>44</v>
       </c>
       <c r="V91">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="W91">
         <v>0</v>
       </c>
       <c r="X91">
         <v>0</v>
       </c>
       <c r="Y91">
-        <v>128.874</v>
+        <v>123.71599999999999</v>
       </c>
     </row>
     <row r="92" spans="1:25">
       <c r="A92" t="s">
         <v>25</v>
       </c>
       <c r="B92">
         <v>2026</v>
       </c>
       <c r="C92">
         <v>3092</v>
       </c>
       <c r="D92" t="s">
         <v>26</v>
       </c>
       <c r="E92">
         <v>2</v>
       </c>
       <c r="F92">
         <v>4</v>
       </c>
       <c r="G92">
         <v>4.7479</v>
       </c>
       <c r="H92">
-        <v>550</v>
+        <v>518</v>
       </c>
       <c r="I92">
         <v>0</v>
       </c>
       <c r="J92">
         <v>0</v>
       </c>
       <c r="K92">
-        <v>1885.91499999999996</v>
+        <v>1799.90699999999993</v>
       </c>
       <c r="L92" t="s">
         <v>27</v>
       </c>
       <c r="M92">
         <v>1</v>
       </c>
       <c r="N92" t="s">
         <v>51</v>
       </c>
       <c r="O92">
         <v>2</v>
       </c>
       <c r="P92">
         <v>17767</v>
       </c>
       <c r="Q92" t="s">
         <v>29</v>
       </c>
       <c r="R92" t="s">
         <v>47</v>
       </c>
       <c r="S92" t="s">
         <v>31</v>
       </c>
@@ -7684,60 +7684,60 @@
       </c>
     </row>
     <row r="93" spans="1:25">
       <c r="A93" t="s">
         <v>25</v>
       </c>
       <c r="B93">
         <v>2026</v>
       </c>
       <c r="C93">
         <v>3092</v>
       </c>
       <c r="D93" t="s">
         <v>26</v>
       </c>
       <c r="E93">
         <v>2</v>
       </c>
       <c r="F93">
         <v>4</v>
       </c>
       <c r="G93">
         <v>4.7479</v>
       </c>
       <c r="H93">
-        <v>550</v>
+        <v>518</v>
       </c>
       <c r="I93">
         <v>0</v>
       </c>
       <c r="J93">
         <v>0</v>
       </c>
       <c r="K93">
-        <v>1885.91499999999996</v>
+        <v>1799.90699999999993</v>
       </c>
       <c r="L93" t="s">
         <v>27</v>
       </c>
       <c r="M93">
         <v>1</v>
       </c>
       <c r="N93" t="s">
         <v>51</v>
       </c>
       <c r="O93">
         <v>2</v>
       </c>
       <c r="P93">
         <v>17767</v>
       </c>
       <c r="Q93" t="s">
         <v>29</v>
       </c>
       <c r="R93" t="s">
         <v>47</v>
       </c>
       <c r="S93" t="s">
         <v>32</v>
       </c>
@@ -7761,60 +7761,60 @@
       </c>
     </row>
     <row r="94" spans="1:25">
       <c r="A94" t="s">
         <v>25</v>
       </c>
       <c r="B94">
         <v>2026</v>
       </c>
       <c r="C94">
         <v>3092</v>
       </c>
       <c r="D94" t="s">
         <v>26</v>
       </c>
       <c r="E94">
         <v>2</v>
       </c>
       <c r="F94">
         <v>4</v>
       </c>
       <c r="G94">
         <v>4.7479</v>
       </c>
       <c r="H94">
-        <v>550</v>
+        <v>518</v>
       </c>
       <c r="I94">
         <v>0</v>
       </c>
       <c r="J94">
         <v>0</v>
       </c>
       <c r="K94">
-        <v>1885.91499999999996</v>
+        <v>1799.90699999999993</v>
       </c>
       <c r="L94" t="s">
         <v>27</v>
       </c>
       <c r="M94">
         <v>1</v>
       </c>
       <c r="N94" t="s">
         <v>51</v>
       </c>
       <c r="O94">
         <v>2</v>
       </c>
       <c r="P94">
         <v>17767</v>
       </c>
       <c r="Q94" t="s">
         <v>29</v>
       </c>
       <c r="R94" t="s">
         <v>47</v>
       </c>
       <c r="S94" t="s">
         <v>32</v>
       </c>
@@ -7838,60 +7838,60 @@
       </c>
     </row>
     <row r="95" spans="1:25">
       <c r="A95" t="s">
         <v>25</v>
       </c>
       <c r="B95">
         <v>2026</v>
       </c>
       <c r="C95">
         <v>3092</v>
       </c>
       <c r="D95" t="s">
         <v>26</v>
       </c>
       <c r="E95">
         <v>2</v>
       </c>
       <c r="F95">
         <v>4</v>
       </c>
       <c r="G95">
         <v>4.7479</v>
       </c>
       <c r="H95">
-        <v>550</v>
+        <v>518</v>
       </c>
       <c r="I95">
         <v>0</v>
       </c>
       <c r="J95">
         <v>0</v>
       </c>
       <c r="K95">
-        <v>1885.91499999999996</v>
+        <v>1799.90699999999993</v>
       </c>
       <c r="L95" t="s">
         <v>27</v>
       </c>
       <c r="M95">
         <v>1</v>
       </c>
       <c r="N95" t="s">
         <v>51</v>
       </c>
       <c r="O95">
         <v>2</v>
       </c>
       <c r="P95">
         <v>17767</v>
       </c>
       <c r="Q95" t="s">
         <v>29</v>
       </c>
       <c r="R95" t="s">
         <v>47</v>
       </c>
       <c r="S95" t="s">
         <v>32</v>
       </c>
@@ -7915,60 +7915,60 @@
       </c>
     </row>
     <row r="96" spans="1:25">
       <c r="A96" t="s">
         <v>25</v>
       </c>
       <c r="B96">
         <v>2026</v>
       </c>
       <c r="C96">
         <v>3092</v>
       </c>
       <c r="D96" t="s">
         <v>26</v>
       </c>
       <c r="E96">
         <v>2</v>
       </c>
       <c r="F96">
         <v>4</v>
       </c>
       <c r="G96">
         <v>4.7479</v>
       </c>
       <c r="H96">
-        <v>550</v>
+        <v>518</v>
       </c>
       <c r="I96">
         <v>0</v>
       </c>
       <c r="J96">
         <v>0</v>
       </c>
       <c r="K96">
-        <v>1885.91499999999996</v>
+        <v>1799.90699999999993</v>
       </c>
       <c r="L96" t="s">
         <v>27</v>
       </c>
       <c r="M96">
         <v>1</v>
       </c>
       <c r="N96" t="s">
         <v>51</v>
       </c>
       <c r="O96">
         <v>2</v>
       </c>
       <c r="P96">
         <v>17767</v>
       </c>
       <c r="Q96" t="s">
         <v>29</v>
       </c>
       <c r="R96" t="s">
         <v>47</v>
       </c>
       <c r="S96" t="s">
         <v>32</v>
       </c>
@@ -7992,291 +7992,291 @@
       </c>
     </row>
     <row r="97" spans="1:25">
       <c r="A97" t="s">
         <v>25</v>
       </c>
       <c r="B97">
         <v>2026</v>
       </c>
       <c r="C97">
         <v>3092</v>
       </c>
       <c r="D97" t="s">
         <v>26</v>
       </c>
       <c r="E97">
         <v>2</v>
       </c>
       <c r="F97">
         <v>4</v>
       </c>
       <c r="G97">
         <v>4.7479</v>
       </c>
       <c r="H97">
-        <v>550</v>
+        <v>518</v>
       </c>
       <c r="I97">
         <v>0</v>
       </c>
       <c r="J97">
         <v>0</v>
       </c>
       <c r="K97">
-        <v>1885.91499999999996</v>
+        <v>1799.90699999999993</v>
       </c>
       <c r="L97" t="s">
         <v>27</v>
       </c>
       <c r="M97">
         <v>1</v>
       </c>
       <c r="N97" t="s">
         <v>51</v>
       </c>
       <c r="O97">
         <v>2</v>
       </c>
       <c r="P97">
         <v>17767</v>
       </c>
       <c r="Q97" t="s">
         <v>29</v>
       </c>
       <c r="R97" t="s">
         <v>47</v>
       </c>
       <c r="S97" t="s">
         <v>32</v>
       </c>
       <c r="T97" t="s">
         <v>32</v>
       </c>
       <c r="U97" t="s">
         <v>42</v>
       </c>
       <c r="V97">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="W97">
         <v>0</v>
       </c>
       <c r="X97">
         <v>0</v>
       </c>
       <c r="Y97">
-        <v>378.327</v>
+        <v>371.721</v>
       </c>
     </row>
     <row r="98" spans="1:25">
       <c r="A98" t="s">
         <v>25</v>
       </c>
       <c r="B98">
         <v>2026</v>
       </c>
       <c r="C98">
         <v>3092</v>
       </c>
       <c r="D98" t="s">
         <v>26</v>
       </c>
       <c r="E98">
         <v>2</v>
       </c>
       <c r="F98">
         <v>4</v>
       </c>
       <c r="G98">
         <v>4.7479</v>
       </c>
       <c r="H98">
-        <v>550</v>
+        <v>518</v>
       </c>
       <c r="I98">
         <v>0</v>
       </c>
       <c r="J98">
         <v>0</v>
       </c>
       <c r="K98">
-        <v>1885.91499999999996</v>
+        <v>1799.90699999999993</v>
       </c>
       <c r="L98" t="s">
         <v>27</v>
       </c>
       <c r="M98">
         <v>1</v>
       </c>
       <c r="N98" t="s">
         <v>51</v>
       </c>
       <c r="O98">
         <v>2</v>
       </c>
       <c r="P98">
         <v>17767</v>
       </c>
       <c r="Q98" t="s">
         <v>29</v>
       </c>
       <c r="R98" t="s">
         <v>47</v>
       </c>
       <c r="S98" t="s">
         <v>32</v>
       </c>
       <c r="T98" t="s">
         <v>32</v>
       </c>
       <c r="U98" t="s">
         <v>43</v>
       </c>
       <c r="V98">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="W98">
         <v>0</v>
       </c>
       <c r="X98">
         <v>0</v>
       </c>
       <c r="Y98">
-        <v>321.399</v>
+        <v>312.71300000000002</v>
       </c>
     </row>
     <row r="99" spans="1:25">
       <c r="A99" t="s">
         <v>25</v>
       </c>
       <c r="B99">
         <v>2026</v>
       </c>
       <c r="C99">
         <v>3092</v>
       </c>
       <c r="D99" t="s">
         <v>26</v>
       </c>
       <c r="E99">
         <v>2</v>
       </c>
       <c r="F99">
         <v>4</v>
       </c>
       <c r="G99">
         <v>4.7479</v>
       </c>
       <c r="H99">
-        <v>550</v>
+        <v>518</v>
       </c>
       <c r="I99">
         <v>0</v>
       </c>
       <c r="J99">
         <v>0</v>
       </c>
       <c r="K99">
-        <v>1885.91499999999996</v>
+        <v>1799.90699999999993</v>
       </c>
       <c r="L99" t="s">
         <v>27</v>
       </c>
       <c r="M99">
         <v>1</v>
       </c>
       <c r="N99" t="s">
         <v>51</v>
       </c>
       <c r="O99">
         <v>2</v>
       </c>
       <c r="P99">
         <v>17767</v>
       </c>
       <c r="Q99" t="s">
         <v>29</v>
       </c>
       <c r="R99" t="s">
         <v>47</v>
       </c>
       <c r="S99" t="s">
         <v>32</v>
       </c>
       <c r="T99" t="s">
         <v>32</v>
       </c>
       <c r="U99" t="s">
         <v>44</v>
       </c>
       <c r="V99">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="W99">
         <v>0</v>
       </c>
       <c r="X99">
         <v>0</v>
       </c>
       <c r="Y99">
-        <v>402.83699999999999</v>
+        <v>386.78399999999999</v>
       </c>
     </row>
     <row r="100" spans="1:25">
       <c r="A100" t="s">
         <v>25</v>
       </c>
       <c r="B100">
         <v>2026</v>
       </c>
       <c r="C100">
         <v>3092</v>
       </c>
       <c r="D100" t="s">
         <v>26</v>
       </c>
       <c r="E100">
         <v>2</v>
       </c>
       <c r="F100">
         <v>4</v>
       </c>
       <c r="G100">
         <v>4.7479</v>
       </c>
       <c r="H100">
-        <v>550</v>
+        <v>518</v>
       </c>
       <c r="I100">
         <v>0</v>
       </c>
       <c r="J100">
         <v>0</v>
       </c>
       <c r="K100">
-        <v>1885.91499999999996</v>
+        <v>1799.90699999999993</v>
       </c>
       <c r="L100" t="s">
         <v>27</v>
       </c>
       <c r="M100">
         <v>1</v>
       </c>
       <c r="N100" t="s">
         <v>51</v>
       </c>
       <c r="O100">
         <v>2</v>
       </c>
       <c r="P100">
         <v>17767</v>
       </c>
       <c r="Q100" t="s">
         <v>29</v>
       </c>
       <c r="R100" t="s">
         <v>47</v>
       </c>
       <c r="S100" t="s">
         <v>32</v>
       </c>
@@ -8300,60 +8300,60 @@
       </c>
     </row>
     <row r="101" spans="1:25">
       <c r="A101" t="s">
         <v>25</v>
       </c>
       <c r="B101">
         <v>2026</v>
       </c>
       <c r="C101">
         <v>3092</v>
       </c>
       <c r="D101" t="s">
         <v>26</v>
       </c>
       <c r="E101">
         <v>2</v>
       </c>
       <c r="F101">
         <v>4</v>
       </c>
       <c r="G101">
         <v>4.7479</v>
       </c>
       <c r="H101">
-        <v>550</v>
+        <v>518</v>
       </c>
       <c r="I101">
         <v>0</v>
       </c>
       <c r="J101">
         <v>0</v>
       </c>
       <c r="K101">
-        <v>1885.91499999999996</v>
+        <v>1799.90699999999993</v>
       </c>
       <c r="L101" t="s">
         <v>27</v>
       </c>
       <c r="M101">
         <v>1</v>
       </c>
       <c r="N101" t="s">
         <v>51</v>
       </c>
       <c r="O101">
         <v>2</v>
       </c>
       <c r="P101">
         <v>17767</v>
       </c>
       <c r="Q101" t="s">
         <v>29</v>
       </c>
       <c r="R101" t="s">
         <v>30</v>
       </c>
       <c r="S101" t="s">
         <v>32</v>
       </c>
@@ -8377,60 +8377,60 @@
       </c>
     </row>
     <row r="102" spans="1:25">
       <c r="A102" t="s">
         <v>25</v>
       </c>
       <c r="B102">
         <v>2026</v>
       </c>
       <c r="C102">
         <v>3092</v>
       </c>
       <c r="D102" t="s">
         <v>26</v>
       </c>
       <c r="E102">
         <v>2</v>
       </c>
       <c r="F102">
         <v>4</v>
       </c>
       <c r="G102">
         <v>4.7479</v>
       </c>
       <c r="H102">
-        <v>550</v>
+        <v>518</v>
       </c>
       <c r="I102">
         <v>0</v>
       </c>
       <c r="J102">
         <v>0</v>
       </c>
       <c r="K102">
-        <v>1885.91499999999996</v>
+        <v>1799.90699999999993</v>
       </c>
       <c r="L102" t="s">
         <v>27</v>
       </c>
       <c r="M102">
         <v>1</v>
       </c>
       <c r="N102" t="s">
         <v>51</v>
       </c>
       <c r="O102">
         <v>2</v>
       </c>
       <c r="P102">
         <v>17767</v>
       </c>
       <c r="Q102" t="s">
         <v>29</v>
       </c>
       <c r="R102" t="s">
         <v>30</v>
       </c>
       <c r="S102" t="s">
         <v>32</v>
       </c>
@@ -8454,60 +8454,60 @@
       </c>
     </row>
     <row r="103" spans="1:25">
       <c r="A103" t="s">
         <v>25</v>
       </c>
       <c r="B103">
         <v>2026</v>
       </c>
       <c r="C103">
         <v>3092</v>
       </c>
       <c r="D103" t="s">
         <v>26</v>
       </c>
       <c r="E103">
         <v>2</v>
       </c>
       <c r="F103">
         <v>4</v>
       </c>
       <c r="G103">
         <v>4.7479</v>
       </c>
       <c r="H103">
-        <v>550</v>
+        <v>518</v>
       </c>
       <c r="I103">
         <v>0</v>
       </c>
       <c r="J103">
         <v>0</v>
       </c>
       <c r="K103">
-        <v>1885.91499999999996</v>
+        <v>1799.90699999999993</v>
       </c>
       <c r="L103" t="s">
         <v>27</v>
       </c>
       <c r="M103">
         <v>1</v>
       </c>
       <c r="N103" t="s">
         <v>51</v>
       </c>
       <c r="O103">
         <v>2</v>
       </c>
       <c r="P103">
         <v>17767</v>
       </c>
       <c r="Q103" t="s">
         <v>29</v>
       </c>
       <c r="R103" t="s">
         <v>30</v>
       </c>
       <c r="S103" t="s">
         <v>32</v>
       </c>
@@ -8531,137 +8531,137 @@
       </c>
     </row>
     <row r="104" spans="1:25">
       <c r="A104" t="s">
         <v>25</v>
       </c>
       <c r="B104">
         <v>2026</v>
       </c>
       <c r="C104">
         <v>3092</v>
       </c>
       <c r="D104" t="s">
         <v>26</v>
       </c>
       <c r="E104">
         <v>2</v>
       </c>
       <c r="F104">
         <v>4</v>
       </c>
       <c r="G104">
         <v>4.7479</v>
       </c>
       <c r="H104">
-        <v>550</v>
+        <v>518</v>
       </c>
       <c r="I104">
         <v>0</v>
       </c>
       <c r="J104">
         <v>0</v>
       </c>
       <c r="K104">
-        <v>1885.91499999999996</v>
+        <v>1799.90699999999993</v>
       </c>
       <c r="L104" t="s">
         <v>27</v>
       </c>
       <c r="M104">
         <v>1</v>
       </c>
       <c r="N104" t="s">
         <v>51</v>
       </c>
       <c r="O104">
         <v>2</v>
       </c>
       <c r="P104">
         <v>17767</v>
       </c>
       <c r="Q104" t="s">
         <v>29</v>
       </c>
       <c r="R104" t="s">
         <v>30</v>
       </c>
       <c r="S104" t="s">
         <v>32</v>
       </c>
       <c r="T104" t="s">
         <v>32</v>
       </c>
       <c r="U104" t="s">
         <v>42</v>
       </c>
       <c r="V104">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="W104">
         <v>0</v>
       </c>
       <c r="X104">
         <v>0</v>
       </c>
       <c r="Y104">
-        <v>137.015999999999991</v>
+        <v>95.229</v>
       </c>
     </row>
     <row r="105" spans="1:25">
       <c r="A105" t="s">
         <v>25</v>
       </c>
       <c r="B105">
         <v>2026</v>
       </c>
       <c r="C105">
         <v>3092</v>
       </c>
       <c r="D105" t="s">
         <v>26</v>
       </c>
       <c r="E105">
         <v>2</v>
       </c>
       <c r="F105">
         <v>4</v>
       </c>
       <c r="G105">
         <v>4.7479</v>
       </c>
       <c r="H105">
-        <v>550</v>
+        <v>518</v>
       </c>
       <c r="I105">
         <v>0</v>
       </c>
       <c r="J105">
         <v>0</v>
       </c>
       <c r="K105">
-        <v>1885.91499999999996</v>
+        <v>1799.90699999999993</v>
       </c>
       <c r="L105" t="s">
         <v>27</v>
       </c>
       <c r="M105">
         <v>1</v>
       </c>
       <c r="N105" t="s">
         <v>51</v>
       </c>
       <c r="O105">
         <v>2</v>
       </c>
       <c r="P105">
         <v>17767</v>
       </c>
       <c r="Q105" t="s">
         <v>29</v>
       </c>
       <c r="R105" t="s">
         <v>30</v>
       </c>
       <c r="S105" t="s">
         <v>32</v>
       </c>
@@ -8685,60 +8685,60 @@
       </c>
     </row>
     <row r="106" spans="1:25">
       <c r="A106" t="s">
         <v>25</v>
       </c>
       <c r="B106">
         <v>2026</v>
       </c>
       <c r="C106">
         <v>3092</v>
       </c>
       <c r="D106" t="s">
         <v>26</v>
       </c>
       <c r="E106">
         <v>2</v>
       </c>
       <c r="F106">
         <v>4</v>
       </c>
       <c r="G106">
         <v>4.7479</v>
       </c>
       <c r="H106">
-        <v>550</v>
+        <v>518</v>
       </c>
       <c r="I106">
         <v>0</v>
       </c>
       <c r="J106">
         <v>0</v>
       </c>
       <c r="K106">
-        <v>1885.91499999999996</v>
+        <v>1799.90699999999993</v>
       </c>
       <c r="L106" t="s">
         <v>27</v>
       </c>
       <c r="M106">
         <v>1</v>
       </c>
       <c r="N106" t="s">
         <v>51</v>
       </c>
       <c r="O106">
         <v>2</v>
       </c>
       <c r="P106">
         <v>17767</v>
       </c>
       <c r="Q106" t="s">
         <v>29</v>
       </c>
       <c r="R106" t="s">
         <v>30</v>
       </c>
       <c r="S106" t="s">
         <v>32</v>
       </c>
@@ -8762,60 +8762,60 @@
       </c>
     </row>
     <row r="107" spans="1:25">
       <c r="A107" t="s">
         <v>25</v>
       </c>
       <c r="B107">
         <v>2026</v>
       </c>
       <c r="C107">
         <v>3092</v>
       </c>
       <c r="D107" t="s">
         <v>26</v>
       </c>
       <c r="E107">
         <v>2</v>
       </c>
       <c r="F107">
         <v>5</v>
       </c>
       <c r="G107">
         <v>7.6935</v>
       </c>
       <c r="H107">
-        <v>665</v>
+        <v>604</v>
       </c>
       <c r="I107">
         <v>0</v>
       </c>
       <c r="J107">
         <v>0</v>
       </c>
       <c r="K107">
-        <v>2132.48700000000008</v>
+        <v>1901.38800000000015</v>
       </c>
       <c r="L107" t="s">
         <v>27</v>
       </c>
       <c r="M107">
         <v>1</v>
       </c>
       <c r="N107" t="s">
         <v>52</v>
       </c>
       <c r="O107">
         <v>2</v>
       </c>
       <c r="P107">
         <v>17767</v>
       </c>
       <c r="Q107" t="s">
         <v>29</v>
       </c>
       <c r="R107" t="s">
         <v>30</v>
       </c>
       <c r="S107" t="s">
         <v>32</v>
       </c>
@@ -8839,60 +8839,60 @@
       </c>
     </row>
     <row r="108" spans="1:25">
       <c r="A108" t="s">
         <v>25</v>
       </c>
       <c r="B108">
         <v>2026</v>
       </c>
       <c r="C108">
         <v>3092</v>
       </c>
       <c r="D108" t="s">
         <v>26</v>
       </c>
       <c r="E108">
         <v>2</v>
       </c>
       <c r="F108">
         <v>5</v>
       </c>
       <c r="G108">
         <v>7.6935</v>
       </c>
       <c r="H108">
-        <v>665</v>
+        <v>604</v>
       </c>
       <c r="I108">
         <v>0</v>
       </c>
       <c r="J108">
         <v>0</v>
       </c>
       <c r="K108">
-        <v>2132.48700000000008</v>
+        <v>1901.38800000000015</v>
       </c>
       <c r="L108" t="s">
         <v>27</v>
       </c>
       <c r="M108">
         <v>1</v>
       </c>
       <c r="N108" t="s">
         <v>52</v>
       </c>
       <c r="O108">
         <v>2</v>
       </c>
       <c r="P108">
         <v>17767</v>
       </c>
       <c r="Q108" t="s">
         <v>29</v>
       </c>
       <c r="R108" t="s">
         <v>30</v>
       </c>
       <c r="S108" t="s">
         <v>32</v>
       </c>
@@ -8916,60 +8916,60 @@
       </c>
     </row>
     <row r="109" spans="1:25">
       <c r="A109" t="s">
         <v>25</v>
       </c>
       <c r="B109">
         <v>2026</v>
       </c>
       <c r="C109">
         <v>3092</v>
       </c>
       <c r="D109" t="s">
         <v>26</v>
       </c>
       <c r="E109">
         <v>2</v>
       </c>
       <c r="F109">
         <v>5</v>
       </c>
       <c r="G109">
         <v>7.6935</v>
       </c>
       <c r="H109">
-        <v>665</v>
+        <v>604</v>
       </c>
       <c r="I109">
         <v>0</v>
       </c>
       <c r="J109">
         <v>0</v>
       </c>
       <c r="K109">
-        <v>2132.48700000000008</v>
+        <v>1901.38800000000015</v>
       </c>
       <c r="L109" t="s">
         <v>27</v>
       </c>
       <c r="M109">
         <v>1</v>
       </c>
       <c r="N109" t="s">
         <v>52</v>
       </c>
       <c r="O109">
         <v>2</v>
       </c>
       <c r="P109">
         <v>17767</v>
       </c>
       <c r="Q109" t="s">
         <v>29</v>
       </c>
       <c r="R109" t="s">
         <v>47</v>
       </c>
       <c r="S109" t="s">
         <v>31</v>
       </c>
@@ -8993,60 +8993,60 @@
       </c>
     </row>
     <row r="110" spans="1:25">
       <c r="A110" t="s">
         <v>25</v>
       </c>
       <c r="B110">
         <v>2026</v>
       </c>
       <c r="C110">
         <v>3092</v>
       </c>
       <c r="D110" t="s">
         <v>26</v>
       </c>
       <c r="E110">
         <v>2</v>
       </c>
       <c r="F110">
         <v>5</v>
       </c>
       <c r="G110">
         <v>7.6935</v>
       </c>
       <c r="H110">
-        <v>665</v>
+        <v>604</v>
       </c>
       <c r="I110">
         <v>0</v>
       </c>
       <c r="J110">
         <v>0</v>
       </c>
       <c r="K110">
-        <v>2132.48700000000008</v>
+        <v>1901.38800000000015</v>
       </c>
       <c r="L110" t="s">
         <v>27</v>
       </c>
       <c r="M110">
         <v>1</v>
       </c>
       <c r="N110" t="s">
         <v>52</v>
       </c>
       <c r="O110">
         <v>2</v>
       </c>
       <c r="P110">
         <v>17767</v>
       </c>
       <c r="Q110" t="s">
         <v>29</v>
       </c>
       <c r="R110" t="s">
         <v>47</v>
       </c>
       <c r="S110" t="s">
         <v>31</v>
       </c>
@@ -9070,368 +9070,368 @@
       </c>
     </row>
     <row r="111" spans="1:25">
       <c r="A111" t="s">
         <v>25</v>
       </c>
       <c r="B111">
         <v>2026</v>
       </c>
       <c r="C111">
         <v>3092</v>
       </c>
       <c r="D111" t="s">
         <v>26</v>
       </c>
       <c r="E111">
         <v>2</v>
       </c>
       <c r="F111">
         <v>5</v>
       </c>
       <c r="G111">
         <v>7.6935</v>
       </c>
       <c r="H111">
-        <v>665</v>
+        <v>604</v>
       </c>
       <c r="I111">
         <v>0</v>
       </c>
       <c r="J111">
         <v>0</v>
       </c>
       <c r="K111">
-        <v>2132.48700000000008</v>
+        <v>1901.38800000000015</v>
       </c>
       <c r="L111" t="s">
         <v>27</v>
       </c>
       <c r="M111">
         <v>1</v>
       </c>
       <c r="N111" t="s">
         <v>52</v>
       </c>
       <c r="O111">
         <v>2</v>
       </c>
       <c r="P111">
         <v>17767</v>
       </c>
       <c r="Q111" t="s">
         <v>29</v>
       </c>
       <c r="R111" t="s">
         <v>47</v>
       </c>
       <c r="S111" t="s">
         <v>31</v>
       </c>
       <c r="T111" t="s">
         <v>32</v>
       </c>
       <c r="U111" t="s">
         <v>38</v>
       </c>
       <c r="V111">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="W111">
         <v>0</v>
       </c>
       <c r="X111">
         <v>0</v>
       </c>
       <c r="Y111">
-        <v>27.425</v>
+        <v>29.337</v>
       </c>
     </row>
     <row r="112" spans="1:25">
       <c r="A112" t="s">
         <v>25</v>
       </c>
       <c r="B112">
         <v>2026</v>
       </c>
       <c r="C112">
         <v>3092</v>
       </c>
       <c r="D112" t="s">
         <v>26</v>
       </c>
       <c r="E112">
         <v>2</v>
       </c>
       <c r="F112">
         <v>5</v>
       </c>
       <c r="G112">
         <v>7.6935</v>
       </c>
       <c r="H112">
-        <v>665</v>
+        <v>604</v>
       </c>
       <c r="I112">
         <v>0</v>
       </c>
       <c r="J112">
         <v>0</v>
       </c>
       <c r="K112">
-        <v>2132.48700000000008</v>
+        <v>1901.38800000000015</v>
       </c>
       <c r="L112" t="s">
         <v>27</v>
       </c>
       <c r="M112">
         <v>1</v>
       </c>
       <c r="N112" t="s">
         <v>52</v>
       </c>
       <c r="O112">
         <v>2</v>
       </c>
       <c r="P112">
         <v>17767</v>
       </c>
       <c r="Q112" t="s">
         <v>29</v>
       </c>
       <c r="R112" t="s">
         <v>47</v>
       </c>
       <c r="S112" t="s">
         <v>31</v>
       </c>
       <c r="T112" t="s">
         <v>32</v>
       </c>
       <c r="U112" t="s">
         <v>42</v>
       </c>
       <c r="V112">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="W112">
         <v>0</v>
       </c>
       <c r="X112">
         <v>0</v>
       </c>
       <c r="Y112">
-        <v>89.152</v>
+        <v>92.319</v>
       </c>
     </row>
     <row r="113" spans="1:25">
       <c r="A113" t="s">
         <v>25</v>
       </c>
       <c r="B113">
         <v>2026</v>
       </c>
       <c r="C113">
         <v>3092</v>
       </c>
       <c r="D113" t="s">
         <v>26</v>
       </c>
       <c r="E113">
         <v>2</v>
       </c>
       <c r="F113">
         <v>5</v>
       </c>
       <c r="G113">
         <v>7.6935</v>
       </c>
       <c r="H113">
-        <v>665</v>
+        <v>604</v>
       </c>
       <c r="I113">
         <v>0</v>
       </c>
       <c r="J113">
         <v>0</v>
       </c>
       <c r="K113">
-        <v>2132.48700000000008</v>
+        <v>1901.38800000000015</v>
       </c>
       <c r="L113" t="s">
         <v>27</v>
       </c>
       <c r="M113">
         <v>1</v>
       </c>
       <c r="N113" t="s">
         <v>52</v>
       </c>
       <c r="O113">
         <v>2</v>
       </c>
       <c r="P113">
         <v>17767</v>
       </c>
       <c r="Q113" t="s">
         <v>29</v>
       </c>
       <c r="R113" t="s">
         <v>47</v>
       </c>
       <c r="S113" t="s">
         <v>31</v>
       </c>
       <c r="T113" t="s">
         <v>32</v>
       </c>
       <c r="U113" t="s">
         <v>43</v>
       </c>
       <c r="V113">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="W113">
         <v>0</v>
       </c>
       <c r="X113">
         <v>0</v>
       </c>
       <c r="Y113">
-        <v>73.67</v>
+        <v>66.236</v>
       </c>
     </row>
     <row r="114" spans="1:25">
       <c r="A114" t="s">
         <v>25</v>
       </c>
       <c r="B114">
         <v>2026</v>
       </c>
       <c r="C114">
         <v>3092</v>
       </c>
       <c r="D114" t="s">
         <v>26</v>
       </c>
       <c r="E114">
         <v>2</v>
       </c>
       <c r="F114">
         <v>5</v>
       </c>
       <c r="G114">
         <v>7.6935</v>
       </c>
       <c r="H114">
-        <v>665</v>
+        <v>604</v>
       </c>
       <c r="I114">
         <v>0</v>
       </c>
       <c r="J114">
         <v>0</v>
       </c>
       <c r="K114">
-        <v>2132.48700000000008</v>
+        <v>1901.38800000000015</v>
       </c>
       <c r="L114" t="s">
         <v>27</v>
       </c>
       <c r="M114">
         <v>1</v>
       </c>
       <c r="N114" t="s">
         <v>52</v>
       </c>
       <c r="O114">
         <v>2</v>
       </c>
       <c r="P114">
         <v>17767</v>
       </c>
       <c r="Q114" t="s">
         <v>29</v>
       </c>
       <c r="R114" t="s">
         <v>47</v>
       </c>
       <c r="S114" t="s">
         <v>31</v>
       </c>
       <c r="T114" t="s">
         <v>32</v>
       </c>
       <c r="U114" t="s">
         <v>44</v>
       </c>
       <c r="V114">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="W114">
         <v>0</v>
       </c>
       <c r="X114">
         <v>0</v>
       </c>
       <c r="Y114">
-        <v>92.069000000000003</v>
+        <v>67.88800000000001</v>
       </c>
     </row>
     <row r="115" spans="1:25">
       <c r="A115" t="s">
         <v>25</v>
       </c>
       <c r="B115">
         <v>2026</v>
       </c>
       <c r="C115">
         <v>3092</v>
       </c>
       <c r="D115" t="s">
         <v>26</v>
       </c>
       <c r="E115">
         <v>2</v>
       </c>
       <c r="F115">
         <v>5</v>
       </c>
       <c r="G115">
         <v>7.6935</v>
       </c>
       <c r="H115">
-        <v>665</v>
+        <v>604</v>
       </c>
       <c r="I115">
         <v>0</v>
       </c>
       <c r="J115">
         <v>0</v>
       </c>
       <c r="K115">
-        <v>2132.48700000000008</v>
+        <v>1901.38800000000015</v>
       </c>
       <c r="L115" t="s">
         <v>27</v>
       </c>
       <c r="M115">
         <v>1</v>
       </c>
       <c r="N115" t="s">
         <v>52</v>
       </c>
       <c r="O115">
         <v>2</v>
       </c>
       <c r="P115">
         <v>17767</v>
       </c>
       <c r="Q115" t="s">
         <v>29</v>
       </c>
       <c r="R115" t="s">
         <v>47</v>
       </c>
       <c r="S115" t="s">
         <v>31</v>
       </c>
@@ -9455,60 +9455,60 @@
       </c>
     </row>
     <row r="116" spans="1:25">
       <c r="A116" t="s">
         <v>25</v>
       </c>
       <c r="B116">
         <v>2026</v>
       </c>
       <c r="C116">
         <v>3092</v>
       </c>
       <c r="D116" t="s">
         <v>26</v>
       </c>
       <c r="E116">
         <v>2</v>
       </c>
       <c r="F116">
         <v>5</v>
       </c>
       <c r="G116">
         <v>7.6935</v>
       </c>
       <c r="H116">
-        <v>665</v>
+        <v>604</v>
       </c>
       <c r="I116">
         <v>0</v>
       </c>
       <c r="J116">
         <v>0</v>
       </c>
       <c r="K116">
-        <v>2132.48700000000008</v>
+        <v>1901.38800000000015</v>
       </c>
       <c r="L116" t="s">
         <v>27</v>
       </c>
       <c r="M116">
         <v>1</v>
       </c>
       <c r="N116" t="s">
         <v>52</v>
       </c>
       <c r="O116">
         <v>2</v>
       </c>
       <c r="P116">
         <v>17767</v>
       </c>
       <c r="Q116" t="s">
         <v>29</v>
       </c>
       <c r="R116" t="s">
         <v>30</v>
       </c>
       <c r="S116" t="s">
         <v>31</v>
       </c>
@@ -9532,522 +9532,522 @@
       </c>
     </row>
     <row r="117" spans="1:25">
       <c r="A117" t="s">
         <v>25</v>
       </c>
       <c r="B117">
         <v>2026</v>
       </c>
       <c r="C117">
         <v>3092</v>
       </c>
       <c r="D117" t="s">
         <v>26</v>
       </c>
       <c r="E117">
         <v>2</v>
       </c>
       <c r="F117">
         <v>5</v>
       </c>
       <c r="G117">
         <v>7.6935</v>
       </c>
       <c r="H117">
-        <v>665</v>
+        <v>604</v>
       </c>
       <c r="I117">
         <v>0</v>
       </c>
       <c r="J117">
         <v>0</v>
       </c>
       <c r="K117">
-        <v>2132.48700000000008</v>
+        <v>1901.38800000000015</v>
       </c>
       <c r="L117" t="s">
         <v>27</v>
       </c>
       <c r="M117">
         <v>1</v>
       </c>
       <c r="N117" t="s">
         <v>52</v>
       </c>
       <c r="O117">
         <v>2</v>
       </c>
       <c r="P117">
         <v>17767</v>
       </c>
       <c r="Q117" t="s">
         <v>29</v>
       </c>
       <c r="R117" t="s">
         <v>47</v>
       </c>
       <c r="S117" t="s">
         <v>32</v>
       </c>
       <c r="T117" t="s">
         <v>32</v>
       </c>
       <c r="U117" t="s">
         <v>37</v>
       </c>
       <c r="V117">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="W117">
         <v>0</v>
       </c>
       <c r="X117">
         <v>0</v>
       </c>
       <c r="Y117">
-        <v>8.725</v>
+        <v>7.072</v>
       </c>
     </row>
     <row r="118" spans="1:25">
       <c r="A118" t="s">
         <v>25</v>
       </c>
       <c r="B118">
         <v>2026</v>
       </c>
       <c r="C118">
         <v>3092</v>
       </c>
       <c r="D118" t="s">
         <v>26</v>
       </c>
       <c r="E118">
         <v>2</v>
       </c>
       <c r="F118">
         <v>5</v>
       </c>
       <c r="G118">
         <v>7.6935</v>
       </c>
       <c r="H118">
-        <v>665</v>
+        <v>604</v>
       </c>
       <c r="I118">
         <v>0</v>
       </c>
       <c r="J118">
         <v>0</v>
       </c>
       <c r="K118">
-        <v>2132.48700000000008</v>
+        <v>1901.38800000000015</v>
       </c>
       <c r="L118" t="s">
         <v>27</v>
       </c>
       <c r="M118">
         <v>1</v>
       </c>
       <c r="N118" t="s">
         <v>52</v>
       </c>
       <c r="O118">
         <v>2</v>
       </c>
       <c r="P118">
         <v>17767</v>
       </c>
       <c r="Q118" t="s">
         <v>29</v>
       </c>
       <c r="R118" t="s">
         <v>47</v>
       </c>
       <c r="S118" t="s">
         <v>32</v>
       </c>
       <c r="T118" t="s">
         <v>32</v>
       </c>
       <c r="U118" t="s">
         <v>38</v>
       </c>
       <c r="V118">
-        <v>144</v>
+        <v>133</v>
       </c>
       <c r="W118">
         <v>0</v>
       </c>
       <c r="X118">
         <v>0</v>
       </c>
       <c r="Y118">
-        <v>307.54500000000002</v>
+        <v>283.27499999999998</v>
       </c>
     </row>
     <row r="119" spans="1:25">
       <c r="A119" t="s">
         <v>25</v>
       </c>
       <c r="B119">
         <v>2026</v>
       </c>
       <c r="C119">
         <v>3092</v>
       </c>
       <c r="D119" t="s">
         <v>26</v>
       </c>
       <c r="E119">
         <v>2</v>
       </c>
       <c r="F119">
         <v>5</v>
       </c>
       <c r="G119">
         <v>7.6935</v>
       </c>
       <c r="H119">
-        <v>665</v>
+        <v>604</v>
       </c>
       <c r="I119">
         <v>0</v>
       </c>
       <c r="J119">
         <v>0</v>
       </c>
       <c r="K119">
-        <v>2132.48700000000008</v>
+        <v>1901.38800000000015</v>
       </c>
       <c r="L119" t="s">
         <v>27</v>
       </c>
       <c r="M119">
         <v>1</v>
       </c>
       <c r="N119" t="s">
         <v>52</v>
       </c>
       <c r="O119">
         <v>2</v>
       </c>
       <c r="P119">
         <v>17767</v>
       </c>
       <c r="Q119" t="s">
         <v>29</v>
       </c>
       <c r="R119" t="s">
         <v>47</v>
       </c>
       <c r="S119" t="s">
         <v>32</v>
       </c>
       <c r="T119" t="s">
         <v>32</v>
       </c>
       <c r="U119" t="s">
         <v>42</v>
       </c>
       <c r="V119">
-        <v>240</v>
+        <v>219</v>
       </c>
       <c r="W119">
         <v>0</v>
       </c>
       <c r="X119">
         <v>0</v>
       </c>
       <c r="Y119">
-        <v>728.65999999999997</v>
+        <v>664.48500000000001</v>
       </c>
     </row>
     <row r="120" spans="1:25">
       <c r="A120" t="s">
         <v>25</v>
       </c>
       <c r="B120">
         <v>2026</v>
       </c>
       <c r="C120">
         <v>3092</v>
       </c>
       <c r="D120" t="s">
         <v>26</v>
       </c>
       <c r="E120">
         <v>2</v>
       </c>
       <c r="F120">
         <v>5</v>
       </c>
       <c r="G120">
         <v>7.6935</v>
       </c>
       <c r="H120">
-        <v>665</v>
+        <v>604</v>
       </c>
       <c r="I120">
         <v>0</v>
       </c>
       <c r="J120">
         <v>0</v>
       </c>
       <c r="K120">
-        <v>2132.48700000000008</v>
+        <v>1901.38800000000015</v>
       </c>
       <c r="L120" t="s">
         <v>27</v>
       </c>
       <c r="M120">
         <v>1</v>
       </c>
       <c r="N120" t="s">
         <v>52</v>
       </c>
       <c r="O120">
         <v>2</v>
       </c>
       <c r="P120">
         <v>17767</v>
       </c>
       <c r="Q120" t="s">
         <v>29</v>
       </c>
       <c r="R120" t="s">
         <v>47</v>
       </c>
       <c r="S120" t="s">
         <v>32</v>
       </c>
       <c r="T120" t="s">
         <v>32</v>
       </c>
       <c r="U120" t="s">
         <v>43</v>
       </c>
       <c r="V120">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="W120">
         <v>0</v>
       </c>
       <c r="X120">
         <v>0</v>
       </c>
       <c r="Y120">
-        <v>405.25</v>
+        <v>354.34199999999998</v>
       </c>
     </row>
     <row r="121" spans="1:25">
       <c r="A121" t="s">
         <v>25</v>
       </c>
       <c r="B121">
         <v>2026</v>
       </c>
       <c r="C121">
         <v>3092</v>
       </c>
       <c r="D121" t="s">
         <v>26</v>
       </c>
       <c r="E121">
         <v>2</v>
       </c>
       <c r="F121">
         <v>5</v>
       </c>
       <c r="G121">
         <v>7.6935</v>
       </c>
       <c r="H121">
-        <v>665</v>
+        <v>604</v>
       </c>
       <c r="I121">
         <v>0</v>
       </c>
       <c r="J121">
         <v>0</v>
       </c>
       <c r="K121">
-        <v>2132.48700000000008</v>
+        <v>1901.38800000000015</v>
       </c>
       <c r="L121" t="s">
         <v>27</v>
       </c>
       <c r="M121">
         <v>1</v>
       </c>
       <c r="N121" t="s">
         <v>52</v>
       </c>
       <c r="O121">
         <v>2</v>
       </c>
       <c r="P121">
         <v>17767</v>
       </c>
       <c r="Q121" t="s">
         <v>29</v>
       </c>
       <c r="R121" t="s">
         <v>47</v>
       </c>
       <c r="S121" t="s">
         <v>32</v>
       </c>
       <c r="T121" t="s">
         <v>32</v>
       </c>
       <c r="U121" t="s">
         <v>44</v>
       </c>
       <c r="V121">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="W121">
         <v>0</v>
       </c>
       <c r="X121">
         <v>0</v>
       </c>
       <c r="Y121">
-        <v>301.77699999999999</v>
+        <v>246.739</v>
       </c>
     </row>
     <row r="122" spans="1:25">
       <c r="A122" t="s">
         <v>25</v>
       </c>
       <c r="B122">
         <v>2026</v>
       </c>
       <c r="C122">
         <v>3092</v>
       </c>
       <c r="D122" t="s">
         <v>26</v>
       </c>
       <c r="E122">
         <v>2</v>
       </c>
       <c r="F122">
         <v>5</v>
       </c>
       <c r="G122">
         <v>7.6935</v>
       </c>
       <c r="H122">
-        <v>665</v>
+        <v>604</v>
       </c>
       <c r="I122">
         <v>0</v>
       </c>
       <c r="J122">
         <v>0</v>
       </c>
       <c r="K122">
-        <v>2132.48700000000008</v>
+        <v>1901.38800000000015</v>
       </c>
       <c r="L122" t="s">
         <v>27</v>
       </c>
       <c r="M122">
         <v>1</v>
       </c>
       <c r="N122" t="s">
         <v>52</v>
       </c>
       <c r="O122">
         <v>2</v>
       </c>
       <c r="P122">
         <v>17767</v>
       </c>
       <c r="Q122" t="s">
         <v>29</v>
       </c>
       <c r="R122" t="s">
         <v>47</v>
       </c>
       <c r="S122" t="s">
         <v>32</v>
       </c>
       <c r="T122" t="s">
         <v>32</v>
       </c>
       <c r="U122" t="s">
         <v>45</v>
       </c>
       <c r="V122">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="W122">
         <v>0</v>
       </c>
       <c r="X122">
         <v>0</v>
       </c>
       <c r="Y122">
-        <v>22.436</v>
+        <v>13.917</v>
       </c>
     </row>
     <row r="123" spans="1:25">
       <c r="A123" t="s">
         <v>25</v>
       </c>
       <c r="B123">
         <v>2026</v>
       </c>
       <c r="C123">
         <v>3092</v>
       </c>
       <c r="D123" t="s">
         <v>26</v>
       </c>
       <c r="E123">
         <v>2</v>
       </c>
       <c r="F123">
         <v>5</v>
       </c>
       <c r="G123">
         <v>7.6935</v>
       </c>
       <c r="H123">
-        <v>665</v>
+        <v>604</v>
       </c>
       <c r="I123">
         <v>0</v>
       </c>
       <c r="J123">
         <v>0</v>
       </c>
       <c r="K123">
-        <v>2132.48700000000008</v>
+        <v>1901.38800000000015</v>
       </c>
       <c r="L123" t="s">
         <v>27</v>
       </c>
       <c r="M123">
         <v>1</v>
       </c>
       <c r="N123" t="s">
         <v>52</v>
       </c>
       <c r="O123">
         <v>2</v>
       </c>
       <c r="P123">
         <v>17767</v>
       </c>
       <c r="Q123" t="s">
         <v>46</v>
       </c>
       <c r="R123" t="s">
         <v>30</v>
       </c>
       <c r="S123" t="s">
         <v>31</v>
       </c>
@@ -10071,60 +10071,60 @@
       </c>
     </row>
     <row r="124" spans="1:25">
       <c r="A124" t="s">
         <v>25</v>
       </c>
       <c r="B124">
         <v>2026</v>
       </c>
       <c r="C124">
         <v>3092</v>
       </c>
       <c r="D124" t="s">
         <v>26</v>
       </c>
       <c r="E124">
         <v>2</v>
       </c>
       <c r="F124">
         <v>5</v>
       </c>
       <c r="G124">
         <v>7.6935</v>
       </c>
       <c r="H124">
-        <v>665</v>
+        <v>604</v>
       </c>
       <c r="I124">
         <v>0</v>
       </c>
       <c r="J124">
         <v>0</v>
       </c>
       <c r="K124">
-        <v>2132.48700000000008</v>
+        <v>1901.38800000000015</v>
       </c>
       <c r="L124" t="s">
         <v>27</v>
       </c>
       <c r="M124">
         <v>1</v>
       </c>
       <c r="N124" t="s">
         <v>52</v>
       </c>
       <c r="O124">
         <v>2</v>
       </c>
       <c r="P124">
         <v>17767</v>
       </c>
       <c r="Q124" t="s">
         <v>46</v>
       </c>
       <c r="R124" t="s">
         <v>30</v>
       </c>
       <c r="S124" t="s">
         <v>31</v>
       </c>
@@ -10148,60 +10148,60 @@
       </c>
     </row>
     <row r="125" spans="1:25">
       <c r="A125" t="s">
         <v>25</v>
       </c>
       <c r="B125">
         <v>2026</v>
       </c>
       <c r="C125">
         <v>3092</v>
       </c>
       <c r="D125" t="s">
         <v>26</v>
       </c>
       <c r="E125">
         <v>2</v>
       </c>
       <c r="F125">
         <v>5</v>
       </c>
       <c r="G125">
         <v>7.6935</v>
       </c>
       <c r="H125">
-        <v>665</v>
+        <v>604</v>
       </c>
       <c r="I125">
         <v>0</v>
       </c>
       <c r="J125">
         <v>0</v>
       </c>
       <c r="K125">
-        <v>2132.48700000000008</v>
+        <v>1901.38800000000015</v>
       </c>
       <c r="L125" t="s">
         <v>27</v>
       </c>
       <c r="M125">
         <v>1</v>
       </c>
       <c r="N125" t="s">
         <v>52</v>
       </c>
       <c r="O125">
         <v>2</v>
       </c>
       <c r="P125">
         <v>17767</v>
       </c>
       <c r="Q125" t="s">
         <v>46</v>
       </c>
       <c r="R125" t="s">
         <v>30</v>
       </c>
       <c r="S125" t="s">
         <v>31</v>
       </c>
@@ -10225,60 +10225,60 @@
       </c>
     </row>
     <row r="126" spans="1:25">
       <c r="A126" t="s">
         <v>25</v>
       </c>
       <c r="B126">
         <v>2026</v>
       </c>
       <c r="C126">
         <v>3092</v>
       </c>
       <c r="D126" t="s">
         <v>26</v>
       </c>
       <c r="E126">
         <v>2</v>
       </c>
       <c r="F126">
         <v>5</v>
       </c>
       <c r="G126">
         <v>7.6935</v>
       </c>
       <c r="H126">
-        <v>665</v>
+        <v>604</v>
       </c>
       <c r="I126">
         <v>0</v>
       </c>
       <c r="J126">
         <v>0</v>
       </c>
       <c r="K126">
-        <v>2132.48700000000008</v>
+        <v>1901.38800000000015</v>
       </c>
       <c r="L126" t="s">
         <v>27</v>
       </c>
       <c r="M126">
         <v>1</v>
       </c>
       <c r="N126" t="s">
         <v>52</v>
       </c>
       <c r="O126">
         <v>2</v>
       </c>
       <c r="P126">
         <v>17767</v>
       </c>
       <c r="Q126" t="s">
         <v>46</v>
       </c>
       <c r="R126" t="s">
         <v>30</v>
       </c>
       <c r="S126" t="s">
         <v>31</v>
       </c>
@@ -10302,60 +10302,60 @@
       </c>
     </row>
     <row r="127" spans="1:25">
       <c r="A127" t="s">
         <v>25</v>
       </c>
       <c r="B127">
         <v>2026</v>
       </c>
       <c r="C127">
         <v>3092</v>
       </c>
       <c r="D127" t="s">
         <v>26</v>
       </c>
       <c r="E127">
         <v>2</v>
       </c>
       <c r="F127">
         <v>5</v>
       </c>
       <c r="G127">
         <v>7.6935</v>
       </c>
       <c r="H127">
-        <v>665</v>
+        <v>604</v>
       </c>
       <c r="I127">
         <v>0</v>
       </c>
       <c r="J127">
         <v>0</v>
       </c>
       <c r="K127">
-        <v>2132.48700000000008</v>
+        <v>1901.38800000000015</v>
       </c>
       <c r="L127" t="s">
         <v>27</v>
       </c>
       <c r="M127">
         <v>1</v>
       </c>
       <c r="N127" t="s">
         <v>52</v>
       </c>
       <c r="O127">
         <v>2</v>
       </c>
       <c r="P127">
         <v>17767</v>
       </c>
       <c r="Q127" t="s">
         <v>46</v>
       </c>
       <c r="R127" t="s">
         <v>30</v>
       </c>
       <c r="S127" t="s">
         <v>32</v>
       </c>
@@ -10379,60 +10379,60 @@
       </c>
     </row>
     <row r="128" spans="1:25">
       <c r="A128" t="s">
         <v>25</v>
       </c>
       <c r="B128">
         <v>2026</v>
       </c>
       <c r="C128">
         <v>3092</v>
       </c>
       <c r="D128" t="s">
         <v>26</v>
       </c>
       <c r="E128">
         <v>2</v>
       </c>
       <c r="F128">
         <v>5</v>
       </c>
       <c r="G128">
         <v>7.6935</v>
       </c>
       <c r="H128">
-        <v>665</v>
+        <v>604</v>
       </c>
       <c r="I128">
         <v>0</v>
       </c>
       <c r="J128">
         <v>0</v>
       </c>
       <c r="K128">
-        <v>2132.48700000000008</v>
+        <v>1901.38800000000015</v>
       </c>
       <c r="L128" t="s">
         <v>27</v>
       </c>
       <c r="M128">
         <v>1</v>
       </c>
       <c r="N128" t="s">
         <v>52</v>
       </c>
       <c r="O128">
         <v>2</v>
       </c>
       <c r="P128">
         <v>17767</v>
       </c>
       <c r="Q128" t="s">
         <v>46</v>
       </c>
       <c r="R128" t="s">
         <v>30</v>
       </c>
       <c r="S128" t="s">
         <v>32</v>
       </c>
@@ -10456,60 +10456,60 @@
       </c>
     </row>
     <row r="129" spans="1:25">
       <c r="A129" t="s">
         <v>25</v>
       </c>
       <c r="B129">
         <v>2026</v>
       </c>
       <c r="C129">
         <v>3092</v>
       </c>
       <c r="D129" t="s">
         <v>26</v>
       </c>
       <c r="E129">
         <v>2</v>
       </c>
       <c r="F129">
         <v>5</v>
       </c>
       <c r="G129">
         <v>7.6935</v>
       </c>
       <c r="H129">
-        <v>665</v>
+        <v>604</v>
       </c>
       <c r="I129">
         <v>0</v>
       </c>
       <c r="J129">
         <v>0</v>
       </c>
       <c r="K129">
-        <v>2132.48700000000008</v>
+        <v>1901.38800000000015</v>
       </c>
       <c r="L129" t="s">
         <v>27</v>
       </c>
       <c r="M129">
         <v>1</v>
       </c>
       <c r="N129" t="s">
         <v>52</v>
       </c>
       <c r="O129">
         <v>2</v>
       </c>
       <c r="P129">
         <v>17767</v>
       </c>
       <c r="Q129" t="s">
         <v>46</v>
       </c>
       <c r="R129" t="s">
         <v>30</v>
       </c>
       <c r="S129" t="s">
         <v>32</v>
       </c>