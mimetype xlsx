--- v0 (2026-09-21)
+++ v1 (2026-11-07)
@@ -587,51 +587,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y236"/>
+  <dimension ref="A1:Y223"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
@@ -4720,1802 +4720,1802 @@
       </c>
       <c r="X53">
         <v>0</v>
       </c>
       <c r="Y53">
         <v>16.122</v>
       </c>
     </row>
     <row r="54" spans="1:25">
       <c r="A54" t="s">
         <v>25</v>
       </c>
       <c r="B54">
         <v>2026</v>
       </c>
       <c r="C54">
         <v>3350</v>
       </c>
       <c r="D54" t="s">
         <v>26</v>
       </c>
       <c r="E54">
         <v>2</v>
       </c>
       <c r="F54">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="G54">
-        <v>27.1145</v>
+        <v>3.22</v>
       </c>
       <c r="H54">
-        <v>877</v>
+        <v>151</v>
       </c>
       <c r="I54">
         <v>0</v>
       </c>
       <c r="J54">
         <v>0</v>
       </c>
       <c r="K54">
-        <v>1458.30199999999991</v>
+        <v>288.387</v>
       </c>
       <c r="L54" t="s">
         <v>27</v>
       </c>
       <c r="M54">
         <v>1</v>
       </c>
       <c r="N54" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="O54">
         <v>2</v>
       </c>
       <c r="P54">
         <v>17845</v>
       </c>
       <c r="Q54" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="R54" t="s">
         <v>30</v>
       </c>
       <c r="S54" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="T54" t="s">
         <v>31</v>
       </c>
       <c r="U54" t="s">
         <v>34</v>
       </c>
       <c r="V54">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W54">
         <v>0</v>
       </c>
       <c r="X54">
         <v>0</v>
       </c>
       <c r="Y54">
-        <v>0.628</v>
+        <v>0.358</v>
       </c>
     </row>
     <row r="55" spans="1:25">
       <c r="A55" t="s">
         <v>25</v>
       </c>
       <c r="B55">
         <v>2026</v>
       </c>
       <c r="C55">
         <v>3350</v>
       </c>
       <c r="D55" t="s">
         <v>26</v>
       </c>
       <c r="E55">
         <v>2</v>
       </c>
       <c r="F55">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="G55">
-        <v>27.1145</v>
+        <v>3.22</v>
       </c>
       <c r="H55">
-        <v>877</v>
+        <v>151</v>
       </c>
       <c r="I55">
         <v>0</v>
       </c>
       <c r="J55">
         <v>0</v>
       </c>
       <c r="K55">
-        <v>1458.30199999999991</v>
+        <v>288.387</v>
       </c>
       <c r="L55" t="s">
         <v>27</v>
       </c>
       <c r="M55">
         <v>1</v>
       </c>
       <c r="N55" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="O55">
         <v>2</v>
       </c>
       <c r="P55">
         <v>17845</v>
       </c>
       <c r="Q55" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="R55" t="s">
         <v>30</v>
       </c>
       <c r="S55" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="T55" t="s">
         <v>31</v>
       </c>
       <c r="U55" t="s">
         <v>35</v>
       </c>
       <c r="V55">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="W55">
         <v>0</v>
       </c>
       <c r="X55">
         <v>0</v>
       </c>
       <c r="Y55">
-        <v>2.056</v>
+        <v>3.326</v>
       </c>
     </row>
     <row r="56" spans="1:25">
       <c r="A56" t="s">
         <v>25</v>
       </c>
       <c r="B56">
         <v>2026</v>
       </c>
       <c r="C56">
         <v>3350</v>
       </c>
       <c r="D56" t="s">
         <v>26</v>
       </c>
       <c r="E56">
         <v>2</v>
       </c>
       <c r="F56">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="G56">
-        <v>27.1145</v>
+        <v>3.22</v>
       </c>
       <c r="H56">
-        <v>877</v>
+        <v>151</v>
       </c>
       <c r="I56">
         <v>0</v>
       </c>
       <c r="J56">
         <v>0</v>
       </c>
       <c r="K56">
-        <v>1458.30199999999991</v>
+        <v>288.387</v>
       </c>
       <c r="L56" t="s">
         <v>27</v>
       </c>
       <c r="M56">
         <v>1</v>
       </c>
       <c r="N56" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="O56">
         <v>2</v>
       </c>
       <c r="P56">
         <v>17845</v>
       </c>
       <c r="Q56" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="R56" t="s">
         <v>30</v>
       </c>
       <c r="S56" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="T56" t="s">
         <v>31</v>
       </c>
       <c r="U56" t="s">
         <v>36</v>
       </c>
       <c r="V56">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="W56">
         <v>0</v>
       </c>
       <c r="X56">
         <v>0</v>
       </c>
       <c r="Y56">
-        <v>15.966</v>
+        <v>42.315</v>
       </c>
     </row>
     <row r="57" spans="1:25">
       <c r="A57" t="s">
         <v>25</v>
       </c>
       <c r="B57">
         <v>2026</v>
       </c>
       <c r="C57">
         <v>3350</v>
       </c>
       <c r="D57" t="s">
         <v>26</v>
       </c>
       <c r="E57">
         <v>2</v>
       </c>
       <c r="F57">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="G57">
-        <v>27.1145</v>
+        <v>3.22</v>
       </c>
       <c r="H57">
-        <v>877</v>
+        <v>151</v>
       </c>
       <c r="I57">
         <v>0</v>
       </c>
       <c r="J57">
         <v>0</v>
       </c>
       <c r="K57">
-        <v>1458.30199999999991</v>
+        <v>288.387</v>
       </c>
       <c r="L57" t="s">
         <v>27</v>
       </c>
       <c r="M57">
         <v>1</v>
       </c>
       <c r="N57" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="O57">
         <v>2</v>
       </c>
       <c r="P57">
         <v>17845</v>
       </c>
       <c r="Q57" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="R57" t="s">
         <v>30</v>
       </c>
       <c r="S57" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="T57" t="s">
         <v>31</v>
       </c>
       <c r="U57" t="s">
         <v>37</v>
       </c>
       <c r="V57">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="W57">
         <v>0</v>
       </c>
       <c r="X57">
         <v>0</v>
       </c>
       <c r="Y57">
-        <v>34.456</v>
+        <v>120.292</v>
       </c>
     </row>
     <row r="58" spans="1:25">
       <c r="A58" t="s">
         <v>25</v>
       </c>
       <c r="B58">
         <v>2026</v>
       </c>
       <c r="C58">
         <v>3350</v>
       </c>
       <c r="D58" t="s">
         <v>26</v>
       </c>
       <c r="E58">
         <v>2</v>
       </c>
       <c r="F58">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="G58">
-        <v>27.1145</v>
+        <v>3.22</v>
       </c>
       <c r="H58">
-        <v>877</v>
+        <v>151</v>
       </c>
       <c r="I58">
         <v>0</v>
       </c>
       <c r="J58">
         <v>0</v>
       </c>
       <c r="K58">
-        <v>1458.30199999999991</v>
+        <v>288.387</v>
       </c>
       <c r="L58" t="s">
         <v>27</v>
       </c>
       <c r="M58">
         <v>1</v>
       </c>
       <c r="N58" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="O58">
         <v>2</v>
       </c>
       <c r="P58">
         <v>17845</v>
       </c>
       <c r="Q58" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="R58" t="s">
         <v>30</v>
       </c>
       <c r="S58" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="T58" t="s">
         <v>31</v>
       </c>
       <c r="U58" t="s">
         <v>42</v>
       </c>
       <c r="V58">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="W58">
         <v>0</v>
       </c>
       <c r="X58">
         <v>0</v>
       </c>
       <c r="Y58">
-        <v>72.431</v>
+        <v>94.605</v>
       </c>
     </row>
     <row r="59" spans="1:25">
       <c r="A59" t="s">
         <v>25</v>
       </c>
       <c r="B59">
         <v>2026</v>
       </c>
       <c r="C59">
         <v>3350</v>
       </c>
       <c r="D59" t="s">
         <v>26</v>
       </c>
       <c r="E59">
         <v>2</v>
       </c>
       <c r="F59">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="G59">
-        <v>27.1145</v>
+        <v>3.22</v>
       </c>
       <c r="H59">
-        <v>877</v>
+        <v>151</v>
       </c>
       <c r="I59">
         <v>0</v>
       </c>
       <c r="J59">
         <v>0</v>
       </c>
       <c r="K59">
-        <v>1458.30199999999991</v>
+        <v>288.387</v>
       </c>
       <c r="L59" t="s">
         <v>27</v>
       </c>
       <c r="M59">
         <v>1</v>
       </c>
       <c r="N59" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="O59">
         <v>2</v>
       </c>
       <c r="P59">
         <v>17845</v>
       </c>
       <c r="Q59" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="R59" t="s">
         <v>30</v>
       </c>
       <c r="S59" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="T59" t="s">
         <v>31</v>
       </c>
       <c r="U59" t="s">
         <v>43</v>
       </c>
       <c r="V59">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="W59">
         <v>0</v>
       </c>
       <c r="X59">
         <v>0</v>
       </c>
       <c r="Y59">
-        <v>19.314</v>
+        <v>7.683</v>
       </c>
     </row>
     <row r="60" spans="1:25">
       <c r="A60" t="s">
         <v>25</v>
       </c>
       <c r="B60">
         <v>2026</v>
       </c>
       <c r="C60">
         <v>3350</v>
       </c>
       <c r="D60" t="s">
         <v>26</v>
       </c>
       <c r="E60">
         <v>2</v>
       </c>
       <c r="F60">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="G60">
-        <v>27.1145</v>
+        <v>3.22</v>
       </c>
       <c r="H60">
-        <v>877</v>
+        <v>151</v>
       </c>
       <c r="I60">
         <v>0</v>
       </c>
       <c r="J60">
         <v>0</v>
       </c>
       <c r="K60">
-        <v>1458.30199999999991</v>
+        <v>288.387</v>
       </c>
       <c r="L60" t="s">
         <v>27</v>
       </c>
       <c r="M60">
         <v>1</v>
       </c>
       <c r="N60" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="O60">
         <v>2</v>
       </c>
       <c r="P60">
         <v>17845</v>
       </c>
       <c r="Q60" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="R60" t="s">
         <v>30</v>
       </c>
       <c r="S60" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="T60" t="s">
         <v>31</v>
       </c>
       <c r="U60" t="s">
         <v>44</v>
       </c>
       <c r="V60">
         <v>1</v>
       </c>
       <c r="W60">
         <v>0</v>
       </c>
       <c r="X60">
         <v>0</v>
       </c>
       <c r="Y60">
-        <v>4.063</v>
+        <v>4.514</v>
       </c>
     </row>
     <row r="61" spans="1:25">
       <c r="A61" t="s">
         <v>25</v>
       </c>
       <c r="B61">
         <v>2026</v>
       </c>
       <c r="C61">
         <v>3350</v>
       </c>
       <c r="D61" t="s">
         <v>26</v>
       </c>
       <c r="E61">
         <v>2</v>
       </c>
       <c r="F61">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="G61">
-        <v>27.1145</v>
+        <v>3.22</v>
       </c>
       <c r="H61">
-        <v>877</v>
+        <v>151</v>
       </c>
       <c r="I61">
         <v>0</v>
       </c>
       <c r="J61">
         <v>0</v>
       </c>
       <c r="K61">
-        <v>1458.30199999999991</v>
+        <v>288.387</v>
       </c>
       <c r="L61" t="s">
         <v>27</v>
       </c>
       <c r="M61">
         <v>1</v>
       </c>
       <c r="N61" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="O61">
         <v>2</v>
       </c>
       <c r="P61">
         <v>17845</v>
       </c>
       <c r="Q61" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="R61" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S61" t="s">
         <v>31</v>
       </c>
       <c r="T61" t="s">
         <v>31</v>
       </c>
       <c r="U61" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="V61">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="W61">
         <v>0</v>
       </c>
       <c r="X61">
         <v>0</v>
       </c>
       <c r="Y61">
-        <v>0.702</v>
+        <v>3.438</v>
       </c>
     </row>
     <row r="62" spans="1:25">
       <c r="A62" t="s">
         <v>25</v>
       </c>
       <c r="B62">
         <v>2026</v>
       </c>
       <c r="C62">
         <v>3350</v>
       </c>
       <c r="D62" t="s">
         <v>26</v>
       </c>
       <c r="E62">
         <v>2</v>
       </c>
       <c r="F62">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="G62">
-        <v>27.1145</v>
+        <v>3.22</v>
       </c>
       <c r="H62">
-        <v>877</v>
+        <v>151</v>
       </c>
       <c r="I62">
         <v>0</v>
       </c>
       <c r="J62">
         <v>0</v>
       </c>
       <c r="K62">
-        <v>1458.30199999999991</v>
+        <v>288.387</v>
       </c>
       <c r="L62" t="s">
         <v>27</v>
       </c>
       <c r="M62">
         <v>1</v>
       </c>
       <c r="N62" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="O62">
         <v>2</v>
       </c>
       <c r="P62">
         <v>17845</v>
       </c>
       <c r="Q62" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="R62" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S62" t="s">
         <v>31</v>
       </c>
       <c r="T62" t="s">
         <v>31</v>
       </c>
       <c r="U62" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="V62">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="W62">
         <v>0</v>
       </c>
       <c r="X62">
         <v>0</v>
       </c>
       <c r="Y62">
-        <v>10.525</v>
+        <v>9.642</v>
       </c>
     </row>
     <row r="63" spans="1:25">
       <c r="A63" t="s">
         <v>25</v>
       </c>
       <c r="B63">
         <v>2026</v>
       </c>
       <c r="C63">
         <v>3350</v>
       </c>
       <c r="D63" t="s">
         <v>26</v>
       </c>
       <c r="E63">
         <v>2</v>
       </c>
       <c r="F63">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="G63">
-        <v>27.1145</v>
+        <v>3.22</v>
       </c>
       <c r="H63">
-        <v>877</v>
+        <v>151</v>
       </c>
       <c r="I63">
         <v>0</v>
       </c>
       <c r="J63">
         <v>0</v>
       </c>
       <c r="K63">
-        <v>1458.30199999999991</v>
+        <v>288.387</v>
       </c>
       <c r="L63" t="s">
         <v>27</v>
       </c>
       <c r="M63">
         <v>1</v>
       </c>
       <c r="N63" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="O63">
         <v>2</v>
       </c>
       <c r="P63">
         <v>17845</v>
       </c>
       <c r="Q63" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="R63" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S63" t="s">
         <v>31</v>
       </c>
       <c r="T63" t="s">
         <v>31</v>
       </c>
       <c r="U63" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="V63">
-        <v>143</v>
+        <v>1</v>
       </c>
       <c r="W63">
         <v>0</v>
       </c>
       <c r="X63">
         <v>0</v>
       </c>
       <c r="Y63">
-        <v>142.020999999999987</v>
+        <v>2.214</v>
       </c>
     </row>
     <row r="64" spans="1:25">
       <c r="A64" t="s">
         <v>25</v>
       </c>
       <c r="B64">
         <v>2026</v>
       </c>
       <c r="C64">
         <v>3350</v>
       </c>
       <c r="D64" t="s">
         <v>26</v>
       </c>
       <c r="E64">
         <v>2</v>
       </c>
       <c r="F64">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="G64">
-        <v>27.1145</v>
+        <v>16.6681</v>
       </c>
       <c r="H64">
-        <v>877</v>
+        <v>346</v>
       </c>
       <c r="I64">
-        <v>0</v>
+        <v>161.0</v>
       </c>
       <c r="J64">
-        <v>0</v>
+        <v>276.798</v>
       </c>
       <c r="K64">
-        <v>1458.30199999999991</v>
+        <v>0</v>
       </c>
       <c r="L64" t="s">
         <v>27</v>
       </c>
       <c r="M64">
         <v>1</v>
       </c>
       <c r="N64" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="O64">
         <v>2</v>
       </c>
       <c r="P64">
         <v>17845</v>
       </c>
       <c r="Q64" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="R64" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S64" t="s">
         <v>31</v>
       </c>
       <c r="T64" t="s">
         <v>31</v>
       </c>
       <c r="U64" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="V64">
-        <v>507</v>
+        <v>18</v>
       </c>
       <c r="W64">
         <v>0</v>
       </c>
       <c r="X64">
         <v>0</v>
       </c>
       <c r="Y64">
-        <v>838.13699999999994</v>
+        <v>0.638</v>
       </c>
     </row>
     <row r="65" spans="1:25">
       <c r="A65" t="s">
         <v>25</v>
       </c>
       <c r="B65">
         <v>2026</v>
       </c>
       <c r="C65">
         <v>3350</v>
       </c>
       <c r="D65" t="s">
         <v>26</v>
       </c>
       <c r="E65">
         <v>2</v>
       </c>
       <c r="F65">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="G65">
-        <v>27.1145</v>
+        <v>16.6681</v>
       </c>
       <c r="H65">
-        <v>877</v>
+        <v>346</v>
       </c>
       <c r="I65">
-        <v>0</v>
+        <v>161.0</v>
       </c>
       <c r="J65">
-        <v>0</v>
+        <v>276.798</v>
       </c>
       <c r="K65">
-        <v>1458.30199999999991</v>
+        <v>0</v>
       </c>
       <c r="L65" t="s">
         <v>27</v>
       </c>
       <c r="M65">
         <v>1</v>
       </c>
       <c r="N65" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="O65">
         <v>2</v>
       </c>
       <c r="P65">
         <v>17845</v>
       </c>
       <c r="Q65" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="R65" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S65" t="s">
         <v>31</v>
       </c>
       <c r="T65" t="s">
         <v>31</v>
       </c>
       <c r="U65" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="V65">
-        <v>127</v>
+        <v>70</v>
       </c>
       <c r="W65">
         <v>0</v>
       </c>
       <c r="X65">
         <v>0</v>
       </c>
       <c r="Y65">
-        <v>311.29700000000003</v>
+        <v>7.73</v>
       </c>
     </row>
     <row r="66" spans="1:25">
       <c r="A66" t="s">
         <v>25</v>
       </c>
       <c r="B66">
         <v>2026</v>
       </c>
       <c r="C66">
         <v>3350</v>
       </c>
       <c r="D66" t="s">
         <v>26</v>
       </c>
       <c r="E66">
         <v>2</v>
       </c>
       <c r="F66">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="G66">
-        <v>27.1145</v>
+        <v>16.6681</v>
       </c>
       <c r="H66">
-        <v>877</v>
+        <v>346</v>
       </c>
       <c r="I66">
-        <v>0</v>
+        <v>161.0</v>
       </c>
       <c r="J66">
-        <v>0</v>
+        <v>276.798</v>
       </c>
       <c r="K66">
-        <v>1458.30199999999991</v>
+        <v>0</v>
       </c>
       <c r="L66" t="s">
         <v>27</v>
       </c>
       <c r="M66">
         <v>1</v>
       </c>
       <c r="N66" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="O66">
         <v>2</v>
       </c>
       <c r="P66">
         <v>17845</v>
       </c>
       <c r="Q66" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="R66" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S66" t="s">
         <v>31</v>
       </c>
       <c r="T66" t="s">
         <v>31</v>
       </c>
       <c r="U66" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="V66">
-        <v>2</v>
+        <v>37</v>
       </c>
       <c r="W66">
         <v>0</v>
       </c>
       <c r="X66">
         <v>0</v>
       </c>
       <c r="Y66">
-        <v>6.706</v>
+        <v>6.808</v>
       </c>
     </row>
     <row r="67" spans="1:25">
       <c r="A67" t="s">
         <v>25</v>
       </c>
       <c r="B67">
         <v>2026</v>
       </c>
       <c r="C67">
         <v>3350</v>
       </c>
       <c r="D67" t="s">
         <v>26</v>
       </c>
       <c r="E67">
         <v>2</v>
       </c>
       <c r="F67">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="G67">
-        <v>3.22</v>
+        <v>16.6681</v>
       </c>
       <c r="H67">
-        <v>151</v>
+        <v>346</v>
       </c>
       <c r="I67">
-        <v>0</v>
+        <v>161.0</v>
       </c>
       <c r="J67">
-        <v>0</v>
+        <v>276.798</v>
       </c>
       <c r="K67">
-        <v>288.387</v>
+        <v>0</v>
       </c>
       <c r="L67" t="s">
         <v>27</v>
       </c>
       <c r="M67">
         <v>1</v>
       </c>
       <c r="N67" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="O67">
         <v>2</v>
       </c>
       <c r="P67">
         <v>17845</v>
       </c>
       <c r="Q67" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="R67" t="s">
         <v>30</v>
       </c>
       <c r="S67" t="s">
         <v>31</v>
       </c>
       <c r="T67" t="s">
         <v>31</v>
       </c>
       <c r="U67" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="V67">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="W67">
         <v>0</v>
       </c>
       <c r="X67">
         <v>0</v>
       </c>
       <c r="Y67">
-        <v>0.358</v>
+        <v>27.299</v>
       </c>
     </row>
     <row r="68" spans="1:25">
       <c r="A68" t="s">
         <v>25</v>
       </c>
       <c r="B68">
         <v>2026</v>
       </c>
       <c r="C68">
         <v>3350</v>
       </c>
       <c r="D68" t="s">
         <v>26</v>
       </c>
       <c r="E68">
         <v>2</v>
       </c>
       <c r="F68">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="G68">
-        <v>3.22</v>
+        <v>16.6681</v>
       </c>
       <c r="H68">
-        <v>151</v>
+        <v>346</v>
       </c>
       <c r="I68">
-        <v>0</v>
+        <v>161.0</v>
       </c>
       <c r="J68">
-        <v>0</v>
+        <v>276.798</v>
       </c>
       <c r="K68">
-        <v>288.387</v>
+        <v>0</v>
       </c>
       <c r="L68" t="s">
         <v>27</v>
       </c>
       <c r="M68">
         <v>1</v>
       </c>
       <c r="N68" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="O68">
         <v>2</v>
       </c>
       <c r="P68">
         <v>17845</v>
       </c>
       <c r="Q68" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="R68" t="s">
         <v>30</v>
       </c>
       <c r="S68" t="s">
         <v>31</v>
       </c>
       <c r="T68" t="s">
         <v>31</v>
       </c>
       <c r="U68" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="V68">
-        <v>5</v>
+        <v>23</v>
       </c>
       <c r="W68">
-        <v>0</v>
+        <v>5.0</v>
       </c>
       <c r="X68">
         <v>0</v>
       </c>
       <c r="Y68">
-        <v>3.326</v>
+        <v>12.519</v>
       </c>
     </row>
     <row r="69" spans="1:25">
       <c r="A69" t="s">
         <v>25</v>
       </c>
       <c r="B69">
         <v>2026</v>
       </c>
       <c r="C69">
         <v>3350</v>
       </c>
       <c r="D69" t="s">
         <v>26</v>
       </c>
       <c r="E69">
         <v>2</v>
       </c>
       <c r="F69">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="G69">
-        <v>3.22</v>
+        <v>16.6681</v>
       </c>
       <c r="H69">
-        <v>151</v>
+        <v>346</v>
       </c>
       <c r="I69">
-        <v>0</v>
+        <v>161.0</v>
       </c>
       <c r="J69">
-        <v>0</v>
+        <v>276.798</v>
       </c>
       <c r="K69">
-        <v>288.387</v>
+        <v>0</v>
       </c>
       <c r="L69" t="s">
         <v>27</v>
       </c>
       <c r="M69">
         <v>1</v>
       </c>
       <c r="N69" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="O69">
         <v>2</v>
       </c>
       <c r="P69">
         <v>17845</v>
       </c>
       <c r="Q69" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="R69" t="s">
         <v>30</v>
       </c>
       <c r="S69" t="s">
         <v>31</v>
       </c>
       <c r="T69" t="s">
         <v>31</v>
       </c>
       <c r="U69" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="V69">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="W69">
-        <v>0</v>
+        <v>6.0</v>
       </c>
       <c r="X69">
         <v>0</v>
       </c>
       <c r="Y69">
-        <v>42.315</v>
+        <v>15.864</v>
       </c>
     </row>
     <row r="70" spans="1:25">
       <c r="A70" t="s">
         <v>25</v>
       </c>
       <c r="B70">
         <v>2026</v>
       </c>
       <c r="C70">
         <v>3350</v>
       </c>
       <c r="D70" t="s">
         <v>26</v>
       </c>
       <c r="E70">
         <v>2</v>
       </c>
       <c r="F70">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="G70">
-        <v>3.22</v>
+        <v>16.6681</v>
       </c>
       <c r="H70">
-        <v>151</v>
+        <v>346</v>
       </c>
       <c r="I70">
-        <v>0</v>
+        <v>161.0</v>
       </c>
       <c r="J70">
-        <v>0</v>
+        <v>276.798</v>
       </c>
       <c r="K70">
-        <v>288.387</v>
+        <v>0</v>
       </c>
       <c r="L70" t="s">
         <v>27</v>
       </c>
       <c r="M70">
         <v>1</v>
       </c>
       <c r="N70" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="O70">
         <v>2</v>
       </c>
       <c r="P70">
         <v>17845</v>
       </c>
       <c r="Q70" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="R70" t="s">
         <v>30</v>
       </c>
       <c r="S70" t="s">
         <v>31</v>
       </c>
       <c r="T70" t="s">
         <v>31</v>
       </c>
       <c r="U70" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="V70">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="W70">
-        <v>0</v>
+        <v>13.0</v>
       </c>
       <c r="X70">
         <v>0</v>
       </c>
       <c r="Y70">
-        <v>120.292</v>
+        <v>22.12</v>
       </c>
     </row>
     <row r="71" spans="1:25">
       <c r="A71" t="s">
         <v>25</v>
       </c>
       <c r="B71">
         <v>2026</v>
       </c>
       <c r="C71">
         <v>3350</v>
       </c>
       <c r="D71" t="s">
         <v>26</v>
       </c>
       <c r="E71">
         <v>2</v>
       </c>
       <c r="F71">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="G71">
-        <v>3.22</v>
+        <v>16.6681</v>
       </c>
       <c r="H71">
-        <v>151</v>
+        <v>346</v>
       </c>
       <c r="I71">
-        <v>0</v>
+        <v>161.0</v>
       </c>
       <c r="J71">
-        <v>0</v>
+        <v>276.798</v>
       </c>
       <c r="K71">
-        <v>288.387</v>
+        <v>0</v>
       </c>
       <c r="L71" t="s">
         <v>27</v>
       </c>
       <c r="M71">
         <v>1</v>
       </c>
       <c r="N71" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="O71">
         <v>2</v>
       </c>
       <c r="P71">
         <v>17845</v>
       </c>
       <c r="Q71" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="R71" t="s">
         <v>30</v>
       </c>
       <c r="S71" t="s">
         <v>31</v>
       </c>
       <c r="T71" t="s">
         <v>31</v>
       </c>
       <c r="U71" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="V71">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="W71">
-        <v>0</v>
+        <v>16.0</v>
       </c>
       <c r="X71">
         <v>0</v>
       </c>
       <c r="Y71">
-        <v>94.605</v>
+        <v>21.856</v>
       </c>
     </row>
     <row r="72" spans="1:25">
       <c r="A72" t="s">
         <v>25</v>
       </c>
       <c r="B72">
         <v>2026</v>
       </c>
       <c r="C72">
         <v>3350</v>
       </c>
       <c r="D72" t="s">
         <v>26</v>
       </c>
       <c r="E72">
         <v>2</v>
       </c>
       <c r="F72">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="G72">
-        <v>3.22</v>
+        <v>16.6681</v>
       </c>
       <c r="H72">
-        <v>151</v>
+        <v>346</v>
       </c>
       <c r="I72">
-        <v>0</v>
+        <v>161.0</v>
       </c>
       <c r="J72">
-        <v>0</v>
+        <v>276.798</v>
       </c>
       <c r="K72">
-        <v>288.387</v>
+        <v>0</v>
       </c>
       <c r="L72" t="s">
         <v>27</v>
       </c>
       <c r="M72">
         <v>1</v>
       </c>
       <c r="N72" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="O72">
         <v>2</v>
       </c>
       <c r="P72">
         <v>17845</v>
       </c>
       <c r="Q72" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="R72" t="s">
         <v>30</v>
       </c>
       <c r="S72" t="s">
         <v>31</v>
       </c>
       <c r="T72" t="s">
         <v>31</v>
       </c>
       <c r="U72" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="V72">
-        <v>2</v>
+        <v>30</v>
       </c>
       <c r="W72">
-        <v>0</v>
+        <v>74.0</v>
       </c>
       <c r="X72">
         <v>0</v>
       </c>
       <c r="Y72">
-        <v>7.683</v>
+        <v>87.137</v>
       </c>
     </row>
     <row r="73" spans="1:25">
       <c r="A73" t="s">
         <v>25</v>
       </c>
       <c r="B73">
         <v>2026</v>
       </c>
       <c r="C73">
         <v>3350</v>
       </c>
       <c r="D73" t="s">
         <v>26</v>
       </c>
       <c r="E73">
         <v>2</v>
       </c>
       <c r="F73">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="G73">
-        <v>3.22</v>
+        <v>16.6681</v>
       </c>
       <c r="H73">
-        <v>151</v>
+        <v>346</v>
       </c>
       <c r="I73">
-        <v>0</v>
+        <v>161.0</v>
       </c>
       <c r="J73">
-        <v>0</v>
+        <v>276.798</v>
       </c>
       <c r="K73">
-        <v>288.387</v>
+        <v>0</v>
       </c>
       <c r="L73" t="s">
         <v>27</v>
       </c>
       <c r="M73">
         <v>1</v>
       </c>
       <c r="N73" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="O73">
         <v>2</v>
       </c>
       <c r="P73">
         <v>17845</v>
       </c>
       <c r="Q73" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="R73" t="s">
         <v>30</v>
       </c>
       <c r="S73" t="s">
         <v>31</v>
       </c>
       <c r="T73" t="s">
         <v>31</v>
       </c>
       <c r="U73" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="V73">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="W73">
-        <v>0</v>
+        <v>20.0</v>
       </c>
       <c r="X73">
         <v>0</v>
       </c>
       <c r="Y73">
-        <v>4.514</v>
+        <v>24.141</v>
       </c>
     </row>
     <row r="74" spans="1:25">
       <c r="A74" t="s">
         <v>25</v>
       </c>
       <c r="B74">
         <v>2026</v>
       </c>
       <c r="C74">
         <v>3350</v>
       </c>
       <c r="D74" t="s">
         <v>26</v>
       </c>
       <c r="E74">
         <v>2</v>
       </c>
       <c r="F74">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="G74">
-        <v>3.22</v>
+        <v>16.6681</v>
       </c>
       <c r="H74">
-        <v>151</v>
+        <v>346</v>
       </c>
       <c r="I74">
-        <v>0</v>
+        <v>161.0</v>
       </c>
       <c r="J74">
-        <v>0</v>
+        <v>276.798</v>
       </c>
       <c r="K74">
-        <v>288.387</v>
+        <v>0</v>
       </c>
       <c r="L74" t="s">
         <v>27</v>
       </c>
       <c r="M74">
         <v>1</v>
       </c>
       <c r="N74" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="O74">
         <v>2</v>
       </c>
       <c r="P74">
         <v>17845</v>
       </c>
       <c r="Q74" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="R74" t="s">
         <v>30</v>
       </c>
       <c r="S74" t="s">
         <v>31</v>
       </c>
       <c r="T74" t="s">
         <v>31</v>
       </c>
       <c r="U74" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="V74">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="W74">
         <v>0</v>
       </c>
       <c r="X74">
         <v>0</v>
       </c>
       <c r="Y74">
-        <v>3.438</v>
+        <v>1.032</v>
       </c>
     </row>
     <row r="75" spans="1:25">
       <c r="A75" t="s">
         <v>25</v>
       </c>
       <c r="B75">
         <v>2026</v>
       </c>
       <c r="C75">
         <v>3350</v>
       </c>
       <c r="D75" t="s">
         <v>26</v>
       </c>
       <c r="E75">
         <v>2</v>
       </c>
       <c r="F75">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="G75">
-        <v>3.22</v>
+        <v>16.6681</v>
       </c>
       <c r="H75">
-        <v>151</v>
+        <v>346</v>
       </c>
       <c r="I75">
-        <v>0</v>
+        <v>161.0</v>
       </c>
       <c r="J75">
-        <v>0</v>
+        <v>276.798</v>
       </c>
       <c r="K75">
-        <v>288.387</v>
+        <v>0</v>
       </c>
       <c r="L75" t="s">
         <v>27</v>
       </c>
       <c r="M75">
         <v>1</v>
       </c>
       <c r="N75" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="O75">
         <v>2</v>
       </c>
       <c r="P75">
         <v>17845</v>
       </c>
       <c r="Q75" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="R75" t="s">
         <v>30</v>
       </c>
       <c r="S75" t="s">
         <v>31</v>
       </c>
       <c r="T75" t="s">
         <v>31</v>
       </c>
       <c r="U75" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="V75">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="W75">
         <v>0</v>
       </c>
       <c r="X75">
         <v>0</v>
       </c>
       <c r="Y75">
-        <v>9.642</v>
+        <v>0.568</v>
       </c>
     </row>
     <row r="76" spans="1:25">
       <c r="A76" t="s">
         <v>25</v>
       </c>
       <c r="B76">
         <v>2026</v>
       </c>
       <c r="C76">
         <v>3350</v>
       </c>
       <c r="D76" t="s">
         <v>26</v>
       </c>
       <c r="E76">
         <v>2</v>
       </c>
       <c r="F76">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="G76">
-        <v>3.22</v>
+        <v>16.6681</v>
       </c>
       <c r="H76">
-        <v>151</v>
+        <v>346</v>
       </c>
       <c r="I76">
-        <v>0</v>
+        <v>161.0</v>
       </c>
       <c r="J76">
-        <v>0</v>
+        <v>276.798</v>
       </c>
       <c r="K76">
-        <v>288.387</v>
+        <v>0</v>
       </c>
       <c r="L76" t="s">
         <v>27</v>
       </c>
       <c r="M76">
         <v>1</v>
       </c>
       <c r="N76" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="O76">
         <v>2</v>
       </c>
       <c r="P76">
         <v>17845</v>
       </c>
       <c r="Q76" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="R76" t="s">
         <v>30</v>
       </c>
       <c r="S76" t="s">
         <v>31</v>
       </c>
       <c r="T76" t="s">
         <v>31</v>
       </c>
       <c r="U76" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="V76">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="W76">
         <v>0</v>
       </c>
       <c r="X76">
         <v>0</v>
       </c>
       <c r="Y76">
-        <v>2.214</v>
+        <v>3.822</v>
       </c>
     </row>
     <row r="77" spans="1:25">
       <c r="A77" t="s">
         <v>25</v>
       </c>
       <c r="B77">
         <v>2026</v>
       </c>
       <c r="C77">
         <v>3350</v>
       </c>
       <c r="D77" t="s">
         <v>26</v>
       </c>
       <c r="E77">
         <v>2</v>
       </c>
       <c r="F77">
         <v>408</v>
       </c>
       <c r="G77">
         <v>16.6681</v>
       </c>
       <c r="H77">
@@ -6524,75 +6524,75 @@
       <c r="I77">
         <v>161.0</v>
       </c>
       <c r="J77">
         <v>276.798</v>
       </c>
       <c r="K77">
         <v>0</v>
       </c>
       <c r="L77" t="s">
         <v>27</v>
       </c>
       <c r="M77">
         <v>1</v>
       </c>
       <c r="N77" t="s">
         <v>50</v>
       </c>
       <c r="O77">
         <v>2</v>
       </c>
       <c r="P77">
         <v>17845</v>
       </c>
       <c r="Q77" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="R77" t="s">
         <v>30</v>
       </c>
       <c r="S77" t="s">
         <v>31</v>
       </c>
       <c r="T77" t="s">
         <v>31</v>
       </c>
       <c r="U77" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="V77">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="W77">
         <v>0</v>
       </c>
       <c r="X77">
         <v>0</v>
       </c>
       <c r="Y77">
-        <v>0.638</v>
+        <v>2.346</v>
       </c>
     </row>
     <row r="78" spans="1:25">
       <c r="A78" t="s">
         <v>25</v>
       </c>
       <c r="B78">
         <v>2026</v>
       </c>
       <c r="C78">
         <v>3350</v>
       </c>
       <c r="D78" t="s">
         <v>26</v>
       </c>
       <c r="E78">
         <v>2</v>
       </c>
       <c r="F78">
         <v>408</v>
       </c>
       <c r="G78">
         <v>16.6681</v>
       </c>
       <c r="H78">
@@ -6601,75 +6601,75 @@
       <c r="I78">
         <v>161.0</v>
       </c>
       <c r="J78">
         <v>276.798</v>
       </c>
       <c r="K78">
         <v>0</v>
       </c>
       <c r="L78" t="s">
         <v>27</v>
       </c>
       <c r="M78">
         <v>1</v>
       </c>
       <c r="N78" t="s">
         <v>50</v>
       </c>
       <c r="O78">
         <v>2</v>
       </c>
       <c r="P78">
         <v>17845</v>
       </c>
       <c r="Q78" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="R78" t="s">
         <v>30</v>
       </c>
       <c r="S78" t="s">
         <v>31</v>
       </c>
       <c r="T78" t="s">
         <v>31</v>
       </c>
       <c r="U78" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="V78">
-        <v>70</v>
+        <v>2</v>
       </c>
       <c r="W78">
         <v>0</v>
       </c>
       <c r="X78">
         <v>0</v>
       </c>
       <c r="Y78">
-        <v>7.73</v>
+        <v>1.298</v>
       </c>
     </row>
     <row r="79" spans="1:25">
       <c r="A79" t="s">
         <v>25</v>
       </c>
       <c r="B79">
         <v>2026</v>
       </c>
       <c r="C79">
         <v>3350</v>
       </c>
       <c r="D79" t="s">
         <v>26</v>
       </c>
       <c r="E79">
         <v>2</v>
       </c>
       <c r="F79">
         <v>408</v>
       </c>
       <c r="G79">
         <v>16.6681</v>
       </c>
       <c r="H79">
@@ -6678,75 +6678,75 @@
       <c r="I79">
         <v>161.0</v>
       </c>
       <c r="J79">
         <v>276.798</v>
       </c>
       <c r="K79">
         <v>0</v>
       </c>
       <c r="L79" t="s">
         <v>27</v>
       </c>
       <c r="M79">
         <v>1</v>
       </c>
       <c r="N79" t="s">
         <v>50</v>
       </c>
       <c r="O79">
         <v>2</v>
       </c>
       <c r="P79">
         <v>17845</v>
       </c>
       <c r="Q79" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="R79" t="s">
         <v>30</v>
       </c>
       <c r="S79" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="T79" t="s">
         <v>31</v>
       </c>
       <c r="U79" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="V79">
-        <v>37</v>
+        <v>1</v>
       </c>
       <c r="W79">
         <v>0</v>
       </c>
       <c r="X79">
         <v>0</v>
       </c>
       <c r="Y79">
-        <v>6.808</v>
+        <v>0.826</v>
       </c>
     </row>
     <row r="80" spans="1:25">
       <c r="A80" t="s">
         <v>25</v>
       </c>
       <c r="B80">
         <v>2026</v>
       </c>
       <c r="C80">
         <v>3350</v>
       </c>
       <c r="D80" t="s">
         <v>26</v>
       </c>
       <c r="E80">
         <v>2</v>
       </c>
       <c r="F80">
         <v>408</v>
       </c>
       <c r="G80">
         <v>16.6681</v>
       </c>
       <c r="H80">
@@ -6755,75 +6755,75 @@
       <c r="I80">
         <v>161.0</v>
       </c>
       <c r="J80">
         <v>276.798</v>
       </c>
       <c r="K80">
         <v>0</v>
       </c>
       <c r="L80" t="s">
         <v>27</v>
       </c>
       <c r="M80">
         <v>1</v>
       </c>
       <c r="N80" t="s">
         <v>50</v>
       </c>
       <c r="O80">
         <v>2</v>
       </c>
       <c r="P80">
         <v>17845</v>
       </c>
       <c r="Q80" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="R80" t="s">
         <v>30</v>
       </c>
       <c r="S80" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="T80" t="s">
         <v>31</v>
       </c>
       <c r="U80" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="V80">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="W80">
         <v>0</v>
       </c>
       <c r="X80">
         <v>0</v>
       </c>
       <c r="Y80">
-        <v>27.299</v>
+        <v>0.482</v>
       </c>
     </row>
     <row r="81" spans="1:25">
       <c r="A81" t="s">
         <v>25</v>
       </c>
       <c r="B81">
         <v>2026</v>
       </c>
       <c r="C81">
         <v>3350</v>
       </c>
       <c r="D81" t="s">
         <v>26</v>
       </c>
       <c r="E81">
         <v>2</v>
       </c>
       <c r="F81">
         <v>408</v>
       </c>
       <c r="G81">
         <v>16.6681</v>
       </c>
       <c r="H81">
@@ -6832,75 +6832,75 @@
       <c r="I81">
         <v>161.0</v>
       </c>
       <c r="J81">
         <v>276.798</v>
       </c>
       <c r="K81">
         <v>0</v>
       </c>
       <c r="L81" t="s">
         <v>27</v>
       </c>
       <c r="M81">
         <v>1</v>
       </c>
       <c r="N81" t="s">
         <v>50</v>
       </c>
       <c r="O81">
         <v>2</v>
       </c>
       <c r="P81">
         <v>17845</v>
       </c>
       <c r="Q81" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="R81" t="s">
         <v>30</v>
       </c>
       <c r="S81" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="T81" t="s">
         <v>31</v>
       </c>
       <c r="U81" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="V81">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="W81">
-        <v>5.0</v>
+        <v>0</v>
       </c>
       <c r="X81">
         <v>0</v>
       </c>
       <c r="Y81">
-        <v>12.519</v>
+        <v>1.601</v>
       </c>
     </row>
     <row r="82" spans="1:25">
       <c r="A82" t="s">
         <v>25</v>
       </c>
       <c r="B82">
         <v>2026</v>
       </c>
       <c r="C82">
         <v>3350</v>
       </c>
       <c r="D82" t="s">
         <v>26</v>
       </c>
       <c r="E82">
         <v>2</v>
       </c>
       <c r="F82">
         <v>408</v>
       </c>
       <c r="G82">
         <v>16.6681</v>
       </c>
       <c r="H82">
@@ -6909,75 +6909,75 @@
       <c r="I82">
         <v>161.0</v>
       </c>
       <c r="J82">
         <v>276.798</v>
       </c>
       <c r="K82">
         <v>0</v>
       </c>
       <c r="L82" t="s">
         <v>27</v>
       </c>
       <c r="M82">
         <v>1</v>
       </c>
       <c r="N82" t="s">
         <v>50</v>
       </c>
       <c r="O82">
         <v>2</v>
       </c>
       <c r="P82">
         <v>17845</v>
       </c>
       <c r="Q82" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="R82" t="s">
         <v>30</v>
       </c>
       <c r="S82" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="T82" t="s">
         <v>31</v>
       </c>
       <c r="U82" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="V82">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="W82">
-        <v>6.0</v>
+        <v>0</v>
       </c>
       <c r="X82">
         <v>0</v>
       </c>
       <c r="Y82">
-        <v>15.864</v>
+        <v>1.495</v>
       </c>
     </row>
     <row r="83" spans="1:25">
       <c r="A83" t="s">
         <v>25</v>
       </c>
       <c r="B83">
         <v>2026</v>
       </c>
       <c r="C83">
         <v>3350</v>
       </c>
       <c r="D83" t="s">
         <v>26</v>
       </c>
       <c r="E83">
         <v>2</v>
       </c>
       <c r="F83">
         <v>408</v>
       </c>
       <c r="G83">
         <v>16.6681</v>
       </c>
       <c r="H83">
@@ -6986,75 +6986,75 @@
       <c r="I83">
         <v>161.0</v>
       </c>
       <c r="J83">
         <v>276.798</v>
       </c>
       <c r="K83">
         <v>0</v>
       </c>
       <c r="L83" t="s">
         <v>27</v>
       </c>
       <c r="M83">
         <v>1</v>
       </c>
       <c r="N83" t="s">
         <v>50</v>
       </c>
       <c r="O83">
         <v>2</v>
       </c>
       <c r="P83">
         <v>17845</v>
       </c>
       <c r="Q83" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="R83" t="s">
         <v>30</v>
       </c>
       <c r="S83" t="s">
         <v>31</v>
       </c>
       <c r="T83" t="s">
         <v>31</v>
       </c>
       <c r="U83" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="V83">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="W83">
-        <v>13.0</v>
+        <v>0</v>
       </c>
       <c r="X83">
         <v>0</v>
       </c>
       <c r="Y83">
-        <v>22.12</v>
+        <v>2.577</v>
       </c>
     </row>
     <row r="84" spans="1:25">
       <c r="A84" t="s">
         <v>25</v>
       </c>
       <c r="B84">
         <v>2026</v>
       </c>
       <c r="C84">
         <v>3350</v>
       </c>
       <c r="D84" t="s">
         <v>26</v>
       </c>
       <c r="E84">
         <v>2</v>
       </c>
       <c r="F84">
         <v>408</v>
       </c>
       <c r="G84">
         <v>16.6681</v>
       </c>
       <c r="H84">
@@ -7063,75 +7063,75 @@
       <c r="I84">
         <v>161.0</v>
       </c>
       <c r="J84">
         <v>276.798</v>
       </c>
       <c r="K84">
         <v>0</v>
       </c>
       <c r="L84" t="s">
         <v>27</v>
       </c>
       <c r="M84">
         <v>1</v>
       </c>
       <c r="N84" t="s">
         <v>50</v>
       </c>
       <c r="O84">
         <v>2</v>
       </c>
       <c r="P84">
         <v>17845</v>
       </c>
       <c r="Q84" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="R84" t="s">
         <v>30</v>
       </c>
       <c r="S84" t="s">
         <v>31</v>
       </c>
       <c r="T84" t="s">
         <v>31</v>
       </c>
       <c r="U84" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="V84">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="W84">
-        <v>16.0</v>
+        <v>0</v>
       </c>
       <c r="X84">
         <v>0</v>
       </c>
       <c r="Y84">
-        <v>21.856</v>
+        <v>2.188</v>
       </c>
     </row>
     <row r="85" spans="1:25">
       <c r="A85" t="s">
         <v>25</v>
       </c>
       <c r="B85">
         <v>2026</v>
       </c>
       <c r="C85">
         <v>3350</v>
       </c>
       <c r="D85" t="s">
         <v>26</v>
       </c>
       <c r="E85">
         <v>2</v>
       </c>
       <c r="F85">
         <v>408</v>
       </c>
       <c r="G85">
         <v>16.6681</v>
       </c>
       <c r="H85">
@@ -7146,69 +7146,69 @@
       <c r="K85">
         <v>0</v>
       </c>
       <c r="L85" t="s">
         <v>27</v>
       </c>
       <c r="M85">
         <v>1</v>
       </c>
       <c r="N85" t="s">
         <v>50</v>
       </c>
       <c r="O85">
         <v>2</v>
       </c>
       <c r="P85">
         <v>17845</v>
       </c>
       <c r="Q85" t="s">
         <v>51</v>
       </c>
       <c r="R85" t="s">
         <v>30</v>
       </c>
       <c r="S85" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="T85" t="s">
         <v>31</v>
       </c>
       <c r="U85" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="V85">
-        <v>30</v>
+        <v>2</v>
       </c>
       <c r="W85">
-        <v>74.0</v>
+        <v>2.0</v>
       </c>
       <c r="X85">
         <v>0</v>
       </c>
       <c r="Y85">
-        <v>87.137</v>
+        <v>2.424</v>
       </c>
     </row>
     <row r="86" spans="1:25">
       <c r="A86" t="s">
         <v>25</v>
       </c>
       <c r="B86">
         <v>2026</v>
       </c>
       <c r="C86">
         <v>3350</v>
       </c>
       <c r="D86" t="s">
         <v>26</v>
       </c>
       <c r="E86">
         <v>2</v>
       </c>
       <c r="F86">
         <v>408</v>
       </c>
       <c r="G86">
         <v>16.6681</v>
       </c>
       <c r="H86">
@@ -7223,69 +7223,69 @@
       <c r="K86">
         <v>0</v>
       </c>
       <c r="L86" t="s">
         <v>27</v>
       </c>
       <c r="M86">
         <v>1</v>
       </c>
       <c r="N86" t="s">
         <v>50</v>
       </c>
       <c r="O86">
         <v>2</v>
       </c>
       <c r="P86">
         <v>17845</v>
       </c>
       <c r="Q86" t="s">
         <v>51</v>
       </c>
       <c r="R86" t="s">
         <v>30</v>
       </c>
       <c r="S86" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="T86" t="s">
         <v>31</v>
       </c>
       <c r="U86" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="V86">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="W86">
-        <v>20.0</v>
+        <v>2.0</v>
       </c>
       <c r="X86">
         <v>0</v>
       </c>
       <c r="Y86">
-        <v>24.141</v>
+        <v>2.94</v>
       </c>
     </row>
     <row r="87" spans="1:25">
       <c r="A87" t="s">
         <v>25</v>
       </c>
       <c r="B87">
         <v>2026</v>
       </c>
       <c r="C87">
         <v>3350</v>
       </c>
       <c r="D87" t="s">
         <v>26</v>
       </c>
       <c r="E87">
         <v>2</v>
       </c>
       <c r="F87">
         <v>408</v>
       </c>
       <c r="G87">
         <v>16.6681</v>
       </c>
       <c r="H87">
@@ -7294,75 +7294,75 @@
       <c r="I87">
         <v>161.0</v>
       </c>
       <c r="J87">
         <v>276.798</v>
       </c>
       <c r="K87">
         <v>0</v>
       </c>
       <c r="L87" t="s">
         <v>27</v>
       </c>
       <c r="M87">
         <v>1</v>
       </c>
       <c r="N87" t="s">
         <v>50</v>
       </c>
       <c r="O87">
         <v>2</v>
       </c>
       <c r="P87">
         <v>17845</v>
       </c>
       <c r="Q87" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="R87" t="s">
         <v>30</v>
       </c>
       <c r="S87" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="T87" t="s">
         <v>31</v>
       </c>
       <c r="U87" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="V87">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="W87">
-        <v>0</v>
+        <v>15.0</v>
       </c>
       <c r="X87">
         <v>0</v>
       </c>
       <c r="Y87">
-        <v>1.032</v>
+        <v>17.835</v>
       </c>
     </row>
     <row r="88" spans="1:25">
       <c r="A88" t="s">
         <v>25</v>
       </c>
       <c r="B88">
         <v>2026</v>
       </c>
       <c r="C88">
         <v>3350</v>
       </c>
       <c r="D88" t="s">
         <v>26</v>
       </c>
       <c r="E88">
         <v>2</v>
       </c>
       <c r="F88">
         <v>408</v>
       </c>
       <c r="G88">
         <v>16.6681</v>
       </c>
       <c r="H88">
@@ -7371,8237 +7371,8237 @@
       <c r="I88">
         <v>161.0</v>
       </c>
       <c r="J88">
         <v>276.798</v>
       </c>
       <c r="K88">
         <v>0</v>
       </c>
       <c r="L88" t="s">
         <v>27</v>
       </c>
       <c r="M88">
         <v>1</v>
       </c>
       <c r="N88" t="s">
         <v>50</v>
       </c>
       <c r="O88">
         <v>2</v>
       </c>
       <c r="P88">
         <v>17845</v>
       </c>
       <c r="Q88" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="R88" t="s">
         <v>30</v>
       </c>
       <c r="S88" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="T88" t="s">
         <v>31</v>
       </c>
       <c r="U88" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="V88">
         <v>2</v>
       </c>
       <c r="W88">
-        <v>0</v>
+        <v>8.0</v>
       </c>
       <c r="X88">
         <v>0</v>
       </c>
       <c r="Y88">
-        <v>0.568</v>
+        <v>9.252</v>
       </c>
     </row>
     <row r="89" spans="1:25">
       <c r="A89" t="s">
         <v>25</v>
       </c>
       <c r="B89">
         <v>2026</v>
       </c>
       <c r="C89">
         <v>3350</v>
       </c>
       <c r="D89" t="s">
         <v>26</v>
       </c>
       <c r="E89">
         <v>2</v>
       </c>
       <c r="F89">
-        <v>408</v>
+        <v>500</v>
       </c>
       <c r="G89">
-        <v>16.6681</v>
+        <v>5.0</v>
       </c>
       <c r="H89">
-        <v>346</v>
+        <v>980</v>
       </c>
       <c r="I89">
-        <v>161.0</v>
+        <v>0</v>
       </c>
       <c r="J89">
-        <v>276.798</v>
+        <v>0</v>
       </c>
       <c r="K89">
-        <v>0</v>
+        <v>1975.0060000000000855</v>
       </c>
       <c r="L89" t="s">
         <v>27</v>
       </c>
       <c r="M89">
         <v>1</v>
       </c>
       <c r="N89" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="O89">
         <v>2</v>
       </c>
       <c r="P89">
         <v>17845</v>
       </c>
       <c r="Q89" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="R89" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S89" t="s">
         <v>31</v>
       </c>
       <c r="T89" t="s">
         <v>31</v>
       </c>
       <c r="U89" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="V89">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="W89">
         <v>0</v>
       </c>
       <c r="X89">
         <v>0</v>
       </c>
       <c r="Y89">
-        <v>3.822</v>
+        <v>94.973</v>
       </c>
     </row>
     <row r="90" spans="1:25">
       <c r="A90" t="s">
         <v>25</v>
       </c>
       <c r="B90">
         <v>2026</v>
       </c>
       <c r="C90">
         <v>3350</v>
       </c>
       <c r="D90" t="s">
         <v>26</v>
       </c>
       <c r="E90">
         <v>2</v>
       </c>
       <c r="F90">
-        <v>408</v>
+        <v>500</v>
       </c>
       <c r="G90">
-        <v>16.6681</v>
+        <v>5.0</v>
       </c>
       <c r="H90">
-        <v>346</v>
+        <v>980</v>
       </c>
       <c r="I90">
-        <v>161.0</v>
+        <v>0</v>
       </c>
       <c r="J90">
-        <v>276.798</v>
+        <v>0</v>
       </c>
       <c r="K90">
-        <v>0</v>
+        <v>1975.0060000000000855</v>
       </c>
       <c r="L90" t="s">
         <v>27</v>
       </c>
       <c r="M90">
         <v>1</v>
       </c>
       <c r="N90" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="O90">
         <v>2</v>
       </c>
       <c r="P90">
         <v>17845</v>
       </c>
       <c r="Q90" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="R90" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S90" t="s">
         <v>31</v>
       </c>
       <c r="T90" t="s">
         <v>31</v>
       </c>
       <c r="U90" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="V90">
-        <v>3</v>
+        <v>578</v>
       </c>
       <c r="W90">
         <v>0</v>
       </c>
       <c r="X90">
         <v>0</v>
       </c>
       <c r="Y90">
-        <v>2.346</v>
+        <v>1036.22800000000007</v>
       </c>
     </row>
     <row r="91" spans="1:25">
       <c r="A91" t="s">
         <v>25</v>
       </c>
       <c r="B91">
         <v>2026</v>
       </c>
       <c r="C91">
         <v>3350</v>
       </c>
       <c r="D91" t="s">
         <v>26</v>
       </c>
       <c r="E91">
         <v>2</v>
       </c>
       <c r="F91">
-        <v>408</v>
+        <v>500</v>
       </c>
       <c r="G91">
-        <v>16.6681</v>
+        <v>5.0</v>
       </c>
       <c r="H91">
-        <v>346</v>
+        <v>980</v>
       </c>
       <c r="I91">
-        <v>161.0</v>
+        <v>0</v>
       </c>
       <c r="J91">
-        <v>276.798</v>
+        <v>0</v>
       </c>
       <c r="K91">
-        <v>0</v>
+        <v>1975.0060000000000855</v>
       </c>
       <c r="L91" t="s">
         <v>27</v>
       </c>
       <c r="M91">
         <v>1</v>
       </c>
       <c r="N91" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="O91">
         <v>2</v>
       </c>
       <c r="P91">
         <v>17845</v>
       </c>
       <c r="Q91" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="R91" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S91" t="s">
         <v>31</v>
       </c>
       <c r="T91" t="s">
         <v>31</v>
       </c>
       <c r="U91" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="V91">
-        <v>2</v>
+        <v>284</v>
       </c>
       <c r="W91">
         <v>0</v>
       </c>
       <c r="X91">
         <v>0</v>
       </c>
       <c r="Y91">
-        <v>1.298</v>
+        <v>719.40200000000004</v>
       </c>
     </row>
     <row r="92" spans="1:25">
       <c r="A92" t="s">
         <v>25</v>
       </c>
       <c r="B92">
         <v>2026</v>
       </c>
       <c r="C92">
         <v>3350</v>
       </c>
       <c r="D92" t="s">
         <v>26</v>
       </c>
       <c r="E92">
         <v>2</v>
       </c>
       <c r="F92">
-        <v>408</v>
+        <v>500</v>
       </c>
       <c r="G92">
-        <v>16.6681</v>
+        <v>5.0</v>
       </c>
       <c r="H92">
-        <v>346</v>
+        <v>980</v>
       </c>
       <c r="I92">
-        <v>161.0</v>
+        <v>0</v>
       </c>
       <c r="J92">
-        <v>276.798</v>
+        <v>0</v>
       </c>
       <c r="K92">
-        <v>0</v>
+        <v>1975.0060000000000855</v>
       </c>
       <c r="L92" t="s">
         <v>27</v>
       </c>
       <c r="M92">
         <v>1</v>
       </c>
       <c r="N92" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="O92">
         <v>2</v>
       </c>
       <c r="P92">
         <v>17845</v>
       </c>
       <c r="Q92" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="R92" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S92" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="T92" t="s">
         <v>31</v>
       </c>
       <c r="U92" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="V92">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="W92">
         <v>0</v>
       </c>
       <c r="X92">
         <v>0</v>
       </c>
       <c r="Y92">
-        <v>0.826</v>
+        <v>69.10599999999999</v>
       </c>
     </row>
     <row r="93" spans="1:25">
       <c r="A93" t="s">
         <v>25</v>
       </c>
       <c r="B93">
         <v>2026</v>
       </c>
       <c r="C93">
         <v>3350</v>
       </c>
       <c r="D93" t="s">
         <v>26</v>
       </c>
       <c r="E93">
         <v>2</v>
       </c>
       <c r="F93">
-        <v>408</v>
+        <v>500</v>
       </c>
       <c r="G93">
-        <v>16.6681</v>
+        <v>5.0</v>
       </c>
       <c r="H93">
-        <v>346</v>
+        <v>980</v>
       </c>
       <c r="I93">
-        <v>161.0</v>
+        <v>0</v>
       </c>
       <c r="J93">
-        <v>276.798</v>
+        <v>0</v>
       </c>
       <c r="K93">
-        <v>0</v>
+        <v>1975.0060000000000855</v>
       </c>
       <c r="L93" t="s">
         <v>27</v>
       </c>
       <c r="M93">
         <v>1</v>
       </c>
       <c r="N93" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="O93">
         <v>2</v>
       </c>
       <c r="P93">
         <v>17845</v>
       </c>
       <c r="Q93" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="R93" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S93" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="T93" t="s">
         <v>31</v>
       </c>
       <c r="U93" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="V93">
         <v>1</v>
       </c>
       <c r="W93">
         <v>0</v>
       </c>
       <c r="X93">
         <v>0</v>
       </c>
       <c r="Y93">
-        <v>0.482</v>
+        <v>4.346</v>
       </c>
     </row>
     <row r="94" spans="1:25">
       <c r="A94" t="s">
         <v>25</v>
       </c>
       <c r="B94">
         <v>2026</v>
       </c>
       <c r="C94">
         <v>3350</v>
       </c>
       <c r="D94" t="s">
         <v>26</v>
       </c>
       <c r="E94">
         <v>2</v>
       </c>
       <c r="F94">
-        <v>408</v>
+        <v>500</v>
       </c>
       <c r="G94">
-        <v>16.6681</v>
+        <v>5.0</v>
       </c>
       <c r="H94">
-        <v>346</v>
+        <v>980</v>
       </c>
       <c r="I94">
-        <v>161.0</v>
+        <v>0</v>
       </c>
       <c r="J94">
-        <v>276.798</v>
+        <v>0</v>
       </c>
       <c r="K94">
-        <v>0</v>
+        <v>1975.0060000000000855</v>
       </c>
       <c r="L94" t="s">
         <v>27</v>
       </c>
       <c r="M94">
         <v>1</v>
       </c>
       <c r="N94" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="O94">
         <v>2</v>
       </c>
       <c r="P94">
         <v>17845</v>
       </c>
       <c r="Q94" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="R94" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S94" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="T94" t="s">
         <v>31</v>
       </c>
       <c r="U94" t="s">
         <v>37</v>
       </c>
       <c r="V94">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="W94">
         <v>0</v>
       </c>
       <c r="X94">
         <v>0</v>
       </c>
       <c r="Y94">
-        <v>1.601</v>
+        <v>10.952</v>
       </c>
     </row>
     <row r="95" spans="1:25">
       <c r="A95" t="s">
         <v>25</v>
       </c>
       <c r="B95">
         <v>2026</v>
       </c>
       <c r="C95">
         <v>3350</v>
       </c>
       <c r="D95" t="s">
         <v>26</v>
       </c>
       <c r="E95">
         <v>2</v>
       </c>
       <c r="F95">
-        <v>408</v>
+        <v>500</v>
       </c>
       <c r="G95">
-        <v>16.6681</v>
+        <v>5.0</v>
       </c>
       <c r="H95">
-        <v>346</v>
+        <v>980</v>
       </c>
       <c r="I95">
-        <v>161.0</v>
+        <v>0</v>
       </c>
       <c r="J95">
-        <v>276.798</v>
+        <v>0</v>
       </c>
       <c r="K95">
-        <v>0</v>
+        <v>1975.0060000000000855</v>
       </c>
       <c r="L95" t="s">
         <v>27</v>
       </c>
       <c r="M95">
         <v>1</v>
       </c>
       <c r="N95" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="O95">
         <v>2</v>
       </c>
       <c r="P95">
         <v>17845</v>
       </c>
       <c r="Q95" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="R95" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S95" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="T95" t="s">
         <v>31</v>
       </c>
       <c r="U95" t="s">
         <v>42</v>
       </c>
       <c r="V95">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="W95">
         <v>0</v>
       </c>
       <c r="X95">
         <v>0</v>
       </c>
       <c r="Y95">
-        <v>1.495</v>
+        <v>27.265</v>
       </c>
     </row>
     <row r="96" spans="1:25">
       <c r="A96" t="s">
         <v>25</v>
       </c>
       <c r="B96">
         <v>2026</v>
       </c>
       <c r="C96">
         <v>3350</v>
       </c>
       <c r="D96" t="s">
         <v>26</v>
       </c>
       <c r="E96">
         <v>2</v>
       </c>
       <c r="F96">
-        <v>408</v>
+        <v>500</v>
       </c>
       <c r="G96">
-        <v>16.6681</v>
+        <v>5.0</v>
       </c>
       <c r="H96">
-        <v>346</v>
+        <v>980</v>
       </c>
       <c r="I96">
-        <v>161.0</v>
+        <v>0</v>
       </c>
       <c r="J96">
-        <v>276.798</v>
+        <v>0</v>
       </c>
       <c r="K96">
-        <v>0</v>
+        <v>1975.0060000000000855</v>
       </c>
       <c r="L96" t="s">
         <v>27</v>
       </c>
       <c r="M96">
         <v>1</v>
       </c>
       <c r="N96" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="O96">
         <v>2</v>
       </c>
       <c r="P96">
         <v>17845</v>
       </c>
       <c r="Q96" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="R96" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S96" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="T96" t="s">
         <v>31</v>
       </c>
       <c r="U96" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="V96">
         <v>4</v>
       </c>
       <c r="W96">
         <v>0</v>
       </c>
       <c r="X96">
         <v>0</v>
       </c>
       <c r="Y96">
-        <v>2.577</v>
+        <v>12.734</v>
       </c>
     </row>
     <row r="97" spans="1:25">
       <c r="A97" t="s">
         <v>25</v>
       </c>
       <c r="B97">
         <v>2026</v>
       </c>
       <c r="C97">
         <v>3350</v>
       </c>
       <c r="D97" t="s">
         <v>26</v>
       </c>
       <c r="E97">
         <v>2</v>
       </c>
       <c r="F97">
-        <v>408</v>
+        <v>501</v>
       </c>
       <c r="G97">
-        <v>16.6681</v>
+        <v>0.6588</v>
       </c>
       <c r="H97">
-        <v>346</v>
+        <v>94</v>
       </c>
       <c r="I97">
-        <v>161.0</v>
+        <v>0</v>
       </c>
       <c r="J97">
-        <v>276.798</v>
+        <v>0</v>
       </c>
       <c r="K97">
-        <v>0</v>
+        <v>222.16200000000001</v>
       </c>
       <c r="L97" t="s">
         <v>27</v>
       </c>
       <c r="M97">
         <v>1</v>
       </c>
       <c r="N97" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="O97">
         <v>2</v>
       </c>
       <c r="P97">
         <v>17845</v>
       </c>
       <c r="Q97" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="R97" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S97" t="s">
         <v>31</v>
       </c>
       <c r="T97" t="s">
         <v>31</v>
       </c>
       <c r="U97" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="V97">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W97">
         <v>0</v>
       </c>
       <c r="X97">
         <v>0</v>
       </c>
       <c r="Y97">
-        <v>2.188</v>
+        <v>0.342</v>
       </c>
     </row>
     <row r="98" spans="1:25">
       <c r="A98" t="s">
         <v>25</v>
       </c>
       <c r="B98">
         <v>2026</v>
       </c>
       <c r="C98">
         <v>3350</v>
       </c>
       <c r="D98" t="s">
         <v>26</v>
       </c>
       <c r="E98">
         <v>2</v>
       </c>
       <c r="F98">
-        <v>408</v>
+        <v>501</v>
       </c>
       <c r="G98">
-        <v>16.6681</v>
+        <v>0.6588</v>
       </c>
       <c r="H98">
-        <v>346</v>
+        <v>94</v>
       </c>
       <c r="I98">
-        <v>161.0</v>
+        <v>0</v>
       </c>
       <c r="J98">
-        <v>276.798</v>
+        <v>0</v>
       </c>
       <c r="K98">
-        <v>0</v>
+        <v>222.16200000000001</v>
       </c>
       <c r="L98" t="s">
         <v>27</v>
       </c>
       <c r="M98">
         <v>1</v>
       </c>
       <c r="N98" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="O98">
         <v>2</v>
       </c>
       <c r="P98">
         <v>17845</v>
       </c>
       <c r="Q98" t="s">
-        <v>51</v>
+        <v>29</v>
       </c>
       <c r="R98" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S98" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="T98" t="s">
         <v>31</v>
       </c>
       <c r="U98" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="V98">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W98">
-        <v>2.0</v>
+        <v>0</v>
       </c>
       <c r="X98">
         <v>0</v>
       </c>
       <c r="Y98">
-        <v>2.424</v>
+        <v>0.639</v>
       </c>
     </row>
     <row r="99" spans="1:25">
       <c r="A99" t="s">
         <v>25</v>
       </c>
       <c r="B99">
         <v>2026</v>
       </c>
       <c r="C99">
         <v>3350</v>
       </c>
       <c r="D99" t="s">
         <v>26</v>
       </c>
       <c r="E99">
         <v>2</v>
       </c>
       <c r="F99">
-        <v>408</v>
+        <v>501</v>
       </c>
       <c r="G99">
-        <v>16.6681</v>
+        <v>0.6588</v>
       </c>
       <c r="H99">
-        <v>346</v>
+        <v>94</v>
       </c>
       <c r="I99">
-        <v>161.0</v>
+        <v>0</v>
       </c>
       <c r="J99">
-        <v>276.798</v>
+        <v>0</v>
       </c>
       <c r="K99">
-        <v>0</v>
+        <v>222.16200000000001</v>
       </c>
       <c r="L99" t="s">
         <v>27</v>
       </c>
       <c r="M99">
         <v>1</v>
       </c>
       <c r="N99" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="O99">
         <v>2</v>
       </c>
       <c r="P99">
         <v>17845</v>
       </c>
       <c r="Q99" t="s">
-        <v>51</v>
+        <v>29</v>
       </c>
       <c r="R99" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S99" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="T99" t="s">
         <v>31</v>
       </c>
       <c r="U99" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="V99">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="W99">
-        <v>2.0</v>
+        <v>0</v>
       </c>
       <c r="X99">
         <v>0</v>
       </c>
       <c r="Y99">
-        <v>2.94</v>
+        <v>3.602</v>
       </c>
     </row>
     <row r="100" spans="1:25">
       <c r="A100" t="s">
         <v>25</v>
       </c>
       <c r="B100">
         <v>2026</v>
       </c>
       <c r="C100">
         <v>3350</v>
       </c>
       <c r="D100" t="s">
         <v>26</v>
       </c>
       <c r="E100">
         <v>2</v>
       </c>
       <c r="F100">
-        <v>408</v>
+        <v>501</v>
       </c>
       <c r="G100">
-        <v>16.6681</v>
+        <v>0.6588</v>
       </c>
       <c r="H100">
-        <v>346</v>
+        <v>94</v>
       </c>
       <c r="I100">
-        <v>161.0</v>
+        <v>0</v>
       </c>
       <c r="J100">
-        <v>276.798</v>
+        <v>0</v>
       </c>
       <c r="K100">
-        <v>0</v>
+        <v>222.16200000000001</v>
       </c>
       <c r="L100" t="s">
         <v>27</v>
       </c>
       <c r="M100">
         <v>1</v>
       </c>
       <c r="N100" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="O100">
         <v>2</v>
       </c>
       <c r="P100">
         <v>17845</v>
       </c>
       <c r="Q100" t="s">
-        <v>51</v>
+        <v>29</v>
       </c>
       <c r="R100" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S100" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="T100" t="s">
         <v>31</v>
       </c>
       <c r="U100" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="V100">
-        <v>7</v>
+        <v>37</v>
       </c>
       <c r="W100">
-        <v>15.0</v>
+        <v>0</v>
       </c>
       <c r="X100">
         <v>0</v>
       </c>
       <c r="Y100">
-        <v>17.835</v>
+        <v>68.069999999999993</v>
       </c>
     </row>
     <row r="101" spans="1:25">
       <c r="A101" t="s">
         <v>25</v>
       </c>
       <c r="B101">
         <v>2026</v>
       </c>
       <c r="C101">
         <v>3350</v>
       </c>
       <c r="D101" t="s">
         <v>26</v>
       </c>
       <c r="E101">
         <v>2</v>
       </c>
       <c r="F101">
-        <v>408</v>
+        <v>501</v>
       </c>
       <c r="G101">
-        <v>16.6681</v>
+        <v>0.6588</v>
       </c>
       <c r="H101">
-        <v>346</v>
+        <v>94</v>
       </c>
       <c r="I101">
-        <v>161.0</v>
+        <v>0</v>
       </c>
       <c r="J101">
-        <v>276.798</v>
+        <v>0</v>
       </c>
       <c r="K101">
-        <v>0</v>
+        <v>222.16200000000001</v>
       </c>
       <c r="L101" t="s">
         <v>27</v>
       </c>
       <c r="M101">
         <v>1</v>
       </c>
       <c r="N101" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="O101">
         <v>2</v>
       </c>
       <c r="P101">
         <v>17845</v>
       </c>
       <c r="Q101" t="s">
-        <v>51</v>
+        <v>29</v>
       </c>
       <c r="R101" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S101" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="T101" t="s">
         <v>31</v>
       </c>
       <c r="U101" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="V101">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="W101">
-        <v>8.0</v>
+        <v>0</v>
       </c>
       <c r="X101">
         <v>0</v>
       </c>
       <c r="Y101">
-        <v>9.252</v>
+        <v>88.67100000000001</v>
       </c>
     </row>
     <row r="102" spans="1:25">
       <c r="A102" t="s">
         <v>25</v>
       </c>
       <c r="B102">
         <v>2026</v>
       </c>
       <c r="C102">
         <v>3350</v>
       </c>
       <c r="D102" t="s">
         <v>26</v>
       </c>
       <c r="E102">
         <v>2</v>
       </c>
       <c r="F102">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="G102">
-        <v>5.0</v>
+        <v>0.6588</v>
       </c>
       <c r="H102">
-        <v>980</v>
+        <v>94</v>
       </c>
       <c r="I102">
         <v>0</v>
       </c>
       <c r="J102">
         <v>0</v>
       </c>
       <c r="K102">
-        <v>1975.0060000000000855</v>
+        <v>222.16200000000001</v>
       </c>
       <c r="L102" t="s">
         <v>27</v>
       </c>
       <c r="M102">
         <v>1</v>
       </c>
       <c r="N102" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O102">
         <v>2</v>
       </c>
       <c r="P102">
         <v>17845</v>
       </c>
       <c r="Q102" t="s">
         <v>29</v>
       </c>
       <c r="R102" t="s">
         <v>49</v>
       </c>
       <c r="S102" t="s">
         <v>31</v>
       </c>
       <c r="T102" t="s">
         <v>31</v>
       </c>
       <c r="U102" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="V102">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="W102">
         <v>0</v>
       </c>
       <c r="X102">
         <v>0</v>
       </c>
       <c r="Y102">
-        <v>94.973</v>
+        <v>30.285</v>
       </c>
     </row>
     <row r="103" spans="1:25">
       <c r="A103" t="s">
         <v>25</v>
       </c>
       <c r="B103">
         <v>2026</v>
       </c>
       <c r="C103">
         <v>3350</v>
       </c>
       <c r="D103" t="s">
         <v>26</v>
       </c>
       <c r="E103">
         <v>2</v>
       </c>
       <c r="F103">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="G103">
-        <v>5.0</v>
+        <v>0.6588</v>
       </c>
       <c r="H103">
-        <v>980</v>
+        <v>94</v>
       </c>
       <c r="I103">
         <v>0</v>
       </c>
       <c r="J103">
         <v>0</v>
       </c>
       <c r="K103">
-        <v>1975.0060000000000855</v>
+        <v>222.16200000000001</v>
       </c>
       <c r="L103" t="s">
         <v>27</v>
       </c>
       <c r="M103">
         <v>1</v>
       </c>
       <c r="N103" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O103">
         <v>2</v>
       </c>
       <c r="P103">
         <v>17845</v>
       </c>
       <c r="Q103" t="s">
         <v>29</v>
       </c>
       <c r="R103" t="s">
         <v>49</v>
       </c>
       <c r="S103" t="s">
         <v>31</v>
       </c>
       <c r="T103" t="s">
         <v>31</v>
       </c>
       <c r="U103" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="V103">
-        <v>578</v>
+        <v>2</v>
       </c>
       <c r="W103">
         <v>0</v>
       </c>
       <c r="X103">
         <v>0</v>
       </c>
       <c r="Y103">
-        <v>1036.22800000000007</v>
+        <v>8.562</v>
       </c>
     </row>
     <row r="104" spans="1:25">
       <c r="A104" t="s">
         <v>25</v>
       </c>
       <c r="B104">
         <v>2026</v>
       </c>
       <c r="C104">
         <v>3350</v>
       </c>
       <c r="D104" t="s">
         <v>26</v>
       </c>
       <c r="E104">
         <v>2</v>
       </c>
       <c r="F104">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="G104">
-        <v>5.0</v>
+        <v>0.6588</v>
       </c>
       <c r="H104">
-        <v>980</v>
+        <v>94</v>
       </c>
       <c r="I104">
         <v>0</v>
       </c>
       <c r="J104">
         <v>0</v>
       </c>
       <c r="K104">
-        <v>1975.0060000000000855</v>
+        <v>222.16200000000001</v>
       </c>
       <c r="L104" t="s">
         <v>27</v>
       </c>
       <c r="M104">
         <v>1</v>
       </c>
       <c r="N104" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O104">
         <v>2</v>
       </c>
       <c r="P104">
         <v>17845</v>
       </c>
       <c r="Q104" t="s">
         <v>29</v>
       </c>
       <c r="R104" t="s">
         <v>49</v>
       </c>
       <c r="S104" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="T104" t="s">
         <v>31</v>
       </c>
       <c r="U104" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="V104">
-        <v>284</v>
+        <v>1</v>
       </c>
       <c r="W104">
         <v>0</v>
       </c>
       <c r="X104">
         <v>0</v>
       </c>
       <c r="Y104">
-        <v>719.40200000000004</v>
+        <v>1.165</v>
       </c>
     </row>
     <row r="105" spans="1:25">
       <c r="A105" t="s">
         <v>25</v>
       </c>
       <c r="B105">
         <v>2026</v>
       </c>
       <c r="C105">
         <v>3350</v>
       </c>
       <c r="D105" t="s">
         <v>26</v>
       </c>
       <c r="E105">
         <v>2</v>
       </c>
       <c r="F105">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="G105">
-        <v>5.0</v>
+        <v>0.6588</v>
       </c>
       <c r="H105">
-        <v>980</v>
+        <v>94</v>
       </c>
       <c r="I105">
         <v>0</v>
       </c>
       <c r="J105">
         <v>0</v>
       </c>
       <c r="K105">
-        <v>1975.0060000000000855</v>
+        <v>222.16200000000001</v>
       </c>
       <c r="L105" t="s">
         <v>27</v>
       </c>
       <c r="M105">
         <v>1</v>
       </c>
       <c r="N105" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O105">
         <v>2</v>
       </c>
       <c r="P105">
         <v>17845</v>
       </c>
       <c r="Q105" t="s">
         <v>29</v>
       </c>
       <c r="R105" t="s">
         <v>49</v>
       </c>
       <c r="S105" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="T105" t="s">
         <v>31</v>
       </c>
       <c r="U105" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="V105">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="W105">
         <v>0</v>
       </c>
       <c r="X105">
         <v>0</v>
       </c>
       <c r="Y105">
-        <v>69.10599999999999</v>
+        <v>2.095</v>
       </c>
     </row>
     <row r="106" spans="1:25">
       <c r="A106" t="s">
         <v>25</v>
       </c>
       <c r="B106">
         <v>2026</v>
       </c>
       <c r="C106">
         <v>3350</v>
       </c>
       <c r="D106" t="s">
         <v>26</v>
       </c>
       <c r="E106">
         <v>2</v>
       </c>
       <c r="F106">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="G106">
-        <v>5.0</v>
+        <v>0.6588</v>
       </c>
       <c r="H106">
-        <v>980</v>
+        <v>94</v>
       </c>
       <c r="I106">
         <v>0</v>
       </c>
       <c r="J106">
         <v>0</v>
       </c>
       <c r="K106">
-        <v>1975.0060000000000855</v>
+        <v>222.16200000000001</v>
       </c>
       <c r="L106" t="s">
         <v>27</v>
       </c>
       <c r="M106">
         <v>1</v>
       </c>
       <c r="N106" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O106">
         <v>2</v>
       </c>
       <c r="P106">
         <v>17845</v>
       </c>
       <c r="Q106" t="s">
         <v>29</v>
       </c>
       <c r="R106" t="s">
         <v>49</v>
       </c>
       <c r="S106" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="T106" t="s">
         <v>31</v>
       </c>
       <c r="U106" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="V106">
         <v>1</v>
       </c>
       <c r="W106">
         <v>0</v>
       </c>
       <c r="X106">
         <v>0</v>
       </c>
       <c r="Y106">
-        <v>4.346</v>
+        <v>3.093</v>
       </c>
     </row>
     <row r="107" spans="1:25">
       <c r="A107" t="s">
         <v>25</v>
       </c>
       <c r="B107">
         <v>2026</v>
       </c>
       <c r="C107">
         <v>3350</v>
       </c>
       <c r="D107" t="s">
         <v>26</v>
       </c>
       <c r="E107">
         <v>2</v>
       </c>
       <c r="F107">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="G107">
-        <v>5.0</v>
+        <v>0.6588</v>
       </c>
       <c r="H107">
-        <v>980</v>
+        <v>94</v>
       </c>
       <c r="I107">
         <v>0</v>
       </c>
       <c r="J107">
         <v>0</v>
       </c>
       <c r="K107">
-        <v>1975.0060000000000855</v>
+        <v>222.16200000000001</v>
       </c>
       <c r="L107" t="s">
         <v>27</v>
       </c>
       <c r="M107">
         <v>1</v>
       </c>
       <c r="N107" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O107">
         <v>2</v>
       </c>
       <c r="P107">
         <v>17845</v>
       </c>
       <c r="Q107" t="s">
         <v>29</v>
       </c>
       <c r="R107" t="s">
         <v>49</v>
       </c>
       <c r="S107" t="s">
         <v>38</v>
       </c>
       <c r="T107" t="s">
         <v>31</v>
       </c>
       <c r="U107" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="V107">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="W107">
         <v>0</v>
       </c>
       <c r="X107">
         <v>0</v>
       </c>
       <c r="Y107">
-        <v>10.952</v>
+        <v>15.638</v>
       </c>
     </row>
     <row r="108" spans="1:25">
       <c r="A108" t="s">
         <v>25</v>
       </c>
       <c r="B108">
         <v>2026</v>
       </c>
       <c r="C108">
         <v>3350</v>
       </c>
       <c r="D108" t="s">
         <v>26</v>
       </c>
       <c r="E108">
         <v>2</v>
       </c>
       <c r="F108">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="G108">
-        <v>5.0</v>
+        <v>7.3008</v>
       </c>
       <c r="H108">
-        <v>980</v>
+        <v>535</v>
       </c>
       <c r="I108">
         <v>0</v>
       </c>
       <c r="J108">
         <v>0</v>
       </c>
       <c r="K108">
-        <v>1975.0060000000000855</v>
+        <v>209.92899999999997</v>
       </c>
       <c r="L108" t="s">
         <v>27</v>
       </c>
       <c r="M108">
         <v>1</v>
       </c>
       <c r="N108" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O108">
         <v>2</v>
       </c>
       <c r="P108">
         <v>17845</v>
       </c>
       <c r="Q108" t="s">
         <v>29</v>
       </c>
       <c r="R108" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S108" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="T108" t="s">
         <v>31</v>
       </c>
       <c r="U108" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="V108">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="W108">
         <v>0</v>
       </c>
       <c r="X108">
         <v>0</v>
       </c>
       <c r="Y108">
-        <v>27.265</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="109" spans="1:25">
       <c r="A109" t="s">
         <v>25</v>
       </c>
       <c r="B109">
         <v>2026</v>
       </c>
       <c r="C109">
         <v>3350</v>
       </c>
       <c r="D109" t="s">
         <v>26</v>
       </c>
       <c r="E109">
         <v>2</v>
       </c>
       <c r="F109">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="G109">
-        <v>5.0</v>
+        <v>7.3008</v>
       </c>
       <c r="H109">
-        <v>980</v>
+        <v>535</v>
       </c>
       <c r="I109">
         <v>0</v>
       </c>
       <c r="J109">
         <v>0</v>
       </c>
       <c r="K109">
-        <v>1975.0060000000000855</v>
+        <v>209.92899999999997</v>
       </c>
       <c r="L109" t="s">
         <v>27</v>
       </c>
       <c r="M109">
         <v>1</v>
       </c>
       <c r="N109" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O109">
         <v>2</v>
       </c>
       <c r="P109">
         <v>17845</v>
       </c>
       <c r="Q109" t="s">
         <v>29</v>
       </c>
       <c r="R109" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S109" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="T109" t="s">
         <v>31</v>
       </c>
       <c r="U109" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="V109">
-        <v>4</v>
+        <v>115</v>
       </c>
       <c r="W109">
         <v>0</v>
       </c>
       <c r="X109">
         <v>0</v>
       </c>
       <c r="Y109">
-        <v>12.734</v>
+        <v>20.875</v>
       </c>
     </row>
     <row r="110" spans="1:25">
       <c r="A110" t="s">
         <v>25</v>
       </c>
       <c r="B110">
         <v>2026</v>
       </c>
       <c r="C110">
         <v>3350</v>
       </c>
       <c r="D110" t="s">
         <v>26</v>
       </c>
       <c r="E110">
         <v>2</v>
       </c>
       <c r="F110">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="G110">
-        <v>0.6588</v>
+        <v>7.3008</v>
       </c>
       <c r="H110">
-        <v>94</v>
+        <v>535</v>
       </c>
       <c r="I110">
         <v>0</v>
       </c>
       <c r="J110">
         <v>0</v>
       </c>
       <c r="K110">
-        <v>222.16200000000001</v>
+        <v>209.92899999999997</v>
       </c>
       <c r="L110" t="s">
         <v>27</v>
       </c>
       <c r="M110">
         <v>1</v>
       </c>
       <c r="N110" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O110">
         <v>2</v>
       </c>
       <c r="P110">
         <v>17845</v>
       </c>
       <c r="Q110" t="s">
         <v>29</v>
       </c>
       <c r="R110" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S110" t="s">
         <v>31</v>
       </c>
       <c r="T110" t="s">
         <v>31</v>
       </c>
       <c r="U110" t="s">
         <v>34</v>
       </c>
       <c r="V110">
-        <v>1</v>
+        <v>162</v>
       </c>
       <c r="W110">
         <v>0</v>
       </c>
       <c r="X110">
         <v>0</v>
       </c>
       <c r="Y110">
-        <v>0.342</v>
+        <v>48.438</v>
       </c>
     </row>
     <row r="111" spans="1:25">
       <c r="A111" t="s">
         <v>25</v>
       </c>
       <c r="B111">
         <v>2026</v>
       </c>
       <c r="C111">
         <v>3350</v>
       </c>
       <c r="D111" t="s">
         <v>26</v>
       </c>
       <c r="E111">
         <v>2</v>
       </c>
       <c r="F111">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="G111">
-        <v>0.6588</v>
+        <v>7.3008</v>
       </c>
       <c r="H111">
-        <v>94</v>
+        <v>535</v>
       </c>
       <c r="I111">
         <v>0</v>
       </c>
       <c r="J111">
         <v>0</v>
       </c>
       <c r="K111">
-        <v>222.16200000000001</v>
+        <v>209.92899999999997</v>
       </c>
       <c r="L111" t="s">
         <v>27</v>
       </c>
       <c r="M111">
         <v>1</v>
       </c>
       <c r="N111" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O111">
         <v>2</v>
       </c>
       <c r="P111">
         <v>17845</v>
       </c>
       <c r="Q111" t="s">
         <v>29</v>
       </c>
       <c r="R111" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S111" t="s">
         <v>31</v>
       </c>
       <c r="T111" t="s">
         <v>31</v>
       </c>
       <c r="U111" t="s">
         <v>35</v>
       </c>
       <c r="V111">
-        <v>1</v>
+        <v>214</v>
       </c>
       <c r="W111">
         <v>0</v>
       </c>
       <c r="X111">
         <v>0</v>
       </c>
       <c r="Y111">
-        <v>0.639</v>
+        <v>108.991</v>
       </c>
     </row>
     <row r="112" spans="1:25">
       <c r="A112" t="s">
         <v>25</v>
       </c>
       <c r="B112">
         <v>2026</v>
       </c>
       <c r="C112">
         <v>3350</v>
       </c>
       <c r="D112" t="s">
         <v>26</v>
       </c>
       <c r="E112">
         <v>2</v>
       </c>
       <c r="F112">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="G112">
-        <v>0.6588</v>
+        <v>7.3008</v>
       </c>
       <c r="H112">
-        <v>94</v>
+        <v>535</v>
       </c>
       <c r="I112">
         <v>0</v>
       </c>
       <c r="J112">
         <v>0</v>
       </c>
       <c r="K112">
-        <v>222.16200000000001</v>
+        <v>209.92899999999997</v>
       </c>
       <c r="L112" t="s">
         <v>27</v>
       </c>
       <c r="M112">
         <v>1</v>
       </c>
       <c r="N112" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O112">
         <v>2</v>
       </c>
       <c r="P112">
         <v>17845</v>
       </c>
       <c r="Q112" t="s">
         <v>29</v>
       </c>
       <c r="R112" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S112" t="s">
         <v>31</v>
       </c>
       <c r="T112" t="s">
         <v>31</v>
       </c>
       <c r="U112" t="s">
         <v>36</v>
       </c>
       <c r="V112">
-        <v>3</v>
+        <v>41</v>
       </c>
       <c r="W112">
         <v>0</v>
       </c>
       <c r="X112">
         <v>0</v>
       </c>
       <c r="Y112">
-        <v>3.602</v>
+        <v>31.445</v>
       </c>
     </row>
     <row r="113" spans="1:25">
       <c r="A113" t="s">
         <v>25</v>
       </c>
       <c r="B113">
         <v>2026</v>
       </c>
       <c r="C113">
         <v>3350</v>
       </c>
       <c r="D113" t="s">
         <v>26</v>
       </c>
       <c r="E113">
         <v>2</v>
       </c>
       <c r="F113">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="G113">
-        <v>0.6588</v>
+        <v>1.2459</v>
       </c>
       <c r="H113">
-        <v>94</v>
+        <v>155</v>
       </c>
       <c r="I113">
         <v>0</v>
       </c>
       <c r="J113">
         <v>0</v>
       </c>
       <c r="K113">
-        <v>222.16200000000001</v>
+        <v>69.467</v>
       </c>
       <c r="L113" t="s">
         <v>27</v>
       </c>
       <c r="M113">
         <v>1</v>
       </c>
       <c r="N113" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O113">
         <v>2</v>
       </c>
       <c r="P113">
         <v>17845</v>
       </c>
       <c r="Q113" t="s">
         <v>29</v>
       </c>
       <c r="R113" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S113" t="s">
         <v>31</v>
       </c>
       <c r="T113" t="s">
         <v>31</v>
       </c>
       <c r="U113" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="V113">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="W113">
         <v>0</v>
       </c>
       <c r="X113">
         <v>0</v>
       </c>
       <c r="Y113">
-        <v>68.069999999999993</v>
+        <v>5.544</v>
       </c>
     </row>
     <row r="114" spans="1:25">
       <c r="A114" t="s">
         <v>25</v>
       </c>
       <c r="B114">
         <v>2026</v>
       </c>
       <c r="C114">
         <v>3350</v>
       </c>
       <c r="D114" t="s">
         <v>26</v>
       </c>
       <c r="E114">
         <v>2</v>
       </c>
       <c r="F114">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="G114">
-        <v>0.6588</v>
+        <v>1.2459</v>
       </c>
       <c r="H114">
-        <v>94</v>
+        <v>155</v>
       </c>
       <c r="I114">
         <v>0</v>
       </c>
       <c r="J114">
         <v>0</v>
       </c>
       <c r="K114">
-        <v>222.16200000000001</v>
+        <v>69.467</v>
       </c>
       <c r="L114" t="s">
         <v>27</v>
       </c>
       <c r="M114">
         <v>1</v>
       </c>
       <c r="N114" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O114">
         <v>2</v>
       </c>
       <c r="P114">
         <v>17845</v>
       </c>
       <c r="Q114" t="s">
         <v>29</v>
       </c>
       <c r="R114" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S114" t="s">
         <v>31</v>
       </c>
       <c r="T114" t="s">
         <v>31</v>
       </c>
       <c r="U114" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="V114">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="W114">
         <v>0</v>
       </c>
       <c r="X114">
         <v>0</v>
       </c>
       <c r="Y114">
-        <v>88.67100000000001</v>
+        <v>8.64</v>
       </c>
     </row>
     <row r="115" spans="1:25">
       <c r="A115" t="s">
         <v>25</v>
       </c>
       <c r="B115">
         <v>2026</v>
       </c>
       <c r="C115">
         <v>3350</v>
       </c>
       <c r="D115" t="s">
         <v>26</v>
       </c>
       <c r="E115">
         <v>2</v>
       </c>
       <c r="F115">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="G115">
-        <v>0.6588</v>
+        <v>1.2459</v>
       </c>
       <c r="H115">
-        <v>94</v>
+        <v>155</v>
       </c>
       <c r="I115">
         <v>0</v>
       </c>
       <c r="J115">
         <v>0</v>
       </c>
       <c r="K115">
-        <v>222.16200000000001</v>
+        <v>69.467</v>
       </c>
       <c r="L115" t="s">
         <v>27</v>
       </c>
       <c r="M115">
         <v>1</v>
       </c>
       <c r="N115" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O115">
         <v>2</v>
       </c>
       <c r="P115">
         <v>17845</v>
       </c>
       <c r="Q115" t="s">
         <v>29</v>
       </c>
       <c r="R115" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S115" t="s">
         <v>31</v>
       </c>
       <c r="T115" t="s">
         <v>31</v>
       </c>
       <c r="U115" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="V115">
-        <v>8</v>
+        <v>79</v>
       </c>
       <c r="W115">
         <v>0</v>
       </c>
       <c r="X115">
         <v>0</v>
       </c>
       <c r="Y115">
-        <v>30.285</v>
+        <v>40.982</v>
       </c>
     </row>
     <row r="116" spans="1:25">
       <c r="A116" t="s">
         <v>25</v>
       </c>
       <c r="B116">
         <v>2026</v>
       </c>
       <c r="C116">
         <v>3350</v>
       </c>
       <c r="D116" t="s">
         <v>26</v>
       </c>
       <c r="E116">
         <v>2</v>
       </c>
       <c r="F116">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="G116">
-        <v>0.6588</v>
+        <v>1.2459</v>
       </c>
       <c r="H116">
-        <v>94</v>
+        <v>155</v>
       </c>
       <c r="I116">
         <v>0</v>
       </c>
       <c r="J116">
         <v>0</v>
       </c>
       <c r="K116">
-        <v>222.16200000000001</v>
+        <v>69.467</v>
       </c>
       <c r="L116" t="s">
         <v>27</v>
       </c>
       <c r="M116">
         <v>1</v>
       </c>
       <c r="N116" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O116">
         <v>2</v>
       </c>
       <c r="P116">
         <v>17845</v>
       </c>
       <c r="Q116" t="s">
         <v>29</v>
       </c>
       <c r="R116" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S116" t="s">
         <v>31</v>
       </c>
       <c r="T116" t="s">
         <v>31</v>
       </c>
       <c r="U116" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="V116">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="W116">
         <v>0</v>
       </c>
       <c r="X116">
         <v>0</v>
       </c>
       <c r="Y116">
-        <v>8.562</v>
+        <v>3.908</v>
       </c>
     </row>
     <row r="117" spans="1:25">
       <c r="A117" t="s">
         <v>25</v>
       </c>
       <c r="B117">
         <v>2026</v>
       </c>
       <c r="C117">
         <v>3350</v>
       </c>
       <c r="D117" t="s">
         <v>26</v>
       </c>
       <c r="E117">
         <v>2</v>
       </c>
       <c r="F117">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="G117">
-        <v>0.6588</v>
+        <v>1.2459</v>
       </c>
       <c r="H117">
-        <v>94</v>
+        <v>155</v>
       </c>
       <c r="I117">
         <v>0</v>
       </c>
       <c r="J117">
         <v>0</v>
       </c>
       <c r="K117">
-        <v>222.16200000000001</v>
+        <v>69.467</v>
       </c>
       <c r="L117" t="s">
         <v>27</v>
       </c>
       <c r="M117">
         <v>1</v>
       </c>
       <c r="N117" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O117">
         <v>2</v>
       </c>
       <c r="P117">
         <v>17845</v>
       </c>
       <c r="Q117" t="s">
         <v>29</v>
       </c>
       <c r="R117" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S117" t="s">
         <v>38</v>
       </c>
       <c r="T117" t="s">
         <v>31</v>
       </c>
       <c r="U117" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="V117">
         <v>1</v>
       </c>
       <c r="W117">
         <v>0</v>
       </c>
       <c r="X117">
         <v>0</v>
       </c>
       <c r="Y117">
-        <v>1.165</v>
+        <v>0.286</v>
       </c>
     </row>
     <row r="118" spans="1:25">
       <c r="A118" t="s">
         <v>25</v>
       </c>
       <c r="B118">
         <v>2026</v>
       </c>
       <c r="C118">
         <v>3350</v>
       </c>
       <c r="D118" t="s">
         <v>26</v>
       </c>
       <c r="E118">
         <v>2</v>
       </c>
       <c r="F118">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="G118">
-        <v>0.6588</v>
+        <v>1.2459</v>
       </c>
       <c r="H118">
-        <v>94</v>
+        <v>155</v>
       </c>
       <c r="I118">
         <v>0</v>
       </c>
       <c r="J118">
         <v>0</v>
       </c>
       <c r="K118">
-        <v>222.16200000000001</v>
+        <v>69.467</v>
       </c>
       <c r="L118" t="s">
         <v>27</v>
       </c>
       <c r="M118">
         <v>1</v>
       </c>
       <c r="N118" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O118">
         <v>2</v>
       </c>
       <c r="P118">
         <v>17845</v>
       </c>
       <c r="Q118" t="s">
         <v>29</v>
       </c>
       <c r="R118" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S118" t="s">
         <v>38</v>
       </c>
       <c r="T118" t="s">
         <v>31</v>
       </c>
       <c r="U118" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="V118">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="W118">
         <v>0</v>
       </c>
       <c r="X118">
         <v>0</v>
       </c>
       <c r="Y118">
-        <v>2.095</v>
+        <v>3.538</v>
       </c>
     </row>
     <row r="119" spans="1:25">
       <c r="A119" t="s">
         <v>25</v>
       </c>
       <c r="B119">
         <v>2026</v>
       </c>
       <c r="C119">
         <v>3350</v>
       </c>
       <c r="D119" t="s">
         <v>26</v>
       </c>
       <c r="E119">
         <v>2</v>
       </c>
       <c r="F119">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="G119">
-        <v>0.6588</v>
+        <v>1.2459</v>
       </c>
       <c r="H119">
-        <v>94</v>
+        <v>155</v>
       </c>
       <c r="I119">
         <v>0</v>
       </c>
       <c r="J119">
         <v>0</v>
       </c>
       <c r="K119">
-        <v>222.16200000000001</v>
+        <v>69.467</v>
       </c>
       <c r="L119" t="s">
         <v>27</v>
       </c>
       <c r="M119">
         <v>1</v>
       </c>
       <c r="N119" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O119">
         <v>2</v>
       </c>
       <c r="P119">
         <v>17845</v>
       </c>
       <c r="Q119" t="s">
         <v>29</v>
       </c>
       <c r="R119" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S119" t="s">
         <v>38</v>
       </c>
       <c r="T119" t="s">
         <v>31</v>
       </c>
       <c r="U119" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="V119">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="W119">
         <v>0</v>
       </c>
       <c r="X119">
         <v>0</v>
       </c>
       <c r="Y119">
-        <v>3.093</v>
+        <v>6.569</v>
       </c>
     </row>
     <row r="120" spans="1:25">
       <c r="A120" t="s">
         <v>25</v>
       </c>
       <c r="B120">
         <v>2026</v>
       </c>
       <c r="C120">
         <v>3350</v>
       </c>
       <c r="D120" t="s">
         <v>26</v>
       </c>
       <c r="E120">
         <v>2</v>
       </c>
       <c r="F120">
-        <v>501</v>
+        <v>601</v>
       </c>
       <c r="G120">
-        <v>0.6588</v>
+        <v>9.091100000000001</v>
       </c>
       <c r="H120">
-        <v>94</v>
+        <v>1001</v>
       </c>
       <c r="I120">
         <v>0</v>
       </c>
       <c r="J120">
         <v>0</v>
       </c>
       <c r="K120">
-        <v>222.16200000000001</v>
+        <v>194.68900000000002</v>
       </c>
       <c r="L120" t="s">
         <v>27</v>
       </c>
       <c r="M120">
         <v>1</v>
       </c>
       <c r="N120" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="O120">
         <v>2</v>
       </c>
       <c r="P120">
         <v>17845</v>
       </c>
       <c r="Q120" t="s">
         <v>29</v>
       </c>
       <c r="R120" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S120" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="T120" t="s">
         <v>31</v>
       </c>
       <c r="U120" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="V120">
-        <v>4</v>
+        <v>178</v>
       </c>
       <c r="W120">
         <v>0</v>
       </c>
       <c r="X120">
         <v>0</v>
       </c>
       <c r="Y120">
-        <v>15.638</v>
+        <v>8.37</v>
       </c>
     </row>
     <row r="121" spans="1:25">
       <c r="A121" t="s">
         <v>25</v>
       </c>
       <c r="B121">
         <v>2026</v>
       </c>
       <c r="C121">
         <v>3350</v>
       </c>
       <c r="D121" t="s">
         <v>26</v>
       </c>
       <c r="E121">
         <v>2</v>
       </c>
       <c r="F121">
-        <v>502</v>
+        <v>601</v>
       </c>
       <c r="G121">
-        <v>7.3008</v>
+        <v>9.091100000000001</v>
       </c>
       <c r="H121">
-        <v>535</v>
+        <v>1001</v>
       </c>
       <c r="I121">
         <v>0</v>
       </c>
       <c r="J121">
         <v>0</v>
       </c>
       <c r="K121">
-        <v>209.92899999999997</v>
+        <v>194.68900000000002</v>
       </c>
       <c r="L121" t="s">
         <v>27</v>
       </c>
       <c r="M121">
         <v>1</v>
       </c>
       <c r="N121" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O121">
         <v>2</v>
       </c>
       <c r="P121">
         <v>17845</v>
       </c>
       <c r="Q121" t="s">
         <v>29</v>
       </c>
       <c r="R121" t="s">
         <v>30</v>
       </c>
       <c r="S121" t="s">
         <v>31</v>
       </c>
       <c r="T121" t="s">
         <v>31</v>
       </c>
       <c r="U121" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="V121">
-        <v>3</v>
+        <v>505</v>
       </c>
       <c r="W121">
         <v>0</v>
       </c>
       <c r="X121">
         <v>0</v>
       </c>
       <c r="Y121">
-        <v>0.18</v>
+        <v>75.943</v>
       </c>
     </row>
     <row r="122" spans="1:25">
       <c r="A122" t="s">
         <v>25</v>
       </c>
       <c r="B122">
         <v>2026</v>
       </c>
       <c r="C122">
         <v>3350</v>
       </c>
       <c r="D122" t="s">
         <v>26</v>
       </c>
       <c r="E122">
         <v>2</v>
       </c>
       <c r="F122">
-        <v>502</v>
+        <v>601</v>
       </c>
       <c r="G122">
-        <v>7.3008</v>
+        <v>9.091100000000001</v>
       </c>
       <c r="H122">
-        <v>535</v>
+        <v>1001</v>
       </c>
       <c r="I122">
         <v>0</v>
       </c>
       <c r="J122">
         <v>0</v>
       </c>
       <c r="K122">
-        <v>209.92899999999997</v>
+        <v>194.68900000000002</v>
       </c>
       <c r="L122" t="s">
         <v>27</v>
       </c>
       <c r="M122">
         <v>1</v>
       </c>
       <c r="N122" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O122">
         <v>2</v>
       </c>
       <c r="P122">
         <v>17845</v>
       </c>
       <c r="Q122" t="s">
         <v>29</v>
       </c>
       <c r="R122" t="s">
         <v>30</v>
       </c>
       <c r="S122" t="s">
         <v>31</v>
       </c>
       <c r="T122" t="s">
         <v>31</v>
       </c>
       <c r="U122" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="V122">
-        <v>115</v>
+        <v>208</v>
       </c>
       <c r="W122">
         <v>0</v>
       </c>
       <c r="X122">
         <v>0</v>
       </c>
       <c r="Y122">
-        <v>20.875</v>
+        <v>59.28</v>
       </c>
     </row>
     <row r="123" spans="1:25">
       <c r="A123" t="s">
         <v>25</v>
       </c>
       <c r="B123">
         <v>2026</v>
       </c>
       <c r="C123">
         <v>3350</v>
       </c>
       <c r="D123" t="s">
         <v>26</v>
       </c>
       <c r="E123">
         <v>2</v>
       </c>
       <c r="F123">
-        <v>502</v>
+        <v>601</v>
       </c>
       <c r="G123">
-        <v>7.3008</v>
+        <v>9.091100000000001</v>
       </c>
       <c r="H123">
-        <v>535</v>
+        <v>1001</v>
       </c>
       <c r="I123">
         <v>0</v>
       </c>
       <c r="J123">
         <v>0</v>
       </c>
       <c r="K123">
-        <v>209.92899999999997</v>
+        <v>194.68900000000002</v>
       </c>
       <c r="L123" t="s">
         <v>27</v>
       </c>
       <c r="M123">
         <v>1</v>
       </c>
       <c r="N123" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O123">
         <v>2</v>
       </c>
       <c r="P123">
         <v>17845</v>
       </c>
       <c r="Q123" t="s">
         <v>29</v>
       </c>
       <c r="R123" t="s">
         <v>30</v>
       </c>
       <c r="S123" t="s">
         <v>31</v>
       </c>
       <c r="T123" t="s">
         <v>31</v>
       </c>
       <c r="U123" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="V123">
-        <v>162</v>
+        <v>104</v>
       </c>
       <c r="W123">
         <v>0</v>
       </c>
       <c r="X123">
         <v>0</v>
       </c>
       <c r="Y123">
-        <v>48.438</v>
+        <v>46.559</v>
       </c>
     </row>
     <row r="124" spans="1:25">
       <c r="A124" t="s">
         <v>25</v>
       </c>
       <c r="B124">
         <v>2026</v>
       </c>
       <c r="C124">
         <v>3350</v>
       </c>
       <c r="D124" t="s">
         <v>26</v>
       </c>
       <c r="E124">
         <v>2</v>
       </c>
       <c r="F124">
-        <v>502</v>
+        <v>601</v>
       </c>
       <c r="G124">
-        <v>7.3008</v>
+        <v>9.091100000000001</v>
       </c>
       <c r="H124">
-        <v>535</v>
+        <v>1001</v>
       </c>
       <c r="I124">
         <v>0</v>
       </c>
       <c r="J124">
         <v>0</v>
       </c>
       <c r="K124">
-        <v>209.92899999999997</v>
+        <v>194.68900000000002</v>
       </c>
       <c r="L124" t="s">
         <v>27</v>
       </c>
       <c r="M124">
         <v>1</v>
       </c>
       <c r="N124" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O124">
         <v>2</v>
       </c>
       <c r="P124">
         <v>17845</v>
       </c>
       <c r="Q124" t="s">
         <v>29</v>
       </c>
       <c r="R124" t="s">
         <v>30</v>
       </c>
       <c r="S124" t="s">
         <v>31</v>
       </c>
       <c r="T124" t="s">
         <v>31</v>
       </c>
       <c r="U124" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="V124">
-        <v>214</v>
+        <v>6</v>
       </c>
       <c r="W124">
         <v>0</v>
       </c>
       <c r="X124">
         <v>0</v>
       </c>
       <c r="Y124">
-        <v>108.991</v>
+        <v>4.537</v>
       </c>
     </row>
     <row r="125" spans="1:25">
       <c r="A125" t="s">
         <v>25</v>
       </c>
       <c r="B125">
         <v>2026</v>
       </c>
       <c r="C125">
         <v>3350</v>
       </c>
       <c r="D125" t="s">
         <v>26</v>
       </c>
       <c r="E125">
         <v>2</v>
       </c>
       <c r="F125">
-        <v>502</v>
+        <v>602</v>
       </c>
       <c r="G125">
-        <v>7.3008</v>
+        <v>11.0</v>
       </c>
       <c r="H125">
-        <v>535</v>
+        <v>1146</v>
       </c>
       <c r="I125">
         <v>0</v>
       </c>
       <c r="J125">
         <v>0</v>
       </c>
       <c r="K125">
-        <v>209.92899999999997</v>
+        <v>268.642</v>
       </c>
       <c r="L125" t="s">
         <v>27</v>
       </c>
       <c r="M125">
         <v>1</v>
       </c>
       <c r="N125" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="O125">
         <v>2</v>
       </c>
       <c r="P125">
         <v>17845</v>
       </c>
       <c r="Q125" t="s">
         <v>29</v>
       </c>
       <c r="R125" t="s">
         <v>30</v>
       </c>
       <c r="S125" t="s">
         <v>31</v>
       </c>
       <c r="T125" t="s">
         <v>31</v>
       </c>
       <c r="U125" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="V125">
-        <v>41</v>
+        <v>108</v>
       </c>
       <c r="W125">
         <v>0</v>
       </c>
       <c r="X125">
         <v>0</v>
       </c>
       <c r="Y125">
-        <v>31.445</v>
+        <v>6.336</v>
       </c>
     </row>
     <row r="126" spans="1:25">
       <c r="A126" t="s">
         <v>25</v>
       </c>
       <c r="B126">
         <v>2026</v>
       </c>
       <c r="C126">
         <v>3350</v>
       </c>
       <c r="D126" t="s">
         <v>26</v>
       </c>
       <c r="E126">
         <v>2</v>
       </c>
       <c r="F126">
-        <v>503</v>
+        <v>602</v>
       </c>
       <c r="G126">
-        <v>1.2459</v>
+        <v>11.0</v>
       </c>
       <c r="H126">
-        <v>155</v>
+        <v>1146</v>
       </c>
       <c r="I126">
         <v>0</v>
       </c>
       <c r="J126">
         <v>0</v>
       </c>
       <c r="K126">
-        <v>69.467</v>
+        <v>268.642</v>
       </c>
       <c r="L126" t="s">
         <v>27</v>
       </c>
       <c r="M126">
         <v>1</v>
       </c>
       <c r="N126" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="O126">
         <v>2</v>
       </c>
       <c r="P126">
         <v>17845</v>
       </c>
       <c r="Q126" t="s">
         <v>29</v>
       </c>
       <c r="R126" t="s">
         <v>30</v>
       </c>
       <c r="S126" t="s">
         <v>31</v>
       </c>
       <c r="T126" t="s">
         <v>31</v>
       </c>
       <c r="U126" t="s">
         <v>33</v>
       </c>
       <c r="V126">
-        <v>27</v>
+        <v>625</v>
       </c>
       <c r="W126">
         <v>0</v>
       </c>
       <c r="X126">
         <v>0</v>
       </c>
       <c r="Y126">
-        <v>5.544</v>
+        <v>105.545</v>
       </c>
     </row>
     <row r="127" spans="1:25">
       <c r="A127" t="s">
         <v>25</v>
       </c>
       <c r="B127">
         <v>2026</v>
       </c>
       <c r="C127">
         <v>3350</v>
       </c>
       <c r="D127" t="s">
         <v>26</v>
       </c>
       <c r="E127">
         <v>2</v>
       </c>
       <c r="F127">
-        <v>503</v>
+        <v>602</v>
       </c>
       <c r="G127">
-        <v>1.2459</v>
+        <v>11.0</v>
       </c>
       <c r="H127">
-        <v>155</v>
+        <v>1146</v>
       </c>
       <c r="I127">
         <v>0</v>
       </c>
       <c r="J127">
         <v>0</v>
       </c>
       <c r="K127">
-        <v>69.467</v>
+        <v>268.642</v>
       </c>
       <c r="L127" t="s">
         <v>27</v>
       </c>
       <c r="M127">
         <v>1</v>
       </c>
       <c r="N127" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="O127">
         <v>2</v>
       </c>
       <c r="P127">
         <v>17845</v>
       </c>
       <c r="Q127" t="s">
         <v>29</v>
       </c>
       <c r="R127" t="s">
         <v>30</v>
       </c>
       <c r="S127" t="s">
         <v>31</v>
       </c>
       <c r="T127" t="s">
         <v>31</v>
       </c>
       <c r="U127" t="s">
         <v>34</v>
       </c>
       <c r="V127">
-        <v>27</v>
+        <v>272</v>
       </c>
       <c r="W127">
         <v>0</v>
       </c>
       <c r="X127">
         <v>0</v>
       </c>
       <c r="Y127">
-        <v>8.64</v>
+        <v>86.496</v>
       </c>
     </row>
     <row r="128" spans="1:25">
       <c r="A128" t="s">
         <v>25</v>
       </c>
       <c r="B128">
         <v>2026</v>
       </c>
       <c r="C128">
         <v>3350</v>
       </c>
       <c r="D128" t="s">
         <v>26</v>
       </c>
       <c r="E128">
         <v>2</v>
       </c>
       <c r="F128">
-        <v>503</v>
+        <v>602</v>
       </c>
       <c r="G128">
-        <v>1.2459</v>
+        <v>11.0</v>
       </c>
       <c r="H128">
-        <v>155</v>
+        <v>1146</v>
       </c>
       <c r="I128">
         <v>0</v>
       </c>
       <c r="J128">
         <v>0</v>
       </c>
       <c r="K128">
-        <v>69.467</v>
+        <v>268.642</v>
       </c>
       <c r="L128" t="s">
         <v>27</v>
       </c>
       <c r="M128">
         <v>1</v>
       </c>
       <c r="N128" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="O128">
         <v>2</v>
       </c>
       <c r="P128">
         <v>17845</v>
       </c>
       <c r="Q128" t="s">
         <v>29</v>
       </c>
       <c r="R128" t="s">
         <v>30</v>
       </c>
       <c r="S128" t="s">
         <v>31</v>
       </c>
       <c r="T128" t="s">
         <v>31</v>
       </c>
       <c r="U128" t="s">
         <v>35</v>
       </c>
       <c r="V128">
-        <v>79</v>
+        <v>134</v>
       </c>
       <c r="W128">
         <v>0</v>
       </c>
       <c r="X128">
         <v>0</v>
       </c>
       <c r="Y128">
-        <v>40.982</v>
+        <v>64.994</v>
       </c>
     </row>
     <row r="129" spans="1:25">
       <c r="A129" t="s">
         <v>25</v>
       </c>
       <c r="B129">
         <v>2026</v>
       </c>
       <c r="C129">
         <v>3350</v>
       </c>
       <c r="D129" t="s">
         <v>26</v>
       </c>
       <c r="E129">
         <v>2</v>
       </c>
       <c r="F129">
-        <v>503</v>
+        <v>602</v>
       </c>
       <c r="G129">
-        <v>1.2459</v>
+        <v>11.0</v>
       </c>
       <c r="H129">
-        <v>155</v>
+        <v>1146</v>
       </c>
       <c r="I129">
         <v>0</v>
       </c>
       <c r="J129">
         <v>0</v>
       </c>
       <c r="K129">
-        <v>69.467</v>
+        <v>268.642</v>
       </c>
       <c r="L129" t="s">
         <v>27</v>
       </c>
       <c r="M129">
         <v>1</v>
       </c>
       <c r="N129" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="O129">
         <v>2</v>
       </c>
       <c r="P129">
         <v>17845</v>
       </c>
       <c r="Q129" t="s">
         <v>29</v>
       </c>
       <c r="R129" t="s">
         <v>30</v>
       </c>
       <c r="S129" t="s">
         <v>31</v>
       </c>
       <c r="T129" t="s">
         <v>31</v>
       </c>
       <c r="U129" t="s">
         <v>36</v>
       </c>
       <c r="V129">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="W129">
         <v>0</v>
       </c>
       <c r="X129">
         <v>0</v>
       </c>
       <c r="Y129">
-        <v>3.908</v>
+        <v>5.271</v>
       </c>
     </row>
     <row r="130" spans="1:25">
       <c r="A130" t="s">
         <v>25</v>
       </c>
       <c r="B130">
         <v>2026</v>
       </c>
       <c r="C130">
         <v>3350</v>
       </c>
       <c r="D130" t="s">
         <v>26</v>
       </c>
       <c r="E130">
         <v>2</v>
       </c>
       <c r="F130">
-        <v>503</v>
+        <v>603</v>
       </c>
       <c r="G130">
-        <v>1.2459</v>
+        <v>5.3105</v>
       </c>
       <c r="H130">
-        <v>155</v>
+        <v>487</v>
       </c>
       <c r="I130">
         <v>0</v>
       </c>
       <c r="J130">
         <v>0</v>
       </c>
       <c r="K130">
-        <v>69.467</v>
+        <v>134.82199999999997</v>
       </c>
       <c r="L130" t="s">
         <v>27</v>
       </c>
       <c r="M130">
         <v>1</v>
       </c>
       <c r="N130" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="O130">
         <v>2</v>
       </c>
       <c r="P130">
         <v>17845</v>
       </c>
       <c r="Q130" t="s">
         <v>29</v>
       </c>
       <c r="R130" t="s">
         <v>30</v>
       </c>
       <c r="S130" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="T130" t="s">
         <v>31</v>
       </c>
       <c r="U130" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="V130">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="W130">
         <v>0</v>
       </c>
       <c r="X130">
         <v>0</v>
       </c>
       <c r="Y130">
-        <v>0.286</v>
+        <v>1.891</v>
       </c>
     </row>
     <row r="131" spans="1:25">
       <c r="A131" t="s">
         <v>25</v>
       </c>
       <c r="B131">
         <v>2026</v>
       </c>
       <c r="C131">
         <v>3350</v>
       </c>
       <c r="D131" t="s">
         <v>26</v>
       </c>
       <c r="E131">
         <v>2</v>
       </c>
       <c r="F131">
-        <v>503</v>
+        <v>603</v>
       </c>
       <c r="G131">
-        <v>1.2459</v>
+        <v>5.3105</v>
       </c>
       <c r="H131">
-        <v>155</v>
+        <v>487</v>
       </c>
       <c r="I131">
         <v>0</v>
       </c>
       <c r="J131">
         <v>0</v>
       </c>
       <c r="K131">
-        <v>69.467</v>
+        <v>134.82199999999997</v>
       </c>
       <c r="L131" t="s">
         <v>27</v>
       </c>
       <c r="M131">
         <v>1</v>
       </c>
       <c r="N131" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="O131">
         <v>2</v>
       </c>
       <c r="P131">
         <v>17845</v>
       </c>
       <c r="Q131" t="s">
         <v>29</v>
       </c>
       <c r="R131" t="s">
         <v>30</v>
       </c>
       <c r="S131" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="T131" t="s">
         <v>31</v>
       </c>
       <c r="U131" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="V131">
-        <v>7</v>
+        <v>218</v>
       </c>
       <c r="W131">
         <v>0</v>
       </c>
       <c r="X131">
         <v>0</v>
       </c>
       <c r="Y131">
-        <v>3.538</v>
+        <v>38.873</v>
       </c>
     </row>
     <row r="132" spans="1:25">
       <c r="A132" t="s">
         <v>25</v>
       </c>
       <c r="B132">
         <v>2026</v>
       </c>
       <c r="C132">
         <v>3350</v>
       </c>
       <c r="D132" t="s">
         <v>26</v>
       </c>
       <c r="E132">
         <v>2</v>
       </c>
       <c r="F132">
-        <v>503</v>
+        <v>603</v>
       </c>
       <c r="G132">
-        <v>1.2459</v>
+        <v>5.3105</v>
       </c>
       <c r="H132">
-        <v>155</v>
+        <v>487</v>
       </c>
       <c r="I132">
         <v>0</v>
       </c>
       <c r="J132">
         <v>0</v>
       </c>
       <c r="K132">
-        <v>69.467</v>
+        <v>134.82199999999997</v>
       </c>
       <c r="L132" t="s">
         <v>27</v>
       </c>
       <c r="M132">
         <v>1</v>
       </c>
       <c r="N132" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="O132">
         <v>2</v>
       </c>
       <c r="P132">
         <v>17845</v>
       </c>
       <c r="Q132" t="s">
         <v>29</v>
       </c>
       <c r="R132" t="s">
         <v>30</v>
       </c>
       <c r="S132" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="T132" t="s">
         <v>31</v>
       </c>
       <c r="U132" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="V132">
-        <v>9</v>
+        <v>140</v>
       </c>
       <c r="W132">
         <v>0</v>
       </c>
       <c r="X132">
         <v>0</v>
       </c>
       <c r="Y132">
-        <v>6.569</v>
+        <v>44.52</v>
       </c>
     </row>
     <row r="133" spans="1:25">
       <c r="A133" t="s">
         <v>25</v>
       </c>
       <c r="B133">
         <v>2026</v>
       </c>
       <c r="C133">
         <v>3350</v>
       </c>
       <c r="D133" t="s">
         <v>26</v>
       </c>
       <c r="E133">
         <v>2</v>
       </c>
       <c r="F133">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="G133">
-        <v>9.091100000000001</v>
+        <v>5.3105</v>
       </c>
       <c r="H133">
-        <v>1001</v>
+        <v>487</v>
       </c>
       <c r="I133">
         <v>0</v>
       </c>
       <c r="J133">
         <v>0</v>
       </c>
       <c r="K133">
-        <v>194.68900000000002</v>
+        <v>134.82199999999997</v>
       </c>
       <c r="L133" t="s">
         <v>27</v>
       </c>
       <c r="M133">
         <v>1</v>
       </c>
       <c r="N133" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O133">
         <v>2</v>
       </c>
       <c r="P133">
         <v>17845</v>
       </c>
       <c r="Q133" t="s">
         <v>29</v>
       </c>
       <c r="R133" t="s">
         <v>30</v>
       </c>
       <c r="S133" t="s">
         <v>31</v>
       </c>
       <c r="T133" t="s">
         <v>31</v>
       </c>
       <c r="U133" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="V133">
-        <v>178</v>
+        <v>91</v>
       </c>
       <c r="W133">
         <v>0</v>
       </c>
       <c r="X133">
         <v>0</v>
       </c>
       <c r="Y133">
-        <v>8.37</v>
+        <v>44.267</v>
       </c>
     </row>
     <row r="134" spans="1:25">
       <c r="A134" t="s">
         <v>25</v>
       </c>
       <c r="B134">
         <v>2026</v>
       </c>
       <c r="C134">
         <v>3350</v>
       </c>
       <c r="D134" t="s">
         <v>26</v>
       </c>
       <c r="E134">
         <v>2</v>
       </c>
       <c r="F134">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="G134">
-        <v>9.091100000000001</v>
+        <v>5.3105</v>
       </c>
       <c r="H134">
-        <v>1001</v>
+        <v>487</v>
       </c>
       <c r="I134">
         <v>0</v>
       </c>
       <c r="J134">
         <v>0</v>
       </c>
       <c r="K134">
-        <v>194.68900000000002</v>
+        <v>134.82199999999997</v>
       </c>
       <c r="L134" t="s">
         <v>27</v>
       </c>
       <c r="M134">
         <v>1</v>
       </c>
       <c r="N134" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O134">
         <v>2</v>
       </c>
       <c r="P134">
         <v>17845</v>
       </c>
       <c r="Q134" t="s">
         <v>29</v>
       </c>
       <c r="R134" t="s">
         <v>30</v>
       </c>
       <c r="S134" t="s">
         <v>31</v>
       </c>
       <c r="T134" t="s">
         <v>31</v>
       </c>
       <c r="U134" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="V134">
-        <v>505</v>
+        <v>7</v>
       </c>
       <c r="W134">
         <v>0</v>
       </c>
       <c r="X134">
         <v>0</v>
       </c>
       <c r="Y134">
-        <v>75.943</v>
+        <v>5.271</v>
       </c>
     </row>
     <row r="135" spans="1:25">
       <c r="A135" t="s">
         <v>25</v>
       </c>
       <c r="B135">
         <v>2026</v>
       </c>
       <c r="C135">
         <v>3350</v>
       </c>
       <c r="D135" t="s">
         <v>26</v>
       </c>
       <c r="E135">
         <v>2</v>
       </c>
       <c r="F135">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="G135">
-        <v>9.091100000000001</v>
+        <v>3.9</v>
       </c>
       <c r="H135">
-        <v>1001</v>
+        <v>1228</v>
       </c>
       <c r="I135">
         <v>0</v>
       </c>
       <c r="J135">
         <v>0</v>
       </c>
       <c r="K135">
-        <v>194.68900000000002</v>
+        <v>1689.33500000000004</v>
       </c>
       <c r="L135" t="s">
         <v>27</v>
       </c>
       <c r="M135">
         <v>1</v>
       </c>
       <c r="N135" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O135">
         <v>2</v>
       </c>
       <c r="P135">
         <v>17845</v>
       </c>
       <c r="Q135" t="s">
         <v>29</v>
       </c>
       <c r="R135" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S135" t="s">
         <v>31</v>
       </c>
       <c r="T135" t="s">
         <v>31</v>
       </c>
       <c r="U135" t="s">
         <v>34</v>
       </c>
       <c r="V135">
-        <v>208</v>
+        <v>3</v>
       </c>
       <c r="W135">
         <v>0</v>
       </c>
       <c r="X135">
         <v>0</v>
       </c>
       <c r="Y135">
-        <v>59.28</v>
+        <v>0.981</v>
       </c>
     </row>
     <row r="136" spans="1:25">
       <c r="A136" t="s">
         <v>25</v>
       </c>
       <c r="B136">
         <v>2026</v>
       </c>
       <c r="C136">
         <v>3350</v>
       </c>
       <c r="D136" t="s">
         <v>26</v>
       </c>
       <c r="E136">
         <v>2</v>
       </c>
       <c r="F136">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="G136">
-        <v>9.091100000000001</v>
+        <v>3.9</v>
       </c>
       <c r="H136">
-        <v>1001</v>
+        <v>1228</v>
       </c>
       <c r="I136">
         <v>0</v>
       </c>
       <c r="J136">
         <v>0</v>
       </c>
       <c r="K136">
-        <v>194.68900000000002</v>
+        <v>1689.33500000000004</v>
       </c>
       <c r="L136" t="s">
         <v>27</v>
       </c>
       <c r="M136">
         <v>1</v>
       </c>
       <c r="N136" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O136">
         <v>2</v>
       </c>
       <c r="P136">
         <v>17845</v>
       </c>
       <c r="Q136" t="s">
         <v>29</v>
       </c>
       <c r="R136" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S136" t="s">
         <v>31</v>
       </c>
       <c r="T136" t="s">
         <v>31</v>
       </c>
       <c r="U136" t="s">
         <v>35</v>
       </c>
       <c r="V136">
-        <v>104</v>
+        <v>48</v>
       </c>
       <c r="W136">
         <v>0</v>
       </c>
       <c r="X136">
         <v>0</v>
       </c>
       <c r="Y136">
-        <v>46.559</v>
+        <v>28.592</v>
       </c>
     </row>
     <row r="137" spans="1:25">
       <c r="A137" t="s">
         <v>25</v>
       </c>
       <c r="B137">
         <v>2026</v>
       </c>
       <c r="C137">
         <v>3350</v>
       </c>
       <c r="D137" t="s">
         <v>26</v>
       </c>
       <c r="E137">
         <v>2</v>
       </c>
       <c r="F137">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="G137">
-        <v>9.091100000000001</v>
+        <v>3.9</v>
       </c>
       <c r="H137">
-        <v>1001</v>
+        <v>1228</v>
       </c>
       <c r="I137">
         <v>0</v>
       </c>
       <c r="J137">
         <v>0</v>
       </c>
       <c r="K137">
-        <v>194.68900000000002</v>
+        <v>1689.33500000000004</v>
       </c>
       <c r="L137" t="s">
         <v>27</v>
       </c>
       <c r="M137">
         <v>1</v>
       </c>
       <c r="N137" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O137">
         <v>2</v>
       </c>
       <c r="P137">
         <v>17845</v>
       </c>
       <c r="Q137" t="s">
         <v>29</v>
       </c>
       <c r="R137" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S137" t="s">
         <v>31</v>
       </c>
       <c r="T137" t="s">
         <v>31</v>
       </c>
       <c r="U137" t="s">
         <v>36</v>
       </c>
       <c r="V137">
-        <v>6</v>
+        <v>559</v>
       </c>
       <c r="W137">
         <v>0</v>
       </c>
       <c r="X137">
         <v>0</v>
       </c>
       <c r="Y137">
-        <v>4.537</v>
+        <v>590.66800000000001</v>
       </c>
     </row>
     <row r="138" spans="1:25">
       <c r="A138" t="s">
         <v>25</v>
       </c>
       <c r="B138">
         <v>2026</v>
       </c>
       <c r="C138">
         <v>3350</v>
       </c>
       <c r="D138" t="s">
         <v>26</v>
       </c>
       <c r="E138">
         <v>2</v>
       </c>
       <c r="F138">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="G138">
-        <v>11.0</v>
+        <v>3.9</v>
       </c>
       <c r="H138">
-        <v>1146</v>
+        <v>1228</v>
       </c>
       <c r="I138">
         <v>0</v>
       </c>
       <c r="J138">
         <v>0</v>
       </c>
       <c r="K138">
-        <v>268.642</v>
+        <v>1689.33500000000004</v>
       </c>
       <c r="L138" t="s">
         <v>27</v>
       </c>
       <c r="M138">
         <v>1</v>
       </c>
       <c r="N138" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O138">
         <v>2</v>
       </c>
       <c r="P138">
         <v>17845</v>
       </c>
       <c r="Q138" t="s">
         <v>29</v>
       </c>
       <c r="R138" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S138" t="s">
         <v>31</v>
       </c>
       <c r="T138" t="s">
         <v>31</v>
       </c>
       <c r="U138" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="V138">
-        <v>108</v>
+        <v>447</v>
       </c>
       <c r="W138">
         <v>0</v>
       </c>
       <c r="X138">
         <v>0</v>
       </c>
       <c r="Y138">
-        <v>6.336</v>
+        <v>729.40099999999995</v>
       </c>
     </row>
     <row r="139" spans="1:25">
       <c r="A139" t="s">
         <v>25</v>
       </c>
       <c r="B139">
         <v>2026</v>
       </c>
       <c r="C139">
         <v>3350</v>
       </c>
       <c r="D139" t="s">
         <v>26</v>
       </c>
       <c r="E139">
         <v>2</v>
       </c>
       <c r="F139">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="G139">
-        <v>11.0</v>
+        <v>3.9</v>
       </c>
       <c r="H139">
-        <v>1146</v>
+        <v>1228</v>
       </c>
       <c r="I139">
         <v>0</v>
       </c>
       <c r="J139">
         <v>0</v>
       </c>
       <c r="K139">
-        <v>268.642</v>
+        <v>1689.33500000000004</v>
       </c>
       <c r="L139" t="s">
         <v>27</v>
       </c>
       <c r="M139">
         <v>1</v>
       </c>
       <c r="N139" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O139">
         <v>2</v>
       </c>
       <c r="P139">
         <v>17845</v>
       </c>
       <c r="Q139" t="s">
         <v>29</v>
       </c>
       <c r="R139" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S139" t="s">
         <v>31</v>
       </c>
       <c r="T139" t="s">
         <v>31</v>
       </c>
       <c r="U139" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="V139">
-        <v>625</v>
+        <v>81</v>
       </c>
       <c r="W139">
         <v>0</v>
       </c>
       <c r="X139">
         <v>0</v>
       </c>
       <c r="Y139">
-        <v>105.545</v>
+        <v>189.67099999999999</v>
       </c>
     </row>
     <row r="140" spans="1:25">
       <c r="A140" t="s">
         <v>25</v>
       </c>
       <c r="B140">
         <v>2026</v>
       </c>
       <c r="C140">
         <v>3350</v>
       </c>
       <c r="D140" t="s">
         <v>26</v>
       </c>
       <c r="E140">
         <v>2</v>
       </c>
       <c r="F140">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="G140">
-        <v>11.0</v>
+        <v>3.9</v>
       </c>
       <c r="H140">
-        <v>1146</v>
+        <v>1228</v>
       </c>
       <c r="I140">
         <v>0</v>
       </c>
       <c r="J140">
         <v>0</v>
       </c>
       <c r="K140">
-        <v>268.642</v>
+        <v>1689.33500000000004</v>
       </c>
       <c r="L140" t="s">
         <v>27</v>
       </c>
       <c r="M140">
         <v>1</v>
       </c>
       <c r="N140" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O140">
         <v>2</v>
       </c>
       <c r="P140">
         <v>17845</v>
       </c>
       <c r="Q140" t="s">
         <v>29</v>
       </c>
       <c r="R140" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S140" t="s">
         <v>31</v>
       </c>
       <c r="T140" t="s">
         <v>31</v>
       </c>
       <c r="U140" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="V140">
-        <v>272</v>
+        <v>3</v>
       </c>
       <c r="W140">
         <v>0</v>
       </c>
       <c r="X140">
         <v>0</v>
       </c>
       <c r="Y140">
-        <v>86.496</v>
+        <v>9.933</v>
       </c>
     </row>
     <row r="141" spans="1:25">
       <c r="A141" t="s">
         <v>25</v>
       </c>
       <c r="B141">
         <v>2026</v>
       </c>
       <c r="C141">
         <v>3350</v>
       </c>
       <c r="D141" t="s">
         <v>26</v>
       </c>
       <c r="E141">
         <v>2</v>
       </c>
       <c r="F141">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="G141">
-        <v>11.0</v>
+        <v>3.9</v>
       </c>
       <c r="H141">
-        <v>1146</v>
+        <v>1228</v>
       </c>
       <c r="I141">
         <v>0</v>
       </c>
       <c r="J141">
         <v>0</v>
       </c>
       <c r="K141">
-        <v>268.642</v>
+        <v>1689.33500000000004</v>
       </c>
       <c r="L141" t="s">
         <v>27</v>
       </c>
       <c r="M141">
         <v>1</v>
       </c>
       <c r="N141" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O141">
         <v>2</v>
       </c>
       <c r="P141">
         <v>17845</v>
       </c>
       <c r="Q141" t="s">
         <v>29</v>
       </c>
       <c r="R141" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S141" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="T141" t="s">
         <v>31</v>
       </c>
       <c r="U141" t="s">
         <v>35</v>
       </c>
       <c r="V141">
-        <v>134</v>
+        <v>2</v>
       </c>
       <c r="W141">
         <v>0</v>
       </c>
       <c r="X141">
         <v>0</v>
       </c>
       <c r="Y141">
-        <v>64.994</v>
+        <v>1.158</v>
       </c>
     </row>
     <row r="142" spans="1:25">
       <c r="A142" t="s">
         <v>25</v>
       </c>
       <c r="B142">
         <v>2026</v>
       </c>
       <c r="C142">
         <v>3350</v>
       </c>
       <c r="D142" t="s">
         <v>26</v>
       </c>
       <c r="E142">
         <v>2</v>
       </c>
       <c r="F142">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="G142">
-        <v>11.0</v>
+        <v>3.9</v>
       </c>
       <c r="H142">
-        <v>1146</v>
+        <v>1228</v>
       </c>
       <c r="I142">
         <v>0</v>
       </c>
       <c r="J142">
         <v>0</v>
       </c>
       <c r="K142">
-        <v>268.642</v>
+        <v>1689.33500000000004</v>
       </c>
       <c r="L142" t="s">
         <v>27</v>
       </c>
       <c r="M142">
         <v>1</v>
       </c>
       <c r="N142" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O142">
         <v>2</v>
       </c>
       <c r="P142">
         <v>17845</v>
       </c>
       <c r="Q142" t="s">
         <v>29</v>
       </c>
       <c r="R142" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S142" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="T142" t="s">
         <v>31</v>
       </c>
       <c r="U142" t="s">
         <v>36</v>
       </c>
       <c r="V142">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="W142">
         <v>0</v>
       </c>
       <c r="X142">
         <v>0</v>
       </c>
       <c r="Y142">
-        <v>5.271</v>
+        <v>16.931</v>
       </c>
     </row>
     <row r="143" spans="1:25">
       <c r="A143" t="s">
         <v>25</v>
       </c>
       <c r="B143">
         <v>2026</v>
       </c>
       <c r="C143">
         <v>3350</v>
       </c>
       <c r="D143" t="s">
         <v>26</v>
       </c>
       <c r="E143">
         <v>2</v>
       </c>
       <c r="F143">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="G143">
-        <v>5.3105</v>
+        <v>3.9</v>
       </c>
       <c r="H143">
-        <v>487</v>
+        <v>1228</v>
       </c>
       <c r="I143">
         <v>0</v>
       </c>
       <c r="J143">
         <v>0</v>
       </c>
       <c r="K143">
-        <v>134.82199999999997</v>
+        <v>1689.33500000000004</v>
       </c>
       <c r="L143" t="s">
         <v>27</v>
       </c>
       <c r="M143">
         <v>1</v>
       </c>
       <c r="N143" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O143">
         <v>2</v>
       </c>
       <c r="P143">
         <v>17845</v>
       </c>
       <c r="Q143" t="s">
         <v>29</v>
       </c>
       <c r="R143" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S143" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="T143" t="s">
         <v>31</v>
       </c>
       <c r="U143" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="V143">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="W143">
         <v>0</v>
       </c>
       <c r="X143">
         <v>0</v>
       </c>
       <c r="Y143">
-        <v>1.891</v>
+        <v>80.797</v>
       </c>
     </row>
     <row r="144" spans="1:25">
       <c r="A144" t="s">
         <v>25</v>
       </c>
       <c r="B144">
         <v>2026</v>
       </c>
       <c r="C144">
         <v>3350</v>
       </c>
       <c r="D144" t="s">
         <v>26</v>
       </c>
       <c r="E144">
         <v>2</v>
       </c>
       <c r="F144">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="G144">
-        <v>5.3105</v>
+        <v>3.9</v>
       </c>
       <c r="H144">
-        <v>487</v>
+        <v>1228</v>
       </c>
       <c r="I144">
         <v>0</v>
       </c>
       <c r="J144">
         <v>0</v>
       </c>
       <c r="K144">
-        <v>134.82199999999997</v>
+        <v>1689.33500000000004</v>
       </c>
       <c r="L144" t="s">
         <v>27</v>
       </c>
       <c r="M144">
         <v>1</v>
       </c>
       <c r="N144" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O144">
         <v>2</v>
       </c>
       <c r="P144">
         <v>17845</v>
       </c>
       <c r="Q144" t="s">
         <v>29</v>
       </c>
       <c r="R144" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S144" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="T144" t="s">
         <v>31</v>
       </c>
       <c r="U144" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="V144">
-        <v>218</v>
+        <v>13</v>
       </c>
       <c r="W144">
         <v>0</v>
       </c>
       <c r="X144">
         <v>0</v>
       </c>
       <c r="Y144">
-        <v>38.873</v>
+        <v>29.207</v>
       </c>
     </row>
     <row r="145" spans="1:25">
       <c r="A145" t="s">
         <v>25</v>
       </c>
       <c r="B145">
         <v>2026</v>
       </c>
       <c r="C145">
         <v>3350</v>
       </c>
       <c r="D145" t="s">
         <v>26</v>
       </c>
       <c r="E145">
         <v>2</v>
       </c>
       <c r="F145">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="G145">
-        <v>5.3105</v>
+        <v>3.9</v>
       </c>
       <c r="H145">
-        <v>487</v>
+        <v>1228</v>
       </c>
       <c r="I145">
         <v>0</v>
       </c>
       <c r="J145">
         <v>0</v>
       </c>
       <c r="K145">
-        <v>134.82199999999997</v>
+        <v>1689.33500000000004</v>
       </c>
       <c r="L145" t="s">
         <v>27</v>
       </c>
       <c r="M145">
         <v>1</v>
       </c>
       <c r="N145" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O145">
         <v>2</v>
       </c>
       <c r="P145">
         <v>17845</v>
       </c>
       <c r="Q145" t="s">
         <v>29</v>
       </c>
       <c r="R145" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S145" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="T145" t="s">
         <v>31</v>
       </c>
       <c r="U145" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="V145">
-        <v>140</v>
+        <v>4</v>
       </c>
       <c r="W145">
         <v>0</v>
       </c>
       <c r="X145">
         <v>0</v>
       </c>
       <c r="Y145">
-        <v>44.52</v>
+        <v>11.996</v>
       </c>
     </row>
     <row r="146" spans="1:25">
       <c r="A146" t="s">
         <v>25</v>
       </c>
       <c r="B146">
         <v>2026</v>
       </c>
       <c r="C146">
         <v>3350</v>
       </c>
       <c r="D146" t="s">
         <v>26</v>
       </c>
       <c r="E146">
         <v>2</v>
       </c>
       <c r="F146">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="G146">
-        <v>5.3105</v>
+        <v>0.86</v>
       </c>
       <c r="H146">
-        <v>487</v>
+        <v>220</v>
       </c>
       <c r="I146">
         <v>0</v>
       </c>
       <c r="J146">
         <v>0</v>
       </c>
       <c r="K146">
-        <v>134.82199999999997</v>
+        <v>18.09</v>
       </c>
       <c r="L146" t="s">
         <v>27</v>
       </c>
       <c r="M146">
         <v>1</v>
       </c>
       <c r="N146" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O146">
         <v>2</v>
       </c>
       <c r="P146">
         <v>17845</v>
       </c>
       <c r="Q146" t="s">
         <v>29</v>
       </c>
       <c r="R146" t="s">
         <v>30</v>
       </c>
       <c r="S146" t="s">
         <v>31</v>
       </c>
       <c r="T146" t="s">
         <v>31</v>
       </c>
       <c r="U146" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="V146">
-        <v>91</v>
+        <v>131</v>
       </c>
       <c r="W146">
         <v>0</v>
       </c>
       <c r="X146">
         <v>0</v>
       </c>
       <c r="Y146">
-        <v>44.267</v>
+        <v>5.753</v>
       </c>
     </row>
     <row r="147" spans="1:25">
       <c r="A147" t="s">
         <v>25</v>
       </c>
       <c r="B147">
         <v>2026</v>
       </c>
       <c r="C147">
         <v>3350</v>
       </c>
       <c r="D147" t="s">
         <v>26</v>
       </c>
       <c r="E147">
         <v>2</v>
       </c>
       <c r="F147">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="G147">
-        <v>5.3105</v>
+        <v>0.86</v>
       </c>
       <c r="H147">
-        <v>487</v>
+        <v>220</v>
       </c>
       <c r="I147">
         <v>0</v>
       </c>
       <c r="J147">
         <v>0</v>
       </c>
       <c r="K147">
-        <v>134.82199999999997</v>
+        <v>18.09</v>
       </c>
       <c r="L147" t="s">
         <v>27</v>
       </c>
       <c r="M147">
         <v>1</v>
       </c>
       <c r="N147" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O147">
         <v>2</v>
       </c>
       <c r="P147">
         <v>17845</v>
       </c>
       <c r="Q147" t="s">
         <v>29</v>
       </c>
       <c r="R147" t="s">
         <v>30</v>
       </c>
       <c r="S147" t="s">
         <v>31</v>
       </c>
       <c r="T147" t="s">
         <v>31</v>
       </c>
       <c r="U147" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="V147">
-        <v>7</v>
+        <v>86</v>
       </c>
       <c r="W147">
         <v>0</v>
       </c>
       <c r="X147">
         <v>0</v>
       </c>
       <c r="Y147">
-        <v>5.271</v>
+        <v>11.363</v>
       </c>
     </row>
     <row r="148" spans="1:25">
       <c r="A148" t="s">
         <v>25</v>
       </c>
       <c r="B148">
         <v>2026</v>
       </c>
       <c r="C148">
         <v>3350</v>
       </c>
       <c r="D148" t="s">
         <v>26</v>
       </c>
       <c r="E148">
         <v>2</v>
       </c>
       <c r="F148">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="G148">
-        <v>3.9</v>
+        <v>0.86</v>
       </c>
       <c r="H148">
-        <v>1228</v>
+        <v>220</v>
       </c>
       <c r="I148">
         <v>0</v>
       </c>
       <c r="J148">
         <v>0</v>
       </c>
       <c r="K148">
-        <v>1689.33500000000004</v>
+        <v>18.09</v>
       </c>
       <c r="L148" t="s">
         <v>27</v>
       </c>
       <c r="M148">
         <v>1</v>
       </c>
       <c r="N148" t="s">
         <v>64</v>
       </c>
       <c r="O148">
         <v>2</v>
       </c>
       <c r="P148">
         <v>17845</v>
       </c>
       <c r="Q148" t="s">
         <v>29</v>
       </c>
       <c r="R148" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S148" t="s">
         <v>31</v>
       </c>
       <c r="T148" t="s">
         <v>31</v>
       </c>
       <c r="U148" t="s">
         <v>34</v>
       </c>
       <c r="V148">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="W148">
         <v>0</v>
       </c>
       <c r="X148">
         <v>0</v>
       </c>
       <c r="Y148">
-        <v>0.981</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="149" spans="1:25">
       <c r="A149" t="s">
         <v>25</v>
       </c>
       <c r="B149">
         <v>2026</v>
       </c>
       <c r="C149">
         <v>3350</v>
       </c>
       <c r="D149" t="s">
         <v>26</v>
       </c>
       <c r="E149">
         <v>2</v>
       </c>
       <c r="F149">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="G149">
-        <v>3.9</v>
+        <v>0.86</v>
       </c>
       <c r="H149">
-        <v>1228</v>
+        <v>220</v>
       </c>
       <c r="I149">
         <v>0</v>
       </c>
       <c r="J149">
         <v>0</v>
       </c>
       <c r="K149">
-        <v>1689.33500000000004</v>
+        <v>18.09</v>
       </c>
       <c r="L149" t="s">
         <v>27</v>
       </c>
       <c r="M149">
         <v>1</v>
       </c>
       <c r="N149" t="s">
         <v>64</v>
       </c>
       <c r="O149">
         <v>2</v>
       </c>
       <c r="P149">
         <v>17845</v>
       </c>
       <c r="Q149" t="s">
         <v>29</v>
       </c>
       <c r="R149" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S149" t="s">
         <v>31</v>
       </c>
       <c r="T149" t="s">
         <v>31</v>
       </c>
       <c r="U149" t="s">
         <v>35</v>
       </c>
       <c r="V149">
-        <v>48</v>
+        <v>1</v>
       </c>
       <c r="W149">
         <v>0</v>
       </c>
       <c r="X149">
         <v>0</v>
       </c>
       <c r="Y149">
-        <v>28.592</v>
+        <v>0.404</v>
       </c>
     </row>
     <row r="150" spans="1:25">
       <c r="A150" t="s">
         <v>25</v>
       </c>
       <c r="B150">
         <v>2026</v>
       </c>
       <c r="C150">
         <v>3350</v>
       </c>
       <c r="D150" t="s">
         <v>26</v>
       </c>
       <c r="E150">
         <v>2</v>
       </c>
       <c r="F150">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="G150">
-        <v>3.9</v>
+        <v>0.5</v>
       </c>
       <c r="H150">
-        <v>1228</v>
+        <v>415</v>
       </c>
       <c r="I150">
         <v>0</v>
       </c>
       <c r="J150">
         <v>0</v>
       </c>
       <c r="K150">
-        <v>1689.33500000000004</v>
+        <v>34.346</v>
       </c>
       <c r="L150" t="s">
         <v>27</v>
       </c>
       <c r="M150">
         <v>1</v>
       </c>
       <c r="N150" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="O150">
         <v>2</v>
       </c>
       <c r="P150">
         <v>17845</v>
       </c>
       <c r="Q150" t="s">
         <v>29</v>
       </c>
       <c r="R150" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S150" t="s">
         <v>31</v>
       </c>
       <c r="T150" t="s">
         <v>31</v>
       </c>
       <c r="U150" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="V150">
-        <v>559</v>
+        <v>266</v>
       </c>
       <c r="W150">
         <v>0</v>
       </c>
       <c r="X150">
         <v>0</v>
       </c>
       <c r="Y150">
-        <v>590.66800000000001</v>
+        <v>11.176</v>
       </c>
     </row>
     <row r="151" spans="1:25">
       <c r="A151" t="s">
         <v>25</v>
       </c>
       <c r="B151">
         <v>2026</v>
       </c>
       <c r="C151">
         <v>3350</v>
       </c>
       <c r="D151" t="s">
         <v>26</v>
       </c>
       <c r="E151">
         <v>2</v>
       </c>
       <c r="F151">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="G151">
-        <v>3.9</v>
+        <v>0.5</v>
       </c>
       <c r="H151">
-        <v>1228</v>
+        <v>415</v>
       </c>
       <c r="I151">
         <v>0</v>
       </c>
       <c r="J151">
         <v>0</v>
       </c>
       <c r="K151">
-        <v>1689.33500000000004</v>
+        <v>34.346</v>
       </c>
       <c r="L151" t="s">
         <v>27</v>
       </c>
       <c r="M151">
         <v>1</v>
       </c>
       <c r="N151" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="O151">
         <v>2</v>
       </c>
       <c r="P151">
         <v>17845</v>
       </c>
       <c r="Q151" t="s">
         <v>29</v>
       </c>
       <c r="R151" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S151" t="s">
         <v>31</v>
       </c>
       <c r="T151" t="s">
         <v>31</v>
       </c>
       <c r="U151" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="V151">
-        <v>447</v>
+        <v>136</v>
       </c>
       <c r="W151">
         <v>0</v>
       </c>
       <c r="X151">
         <v>0</v>
       </c>
       <c r="Y151">
-        <v>729.40099999999995</v>
+        <v>18.553</v>
       </c>
     </row>
     <row r="152" spans="1:25">
       <c r="A152" t="s">
         <v>25</v>
       </c>
       <c r="B152">
         <v>2026</v>
       </c>
       <c r="C152">
         <v>3350</v>
       </c>
       <c r="D152" t="s">
         <v>26</v>
       </c>
       <c r="E152">
         <v>2</v>
       </c>
       <c r="F152">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="G152">
-        <v>3.9</v>
+        <v>0.5</v>
       </c>
       <c r="H152">
-        <v>1228</v>
+        <v>415</v>
       </c>
       <c r="I152">
         <v>0</v>
       </c>
       <c r="J152">
         <v>0</v>
       </c>
       <c r="K152">
-        <v>1689.33500000000004</v>
+        <v>34.346</v>
       </c>
       <c r="L152" t="s">
         <v>27</v>
       </c>
       <c r="M152">
         <v>1</v>
       </c>
       <c r="N152" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="O152">
         <v>2</v>
       </c>
       <c r="P152">
         <v>17845</v>
       </c>
       <c r="Q152" t="s">
         <v>29</v>
       </c>
       <c r="R152" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S152" t="s">
         <v>31</v>
       </c>
       <c r="T152" t="s">
         <v>31</v>
       </c>
       <c r="U152" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="V152">
-        <v>81</v>
+        <v>6</v>
       </c>
       <c r="W152">
         <v>0</v>
       </c>
       <c r="X152">
         <v>0</v>
       </c>
       <c r="Y152">
-        <v>189.67099999999999</v>
+        <v>1.74</v>
       </c>
     </row>
     <row r="153" spans="1:25">
       <c r="A153" t="s">
         <v>25</v>
       </c>
       <c r="B153">
         <v>2026</v>
       </c>
       <c r="C153">
         <v>3350</v>
       </c>
       <c r="D153" t="s">
         <v>26</v>
       </c>
       <c r="E153">
         <v>2</v>
       </c>
       <c r="F153">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="G153">
-        <v>3.9</v>
+        <v>0.5</v>
       </c>
       <c r="H153">
-        <v>1228</v>
+        <v>415</v>
       </c>
       <c r="I153">
         <v>0</v>
       </c>
       <c r="J153">
         <v>0</v>
       </c>
       <c r="K153">
-        <v>1689.33500000000004</v>
+        <v>34.346</v>
       </c>
       <c r="L153" t="s">
         <v>27</v>
       </c>
       <c r="M153">
         <v>1</v>
       </c>
       <c r="N153" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="O153">
         <v>2</v>
       </c>
       <c r="P153">
         <v>17845</v>
       </c>
       <c r="Q153" t="s">
         <v>29</v>
       </c>
       <c r="R153" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S153" t="s">
         <v>31</v>
       </c>
       <c r="T153" t="s">
         <v>31</v>
       </c>
       <c r="U153" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="V153">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="W153">
         <v>0</v>
       </c>
       <c r="X153">
         <v>0</v>
       </c>
       <c r="Y153">
-        <v>9.933</v>
+        <v>2.877</v>
       </c>
     </row>
     <row r="154" spans="1:25">
       <c r="A154" t="s">
         <v>25</v>
       </c>
       <c r="B154">
         <v>2026</v>
       </c>
       <c r="C154">
-        <v>3350</v>
+        <v>5136</v>
       </c>
       <c r="D154" t="s">
-        <v>26</v>
+        <v>65</v>
       </c>
       <c r="E154">
         <v>2</v>
       </c>
       <c r="F154">
-        <v>604</v>
+        <v>510</v>
       </c>
       <c r="G154">
-        <v>3.9</v>
+        <v>0.8912</v>
       </c>
       <c r="H154">
-        <v>1228</v>
+        <v>217</v>
       </c>
       <c r="I154">
         <v>0</v>
       </c>
       <c r="J154">
         <v>0</v>
       </c>
       <c r="K154">
-        <v>1689.33500000000004</v>
+        <v>56.93</v>
       </c>
       <c r="L154" t="s">
         <v>27</v>
       </c>
       <c r="M154">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N154" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O154">
         <v>2</v>
       </c>
       <c r="P154">
         <v>17845</v>
       </c>
       <c r="Q154" t="s">
         <v>29</v>
       </c>
       <c r="R154" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S154" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="T154" t="s">
         <v>31</v>
       </c>
       <c r="U154" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="V154">
-        <v>2</v>
+        <v>34</v>
       </c>
       <c r="W154">
         <v>0</v>
       </c>
       <c r="X154">
         <v>0</v>
       </c>
       <c r="Y154">
-        <v>1.158</v>
+        <v>2.096</v>
       </c>
     </row>
     <row r="155" spans="1:25">
       <c r="A155" t="s">
         <v>25</v>
       </c>
       <c r="B155">
         <v>2026</v>
       </c>
       <c r="C155">
-        <v>3350</v>
+        <v>5136</v>
       </c>
       <c r="D155" t="s">
-        <v>26</v>
+        <v>65</v>
       </c>
       <c r="E155">
         <v>2</v>
       </c>
       <c r="F155">
-        <v>604</v>
+        <v>510</v>
       </c>
       <c r="G155">
-        <v>3.9</v>
+        <v>0.8912</v>
       </c>
       <c r="H155">
-        <v>1228</v>
+        <v>217</v>
       </c>
       <c r="I155">
         <v>0</v>
       </c>
       <c r="J155">
         <v>0</v>
       </c>
       <c r="K155">
-        <v>1689.33500000000004</v>
+        <v>56.93</v>
       </c>
       <c r="L155" t="s">
         <v>27</v>
       </c>
       <c r="M155">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N155" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O155">
         <v>2</v>
       </c>
       <c r="P155">
         <v>17845</v>
       </c>
       <c r="Q155" t="s">
         <v>29</v>
       </c>
       <c r="R155" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S155" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="T155" t="s">
         <v>31</v>
       </c>
       <c r="U155" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="V155">
-        <v>17</v>
+        <v>86</v>
       </c>
       <c r="W155">
         <v>0</v>
       </c>
       <c r="X155">
         <v>0</v>
       </c>
       <c r="Y155">
-        <v>16.931</v>
+        <v>13.881</v>
       </c>
     </row>
     <row r="156" spans="1:25">
       <c r="A156" t="s">
         <v>25</v>
       </c>
       <c r="B156">
         <v>2026</v>
       </c>
       <c r="C156">
-        <v>3350</v>
+        <v>5136</v>
       </c>
       <c r="D156" t="s">
-        <v>26</v>
+        <v>65</v>
       </c>
       <c r="E156">
         <v>2</v>
       </c>
       <c r="F156">
-        <v>604</v>
+        <v>510</v>
       </c>
       <c r="G156">
-        <v>3.9</v>
+        <v>0.8912</v>
       </c>
       <c r="H156">
-        <v>1228</v>
+        <v>217</v>
       </c>
       <c r="I156">
         <v>0</v>
       </c>
       <c r="J156">
         <v>0</v>
       </c>
       <c r="K156">
-        <v>1689.33500000000004</v>
+        <v>56.93</v>
       </c>
       <c r="L156" t="s">
         <v>27</v>
       </c>
       <c r="M156">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N156" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O156">
         <v>2</v>
       </c>
       <c r="P156">
         <v>17845</v>
       </c>
       <c r="Q156" t="s">
         <v>29</v>
       </c>
       <c r="R156" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S156" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="T156" t="s">
         <v>31</v>
       </c>
       <c r="U156" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="V156">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="W156">
         <v>0</v>
       </c>
       <c r="X156">
         <v>0</v>
       </c>
       <c r="Y156">
-        <v>80.797</v>
+        <v>13.84</v>
       </c>
     </row>
     <row r="157" spans="1:25">
       <c r="A157" t="s">
         <v>25</v>
       </c>
       <c r="B157">
         <v>2026</v>
       </c>
       <c r="C157">
-        <v>3350</v>
+        <v>5136</v>
       </c>
       <c r="D157" t="s">
-        <v>26</v>
+        <v>65</v>
       </c>
       <c r="E157">
         <v>2</v>
       </c>
       <c r="F157">
-        <v>604</v>
+        <v>510</v>
       </c>
       <c r="G157">
-        <v>3.9</v>
+        <v>0.8912</v>
       </c>
       <c r="H157">
-        <v>1228</v>
+        <v>217</v>
       </c>
       <c r="I157">
         <v>0</v>
       </c>
       <c r="J157">
         <v>0</v>
       </c>
       <c r="K157">
-        <v>1689.33500000000004</v>
+        <v>56.93</v>
       </c>
       <c r="L157" t="s">
         <v>27</v>
       </c>
       <c r="M157">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N157" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O157">
         <v>2</v>
       </c>
       <c r="P157">
         <v>17845</v>
       </c>
       <c r="Q157" t="s">
         <v>29</v>
       </c>
       <c r="R157" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S157" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="T157" t="s">
         <v>31</v>
       </c>
       <c r="U157" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="V157">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="W157">
         <v>0</v>
       </c>
       <c r="X157">
         <v>0</v>
       </c>
       <c r="Y157">
-        <v>29.207</v>
+        <v>22.363</v>
       </c>
     </row>
     <row r="158" spans="1:25">
       <c r="A158" t="s">
         <v>25</v>
       </c>
       <c r="B158">
         <v>2026</v>
       </c>
       <c r="C158">
-        <v>3350</v>
+        <v>5136</v>
       </c>
       <c r="D158" t="s">
-        <v>26</v>
+        <v>65</v>
       </c>
       <c r="E158">
         <v>2</v>
       </c>
       <c r="F158">
-        <v>604</v>
+        <v>510</v>
       </c>
       <c r="G158">
-        <v>3.9</v>
+        <v>0.8912</v>
       </c>
       <c r="H158">
-        <v>1228</v>
+        <v>217</v>
       </c>
       <c r="I158">
         <v>0</v>
       </c>
       <c r="J158">
         <v>0</v>
       </c>
       <c r="K158">
-        <v>1689.33500000000004</v>
+        <v>56.93</v>
       </c>
       <c r="L158" t="s">
         <v>27</v>
       </c>
       <c r="M158">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N158" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O158">
         <v>2</v>
       </c>
       <c r="P158">
         <v>17845</v>
       </c>
       <c r="Q158" t="s">
         <v>29</v>
       </c>
       <c r="R158" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S158" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="T158" t="s">
         <v>31</v>
       </c>
       <c r="U158" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="V158">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="W158">
         <v>0</v>
       </c>
       <c r="X158">
         <v>0</v>
       </c>
       <c r="Y158">
-        <v>11.996</v>
+        <v>4.75</v>
       </c>
     </row>
     <row r="159" spans="1:25">
       <c r="A159" t="s">
         <v>25</v>
       </c>
       <c r="B159">
         <v>2026</v>
       </c>
       <c r="C159">
         <v>3350</v>
       </c>
       <c r="D159" t="s">
         <v>26</v>
       </c>
       <c r="E159">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F159">
-        <v>605</v>
+        <v>110</v>
       </c>
       <c r="G159">
-        <v>0.86</v>
+        <v>10.2529</v>
       </c>
       <c r="H159">
-        <v>220</v>
+        <v>242</v>
       </c>
       <c r="I159">
         <v>0</v>
       </c>
       <c r="J159">
         <v>0</v>
       </c>
       <c r="K159">
-        <v>18.09</v>
+        <v>365.20100000000008</v>
       </c>
       <c r="L159" t="s">
         <v>27</v>
       </c>
       <c r="M159">
         <v>1</v>
       </c>
       <c r="N159" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O159">
         <v>2</v>
       </c>
       <c r="P159">
         <v>17845</v>
       </c>
       <c r="Q159" t="s">
         <v>29</v>
       </c>
       <c r="R159" t="s">
         <v>30</v>
       </c>
       <c r="S159" t="s">
         <v>31</v>
       </c>
       <c r="T159" t="s">
         <v>31</v>
       </c>
       <c r="U159" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="V159">
-        <v>131</v>
+        <v>8</v>
       </c>
       <c r="W159">
         <v>0</v>
       </c>
       <c r="X159">
         <v>0</v>
       </c>
       <c r="Y159">
-        <v>5.753</v>
+        <v>5.055</v>
       </c>
     </row>
     <row r="160" spans="1:25">
       <c r="A160" t="s">
         <v>25</v>
       </c>
       <c r="B160">
         <v>2026</v>
       </c>
       <c r="C160">
         <v>3350</v>
       </c>
       <c r="D160" t="s">
         <v>26</v>
       </c>
       <c r="E160">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F160">
-        <v>605</v>
+        <v>110</v>
       </c>
       <c r="G160">
-        <v>0.86</v>
+        <v>10.2529</v>
       </c>
       <c r="H160">
-        <v>220</v>
+        <v>242</v>
       </c>
       <c r="I160">
         <v>0</v>
       </c>
       <c r="J160">
         <v>0</v>
       </c>
       <c r="K160">
-        <v>18.09</v>
+        <v>365.20100000000008</v>
       </c>
       <c r="L160" t="s">
         <v>27</v>
       </c>
       <c r="M160">
         <v>1</v>
       </c>
       <c r="N160" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O160">
         <v>2</v>
       </c>
       <c r="P160">
         <v>17845</v>
       </c>
       <c r="Q160" t="s">
         <v>29</v>
       </c>
       <c r="R160" t="s">
         <v>30</v>
       </c>
       <c r="S160" t="s">
         <v>31</v>
       </c>
       <c r="T160" t="s">
         <v>31</v>
       </c>
       <c r="U160" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="V160">
-        <v>86</v>
+        <v>115</v>
       </c>
       <c r="W160">
         <v>0</v>
       </c>
       <c r="X160">
         <v>0</v>
       </c>
       <c r="Y160">
-        <v>11.363</v>
+        <v>122.381</v>
       </c>
     </row>
     <row r="161" spans="1:25">
       <c r="A161" t="s">
         <v>25</v>
       </c>
       <c r="B161">
         <v>2026</v>
       </c>
       <c r="C161">
         <v>3350</v>
       </c>
       <c r="D161" t="s">
         <v>26</v>
       </c>
       <c r="E161">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F161">
-        <v>605</v>
+        <v>110</v>
       </c>
       <c r="G161">
-        <v>0.86</v>
+        <v>10.2529</v>
       </c>
       <c r="H161">
-        <v>220</v>
+        <v>242</v>
       </c>
       <c r="I161">
         <v>0</v>
       </c>
       <c r="J161">
         <v>0</v>
       </c>
       <c r="K161">
-        <v>18.09</v>
+        <v>365.20100000000008</v>
       </c>
       <c r="L161" t="s">
         <v>27</v>
       </c>
       <c r="M161">
         <v>1</v>
       </c>
       <c r="N161" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O161">
         <v>2</v>
       </c>
       <c r="P161">
         <v>17845</v>
       </c>
       <c r="Q161" t="s">
         <v>29</v>
       </c>
       <c r="R161" t="s">
         <v>30</v>
       </c>
       <c r="S161" t="s">
         <v>31</v>
       </c>
       <c r="T161" t="s">
         <v>31</v>
       </c>
       <c r="U161" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="V161">
-        <v>2</v>
+        <v>60</v>
       </c>
       <c r="W161">
         <v>0</v>
       </c>
       <c r="X161">
         <v>0</v>
       </c>
       <c r="Y161">
-        <v>0.57</v>
+        <v>94.399</v>
       </c>
     </row>
     <row r="162" spans="1:25">
       <c r="A162" t="s">
         <v>25</v>
       </c>
       <c r="B162">
         <v>2026</v>
       </c>
       <c r="C162">
         <v>3350</v>
       </c>
       <c r="D162" t="s">
         <v>26</v>
       </c>
       <c r="E162">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F162">
-        <v>605</v>
+        <v>110</v>
       </c>
       <c r="G162">
-        <v>0.86</v>
+        <v>10.2529</v>
       </c>
       <c r="H162">
-        <v>220</v>
+        <v>242</v>
       </c>
       <c r="I162">
         <v>0</v>
       </c>
       <c r="J162">
         <v>0</v>
       </c>
       <c r="K162">
-        <v>18.09</v>
+        <v>365.20100000000008</v>
       </c>
       <c r="L162" t="s">
         <v>27</v>
       </c>
       <c r="M162">
         <v>1</v>
       </c>
       <c r="N162" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O162">
         <v>2</v>
       </c>
       <c r="P162">
         <v>17845</v>
       </c>
       <c r="Q162" t="s">
         <v>29</v>
       </c>
       <c r="R162" t="s">
         <v>30</v>
       </c>
       <c r="S162" t="s">
         <v>31</v>
       </c>
       <c r="T162" t="s">
         <v>31</v>
       </c>
       <c r="U162" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="V162">
         <v>1</v>
       </c>
       <c r="W162">
         <v>0</v>
       </c>
       <c r="X162">
         <v>0</v>
       </c>
       <c r="Y162">
-        <v>0.404</v>
+        <v>3.899</v>
       </c>
     </row>
     <row r="163" spans="1:25">
       <c r="A163" t="s">
         <v>25</v>
       </c>
       <c r="B163">
         <v>2026</v>
       </c>
       <c r="C163">
         <v>3350</v>
       </c>
       <c r="D163" t="s">
         <v>26</v>
       </c>
       <c r="E163">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F163">
-        <v>606</v>
+        <v>110</v>
       </c>
       <c r="G163">
-        <v>0.5</v>
+        <v>10.2529</v>
       </c>
       <c r="H163">
-        <v>415</v>
+        <v>242</v>
       </c>
       <c r="I163">
         <v>0</v>
       </c>
       <c r="J163">
         <v>0</v>
       </c>
       <c r="K163">
-        <v>34.346</v>
+        <v>365.20100000000008</v>
       </c>
       <c r="L163" t="s">
         <v>27</v>
       </c>
       <c r="M163">
         <v>1</v>
       </c>
       <c r="N163" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="O163">
         <v>2</v>
       </c>
       <c r="P163">
         <v>17845</v>
       </c>
       <c r="Q163" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="R163" t="s">
         <v>30</v>
       </c>
       <c r="S163" t="s">
         <v>31</v>
       </c>
       <c r="T163" t="s">
         <v>31</v>
       </c>
       <c r="U163" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="V163">
-        <v>266</v>
+        <v>1</v>
       </c>
       <c r="W163">
         <v>0</v>
       </c>
       <c r="X163">
         <v>0</v>
       </c>
       <c r="Y163">
-        <v>11.176</v>
+        <v>1.332</v>
       </c>
     </row>
     <row r="164" spans="1:25">
       <c r="A164" t="s">
         <v>25</v>
       </c>
       <c r="B164">
         <v>2026</v>
       </c>
       <c r="C164">
         <v>3350</v>
       </c>
       <c r="D164" t="s">
         <v>26</v>
       </c>
       <c r="E164">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F164">
-        <v>606</v>
+        <v>110</v>
       </c>
       <c r="G164">
-        <v>0.5</v>
+        <v>10.2529</v>
       </c>
       <c r="H164">
-        <v>415</v>
+        <v>242</v>
       </c>
       <c r="I164">
         <v>0</v>
       </c>
       <c r="J164">
         <v>0</v>
       </c>
       <c r="K164">
-        <v>34.346</v>
+        <v>365.20100000000008</v>
       </c>
       <c r="L164" t="s">
         <v>27</v>
       </c>
       <c r="M164">
         <v>1</v>
       </c>
       <c r="N164" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="O164">
         <v>2</v>
       </c>
       <c r="P164">
         <v>17845</v>
       </c>
       <c r="Q164" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="R164" t="s">
         <v>30</v>
       </c>
       <c r="S164" t="s">
         <v>31</v>
       </c>
       <c r="T164" t="s">
         <v>31</v>
       </c>
       <c r="U164" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="V164">
-        <v>136</v>
+        <v>9</v>
       </c>
       <c r="W164">
         <v>0</v>
       </c>
       <c r="X164">
         <v>0</v>
       </c>
       <c r="Y164">
-        <v>18.553</v>
+        <v>18.918</v>
       </c>
     </row>
     <row r="165" spans="1:25">
       <c r="A165" t="s">
         <v>25</v>
       </c>
       <c r="B165">
         <v>2026</v>
       </c>
       <c r="C165">
         <v>3350</v>
       </c>
       <c r="D165" t="s">
         <v>26</v>
       </c>
       <c r="E165">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F165">
-        <v>606</v>
+        <v>110</v>
       </c>
       <c r="G165">
-        <v>0.5</v>
+        <v>10.2529</v>
       </c>
       <c r="H165">
-        <v>415</v>
+        <v>242</v>
       </c>
       <c r="I165">
         <v>0</v>
       </c>
       <c r="J165">
         <v>0</v>
       </c>
       <c r="K165">
-        <v>34.346</v>
+        <v>365.20100000000008</v>
       </c>
       <c r="L165" t="s">
         <v>27</v>
       </c>
       <c r="M165">
         <v>1</v>
       </c>
       <c r="N165" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="O165">
         <v>2</v>
       </c>
       <c r="P165">
         <v>17845</v>
       </c>
       <c r="Q165" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="R165" t="s">
         <v>30</v>
       </c>
       <c r="S165" t="s">
         <v>31</v>
       </c>
       <c r="T165" t="s">
         <v>31</v>
       </c>
       <c r="U165" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="V165">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="W165">
         <v>0</v>
       </c>
       <c r="X165">
         <v>0</v>
       </c>
       <c r="Y165">
-        <v>1.74</v>
+        <v>45.944</v>
       </c>
     </row>
     <row r="166" spans="1:25">
       <c r="A166" t="s">
         <v>25</v>
       </c>
       <c r="B166">
         <v>2026</v>
       </c>
       <c r="C166">
         <v>3350</v>
       </c>
       <c r="D166" t="s">
         <v>26</v>
       </c>
       <c r="E166">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F166">
-        <v>606</v>
+        <v>110</v>
       </c>
       <c r="G166">
-        <v>0.5</v>
+        <v>10.2529</v>
       </c>
       <c r="H166">
-        <v>415</v>
+        <v>242</v>
       </c>
       <c r="I166">
         <v>0</v>
       </c>
       <c r="J166">
         <v>0</v>
       </c>
       <c r="K166">
-        <v>34.346</v>
+        <v>365.20100000000008</v>
       </c>
       <c r="L166" t="s">
         <v>27</v>
       </c>
       <c r="M166">
         <v>1</v>
       </c>
       <c r="N166" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="O166">
         <v>2</v>
       </c>
       <c r="P166">
         <v>17845</v>
       </c>
       <c r="Q166" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="R166" t="s">
         <v>30</v>
       </c>
       <c r="S166" t="s">
         <v>31</v>
       </c>
       <c r="T166" t="s">
         <v>31</v>
       </c>
       <c r="U166" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="V166">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="W166">
         <v>0</v>
       </c>
       <c r="X166">
         <v>0</v>
       </c>
       <c r="Y166">
-        <v>2.877</v>
+        <v>22.0040000000000013</v>
       </c>
     </row>
     <row r="167" spans="1:25">
       <c r="A167" t="s">
         <v>25</v>
       </c>
       <c r="B167">
         <v>2026</v>
       </c>
       <c r="C167">
-        <v>5136</v>
+        <v>3350</v>
       </c>
       <c r="D167" t="s">
-        <v>65</v>
+        <v>26</v>
       </c>
       <c r="E167">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F167">
-        <v>510</v>
+        <v>110</v>
       </c>
       <c r="G167">
-        <v>0.8912</v>
+        <v>10.2529</v>
       </c>
       <c r="H167">
-        <v>217</v>
+        <v>242</v>
       </c>
       <c r="I167">
         <v>0</v>
       </c>
       <c r="J167">
         <v>0</v>
       </c>
       <c r="K167">
-        <v>56.93</v>
+        <v>365.20100000000008</v>
       </c>
       <c r="L167" t="s">
         <v>27</v>
       </c>
       <c r="M167">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N167" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O167">
         <v>2</v>
       </c>
       <c r="P167">
         <v>17845</v>
       </c>
       <c r="Q167" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="R167" t="s">
         <v>30</v>
       </c>
       <c r="S167" t="s">
         <v>31</v>
       </c>
       <c r="T167" t="s">
         <v>31</v>
       </c>
       <c r="U167" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="V167">
-        <v>34</v>
+        <v>4</v>
       </c>
       <c r="W167">
         <v>0</v>
       </c>
       <c r="X167">
         <v>0</v>
       </c>
       <c r="Y167">
-        <v>2.096</v>
+        <v>19.617</v>
       </c>
     </row>
     <row r="168" spans="1:25">
       <c r="A168" t="s">
         <v>25</v>
       </c>
       <c r="B168">
         <v>2026</v>
       </c>
       <c r="C168">
-        <v>5136</v>
+        <v>3350</v>
       </c>
       <c r="D168" t="s">
-        <v>65</v>
+        <v>26</v>
       </c>
       <c r="E168">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F168">
-        <v>510</v>
+        <v>110</v>
       </c>
       <c r="G168">
-        <v>0.8912</v>
+        <v>10.2529</v>
       </c>
       <c r="H168">
-        <v>217</v>
+        <v>242</v>
       </c>
       <c r="I168">
         <v>0</v>
       </c>
       <c r="J168">
         <v>0</v>
       </c>
       <c r="K168">
-        <v>56.93</v>
+        <v>365.20100000000008</v>
       </c>
       <c r="L168" t="s">
         <v>27</v>
       </c>
       <c r="M168">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N168" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O168">
         <v>2</v>
       </c>
       <c r="P168">
         <v>17845</v>
       </c>
       <c r="Q168" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="R168" t="s">
         <v>30</v>
       </c>
       <c r="S168" t="s">
         <v>31</v>
       </c>
       <c r="T168" t="s">
         <v>31</v>
       </c>
       <c r="U168" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="V168">
-        <v>86</v>
+        <v>8</v>
       </c>
       <c r="W168">
         <v>0</v>
       </c>
       <c r="X168">
         <v>0</v>
       </c>
       <c r="Y168">
-        <v>13.881</v>
+        <v>7.776</v>
       </c>
     </row>
     <row r="169" spans="1:25">
       <c r="A169" t="s">
         <v>25</v>
       </c>
       <c r="B169">
         <v>2026</v>
       </c>
       <c r="C169">
-        <v>5136</v>
+        <v>3350</v>
       </c>
       <c r="D169" t="s">
-        <v>65</v>
+        <v>26</v>
       </c>
       <c r="E169">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F169">
-        <v>510</v>
+        <v>110</v>
       </c>
       <c r="G169">
-        <v>0.8912</v>
+        <v>10.2529</v>
       </c>
       <c r="H169">
-        <v>217</v>
+        <v>242</v>
       </c>
       <c r="I169">
         <v>0</v>
       </c>
       <c r="J169">
         <v>0</v>
       </c>
       <c r="K169">
-        <v>56.93</v>
+        <v>365.20100000000008</v>
       </c>
       <c r="L169" t="s">
         <v>27</v>
       </c>
       <c r="M169">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N169" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O169">
         <v>2</v>
       </c>
       <c r="P169">
         <v>17845</v>
       </c>
       <c r="Q169" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="R169" t="s">
         <v>30</v>
       </c>
       <c r="S169" t="s">
         <v>31</v>
       </c>
       <c r="T169" t="s">
         <v>31</v>
       </c>
       <c r="U169" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="V169">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="W169">
         <v>0</v>
       </c>
       <c r="X169">
         <v>0</v>
       </c>
       <c r="Y169">
-        <v>13.84</v>
+        <v>16.084</v>
       </c>
     </row>
     <row r="170" spans="1:25">
       <c r="A170" t="s">
         <v>25</v>
       </c>
       <c r="B170">
         <v>2026</v>
       </c>
       <c r="C170">
-        <v>5136</v>
+        <v>3350</v>
       </c>
       <c r="D170" t="s">
-        <v>65</v>
+        <v>26</v>
       </c>
       <c r="E170">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F170">
-        <v>510</v>
+        <v>110</v>
       </c>
       <c r="G170">
-        <v>0.8912</v>
+        <v>10.2529</v>
       </c>
       <c r="H170">
-        <v>217</v>
+        <v>242</v>
       </c>
       <c r="I170">
         <v>0</v>
       </c>
       <c r="J170">
         <v>0</v>
       </c>
       <c r="K170">
-        <v>56.93</v>
+        <v>365.20100000000008</v>
       </c>
       <c r="L170" t="s">
         <v>27</v>
       </c>
       <c r="M170">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N170" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O170">
         <v>2</v>
       </c>
       <c r="P170">
         <v>17845</v>
       </c>
       <c r="Q170" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="R170" t="s">
         <v>30</v>
       </c>
       <c r="S170" t="s">
         <v>31</v>
       </c>
       <c r="T170" t="s">
         <v>31</v>
       </c>
       <c r="U170" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="V170">
-        <v>44</v>
+        <v>2</v>
       </c>
       <c r="W170">
         <v>0</v>
       </c>
       <c r="X170">
         <v>0</v>
       </c>
       <c r="Y170">
-        <v>22.363</v>
+        <v>4.439</v>
       </c>
     </row>
     <row r="171" spans="1:25">
       <c r="A171" t="s">
         <v>25</v>
       </c>
       <c r="B171">
         <v>2026</v>
       </c>
       <c r="C171">
-        <v>5136</v>
+        <v>3350</v>
       </c>
       <c r="D171" t="s">
-        <v>65</v>
+        <v>26</v>
       </c>
       <c r="E171">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F171">
-        <v>510</v>
+        <v>110</v>
       </c>
       <c r="G171">
-        <v>0.8912</v>
+        <v>10.2529</v>
       </c>
       <c r="H171">
-        <v>217</v>
+        <v>242</v>
       </c>
       <c r="I171">
         <v>0</v>
       </c>
       <c r="J171">
         <v>0</v>
       </c>
       <c r="K171">
-        <v>56.93</v>
+        <v>365.20100000000008</v>
       </c>
       <c r="L171" t="s">
         <v>27</v>
       </c>
       <c r="M171">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N171" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O171">
         <v>2</v>
       </c>
       <c r="P171">
         <v>17845</v>
       </c>
       <c r="Q171" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="R171" t="s">
         <v>30</v>
       </c>
       <c r="S171" t="s">
         <v>31</v>
       </c>
       <c r="T171" t="s">
         <v>31</v>
       </c>
       <c r="U171" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="V171">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="W171">
         <v>0</v>
       </c>
       <c r="X171">
         <v>0</v>
       </c>
       <c r="Y171">
-        <v>4.75</v>
+        <v>3.353</v>
       </c>
     </row>
     <row r="172" spans="1:25">
       <c r="A172" t="s">
         <v>25</v>
       </c>
       <c r="B172">
         <v>2026</v>
       </c>
       <c r="C172">
         <v>3350</v>
       </c>
       <c r="D172" t="s">
         <v>26</v>
       </c>
       <c r="E172">
         <v>1</v>
       </c>
       <c r="F172">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G172">
-        <v>10.2529</v>
+        <v>20.084399999999999</v>
       </c>
       <c r="H172">
-        <v>242</v>
+        <v>3555</v>
       </c>
       <c r="I172">
         <v>0</v>
       </c>
       <c r="J172">
         <v>0</v>
       </c>
       <c r="K172">
-        <v>365.20100000000008</v>
+        <v>400.87900000000002</v>
       </c>
       <c r="L172" t="s">
         <v>27</v>
       </c>
       <c r="M172">
         <v>1</v>
       </c>
       <c r="N172" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O172">
         <v>2</v>
       </c>
       <c r="P172">
         <v>17845</v>
       </c>
       <c r="Q172" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="R172" t="s">
         <v>30</v>
       </c>
       <c r="S172" t="s">
         <v>31</v>
       </c>
       <c r="T172" t="s">
         <v>31</v>
       </c>
       <c r="U172" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="V172">
-        <v>8</v>
+        <v>196</v>
       </c>
       <c r="W172">
         <v>0</v>
       </c>
       <c r="X172">
         <v>0</v>
       </c>
       <c r="Y172">
-        <v>5.055</v>
+        <v>13.804</v>
       </c>
     </row>
     <row r="173" spans="1:25">
       <c r="A173" t="s">
         <v>25</v>
       </c>
       <c r="B173">
         <v>2026</v>
       </c>
       <c r="C173">
         <v>3350</v>
       </c>
       <c r="D173" t="s">
         <v>26</v>
       </c>
       <c r="E173">
         <v>1</v>
       </c>
       <c r="F173">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G173">
-        <v>10.2529</v>
+        <v>20.084399999999999</v>
       </c>
       <c r="H173">
-        <v>242</v>
+        <v>3555</v>
       </c>
       <c r="I173">
         <v>0</v>
       </c>
       <c r="J173">
         <v>0</v>
       </c>
       <c r="K173">
-        <v>365.20100000000008</v>
+        <v>400.87900000000002</v>
       </c>
       <c r="L173" t="s">
         <v>27</v>
       </c>
       <c r="M173">
         <v>1</v>
       </c>
       <c r="N173" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O173">
         <v>2</v>
       </c>
       <c r="P173">
         <v>17845</v>
       </c>
       <c r="Q173" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="R173" t="s">
         <v>30</v>
       </c>
       <c r="S173" t="s">
         <v>31</v>
       </c>
       <c r="T173" t="s">
         <v>31</v>
       </c>
       <c r="U173" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="V173">
-        <v>115</v>
+        <v>389</v>
       </c>
       <c r="W173">
         <v>0</v>
       </c>
       <c r="X173">
         <v>0</v>
       </c>
       <c r="Y173">
-        <v>122.381</v>
+        <v>59.451</v>
       </c>
     </row>
     <row r="174" spans="1:25">
       <c r="A174" t="s">
         <v>25</v>
       </c>
       <c r="B174">
         <v>2026</v>
       </c>
       <c r="C174">
         <v>3350</v>
       </c>
       <c r="D174" t="s">
         <v>26</v>
       </c>
       <c r="E174">
         <v>1</v>
       </c>
       <c r="F174">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G174">
-        <v>10.2529</v>
+        <v>20.084399999999999</v>
       </c>
       <c r="H174">
-        <v>242</v>
+        <v>3555</v>
       </c>
       <c r="I174">
         <v>0</v>
       </c>
       <c r="J174">
         <v>0</v>
       </c>
       <c r="K174">
-        <v>365.20100000000008</v>
+        <v>400.87900000000002</v>
       </c>
       <c r="L174" t="s">
         <v>27</v>
       </c>
       <c r="M174">
         <v>1</v>
       </c>
       <c r="N174" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O174">
         <v>2</v>
       </c>
       <c r="P174">
         <v>17845</v>
       </c>
       <c r="Q174" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="R174" t="s">
         <v>30</v>
       </c>
       <c r="S174" t="s">
         <v>31</v>
       </c>
       <c r="T174" t="s">
         <v>31</v>
       </c>
       <c r="U174" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="V174">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="W174">
         <v>0</v>
       </c>
       <c r="X174">
         <v>0</v>
       </c>
       <c r="Y174">
-        <v>94.399</v>
+        <v>19.695</v>
       </c>
     </row>
     <row r="175" spans="1:25">
       <c r="A175" t="s">
         <v>25</v>
       </c>
       <c r="B175">
         <v>2026</v>
       </c>
       <c r="C175">
         <v>3350</v>
       </c>
       <c r="D175" t="s">
         <v>26</v>
       </c>
       <c r="E175">
         <v>1</v>
       </c>
       <c r="F175">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G175">
-        <v>10.2529</v>
+        <v>20.084399999999999</v>
       </c>
       <c r="H175">
-        <v>242</v>
+        <v>3555</v>
       </c>
       <c r="I175">
         <v>0</v>
       </c>
       <c r="J175">
         <v>0</v>
       </c>
       <c r="K175">
-        <v>365.20100000000008</v>
+        <v>400.87900000000002</v>
       </c>
       <c r="L175" t="s">
         <v>27</v>
       </c>
       <c r="M175">
         <v>1</v>
       </c>
       <c r="N175" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O175">
         <v>2</v>
       </c>
       <c r="P175">
         <v>17845</v>
       </c>
       <c r="Q175" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="R175" t="s">
         <v>30</v>
       </c>
       <c r="S175" t="s">
         <v>31</v>
       </c>
       <c r="T175" t="s">
         <v>31</v>
       </c>
       <c r="U175" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="V175">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="W175">
         <v>0</v>
       </c>
       <c r="X175">
         <v>0</v>
       </c>
       <c r="Y175">
-        <v>3.899</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="176" spans="1:25">
       <c r="A176" t="s">
         <v>25</v>
       </c>
       <c r="B176">
         <v>2026</v>
       </c>
       <c r="C176">
         <v>3350</v>
       </c>
       <c r="D176" t="s">
         <v>26</v>
       </c>
       <c r="E176">
         <v>1</v>
       </c>
       <c r="F176">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G176">
-        <v>10.2529</v>
+        <v>20.084399999999999</v>
       </c>
       <c r="H176">
-        <v>242</v>
+        <v>3555</v>
       </c>
       <c r="I176">
         <v>0</v>
       </c>
       <c r="J176">
         <v>0</v>
       </c>
       <c r="K176">
-        <v>365.20100000000008</v>
+        <v>400.87900000000002</v>
       </c>
       <c r="L176" t="s">
         <v>27</v>
       </c>
       <c r="M176">
         <v>1</v>
       </c>
       <c r="N176" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O176">
         <v>2</v>
       </c>
       <c r="P176">
         <v>17845</v>
       </c>
       <c r="Q176" t="s">
         <v>41</v>
       </c>
       <c r="R176" t="s">
         <v>30</v>
       </c>
       <c r="S176" t="s">
         <v>31</v>
       </c>
       <c r="T176" t="s">
         <v>31</v>
       </c>
       <c r="U176" t="s">
         <v>36</v>
       </c>
       <c r="V176">
         <v>1</v>
       </c>
       <c r="W176">
         <v>0</v>
       </c>
       <c r="X176">
         <v>0</v>
       </c>
       <c r="Y176">
-        <v>1.332</v>
+        <v>0.678</v>
       </c>
     </row>
     <row r="177" spans="1:25">
       <c r="A177" t="s">
         <v>25</v>
       </c>
       <c r="B177">
         <v>2026</v>
       </c>
       <c r="C177">
         <v>3350</v>
       </c>
       <c r="D177" t="s">
         <v>26</v>
       </c>
       <c r="E177">
         <v>1</v>
       </c>
       <c r="F177">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G177">
-        <v>10.2529</v>
+        <v>20.084399999999999</v>
       </c>
       <c r="H177">
-        <v>242</v>
+        <v>3555</v>
       </c>
       <c r="I177">
         <v>0</v>
       </c>
       <c r="J177">
         <v>0</v>
       </c>
       <c r="K177">
-        <v>365.20100000000008</v>
+        <v>400.87900000000002</v>
       </c>
       <c r="L177" t="s">
         <v>27</v>
       </c>
       <c r="M177">
         <v>1</v>
       </c>
       <c r="N177" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O177">
         <v>2</v>
       </c>
       <c r="P177">
         <v>17845</v>
       </c>
       <c r="Q177" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="R177" t="s">
         <v>30</v>
       </c>
       <c r="S177" t="s">
         <v>31</v>
       </c>
       <c r="T177" t="s">
         <v>31</v>
       </c>
       <c r="U177" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="V177">
-        <v>9</v>
+        <v>1765</v>
       </c>
       <c r="W177">
         <v>0</v>
       </c>
       <c r="X177">
         <v>0</v>
       </c>
       <c r="Y177">
-        <v>18.918</v>
+        <v>90.883</v>
       </c>
     </row>
     <row r="178" spans="1:25">
       <c r="A178" t="s">
         <v>25</v>
       </c>
       <c r="B178">
         <v>2026</v>
       </c>
       <c r="C178">
         <v>3350</v>
       </c>
       <c r="D178" t="s">
         <v>26</v>
       </c>
       <c r="E178">
         <v>1</v>
       </c>
       <c r="F178">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G178">
-        <v>10.2529</v>
+        <v>20.084399999999999</v>
       </c>
       <c r="H178">
-        <v>242</v>
+        <v>3555</v>
       </c>
       <c r="I178">
         <v>0</v>
       </c>
       <c r="J178">
         <v>0</v>
       </c>
       <c r="K178">
-        <v>365.20100000000008</v>
+        <v>400.87900000000002</v>
       </c>
       <c r="L178" t="s">
         <v>27</v>
       </c>
       <c r="M178">
         <v>1</v>
       </c>
       <c r="N178" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O178">
         <v>2</v>
       </c>
       <c r="P178">
         <v>17845</v>
       </c>
       <c r="Q178" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="R178" t="s">
         <v>30</v>
       </c>
       <c r="S178" t="s">
         <v>31</v>
       </c>
       <c r="T178" t="s">
         <v>31</v>
       </c>
       <c r="U178" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="V178">
-        <v>16</v>
+        <v>980</v>
       </c>
       <c r="W178">
         <v>0</v>
       </c>
       <c r="X178">
         <v>0</v>
       </c>
       <c r="Y178">
-        <v>45.944</v>
+        <v>149.941</v>
       </c>
     </row>
     <row r="179" spans="1:25">
       <c r="A179" t="s">
         <v>25</v>
       </c>
       <c r="B179">
         <v>2026</v>
       </c>
       <c r="C179">
         <v>3350</v>
       </c>
       <c r="D179" t="s">
         <v>26</v>
       </c>
       <c r="E179">
         <v>1</v>
       </c>
       <c r="F179">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G179">
-        <v>10.2529</v>
+        <v>20.084399999999999</v>
       </c>
       <c r="H179">
-        <v>242</v>
+        <v>3555</v>
       </c>
       <c r="I179">
         <v>0</v>
       </c>
       <c r="J179">
         <v>0</v>
       </c>
       <c r="K179">
-        <v>365.20100000000008</v>
+        <v>400.87900000000002</v>
       </c>
       <c r="L179" t="s">
         <v>27</v>
       </c>
       <c r="M179">
         <v>1</v>
       </c>
       <c r="N179" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O179">
         <v>2</v>
       </c>
       <c r="P179">
         <v>17845</v>
       </c>
       <c r="Q179" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="R179" t="s">
         <v>30</v>
       </c>
       <c r="S179" t="s">
         <v>31</v>
       </c>
       <c r="T179" t="s">
         <v>31</v>
       </c>
       <c r="U179" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="V179">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="W179">
         <v>0</v>
       </c>
       <c r="X179">
         <v>0</v>
       </c>
       <c r="Y179">
-        <v>22.0040000000000013</v>
+        <v>31.992</v>
       </c>
     </row>
     <row r="180" spans="1:25">
       <c r="A180" t="s">
         <v>25</v>
       </c>
       <c r="B180">
         <v>2026</v>
       </c>
       <c r="C180">
         <v>3350</v>
       </c>
       <c r="D180" t="s">
         <v>26</v>
       </c>
       <c r="E180">
         <v>1</v>
       </c>
       <c r="F180">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G180">
-        <v>10.2529</v>
+        <v>20.084399999999999</v>
       </c>
       <c r="H180">
-        <v>242</v>
+        <v>3555</v>
       </c>
       <c r="I180">
         <v>0</v>
       </c>
       <c r="J180">
         <v>0</v>
       </c>
       <c r="K180">
-        <v>365.20100000000008</v>
+        <v>400.87900000000002</v>
       </c>
       <c r="L180" t="s">
         <v>27</v>
       </c>
       <c r="M180">
         <v>1</v>
       </c>
       <c r="N180" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O180">
         <v>2</v>
       </c>
       <c r="P180">
         <v>17845</v>
       </c>
       <c r="Q180" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="R180" t="s">
         <v>30</v>
       </c>
       <c r="S180" t="s">
         <v>31</v>
       </c>
       <c r="T180" t="s">
         <v>31</v>
       </c>
       <c r="U180" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="V180">
-        <v>4</v>
+        <v>38</v>
       </c>
       <c r="W180">
         <v>0</v>
       </c>
       <c r="X180">
         <v>0</v>
       </c>
       <c r="Y180">
-        <v>19.617</v>
+        <v>21.442</v>
       </c>
     </row>
     <row r="181" spans="1:25">
       <c r="A181" t="s">
         <v>25</v>
       </c>
       <c r="B181">
         <v>2026</v>
       </c>
       <c r="C181">
         <v>3350</v>
       </c>
       <c r="D181" t="s">
         <v>26</v>
       </c>
       <c r="E181">
         <v>1</v>
       </c>
       <c r="F181">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G181">
-        <v>10.2529</v>
+        <v>20.084399999999999</v>
       </c>
       <c r="H181">
-        <v>242</v>
+        <v>3555</v>
       </c>
       <c r="I181">
         <v>0</v>
       </c>
       <c r="J181">
         <v>0</v>
       </c>
       <c r="K181">
-        <v>365.20100000000008</v>
+        <v>400.87900000000002</v>
       </c>
       <c r="L181" t="s">
         <v>27</v>
       </c>
       <c r="M181">
         <v>1</v>
       </c>
       <c r="N181" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O181">
         <v>2</v>
       </c>
       <c r="P181">
         <v>17845</v>
       </c>
       <c r="Q181" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="R181" t="s">
         <v>30</v>
       </c>
       <c r="S181" t="s">
         <v>31</v>
       </c>
       <c r="T181" t="s">
         <v>31</v>
       </c>
       <c r="U181" t="s">
         <v>36</v>
       </c>
       <c r="V181">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="W181">
         <v>0</v>
       </c>
       <c r="X181">
         <v>0</v>
       </c>
       <c r="Y181">
-        <v>7.776</v>
+        <v>1.883</v>
       </c>
     </row>
     <row r="182" spans="1:25">
       <c r="A182" t="s">
         <v>25</v>
       </c>
       <c r="B182">
         <v>2026</v>
       </c>
       <c r="C182">
         <v>3350</v>
       </c>
       <c r="D182" t="s">
         <v>26</v>
       </c>
       <c r="E182">
         <v>1</v>
       </c>
       <c r="F182">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="G182">
-        <v>10.2529</v>
+        <v>7.8884</v>
       </c>
       <c r="H182">
-        <v>242</v>
+        <v>493</v>
       </c>
       <c r="I182">
         <v>0</v>
       </c>
       <c r="J182">
         <v>0</v>
       </c>
       <c r="K182">
-        <v>365.20100000000008</v>
+        <v>573.69900000000007</v>
       </c>
       <c r="L182" t="s">
         <v>27</v>
       </c>
       <c r="M182">
         <v>1</v>
       </c>
       <c r="N182" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O182">
         <v>2</v>
       </c>
       <c r="P182">
         <v>17845</v>
       </c>
       <c r="Q182" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="R182" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S182" t="s">
         <v>31</v>
       </c>
       <c r="T182" t="s">
         <v>31</v>
       </c>
       <c r="U182" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="V182">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="W182">
         <v>0</v>
       </c>
       <c r="X182">
         <v>0</v>
       </c>
       <c r="Y182">
-        <v>16.084</v>
+        <v>0.216</v>
       </c>
     </row>
     <row r="183" spans="1:25">
       <c r="A183" t="s">
         <v>25</v>
       </c>
       <c r="B183">
         <v>2026</v>
       </c>
       <c r="C183">
         <v>3350</v>
       </c>
       <c r="D183" t="s">
         <v>26</v>
       </c>
       <c r="E183">
         <v>1</v>
       </c>
       <c r="F183">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="G183">
-        <v>10.2529</v>
+        <v>7.8884</v>
       </c>
       <c r="H183">
-        <v>242</v>
+        <v>493</v>
       </c>
       <c r="I183">
         <v>0</v>
       </c>
       <c r="J183">
         <v>0</v>
       </c>
       <c r="K183">
-        <v>365.20100000000008</v>
+        <v>573.69900000000007</v>
       </c>
       <c r="L183" t="s">
         <v>27</v>
       </c>
       <c r="M183">
         <v>1</v>
       </c>
       <c r="N183" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O183">
         <v>2</v>
       </c>
       <c r="P183">
         <v>17845</v>
       </c>
       <c r="Q183" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="R183" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S183" t="s">
         <v>31</v>
       </c>
       <c r="T183" t="s">
         <v>31</v>
       </c>
       <c r="U183" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="V183">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="W183">
         <v>0</v>
       </c>
       <c r="X183">
         <v>0</v>
       </c>
       <c r="Y183">
-        <v>4.439</v>
+        <v>4.128</v>
       </c>
     </row>
     <row r="184" spans="1:25">
       <c r="A184" t="s">
         <v>25</v>
       </c>
       <c r="B184">
         <v>2026</v>
       </c>
       <c r="C184">
         <v>3350</v>
       </c>
       <c r="D184" t="s">
         <v>26</v>
       </c>
       <c r="E184">
         <v>1</v>
       </c>
       <c r="F184">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="G184">
-        <v>10.2529</v>
+        <v>7.8884</v>
       </c>
       <c r="H184">
-        <v>242</v>
+        <v>493</v>
       </c>
       <c r="I184">
         <v>0</v>
       </c>
       <c r="J184">
         <v>0</v>
       </c>
       <c r="K184">
-        <v>365.20100000000008</v>
+        <v>573.69900000000007</v>
       </c>
       <c r="L184" t="s">
         <v>27</v>
       </c>
       <c r="M184">
         <v>1</v>
       </c>
       <c r="N184" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O184">
         <v>2</v>
       </c>
       <c r="P184">
         <v>17845</v>
       </c>
       <c r="Q184" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="R184" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S184" t="s">
         <v>31</v>
       </c>
       <c r="T184" t="s">
         <v>31</v>
       </c>
       <c r="U184" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="V184">
-        <v>1</v>
+        <v>42</v>
       </c>
       <c r="W184">
         <v>0</v>
       </c>
       <c r="X184">
         <v>0</v>
       </c>
       <c r="Y184">
-        <v>3.353</v>
+        <v>25.471</v>
       </c>
     </row>
     <row r="185" spans="1:25">
       <c r="A185" t="s">
         <v>25</v>
       </c>
       <c r="B185">
         <v>2026</v>
       </c>
       <c r="C185">
         <v>3350</v>
       </c>
       <c r="D185" t="s">
         <v>26</v>
       </c>
       <c r="E185">
         <v>1</v>
       </c>
       <c r="F185">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G185">
-        <v>20.084399999999999</v>
+        <v>7.8884</v>
       </c>
       <c r="H185">
-        <v>3555</v>
+        <v>493</v>
       </c>
       <c r="I185">
         <v>0</v>
       </c>
       <c r="J185">
         <v>0</v>
       </c>
       <c r="K185">
-        <v>400.87900000000002</v>
+        <v>573.69900000000007</v>
       </c>
       <c r="L185" t="s">
         <v>27</v>
       </c>
       <c r="M185">
         <v>1</v>
       </c>
       <c r="N185" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O185">
         <v>2</v>
       </c>
       <c r="P185">
         <v>17845</v>
       </c>
       <c r="Q185" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="R185" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S185" t="s">
         <v>31</v>
       </c>
       <c r="T185" t="s">
         <v>31</v>
       </c>
       <c r="U185" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="V185">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="W185">
         <v>0</v>
       </c>
       <c r="X185">
         <v>0</v>
       </c>
       <c r="Y185">
-        <v>13.804</v>
+        <v>206.61199999999999</v>
       </c>
     </row>
     <row r="186" spans="1:25">
       <c r="A186" t="s">
         <v>25</v>
       </c>
       <c r="B186">
         <v>2026</v>
       </c>
       <c r="C186">
         <v>3350</v>
       </c>
       <c r="D186" t="s">
         <v>26</v>
       </c>
       <c r="E186">
         <v>1</v>
       </c>
       <c r="F186">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G186">
-        <v>20.084399999999999</v>
+        <v>7.8884</v>
       </c>
       <c r="H186">
-        <v>3555</v>
+        <v>493</v>
       </c>
       <c r="I186">
         <v>0</v>
       </c>
       <c r="J186">
         <v>0</v>
       </c>
       <c r="K186">
-        <v>400.87900000000002</v>
+        <v>573.69900000000007</v>
       </c>
       <c r="L186" t="s">
         <v>27</v>
       </c>
       <c r="M186">
         <v>1</v>
       </c>
       <c r="N186" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O186">
         <v>2</v>
       </c>
       <c r="P186">
         <v>17845</v>
       </c>
       <c r="Q186" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="R186" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S186" t="s">
         <v>31</v>
       </c>
       <c r="T186" t="s">
         <v>31</v>
       </c>
       <c r="U186" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="V186">
-        <v>389</v>
+        <v>65</v>
       </c>
       <c r="W186">
         <v>0</v>
       </c>
       <c r="X186">
         <v>0</v>
       </c>
       <c r="Y186">
-        <v>59.451</v>
+        <v>102.928</v>
       </c>
     </row>
     <row r="187" spans="1:25">
       <c r="A187" t="s">
         <v>25</v>
       </c>
       <c r="B187">
         <v>2026</v>
       </c>
       <c r="C187">
         <v>3350</v>
       </c>
       <c r="D187" t="s">
         <v>26</v>
       </c>
       <c r="E187">
         <v>1</v>
       </c>
       <c r="F187">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G187">
-        <v>20.084399999999999</v>
+        <v>7.8884</v>
       </c>
       <c r="H187">
-        <v>3555</v>
+        <v>493</v>
       </c>
       <c r="I187">
         <v>0</v>
       </c>
       <c r="J187">
         <v>0</v>
       </c>
       <c r="K187">
-        <v>400.87900000000002</v>
+        <v>573.69900000000007</v>
       </c>
       <c r="L187" t="s">
         <v>27</v>
       </c>
       <c r="M187">
         <v>1</v>
       </c>
       <c r="N187" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O187">
         <v>2</v>
       </c>
       <c r="P187">
         <v>17845</v>
       </c>
       <c r="Q187" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="R187" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S187" t="s">
         <v>31</v>
       </c>
       <c r="T187" t="s">
         <v>31</v>
       </c>
       <c r="U187" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="V187">
-        <v>65</v>
+        <v>5</v>
       </c>
       <c r="W187">
         <v>0</v>
       </c>
       <c r="X187">
         <v>0</v>
       </c>
       <c r="Y187">
-        <v>19.695</v>
+        <v>12.682</v>
       </c>
     </row>
     <row r="188" spans="1:25">
       <c r="A188" t="s">
         <v>25</v>
       </c>
       <c r="B188">
         <v>2026</v>
       </c>
       <c r="C188">
         <v>3350</v>
       </c>
       <c r="D188" t="s">
         <v>26</v>
       </c>
       <c r="E188">
         <v>1</v>
       </c>
       <c r="F188">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G188">
-        <v>20.084399999999999</v>
+        <v>7.8884</v>
       </c>
       <c r="H188">
-        <v>3555</v>
+        <v>493</v>
       </c>
       <c r="I188">
         <v>0</v>
       </c>
       <c r="J188">
         <v>0</v>
       </c>
       <c r="K188">
-        <v>400.87900000000002</v>
+        <v>573.69900000000007</v>
       </c>
       <c r="L188" t="s">
         <v>27</v>
       </c>
       <c r="M188">
         <v>1</v>
       </c>
       <c r="N188" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O188">
         <v>2</v>
       </c>
       <c r="P188">
         <v>17845</v>
       </c>
       <c r="Q188" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="R188" t="s">
         <v>30</v>
       </c>
       <c r="S188" t="s">
         <v>31</v>
       </c>
       <c r="T188" t="s">
         <v>31</v>
       </c>
       <c r="U188" t="s">
         <v>35</v>
       </c>
       <c r="V188">
-        <v>26</v>
+        <v>2</v>
       </c>
       <c r="W188">
         <v>0</v>
       </c>
       <c r="X188">
         <v>0</v>
       </c>
       <c r="Y188">
-        <v>11.11</v>
+        <v>1.294</v>
       </c>
     </row>
     <row r="189" spans="1:25">
       <c r="A189" t="s">
         <v>25</v>
       </c>
       <c r="B189">
         <v>2026</v>
       </c>
       <c r="C189">
         <v>3350</v>
       </c>
       <c r="D189" t="s">
         <v>26</v>
       </c>
       <c r="E189">
         <v>1</v>
       </c>
       <c r="F189">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G189">
-        <v>20.084399999999999</v>
+        <v>7.8884</v>
       </c>
       <c r="H189">
-        <v>3555</v>
+        <v>493</v>
       </c>
       <c r="I189">
         <v>0</v>
       </c>
       <c r="J189">
         <v>0</v>
       </c>
       <c r="K189">
-        <v>400.87900000000002</v>
+        <v>573.69900000000007</v>
       </c>
       <c r="L189" t="s">
         <v>27</v>
       </c>
       <c r="M189">
         <v>1</v>
       </c>
       <c r="N189" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O189">
         <v>2</v>
       </c>
       <c r="P189">
         <v>17845</v>
       </c>
       <c r="Q189" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="R189" t="s">
         <v>30</v>
       </c>
       <c r="S189" t="s">
         <v>31</v>
       </c>
       <c r="T189" t="s">
         <v>31</v>
       </c>
       <c r="U189" t="s">
         <v>36</v>
       </c>
       <c r="V189">
-        <v>1</v>
+        <v>39</v>
       </c>
       <c r="W189">
         <v>0</v>
       </c>
       <c r="X189">
         <v>0</v>
       </c>
       <c r="Y189">
-        <v>0.678</v>
+        <v>41.546</v>
       </c>
     </row>
     <row r="190" spans="1:25">
       <c r="A190" t="s">
         <v>25</v>
       </c>
       <c r="B190">
         <v>2026</v>
       </c>
       <c r="C190">
         <v>3350</v>
       </c>
       <c r="D190" t="s">
         <v>26</v>
       </c>
       <c r="E190">
         <v>1</v>
       </c>
       <c r="F190">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G190">
-        <v>20.084399999999999</v>
+        <v>7.8884</v>
       </c>
       <c r="H190">
-        <v>3555</v>
+        <v>493</v>
       </c>
       <c r="I190">
         <v>0</v>
       </c>
       <c r="J190">
         <v>0</v>
       </c>
       <c r="K190">
-        <v>400.87900000000002</v>
+        <v>573.69900000000007</v>
       </c>
       <c r="L190" t="s">
         <v>27</v>
       </c>
       <c r="M190">
         <v>1</v>
       </c>
       <c r="N190" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O190">
         <v>2</v>
       </c>
       <c r="P190">
         <v>17845</v>
       </c>
       <c r="Q190" t="s">
         <v>29</v>
       </c>
       <c r="R190" t="s">
         <v>30</v>
       </c>
       <c r="S190" t="s">
         <v>31</v>
       </c>
       <c r="T190" t="s">
         <v>31</v>
       </c>
       <c r="U190" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="V190">
-        <v>1765</v>
+        <v>34</v>
       </c>
       <c r="W190">
         <v>0</v>
       </c>
       <c r="X190">
         <v>0</v>
       </c>
       <c r="Y190">
-        <v>90.883</v>
+        <v>53.888</v>
       </c>
     </row>
     <row r="191" spans="1:25">
       <c r="A191" t="s">
         <v>25</v>
       </c>
       <c r="B191">
         <v>2026</v>
       </c>
       <c r="C191">
         <v>3350</v>
       </c>
       <c r="D191" t="s">
         <v>26</v>
       </c>
       <c r="E191">
         <v>1</v>
       </c>
       <c r="F191">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G191">
-        <v>20.084399999999999</v>
+        <v>7.8884</v>
       </c>
       <c r="H191">
-        <v>3555</v>
+        <v>493</v>
       </c>
       <c r="I191">
         <v>0</v>
       </c>
       <c r="J191">
         <v>0</v>
       </c>
       <c r="K191">
-        <v>400.87900000000002</v>
+        <v>573.69900000000007</v>
       </c>
       <c r="L191" t="s">
         <v>27</v>
       </c>
       <c r="M191">
         <v>1</v>
       </c>
       <c r="N191" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O191">
         <v>2</v>
       </c>
       <c r="P191">
         <v>17845</v>
       </c>
       <c r="Q191" t="s">
         <v>29</v>
       </c>
       <c r="R191" t="s">
         <v>30</v>
       </c>
       <c r="S191" t="s">
         <v>31</v>
       </c>
       <c r="T191" t="s">
         <v>31</v>
       </c>
       <c r="U191" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="V191">
-        <v>980</v>
+        <v>1</v>
       </c>
       <c r="W191">
         <v>0</v>
       </c>
       <c r="X191">
         <v>0</v>
       </c>
       <c r="Y191">
-        <v>149.941</v>
+        <v>2.654</v>
       </c>
     </row>
     <row r="192" spans="1:25">
       <c r="A192" t="s">
         <v>25</v>
       </c>
       <c r="B192">
         <v>2026</v>
       </c>
       <c r="C192">
         <v>3350</v>
       </c>
       <c r="D192" t="s">
         <v>26</v>
       </c>
       <c r="E192">
         <v>1</v>
       </c>
       <c r="F192">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G192">
-        <v>20.084399999999999</v>
+        <v>7.8884</v>
       </c>
       <c r="H192">
-        <v>3555</v>
+        <v>493</v>
       </c>
       <c r="I192">
         <v>0</v>
       </c>
       <c r="J192">
         <v>0</v>
       </c>
       <c r="K192">
-        <v>400.87900000000002</v>
+        <v>573.69900000000007</v>
       </c>
       <c r="L192" t="s">
         <v>27</v>
       </c>
       <c r="M192">
         <v>1</v>
       </c>
       <c r="N192" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O192">
         <v>2</v>
       </c>
       <c r="P192">
         <v>17845</v>
       </c>
       <c r="Q192" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="R192" t="s">
         <v>30</v>
       </c>
       <c r="S192" t="s">
         <v>31</v>
       </c>
       <c r="T192" t="s">
         <v>31</v>
       </c>
       <c r="U192" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="V192">
-        <v>93</v>
+        <v>1</v>
       </c>
       <c r="W192">
         <v>0</v>
       </c>
       <c r="X192">
         <v>0</v>
       </c>
       <c r="Y192">
-        <v>31.992</v>
+        <v>0.482</v>
       </c>
     </row>
     <row r="193" spans="1:25">
       <c r="A193" t="s">
         <v>25</v>
       </c>
       <c r="B193">
         <v>2026</v>
       </c>
       <c r="C193">
         <v>3350</v>
       </c>
       <c r="D193" t="s">
         <v>26</v>
       </c>
       <c r="E193">
         <v>1</v>
       </c>
       <c r="F193">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G193">
-        <v>20.084399999999999</v>
+        <v>7.8884</v>
       </c>
       <c r="H193">
-        <v>3555</v>
+        <v>493</v>
       </c>
       <c r="I193">
         <v>0</v>
       </c>
       <c r="J193">
         <v>0</v>
       </c>
       <c r="K193">
-        <v>400.87900000000002</v>
+        <v>573.69900000000007</v>
       </c>
       <c r="L193" t="s">
         <v>27</v>
       </c>
       <c r="M193">
         <v>1</v>
       </c>
       <c r="N193" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O193">
         <v>2</v>
       </c>
       <c r="P193">
         <v>17845</v>
       </c>
       <c r="Q193" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="R193" t="s">
         <v>30</v>
       </c>
       <c r="S193" t="s">
         <v>31</v>
       </c>
       <c r="T193" t="s">
         <v>31</v>
       </c>
       <c r="U193" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="V193">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="W193">
         <v>0</v>
       </c>
       <c r="X193">
         <v>0</v>
       </c>
       <c r="Y193">
-        <v>21.442</v>
+        <v>11.735</v>
       </c>
     </row>
     <row r="194" spans="1:25">
       <c r="A194" t="s">
         <v>25</v>
       </c>
       <c r="B194">
         <v>2026</v>
       </c>
       <c r="C194">
         <v>3350</v>
       </c>
       <c r="D194" t="s">
         <v>26</v>
       </c>
       <c r="E194">
         <v>1</v>
       </c>
       <c r="F194">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G194">
-        <v>20.084399999999999</v>
+        <v>7.8884</v>
       </c>
       <c r="H194">
-        <v>3555</v>
+        <v>493</v>
       </c>
       <c r="I194">
         <v>0</v>
       </c>
       <c r="J194">
         <v>0</v>
       </c>
       <c r="K194">
-        <v>400.87900000000002</v>
+        <v>573.69900000000007</v>
       </c>
       <c r="L194" t="s">
         <v>27</v>
       </c>
       <c r="M194">
         <v>1</v>
       </c>
       <c r="N194" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O194">
         <v>2</v>
       </c>
       <c r="P194">
         <v>17845</v>
       </c>
       <c r="Q194" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="R194" t="s">
         <v>30</v>
       </c>
       <c r="S194" t="s">
         <v>31</v>
       </c>
       <c r="T194" t="s">
         <v>31</v>
       </c>
       <c r="U194" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="V194">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="W194">
         <v>0</v>
       </c>
       <c r="X194">
         <v>0</v>
       </c>
       <c r="Y194">
-        <v>1.883</v>
+        <v>28.074000000000002</v>
       </c>
     </row>
     <row r="195" spans="1:25">
       <c r="A195" t="s">
         <v>25</v>
       </c>
       <c r="B195">
         <v>2026</v>
       </c>
       <c r="C195">
         <v>3350</v>
       </c>
       <c r="D195" t="s">
         <v>26</v>
       </c>
       <c r="E195">
         <v>1</v>
       </c>
       <c r="F195">
         <v>112</v>
       </c>
       <c r="G195">
         <v>7.8884</v>
       </c>
       <c r="H195">
@@ -15610,75 +15610,75 @@
       <c r="I195">
         <v>0</v>
       </c>
       <c r="J195">
         <v>0</v>
       </c>
       <c r="K195">
         <v>573.69900000000007</v>
       </c>
       <c r="L195" t="s">
         <v>27</v>
       </c>
       <c r="M195">
         <v>1</v>
       </c>
       <c r="N195" t="s">
         <v>69</v>
       </c>
       <c r="O195">
         <v>2</v>
       </c>
       <c r="P195">
         <v>17845</v>
       </c>
       <c r="Q195" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="R195" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S195" t="s">
         <v>31</v>
       </c>
       <c r="T195" t="s">
         <v>31</v>
       </c>
       <c r="U195" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="V195">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W195">
         <v>0</v>
       </c>
       <c r="X195">
         <v>0</v>
       </c>
       <c r="Y195">
-        <v>0.216</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="196" spans="1:25">
       <c r="A196" t="s">
         <v>25</v>
       </c>
       <c r="B196">
         <v>2026</v>
       </c>
       <c r="C196">
         <v>3350</v>
       </c>
       <c r="D196" t="s">
         <v>26</v>
       </c>
       <c r="E196">
         <v>1</v>
       </c>
       <c r="F196">
         <v>112</v>
       </c>
       <c r="G196">
         <v>7.8884</v>
       </c>
       <c r="H196">
@@ -15687,75 +15687,75 @@
       <c r="I196">
         <v>0</v>
       </c>
       <c r="J196">
         <v>0</v>
       </c>
       <c r="K196">
         <v>573.69900000000007</v>
       </c>
       <c r="L196" t="s">
         <v>27</v>
       </c>
       <c r="M196">
         <v>1</v>
       </c>
       <c r="N196" t="s">
         <v>69</v>
       </c>
       <c r="O196">
         <v>2</v>
       </c>
       <c r="P196">
         <v>17845</v>
       </c>
       <c r="Q196" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="R196" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S196" t="s">
         <v>31</v>
       </c>
       <c r="T196" t="s">
         <v>31</v>
       </c>
       <c r="U196" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="V196">
         <v>12</v>
       </c>
       <c r="W196">
         <v>0</v>
       </c>
       <c r="X196">
         <v>0</v>
       </c>
       <c r="Y196">
-        <v>4.128</v>
+        <v>10.686</v>
       </c>
     </row>
     <row r="197" spans="1:25">
       <c r="A197" t="s">
         <v>25</v>
       </c>
       <c r="B197">
         <v>2026</v>
       </c>
       <c r="C197">
         <v>3350</v>
       </c>
       <c r="D197" t="s">
         <v>26</v>
       </c>
       <c r="E197">
         <v>1</v>
       </c>
       <c r="F197">
         <v>112</v>
       </c>
       <c r="G197">
         <v>7.8884</v>
       </c>
       <c r="H197">
@@ -15764,75 +15764,75 @@
       <c r="I197">
         <v>0</v>
       </c>
       <c r="J197">
         <v>0</v>
       </c>
       <c r="K197">
         <v>573.69900000000007</v>
       </c>
       <c r="L197" t="s">
         <v>27</v>
       </c>
       <c r="M197">
         <v>1</v>
       </c>
       <c r="N197" t="s">
         <v>69</v>
       </c>
       <c r="O197">
         <v>2</v>
       </c>
       <c r="P197">
         <v>17845</v>
       </c>
       <c r="Q197" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="R197" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S197" t="s">
         <v>31</v>
       </c>
       <c r="T197" t="s">
         <v>31</v>
       </c>
       <c r="U197" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="V197">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="W197">
         <v>0</v>
       </c>
       <c r="X197">
         <v>0</v>
       </c>
       <c r="Y197">
-        <v>25.471</v>
+        <v>53.303</v>
       </c>
     </row>
     <row r="198" spans="1:25">
       <c r="A198" t="s">
         <v>25</v>
       </c>
       <c r="B198">
         <v>2026</v>
       </c>
       <c r="C198">
         <v>3350</v>
       </c>
       <c r="D198" t="s">
         <v>26</v>
       </c>
       <c r="E198">
         <v>1</v>
       </c>
       <c r="F198">
         <v>112</v>
       </c>
       <c r="G198">
         <v>7.8884</v>
       </c>
       <c r="H198">
@@ -15841,3000 +15841,1999 @@
       <c r="I198">
         <v>0</v>
       </c>
       <c r="J198">
         <v>0</v>
       </c>
       <c r="K198">
         <v>573.69900000000007</v>
       </c>
       <c r="L198" t="s">
         <v>27</v>
       </c>
       <c r="M198">
         <v>1</v>
       </c>
       <c r="N198" t="s">
         <v>69</v>
       </c>
       <c r="O198">
         <v>2</v>
       </c>
       <c r="P198">
         <v>17845</v>
       </c>
       <c r="Q198" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="R198" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S198" t="s">
         <v>31</v>
       </c>
       <c r="T198" t="s">
         <v>31</v>
       </c>
       <c r="U198" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="V198">
-        <v>198</v>
+        <v>5</v>
       </c>
       <c r="W198">
         <v>0</v>
       </c>
       <c r="X198">
         <v>0</v>
       </c>
       <c r="Y198">
-        <v>206.61199999999999</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="199" spans="1:25">
       <c r="A199" t="s">
         <v>25</v>
       </c>
       <c r="B199">
         <v>2026</v>
       </c>
       <c r="C199">
         <v>3350</v>
       </c>
       <c r="D199" t="s">
         <v>26</v>
       </c>
       <c r="E199">
         <v>1</v>
       </c>
       <c r="F199">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G199">
-        <v>7.8884</v>
+        <v>15.8869</v>
       </c>
       <c r="H199">
-        <v>493</v>
+        <v>898</v>
       </c>
       <c r="I199">
         <v>0</v>
       </c>
       <c r="J199">
         <v>0</v>
       </c>
       <c r="K199">
-        <v>573.69900000000007</v>
+        <v>175.96699999999998</v>
       </c>
       <c r="L199" t="s">
         <v>27</v>
       </c>
       <c r="M199">
         <v>1</v>
       </c>
       <c r="N199" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O199">
         <v>2</v>
       </c>
       <c r="P199">
         <v>17845</v>
       </c>
       <c r="Q199" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="R199" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S199" t="s">
         <v>31</v>
       </c>
       <c r="T199" t="s">
         <v>31</v>
       </c>
       <c r="U199" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="V199">
-        <v>65</v>
+        <v>307</v>
       </c>
       <c r="W199">
         <v>0</v>
       </c>
       <c r="X199">
         <v>0</v>
       </c>
       <c r="Y199">
-        <v>102.928</v>
+        <v>17.093</v>
       </c>
     </row>
     <row r="200" spans="1:25">
       <c r="A200" t="s">
         <v>25</v>
       </c>
       <c r="B200">
         <v>2026</v>
       </c>
       <c r="C200">
         <v>3350</v>
       </c>
       <c r="D200" t="s">
         <v>26</v>
       </c>
       <c r="E200">
         <v>1</v>
       </c>
       <c r="F200">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G200">
-        <v>7.8884</v>
+        <v>15.8869</v>
       </c>
       <c r="H200">
-        <v>493</v>
+        <v>898</v>
       </c>
       <c r="I200">
         <v>0</v>
       </c>
       <c r="J200">
         <v>0</v>
       </c>
       <c r="K200">
-        <v>573.69900000000007</v>
+        <v>175.96699999999998</v>
       </c>
       <c r="L200" t="s">
         <v>27</v>
       </c>
       <c r="M200">
         <v>1</v>
       </c>
       <c r="N200" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O200">
         <v>2</v>
       </c>
       <c r="P200">
         <v>17845</v>
       </c>
       <c r="Q200" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="R200" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S200" t="s">
         <v>31</v>
       </c>
       <c r="T200" t="s">
         <v>31</v>
       </c>
       <c r="U200" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="V200">
-        <v>5</v>
+        <v>155</v>
       </c>
       <c r="W200">
         <v>0</v>
       </c>
       <c r="X200">
         <v>0</v>
       </c>
       <c r="Y200">
-        <v>12.682</v>
+        <v>21.332</v>
       </c>
     </row>
     <row r="201" spans="1:25">
       <c r="A201" t="s">
         <v>25</v>
       </c>
       <c r="B201">
         <v>2026</v>
       </c>
       <c r="C201">
         <v>3350</v>
       </c>
       <c r="D201" t="s">
         <v>26</v>
       </c>
       <c r="E201">
         <v>1</v>
       </c>
       <c r="F201">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G201">
-        <v>7.8884</v>
+        <v>15.8869</v>
       </c>
       <c r="H201">
-        <v>493</v>
+        <v>898</v>
       </c>
       <c r="I201">
         <v>0</v>
       </c>
       <c r="J201">
         <v>0</v>
       </c>
       <c r="K201">
-        <v>573.69900000000007</v>
+        <v>175.96699999999998</v>
       </c>
       <c r="L201" t="s">
         <v>27</v>
       </c>
       <c r="M201">
         <v>1</v>
       </c>
       <c r="N201" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O201">
         <v>2</v>
       </c>
       <c r="P201">
         <v>17845</v>
       </c>
       <c r="Q201" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="R201" t="s">
         <v>30</v>
       </c>
       <c r="S201" t="s">
         <v>31</v>
       </c>
       <c r="T201" t="s">
         <v>31</v>
       </c>
       <c r="U201" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="V201">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="W201">
         <v>0</v>
       </c>
       <c r="X201">
         <v>0</v>
       </c>
       <c r="Y201">
-        <v>1.294</v>
+        <v>2.086</v>
       </c>
     </row>
     <row r="202" spans="1:25">
       <c r="A202" t="s">
         <v>25</v>
       </c>
       <c r="B202">
         <v>2026</v>
       </c>
       <c r="C202">
         <v>3350</v>
       </c>
       <c r="D202" t="s">
         <v>26</v>
       </c>
       <c r="E202">
         <v>1</v>
       </c>
       <c r="F202">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G202">
-        <v>7.8884</v>
+        <v>15.8869</v>
       </c>
       <c r="H202">
-        <v>493</v>
+        <v>898</v>
       </c>
       <c r="I202">
         <v>0</v>
       </c>
       <c r="J202">
         <v>0</v>
       </c>
       <c r="K202">
-        <v>573.69900000000007</v>
+        <v>175.96699999999998</v>
       </c>
       <c r="L202" t="s">
         <v>27</v>
       </c>
       <c r="M202">
         <v>1</v>
       </c>
       <c r="N202" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O202">
         <v>2</v>
       </c>
       <c r="P202">
         <v>17845</v>
       </c>
       <c r="Q202" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="R202" t="s">
         <v>30</v>
       </c>
       <c r="S202" t="s">
         <v>31</v>
       </c>
       <c r="T202" t="s">
         <v>31</v>
       </c>
       <c r="U202" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="V202">
-        <v>39</v>
+        <v>1</v>
       </c>
       <c r="W202">
         <v>0</v>
       </c>
       <c r="X202">
         <v>0</v>
       </c>
       <c r="Y202">
-        <v>41.546</v>
+        <v>0.392</v>
       </c>
     </row>
     <row r="203" spans="1:25">
       <c r="A203" t="s">
         <v>25</v>
       </c>
       <c r="B203">
         <v>2026</v>
       </c>
       <c r="C203">
         <v>3350</v>
       </c>
       <c r="D203" t="s">
         <v>26</v>
       </c>
       <c r="E203">
         <v>1</v>
       </c>
       <c r="F203">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G203">
-        <v>7.8884</v>
+        <v>15.8869</v>
       </c>
       <c r="H203">
-        <v>493</v>
+        <v>898</v>
       </c>
       <c r="I203">
         <v>0</v>
       </c>
       <c r="J203">
         <v>0</v>
       </c>
       <c r="K203">
-        <v>573.69900000000007</v>
+        <v>175.96699999999998</v>
       </c>
       <c r="L203" t="s">
         <v>27</v>
       </c>
       <c r="M203">
         <v>1</v>
       </c>
       <c r="N203" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O203">
         <v>2</v>
       </c>
       <c r="P203">
         <v>17845</v>
       </c>
       <c r="Q203" t="s">
         <v>29</v>
       </c>
       <c r="R203" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S203" t="s">
         <v>31</v>
       </c>
       <c r="T203" t="s">
         <v>31</v>
       </c>
       <c r="U203" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="V203">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W203">
         <v>0</v>
       </c>
       <c r="X203">
         <v>0</v>
       </c>
       <c r="Y203">
-        <v>53.888</v>
+        <v>2.112</v>
       </c>
     </row>
     <row r="204" spans="1:25">
       <c r="A204" t="s">
         <v>25</v>
       </c>
       <c r="B204">
         <v>2026</v>
       </c>
       <c r="C204">
         <v>3350</v>
       </c>
       <c r="D204" t="s">
         <v>26</v>
       </c>
       <c r="E204">
         <v>1</v>
       </c>
       <c r="F204">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G204">
-        <v>7.8884</v>
+        <v>15.8869</v>
       </c>
       <c r="H204">
-        <v>493</v>
+        <v>898</v>
       </c>
       <c r="I204">
         <v>0</v>
       </c>
       <c r="J204">
         <v>0</v>
       </c>
       <c r="K204">
-        <v>573.69900000000007</v>
+        <v>175.96699999999998</v>
       </c>
       <c r="L204" t="s">
         <v>27</v>
       </c>
       <c r="M204">
         <v>1</v>
       </c>
       <c r="N204" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O204">
         <v>2</v>
       </c>
       <c r="P204">
         <v>17845</v>
       </c>
       <c r="Q204" t="s">
         <v>29</v>
       </c>
       <c r="R204" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S204" t="s">
         <v>31</v>
       </c>
       <c r="T204" t="s">
         <v>31</v>
       </c>
       <c r="U204" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="V204">
-        <v>1</v>
+        <v>129</v>
       </c>
       <c r="W204">
         <v>0</v>
       </c>
       <c r="X204">
         <v>0</v>
       </c>
       <c r="Y204">
-        <v>2.654</v>
+        <v>23.174</v>
       </c>
     </row>
     <row r="205" spans="1:25">
       <c r="A205" t="s">
         <v>25</v>
       </c>
       <c r="B205">
         <v>2026</v>
       </c>
       <c r="C205">
         <v>3350</v>
       </c>
       <c r="D205" t="s">
         <v>26</v>
       </c>
       <c r="E205">
         <v>1</v>
       </c>
       <c r="F205">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G205">
-        <v>7.8884</v>
+        <v>15.8869</v>
       </c>
       <c r="H205">
-        <v>493</v>
+        <v>898</v>
       </c>
       <c r="I205">
         <v>0</v>
       </c>
       <c r="J205">
         <v>0</v>
       </c>
       <c r="K205">
-        <v>573.69900000000007</v>
+        <v>175.96699999999998</v>
       </c>
       <c r="L205" t="s">
         <v>27</v>
       </c>
       <c r="M205">
         <v>1</v>
       </c>
       <c r="N205" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O205">
         <v>2</v>
       </c>
       <c r="P205">
         <v>17845</v>
       </c>
       <c r="Q205" t="s">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="R205" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S205" t="s">
         <v>31</v>
       </c>
       <c r="T205" t="s">
         <v>31</v>
       </c>
       <c r="U205" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="V205">
-        <v>1</v>
+        <v>54</v>
       </c>
       <c r="W205">
         <v>0</v>
       </c>
       <c r="X205">
         <v>0</v>
       </c>
       <c r="Y205">
-        <v>0.482</v>
+        <v>18.576</v>
       </c>
     </row>
     <row r="206" spans="1:25">
       <c r="A206" t="s">
         <v>25</v>
       </c>
       <c r="B206">
         <v>2026</v>
       </c>
       <c r="C206">
         <v>3350</v>
       </c>
       <c r="D206" t="s">
         <v>26</v>
       </c>
       <c r="E206">
         <v>1</v>
       </c>
       <c r="F206">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G206">
-        <v>7.8884</v>
+        <v>15.8869</v>
       </c>
       <c r="H206">
-        <v>493</v>
+        <v>898</v>
       </c>
       <c r="I206">
         <v>0</v>
       </c>
       <c r="J206">
         <v>0</v>
       </c>
       <c r="K206">
-        <v>573.69900000000007</v>
+        <v>175.96699999999998</v>
       </c>
       <c r="L206" t="s">
         <v>27</v>
       </c>
       <c r="M206">
         <v>1</v>
       </c>
       <c r="N206" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O206">
         <v>2</v>
       </c>
       <c r="P206">
         <v>17845</v>
       </c>
       <c r="Q206" t="s">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="R206" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S206" t="s">
         <v>31</v>
       </c>
       <c r="T206" t="s">
         <v>31</v>
       </c>
       <c r="U206" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="V206">
-        <v>14</v>
+        <v>64</v>
       </c>
       <c r="W206">
         <v>0</v>
       </c>
       <c r="X206">
         <v>0</v>
       </c>
       <c r="Y206">
-        <v>11.735</v>
+        <v>35.382</v>
       </c>
     </row>
     <row r="207" spans="1:25">
       <c r="A207" t="s">
         <v>25</v>
       </c>
       <c r="B207">
         <v>2026</v>
       </c>
       <c r="C207">
         <v>3350</v>
       </c>
       <c r="D207" t="s">
         <v>26</v>
       </c>
       <c r="E207">
         <v>1</v>
       </c>
       <c r="F207">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G207">
-        <v>7.8884</v>
+        <v>15.8869</v>
       </c>
       <c r="H207">
-        <v>493</v>
+        <v>898</v>
       </c>
       <c r="I207">
         <v>0</v>
       </c>
       <c r="J207">
         <v>0</v>
       </c>
       <c r="K207">
-        <v>573.69900000000007</v>
+        <v>175.96699999999998</v>
       </c>
       <c r="L207" t="s">
         <v>27</v>
       </c>
       <c r="M207">
         <v>1</v>
       </c>
       <c r="N207" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O207">
         <v>2</v>
       </c>
       <c r="P207">
         <v>17845</v>
       </c>
       <c r="Q207" t="s">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="R207" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="S207" t="s">
         <v>31</v>
       </c>
       <c r="T207" t="s">
         <v>31</v>
       </c>
       <c r="U207" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="V207">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="W207">
         <v>0</v>
       </c>
       <c r="X207">
         <v>0</v>
       </c>
       <c r="Y207">
-        <v>28.074000000000002</v>
+        <v>10.434</v>
       </c>
     </row>
     <row r="208" spans="1:25">
       <c r="A208" t="s">
         <v>25</v>
       </c>
       <c r="B208">
         <v>2026</v>
       </c>
       <c r="C208">
         <v>3350</v>
       </c>
       <c r="D208" t="s">
         <v>26</v>
       </c>
       <c r="E208">
         <v>1</v>
       </c>
       <c r="F208">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G208">
-        <v>7.8884</v>
+        <v>15.8869</v>
       </c>
       <c r="H208">
-        <v>493</v>
+        <v>898</v>
       </c>
       <c r="I208">
         <v>0</v>
       </c>
       <c r="J208">
         <v>0</v>
       </c>
       <c r="K208">
-        <v>573.69900000000007</v>
+        <v>175.96699999999998</v>
       </c>
       <c r="L208" t="s">
         <v>27</v>
       </c>
       <c r="M208">
         <v>1</v>
       </c>
       <c r="N208" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O208">
         <v>2</v>
       </c>
       <c r="P208">
         <v>17845</v>
       </c>
       <c r="Q208" t="s">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="R208" t="s">
         <v>30</v>
       </c>
       <c r="S208" t="s">
         <v>31</v>
       </c>
       <c r="T208" t="s">
         <v>31</v>
       </c>
       <c r="U208" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="V208">
-        <v>3</v>
+        <v>64</v>
       </c>
       <c r="W208">
         <v>0</v>
       </c>
       <c r="X208">
         <v>0</v>
       </c>
       <c r="Y208">
-        <v>5.8</v>
+        <v>11.708</v>
       </c>
     </row>
     <row r="209" spans="1:25">
       <c r="A209" t="s">
         <v>25</v>
       </c>
       <c r="B209">
         <v>2026</v>
       </c>
       <c r="C209">
         <v>3350</v>
       </c>
       <c r="D209" t="s">
         <v>26</v>
       </c>
       <c r="E209">
         <v>1</v>
       </c>
       <c r="F209">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G209">
-        <v>7.8884</v>
+        <v>15.8869</v>
       </c>
       <c r="H209">
-        <v>493</v>
+        <v>898</v>
       </c>
       <c r="I209">
         <v>0</v>
       </c>
       <c r="J209">
         <v>0</v>
       </c>
       <c r="K209">
-        <v>573.69900000000007</v>
+        <v>175.96699999999998</v>
       </c>
       <c r="L209" t="s">
         <v>27</v>
       </c>
       <c r="M209">
         <v>1</v>
       </c>
       <c r="N209" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O209">
         <v>2</v>
       </c>
       <c r="P209">
         <v>17845</v>
       </c>
       <c r="Q209" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="R209" t="s">
         <v>30</v>
       </c>
       <c r="S209" t="s">
         <v>31</v>
       </c>
       <c r="T209" t="s">
         <v>31</v>
       </c>
       <c r="U209" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="V209">
-        <v>12</v>
+        <v>44</v>
       </c>
       <c r="W209">
         <v>0</v>
       </c>
       <c r="X209">
         <v>0</v>
       </c>
       <c r="Y209">
-        <v>10.686</v>
+        <v>15.136</v>
       </c>
     </row>
     <row r="210" spans="1:25">
       <c r="A210" t="s">
         <v>25</v>
       </c>
       <c r="B210">
         <v>2026</v>
       </c>
       <c r="C210">
         <v>3350</v>
       </c>
       <c r="D210" t="s">
         <v>26</v>
       </c>
       <c r="E210">
         <v>1</v>
       </c>
       <c r="F210">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G210">
-        <v>7.8884</v>
+        <v>15.8869</v>
       </c>
       <c r="H210">
-        <v>493</v>
+        <v>898</v>
       </c>
       <c r="I210">
         <v>0</v>
       </c>
       <c r="J210">
         <v>0</v>
       </c>
       <c r="K210">
-        <v>573.69900000000007</v>
+        <v>175.96699999999998</v>
       </c>
       <c r="L210" t="s">
         <v>27</v>
       </c>
       <c r="M210">
         <v>1</v>
       </c>
       <c r="N210" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O210">
         <v>2</v>
       </c>
       <c r="P210">
         <v>17845</v>
       </c>
       <c r="Q210" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="R210" t="s">
         <v>30</v>
       </c>
       <c r="S210" t="s">
         <v>31</v>
       </c>
       <c r="T210" t="s">
         <v>31</v>
       </c>
       <c r="U210" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="V210">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="W210">
         <v>0</v>
       </c>
       <c r="X210">
         <v>0</v>
       </c>
       <c r="Y210">
-        <v>53.303</v>
+        <v>12.785</v>
       </c>
     </row>
     <row r="211" spans="1:25">
       <c r="A211" t="s">
         <v>25</v>
       </c>
       <c r="B211">
         <v>2026</v>
       </c>
       <c r="C211">
         <v>3350</v>
       </c>
       <c r="D211" t="s">
         <v>26</v>
       </c>
       <c r="E211">
         <v>1</v>
       </c>
       <c r="F211">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G211">
-        <v>7.8884</v>
+        <v>15.8869</v>
       </c>
       <c r="H211">
-        <v>493</v>
+        <v>898</v>
       </c>
       <c r="I211">
         <v>0</v>
       </c>
       <c r="J211">
         <v>0</v>
       </c>
       <c r="K211">
-        <v>573.69900000000007</v>
+        <v>175.96699999999998</v>
       </c>
       <c r="L211" t="s">
         <v>27</v>
       </c>
       <c r="M211">
         <v>1</v>
       </c>
       <c r="N211" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O211">
         <v>2</v>
       </c>
       <c r="P211">
         <v>17845</v>
       </c>
       <c r="Q211" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="R211" t="s">
         <v>30</v>
       </c>
       <c r="S211" t="s">
         <v>31</v>
       </c>
       <c r="T211" t="s">
         <v>31</v>
       </c>
       <c r="U211" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="V211">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="W211">
         <v>0</v>
       </c>
       <c r="X211">
         <v>0</v>
       </c>
       <c r="Y211">
-        <v>12.2</v>
+        <v>5.757</v>
       </c>
     </row>
     <row r="212" spans="1:25">
       <c r="A212" t="s">
         <v>25</v>
       </c>
       <c r="B212">
         <v>2026</v>
       </c>
       <c r="C212">
         <v>3350</v>
       </c>
       <c r="D212" t="s">
         <v>26</v>
       </c>
       <c r="E212">
         <v>1</v>
       </c>
       <c r="F212">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G212">
-        <v>15.8869</v>
+        <v>20.1232</v>
       </c>
       <c r="H212">
-        <v>898</v>
+        <v>541</v>
       </c>
       <c r="I212">
         <v>0</v>
       </c>
       <c r="J212">
         <v>0</v>
       </c>
       <c r="K212">
-        <v>175.96699999999998</v>
+        <v>1683.74900000000002</v>
       </c>
       <c r="L212" t="s">
         <v>27</v>
       </c>
       <c r="M212">
         <v>1</v>
       </c>
       <c r="N212" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O212">
         <v>2</v>
       </c>
       <c r="P212">
         <v>17845</v>
       </c>
       <c r="Q212" t="s">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="R212" t="s">
         <v>30</v>
       </c>
       <c r="S212" t="s">
         <v>31</v>
       </c>
       <c r="T212" t="s">
         <v>31</v>
       </c>
       <c r="U212" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="V212">
-        <v>307</v>
+        <v>2</v>
       </c>
       <c r="W212">
         <v>0</v>
       </c>
       <c r="X212">
         <v>0</v>
       </c>
       <c r="Y212">
-        <v>17.093</v>
+        <v>1.092</v>
       </c>
     </row>
     <row r="213" spans="1:25">
       <c r="A213" t="s">
         <v>25</v>
       </c>
       <c r="B213">
         <v>2026</v>
       </c>
       <c r="C213">
         <v>3350</v>
       </c>
       <c r="D213" t="s">
         <v>26</v>
       </c>
       <c r="E213">
         <v>1</v>
       </c>
       <c r="F213">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G213">
-        <v>15.8869</v>
+        <v>20.1232</v>
       </c>
       <c r="H213">
-        <v>898</v>
+        <v>541</v>
       </c>
       <c r="I213">
         <v>0</v>
       </c>
       <c r="J213">
         <v>0</v>
       </c>
       <c r="K213">
-        <v>175.96699999999998</v>
+        <v>1683.74900000000002</v>
       </c>
       <c r="L213" t="s">
         <v>27</v>
       </c>
       <c r="M213">
         <v>1</v>
       </c>
       <c r="N213" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O213">
         <v>2</v>
       </c>
       <c r="P213">
         <v>17845</v>
       </c>
       <c r="Q213" t="s">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="R213" t="s">
         <v>30</v>
       </c>
       <c r="S213" t="s">
         <v>31</v>
       </c>
       <c r="T213" t="s">
         <v>31</v>
       </c>
       <c r="U213" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="V213">
-        <v>155</v>
+        <v>35</v>
       </c>
       <c r="W213">
         <v>0</v>
       </c>
       <c r="X213">
         <v>0</v>
       </c>
       <c r="Y213">
-        <v>21.332</v>
+        <v>35.712</v>
       </c>
     </row>
     <row r="214" spans="1:25">
       <c r="A214" t="s">
         <v>25</v>
       </c>
       <c r="B214">
         <v>2026</v>
       </c>
       <c r="C214">
         <v>3350</v>
       </c>
       <c r="D214" t="s">
         <v>26</v>
       </c>
       <c r="E214">
         <v>1</v>
       </c>
       <c r="F214">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G214">
-        <v>15.8869</v>
+        <v>20.1232</v>
       </c>
       <c r="H214">
-        <v>898</v>
+        <v>541</v>
       </c>
       <c r="I214">
         <v>0</v>
       </c>
       <c r="J214">
         <v>0</v>
       </c>
       <c r="K214">
-        <v>175.96699999999998</v>
+        <v>1683.74900000000002</v>
       </c>
       <c r="L214" t="s">
         <v>27</v>
       </c>
       <c r="M214">
         <v>1</v>
       </c>
       <c r="N214" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O214">
         <v>2</v>
       </c>
       <c r="P214">
         <v>17845</v>
       </c>
       <c r="Q214" t="s">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="R214" t="s">
         <v>30</v>
       </c>
       <c r="S214" t="s">
         <v>31</v>
       </c>
       <c r="T214" t="s">
         <v>31</v>
       </c>
       <c r="U214" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="V214">
-        <v>7</v>
+        <v>48</v>
       </c>
       <c r="W214">
         <v>0</v>
       </c>
       <c r="X214">
         <v>0</v>
       </c>
       <c r="Y214">
-        <v>2.086</v>
+        <v>70.68600000000001</v>
       </c>
     </row>
     <row r="215" spans="1:25">
       <c r="A215" t="s">
         <v>25</v>
       </c>
       <c r="B215">
         <v>2026</v>
       </c>
       <c r="C215">
         <v>3350</v>
       </c>
       <c r="D215" t="s">
         <v>26</v>
       </c>
       <c r="E215">
         <v>1</v>
       </c>
       <c r="F215">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G215">
-        <v>15.8869</v>
+        <v>20.1232</v>
       </c>
       <c r="H215">
-        <v>898</v>
+        <v>541</v>
       </c>
       <c r="I215">
         <v>0</v>
       </c>
       <c r="J215">
         <v>0</v>
       </c>
       <c r="K215">
-        <v>175.96699999999998</v>
+        <v>1683.74900000000002</v>
       </c>
       <c r="L215" t="s">
         <v>27</v>
       </c>
       <c r="M215">
         <v>1</v>
       </c>
       <c r="N215" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O215">
         <v>2</v>
       </c>
       <c r="P215">
         <v>17845</v>
       </c>
       <c r="Q215" t="s">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="R215" t="s">
         <v>30</v>
       </c>
       <c r="S215" t="s">
         <v>31</v>
       </c>
       <c r="T215" t="s">
         <v>31</v>
       </c>
       <c r="U215" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="V215">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="W215">
         <v>0</v>
       </c>
       <c r="X215">
         <v>0</v>
       </c>
       <c r="Y215">
-        <v>0.392</v>
+        <v>11.61</v>
       </c>
     </row>
     <row r="216" spans="1:25">
       <c r="A216" t="s">
         <v>25</v>
       </c>
       <c r="B216">
         <v>2026</v>
       </c>
       <c r="C216">
         <v>3350</v>
       </c>
       <c r="D216" t="s">
         <v>26</v>
       </c>
       <c r="E216">
         <v>1</v>
       </c>
       <c r="F216">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G216">
-        <v>15.8869</v>
+        <v>20.1232</v>
       </c>
       <c r="H216">
-        <v>898</v>
+        <v>541</v>
       </c>
       <c r="I216">
         <v>0</v>
       </c>
       <c r="J216">
         <v>0</v>
       </c>
       <c r="K216">
-        <v>175.96699999999998</v>
+        <v>1683.74900000000002</v>
       </c>
       <c r="L216" t="s">
         <v>27</v>
       </c>
       <c r="M216">
         <v>1</v>
       </c>
       <c r="N216" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O216">
         <v>2</v>
       </c>
       <c r="P216">
         <v>17845</v>
       </c>
       <c r="Q216" t="s">
         <v>29</v>
       </c>
       <c r="R216" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S216" t="s">
         <v>31</v>
       </c>
       <c r="T216" t="s">
         <v>31</v>
       </c>
       <c r="U216" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="V216">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="W216">
         <v>0</v>
       </c>
       <c r="X216">
         <v>0</v>
       </c>
       <c r="Y216">
-        <v>2.112</v>
+        <v>49.133</v>
       </c>
     </row>
     <row r="217" spans="1:25">
       <c r="A217" t="s">
         <v>25</v>
       </c>
       <c r="B217">
         <v>2026</v>
       </c>
       <c r="C217">
         <v>3350</v>
       </c>
       <c r="D217" t="s">
         <v>26</v>
       </c>
       <c r="E217">
         <v>1</v>
       </c>
       <c r="F217">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G217">
-        <v>15.8869</v>
+        <v>20.1232</v>
       </c>
       <c r="H217">
-        <v>898</v>
+        <v>541</v>
       </c>
       <c r="I217">
         <v>0</v>
       </c>
       <c r="J217">
         <v>0</v>
       </c>
       <c r="K217">
-        <v>175.96699999999998</v>
+        <v>1683.74900000000002</v>
       </c>
       <c r="L217" t="s">
         <v>27</v>
       </c>
       <c r="M217">
         <v>1</v>
       </c>
       <c r="N217" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O217">
         <v>2</v>
       </c>
       <c r="P217">
         <v>17845</v>
       </c>
       <c r="Q217" t="s">
         <v>29</v>
       </c>
       <c r="R217" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S217" t="s">
         <v>31</v>
       </c>
       <c r="T217" t="s">
         <v>31</v>
       </c>
       <c r="U217" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="V217">
-        <v>129</v>
+        <v>118</v>
       </c>
       <c r="W217">
         <v>0</v>
       </c>
       <c r="X217">
         <v>0</v>
       </c>
       <c r="Y217">
-        <v>23.174</v>
+        <v>248.203</v>
       </c>
     </row>
     <row r="218" spans="1:25">
       <c r="A218" t="s">
         <v>25</v>
       </c>
       <c r="B218">
         <v>2026</v>
       </c>
       <c r="C218">
         <v>3350</v>
       </c>
       <c r="D218" t="s">
         <v>26</v>
       </c>
       <c r="E218">
         <v>1</v>
       </c>
       <c r="F218">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G218">
-        <v>15.8869</v>
+        <v>20.1232</v>
       </c>
       <c r="H218">
-        <v>898</v>
+        <v>541</v>
       </c>
       <c r="I218">
         <v>0</v>
       </c>
       <c r="J218">
         <v>0</v>
       </c>
       <c r="K218">
-        <v>175.96699999999998</v>
+        <v>1683.74900000000002</v>
       </c>
       <c r="L218" t="s">
         <v>27</v>
       </c>
       <c r="M218">
         <v>1</v>
       </c>
       <c r="N218" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O218">
         <v>2</v>
       </c>
       <c r="P218">
         <v>17845</v>
       </c>
       <c r="Q218" t="s">
         <v>29</v>
       </c>
       <c r="R218" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S218" t="s">
         <v>31</v>
       </c>
       <c r="T218" t="s">
         <v>31</v>
       </c>
       <c r="U218" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="V218">
-        <v>54</v>
+        <v>150</v>
       </c>
       <c r="W218">
         <v>0</v>
       </c>
       <c r="X218">
         <v>0</v>
       </c>
       <c r="Y218">
-        <v>18.576</v>
+        <v>519.09699999999998</v>
       </c>
     </row>
     <row r="219" spans="1:25">
       <c r="A219" t="s">
         <v>25</v>
       </c>
       <c r="B219">
         <v>2026</v>
       </c>
       <c r="C219">
         <v>3350</v>
       </c>
       <c r="D219" t="s">
         <v>26</v>
       </c>
       <c r="E219">
         <v>1</v>
       </c>
       <c r="F219">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G219">
-        <v>15.8869</v>
+        <v>20.1232</v>
       </c>
       <c r="H219">
-        <v>898</v>
+        <v>541</v>
       </c>
       <c r="I219">
         <v>0</v>
       </c>
       <c r="J219">
         <v>0</v>
       </c>
       <c r="K219">
-        <v>175.96699999999998</v>
+        <v>1683.74900000000002</v>
       </c>
       <c r="L219" t="s">
         <v>27</v>
       </c>
       <c r="M219">
         <v>1</v>
       </c>
       <c r="N219" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O219">
         <v>2</v>
       </c>
       <c r="P219">
         <v>17845</v>
       </c>
       <c r="Q219" t="s">
         <v>29</v>
       </c>
       <c r="R219" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S219" t="s">
         <v>31</v>
       </c>
       <c r="T219" t="s">
         <v>31</v>
       </c>
       <c r="U219" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="V219">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="W219">
         <v>0</v>
       </c>
       <c r="X219">
         <v>0</v>
       </c>
       <c r="Y219">
-        <v>35.382</v>
+        <v>372.10399999999998</v>
       </c>
     </row>
     <row r="220" spans="1:25">
       <c r="A220" t="s">
         <v>25</v>
       </c>
       <c r="B220">
         <v>2026</v>
       </c>
       <c r="C220">
         <v>3350</v>
       </c>
       <c r="D220" t="s">
         <v>26</v>
       </c>
       <c r="E220">
         <v>1</v>
       </c>
       <c r="F220">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G220">
-        <v>15.8869</v>
+        <v>20.1232</v>
       </c>
       <c r="H220">
-        <v>898</v>
+        <v>541</v>
       </c>
       <c r="I220">
         <v>0</v>
       </c>
       <c r="J220">
         <v>0</v>
       </c>
       <c r="K220">
-        <v>175.96699999999998</v>
+        <v>1683.74900000000002</v>
       </c>
       <c r="L220" t="s">
         <v>27</v>
       </c>
       <c r="M220">
         <v>1</v>
       </c>
       <c r="N220" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O220">
         <v>2</v>
       </c>
       <c r="P220">
         <v>17845</v>
       </c>
       <c r="Q220" t="s">
         <v>29</v>
       </c>
       <c r="R220" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S220" t="s">
         <v>31</v>
       </c>
       <c r="T220" t="s">
         <v>31</v>
       </c>
       <c r="U220" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="V220">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="W220">
         <v>0</v>
       </c>
       <c r="X220">
         <v>0</v>
       </c>
       <c r="Y220">
-        <v>10.434</v>
+        <v>376.11200000000002</v>
       </c>
     </row>
     <row r="221" spans="1:25">
       <c r="A221" t="s">
         <v>25</v>
       </c>
       <c r="B221">
         <v>2026</v>
       </c>
       <c r="C221">
-        <v>3350</v>
+        <v>5136</v>
       </c>
       <c r="D221" t="s">
-        <v>26</v>
+        <v>65</v>
       </c>
       <c r="E221">
         <v>1</v>
       </c>
       <c r="F221">
-        <v>113</v>
+        <v>502</v>
       </c>
       <c r="G221">
-        <v>15.8869</v>
+        <v>0.793</v>
       </c>
       <c r="H221">
-        <v>898</v>
+        <v>34</v>
       </c>
       <c r="I221">
         <v>0</v>
       </c>
       <c r="J221">
         <v>0</v>
       </c>
       <c r="K221">
-        <v>175.96699999999998</v>
+        <v>38.617</v>
       </c>
       <c r="L221" t="s">
         <v>27</v>
       </c>
       <c r="M221">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N221" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="O221">
         <v>2</v>
       </c>
       <c r="P221">
         <v>17845</v>
       </c>
       <c r="Q221" t="s">
         <v>29</v>
       </c>
       <c r="R221" t="s">
         <v>30</v>
       </c>
       <c r="S221" t="s">
         <v>31</v>
       </c>
       <c r="T221" t="s">
         <v>31</v>
       </c>
       <c r="U221" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="V221">
-        <v>64</v>
+        <v>2</v>
       </c>
       <c r="W221">
         <v>0</v>
       </c>
       <c r="X221">
         <v>0</v>
       </c>
       <c r="Y221">
-        <v>11.708</v>
+        <v>1.306</v>
       </c>
     </row>
     <row r="222" spans="1:25">
       <c r="A222" t="s">
         <v>25</v>
       </c>
       <c r="B222">
         <v>2026</v>
       </c>
       <c r="C222">
-        <v>3350</v>
+        <v>5136</v>
       </c>
       <c r="D222" t="s">
-        <v>26</v>
+        <v>65</v>
       </c>
       <c r="E222">
         <v>1</v>
       </c>
       <c r="F222">
-        <v>113</v>
+        <v>502</v>
       </c>
       <c r="G222">
-        <v>15.8869</v>
+        <v>0.793</v>
       </c>
       <c r="H222">
-        <v>898</v>
+        <v>34</v>
       </c>
       <c r="I222">
         <v>0</v>
       </c>
       <c r="J222">
         <v>0</v>
       </c>
       <c r="K222">
-        <v>175.96699999999998</v>
+        <v>38.617</v>
       </c>
       <c r="L222" t="s">
         <v>27</v>
       </c>
       <c r="M222">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N222" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="O222">
         <v>2</v>
       </c>
       <c r="P222">
         <v>17845</v>
       </c>
       <c r="Q222" t="s">
         <v>29</v>
       </c>
       <c r="R222" t="s">
         <v>30</v>
       </c>
       <c r="S222" t="s">
         <v>31</v>
       </c>
       <c r="T222" t="s">
         <v>31</v>
       </c>
       <c r="U222" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="V222">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="W222">
         <v>0</v>
       </c>
       <c r="X222">
         <v>0</v>
       </c>
       <c r="Y222">
-        <v>15.136</v>
+        <v>26.737</v>
       </c>
     </row>
     <row r="223" spans="1:25">
       <c r="A223" t="s">
         <v>25</v>
       </c>
       <c r="B223">
         <v>2026</v>
       </c>
       <c r="C223">
-        <v>3350</v>
+        <v>5136</v>
       </c>
       <c r="D223" t="s">
-        <v>26</v>
+        <v>65</v>
       </c>
       <c r="E223">
         <v>1</v>
       </c>
       <c r="F223">
-        <v>113</v>
+        <v>502</v>
       </c>
       <c r="G223">
-        <v>15.8869</v>
+        <v>0.793</v>
       </c>
       <c r="H223">
-        <v>898</v>
+        <v>34</v>
       </c>
       <c r="I223">
         <v>0</v>
       </c>
       <c r="J223">
         <v>0</v>
       </c>
       <c r="K223">
-        <v>175.96699999999998</v>
+        <v>38.617</v>
       </c>
       <c r="L223" t="s">
         <v>27</v>
       </c>
       <c r="M223">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N223" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="O223">
         <v>2</v>
       </c>
       <c r="P223">
         <v>17845</v>
       </c>
       <c r="Q223" t="s">
         <v>29</v>
       </c>
       <c r="R223" t="s">
         <v>30</v>
       </c>
       <c r="S223" t="s">
         <v>31</v>
       </c>
       <c r="T223" t="s">
         <v>31</v>
       </c>
       <c r="U223" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="V223">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="W223">
         <v>0</v>
       </c>
       <c r="X223">
         <v>0</v>
       </c>
       <c r="Y223">
-        <v>12.785</v>
-[...999 lines deleted...]
-      <c r="Y236">
         <v>10.574</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>