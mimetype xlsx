--- v0 (2026-08-27)
+++ v1 (2026-09-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>can</t>
   </si>
   <si>
     <t>annee</t>
   </si>
   <si>
     <t>prop</t>
   </si>
   <si>
     <t>propriete</t>
   </si>
   <si>
     <t>vente</t>
   </si>
   <si>
     <t>lot</t>
   </si>
   <si>
     <t>etendue</t>
   </si>
   <si>
     <t>lot_nbre</t>
   </si>
   <si>
@@ -172,50 +172,65 @@
   </si>
   <si>
     <t>GRANDE HAURE
 FONDS DES VAUX</t>
   </si>
   <si>
     <t>HETRE</t>
   </si>
   <si>
     <t>LORDY</t>
   </si>
   <si>
     <t>EPICEA</t>
   </si>
   <si>
     <t>DEFINITIVE</t>
   </si>
   <si>
     <t>SCOLYTE SEC RX</t>
   </si>
   <si>
     <t>LA HERONNERIE</t>
   </si>
   <si>
     <t>DESSUS TRAPAILLE</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>GRANDCHAMPS - cpe 6</t>
+  </si>
+  <si>
+    <t>20/40</t>
+  </si>
+  <si>
+    <t>40/60</t>
+  </si>
+  <si>
+    <t>MELEZE D'EUROPE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -519,75 +534,75 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y75"/>
+  <dimension ref="A1:Y88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="22.28" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
@@ -6327,50 +6342,1051 @@
         <v>44</v>
       </c>
       <c r="R75" t="s">
         <v>30</v>
       </c>
       <c r="S75" t="s">
         <v>36</v>
       </c>
       <c r="T75" t="s">
         <v>31</v>
       </c>
       <c r="U75" t="s">
         <v>35</v>
       </c>
       <c r="V75">
         <v>3</v>
       </c>
       <c r="W75">
         <v>0</v>
       </c>
       <c r="X75">
         <v>0</v>
       </c>
       <c r="Y75">
         <v>3.513</v>
+      </c>
+    </row>
+    <row r="76" spans="1:25">
+      <c r="A76" t="s">
+        <v>25</v>
+      </c>
+      <c r="B76">
+        <v>2026</v>
+      </c>
+      <c r="C76">
+        <v>3448</v>
+      </c>
+      <c r="D76" t="s">
+        <v>26</v>
+      </c>
+      <c r="E76" t="s">
+        <v>53</v>
+      </c>
+      <c r="F76">
+        <v>11</v>
+      </c>
+      <c r="G76">
+        <v>2.817</v>
+      </c>
+      <c r="H76">
+        <v>323</v>
+      </c>
+      <c r="I76">
+        <v>0</v>
+      </c>
+      <c r="J76">
+        <v>0</v>
+      </c>
+      <c r="K76">
+        <v>57.449</v>
+      </c>
+      <c r="L76" t="s">
+        <v>27</v>
+      </c>
+      <c r="M76">
+        <v>0</v>
+      </c>
+      <c r="N76" t="s">
+        <v>54</v>
+      </c>
+      <c r="O76">
+        <v>6</v>
+      </c>
+      <c r="P76">
+        <v>17925</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>29</v>
+      </c>
+      <c r="R76" t="s">
+        <v>30</v>
+      </c>
+      <c r="S76" t="s">
+        <v>31</v>
+      </c>
+      <c r="T76" t="s">
+        <v>31</v>
+      </c>
+      <c r="U76" t="s">
+        <v>55</v>
+      </c>
+      <c r="V76">
+        <v>49</v>
+      </c>
+      <c r="W76">
+        <v>0</v>
+      </c>
+      <c r="X76">
+        <v>0</v>
+      </c>
+      <c r="Y76">
+        <v>2.326</v>
+      </c>
+    </row>
+    <row r="77" spans="1:25">
+      <c r="A77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B77">
+        <v>2026</v>
+      </c>
+      <c r="C77">
+        <v>3448</v>
+      </c>
+      <c r="D77" t="s">
+        <v>26</v>
+      </c>
+      <c r="E77" t="s">
+        <v>53</v>
+      </c>
+      <c r="F77">
+        <v>11</v>
+      </c>
+      <c r="G77">
+        <v>2.817</v>
+      </c>
+      <c r="H77">
+        <v>323</v>
+      </c>
+      <c r="I77">
+        <v>0</v>
+      </c>
+      <c r="J77">
+        <v>0</v>
+      </c>
+      <c r="K77">
+        <v>57.449</v>
+      </c>
+      <c r="L77" t="s">
+        <v>27</v>
+      </c>
+      <c r="M77">
+        <v>0</v>
+      </c>
+      <c r="N77" t="s">
+        <v>54</v>
+      </c>
+      <c r="O77">
+        <v>6</v>
+      </c>
+      <c r="P77">
+        <v>17925</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>29</v>
+      </c>
+      <c r="R77" t="s">
+        <v>30</v>
+      </c>
+      <c r="S77" t="s">
+        <v>31</v>
+      </c>
+      <c r="T77" t="s">
+        <v>31</v>
+      </c>
+      <c r="U77" t="s">
+        <v>56</v>
+      </c>
+      <c r="V77">
+        <v>109</v>
+      </c>
+      <c r="W77">
+        <v>0</v>
+      </c>
+      <c r="X77">
+        <v>0</v>
+      </c>
+      <c r="Y77">
+        <v>15.298</v>
+      </c>
+    </row>
+    <row r="78" spans="1:25">
+      <c r="A78" t="s">
+        <v>25</v>
+      </c>
+      <c r="B78">
+        <v>2026</v>
+      </c>
+      <c r="C78">
+        <v>3448</v>
+      </c>
+      <c r="D78" t="s">
+        <v>26</v>
+      </c>
+      <c r="E78" t="s">
+        <v>53</v>
+      </c>
+      <c r="F78">
+        <v>11</v>
+      </c>
+      <c r="G78">
+        <v>2.817</v>
+      </c>
+      <c r="H78">
+        <v>323</v>
+      </c>
+      <c r="I78">
+        <v>0</v>
+      </c>
+      <c r="J78">
+        <v>0</v>
+      </c>
+      <c r="K78">
+        <v>57.449</v>
+      </c>
+      <c r="L78" t="s">
+        <v>27</v>
+      </c>
+      <c r="M78">
+        <v>0</v>
+      </c>
+      <c r="N78" t="s">
+        <v>54</v>
+      </c>
+      <c r="O78">
+        <v>6</v>
+      </c>
+      <c r="P78">
+        <v>17925</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>29</v>
+      </c>
+      <c r="R78" t="s">
+        <v>30</v>
+      </c>
+      <c r="S78" t="s">
+        <v>31</v>
+      </c>
+      <c r="T78" t="s">
+        <v>31</v>
+      </c>
+      <c r="U78" t="s">
+        <v>42</v>
+      </c>
+      <c r="V78">
+        <v>33</v>
+      </c>
+      <c r="W78">
+        <v>0</v>
+      </c>
+      <c r="X78">
+        <v>0</v>
+      </c>
+      <c r="Y78">
+        <v>9.108</v>
+      </c>
+    </row>
+    <row r="79" spans="1:25">
+      <c r="A79" t="s">
+        <v>25</v>
+      </c>
+      <c r="B79">
+        <v>2026</v>
+      </c>
+      <c r="C79">
+        <v>3448</v>
+      </c>
+      <c r="D79" t="s">
+        <v>26</v>
+      </c>
+      <c r="E79" t="s">
+        <v>53</v>
+      </c>
+      <c r="F79">
+        <v>11</v>
+      </c>
+      <c r="G79">
+        <v>2.817</v>
+      </c>
+      <c r="H79">
+        <v>323</v>
+      </c>
+      <c r="I79">
+        <v>0</v>
+      </c>
+      <c r="J79">
+        <v>0</v>
+      </c>
+      <c r="K79">
+        <v>57.449</v>
+      </c>
+      <c r="L79" t="s">
+        <v>27</v>
+      </c>
+      <c r="M79">
+        <v>0</v>
+      </c>
+      <c r="N79" t="s">
+        <v>54</v>
+      </c>
+      <c r="O79">
+        <v>6</v>
+      </c>
+      <c r="P79">
+        <v>17925</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>29</v>
+      </c>
+      <c r="R79" t="s">
+        <v>30</v>
+      </c>
+      <c r="S79" t="s">
+        <v>31</v>
+      </c>
+      <c r="T79" t="s">
+        <v>31</v>
+      </c>
+      <c r="U79" t="s">
+        <v>32</v>
+      </c>
+      <c r="V79">
+        <v>15</v>
+      </c>
+      <c r="W79">
+        <v>0</v>
+      </c>
+      <c r="X79">
+        <v>0</v>
+      </c>
+      <c r="Y79">
+        <v>6.331</v>
+      </c>
+    </row>
+    <row r="80" spans="1:25">
+      <c r="A80" t="s">
+        <v>25</v>
+      </c>
+      <c r="B80">
+        <v>2026</v>
+      </c>
+      <c r="C80">
+        <v>3448</v>
+      </c>
+      <c r="D80" t="s">
+        <v>26</v>
+      </c>
+      <c r="E80" t="s">
+        <v>53</v>
+      </c>
+      <c r="F80">
+        <v>11</v>
+      </c>
+      <c r="G80">
+        <v>2.817</v>
+      </c>
+      <c r="H80">
+        <v>323</v>
+      </c>
+      <c r="I80">
+        <v>0</v>
+      </c>
+      <c r="J80">
+        <v>0</v>
+      </c>
+      <c r="K80">
+        <v>57.449</v>
+      </c>
+      <c r="L80" t="s">
+        <v>27</v>
+      </c>
+      <c r="M80">
+        <v>0</v>
+      </c>
+      <c r="N80" t="s">
+        <v>54</v>
+      </c>
+      <c r="O80">
+        <v>6</v>
+      </c>
+      <c r="P80">
+        <v>17925</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>48</v>
+      </c>
+      <c r="R80" t="s">
+        <v>30</v>
+      </c>
+      <c r="S80" t="s">
+        <v>31</v>
+      </c>
+      <c r="T80" t="s">
+        <v>31</v>
+      </c>
+      <c r="U80" t="s">
+        <v>55</v>
+      </c>
+      <c r="V80">
+        <v>7</v>
+      </c>
+      <c r="W80">
+        <v>0</v>
+      </c>
+      <c r="X80">
+        <v>0</v>
+      </c>
+      <c r="Y80">
+        <v>0.364</v>
+      </c>
+    </row>
+    <row r="81" spans="1:25">
+      <c r="A81" t="s">
+        <v>25</v>
+      </c>
+      <c r="B81">
+        <v>2026</v>
+      </c>
+      <c r="C81">
+        <v>3448</v>
+      </c>
+      <c r="D81" t="s">
+        <v>26</v>
+      </c>
+      <c r="E81" t="s">
+        <v>53</v>
+      </c>
+      <c r="F81">
+        <v>11</v>
+      </c>
+      <c r="G81">
+        <v>2.817</v>
+      </c>
+      <c r="H81">
+        <v>323</v>
+      </c>
+      <c r="I81">
+        <v>0</v>
+      </c>
+      <c r="J81">
+        <v>0</v>
+      </c>
+      <c r="K81">
+        <v>57.449</v>
+      </c>
+      <c r="L81" t="s">
+        <v>27</v>
+      </c>
+      <c r="M81">
+        <v>0</v>
+      </c>
+      <c r="N81" t="s">
+        <v>54</v>
+      </c>
+      <c r="O81">
+        <v>6</v>
+      </c>
+      <c r="P81">
+        <v>17925</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>48</v>
+      </c>
+      <c r="R81" t="s">
+        <v>30</v>
+      </c>
+      <c r="S81" t="s">
+        <v>31</v>
+      </c>
+      <c r="T81" t="s">
+        <v>31</v>
+      </c>
+      <c r="U81" t="s">
+        <v>56</v>
+      </c>
+      <c r="V81">
+        <v>18</v>
+      </c>
+      <c r="W81">
+        <v>0</v>
+      </c>
+      <c r="X81">
+        <v>0</v>
+      </c>
+      <c r="Y81">
+        <v>2.664</v>
+      </c>
+    </row>
+    <row r="82" spans="1:25">
+      <c r="A82" t="s">
+        <v>25</v>
+      </c>
+      <c r="B82">
+        <v>2026</v>
+      </c>
+      <c r="C82">
+        <v>3448</v>
+      </c>
+      <c r="D82" t="s">
+        <v>26</v>
+      </c>
+      <c r="E82" t="s">
+        <v>53</v>
+      </c>
+      <c r="F82">
+        <v>11</v>
+      </c>
+      <c r="G82">
+        <v>2.817</v>
+      </c>
+      <c r="H82">
+        <v>323</v>
+      </c>
+      <c r="I82">
+        <v>0</v>
+      </c>
+      <c r="J82">
+        <v>0</v>
+      </c>
+      <c r="K82">
+        <v>57.449</v>
+      </c>
+      <c r="L82" t="s">
+        <v>27</v>
+      </c>
+      <c r="M82">
+        <v>0</v>
+      </c>
+      <c r="N82" t="s">
+        <v>54</v>
+      </c>
+      <c r="O82">
+        <v>6</v>
+      </c>
+      <c r="P82">
+        <v>17925</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>48</v>
+      </c>
+      <c r="R82" t="s">
+        <v>30</v>
+      </c>
+      <c r="S82" t="s">
+        <v>31</v>
+      </c>
+      <c r="T82" t="s">
+        <v>31</v>
+      </c>
+      <c r="U82" t="s">
+        <v>42</v>
+      </c>
+      <c r="V82">
+        <v>5</v>
+      </c>
+      <c r="W82">
+        <v>0</v>
+      </c>
+      <c r="X82">
+        <v>0</v>
+      </c>
+      <c r="Y82">
+        <v>1.48</v>
+      </c>
+    </row>
+    <row r="83" spans="1:25">
+      <c r="A83" t="s">
+        <v>25</v>
+      </c>
+      <c r="B83">
+        <v>2026</v>
+      </c>
+      <c r="C83">
+        <v>3448</v>
+      </c>
+      <c r="D83" t="s">
+        <v>26</v>
+      </c>
+      <c r="E83" t="s">
+        <v>53</v>
+      </c>
+      <c r="F83">
+        <v>11</v>
+      </c>
+      <c r="G83">
+        <v>2.817</v>
+      </c>
+      <c r="H83">
+        <v>323</v>
+      </c>
+      <c r="I83">
+        <v>0</v>
+      </c>
+      <c r="J83">
+        <v>0</v>
+      </c>
+      <c r="K83">
+        <v>57.449</v>
+      </c>
+      <c r="L83" t="s">
+        <v>27</v>
+      </c>
+      <c r="M83">
+        <v>0</v>
+      </c>
+      <c r="N83" t="s">
+        <v>54</v>
+      </c>
+      <c r="O83">
+        <v>6</v>
+      </c>
+      <c r="P83">
+        <v>17925</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>48</v>
+      </c>
+      <c r="R83" t="s">
+        <v>30</v>
+      </c>
+      <c r="S83" t="s">
+        <v>31</v>
+      </c>
+      <c r="T83" t="s">
+        <v>31</v>
+      </c>
+      <c r="U83" t="s">
+        <v>32</v>
+      </c>
+      <c r="V83">
+        <v>3</v>
+      </c>
+      <c r="W83">
+        <v>0</v>
+      </c>
+      <c r="X83">
+        <v>0</v>
+      </c>
+      <c r="Y83">
+        <v>1.29</v>
+      </c>
+    </row>
+    <row r="84" spans="1:25">
+      <c r="A84" t="s">
+        <v>25</v>
+      </c>
+      <c r="B84">
+        <v>2026</v>
+      </c>
+      <c r="C84">
+        <v>3448</v>
+      </c>
+      <c r="D84" t="s">
+        <v>26</v>
+      </c>
+      <c r="E84" t="s">
+        <v>53</v>
+      </c>
+      <c r="F84">
+        <v>11</v>
+      </c>
+      <c r="G84">
+        <v>2.817</v>
+      </c>
+      <c r="H84">
+        <v>323</v>
+      </c>
+      <c r="I84">
+        <v>0</v>
+      </c>
+      <c r="J84">
+        <v>0</v>
+      </c>
+      <c r="K84">
+        <v>57.449</v>
+      </c>
+      <c r="L84" t="s">
+        <v>27</v>
+      </c>
+      <c r="M84">
+        <v>0</v>
+      </c>
+      <c r="N84" t="s">
+        <v>54</v>
+      </c>
+      <c r="O84">
+        <v>6</v>
+      </c>
+      <c r="P84">
+        <v>17925</v>
+      </c>
+      <c r="Q84" t="s">
+        <v>57</v>
+      </c>
+      <c r="R84" t="s">
+        <v>30</v>
+      </c>
+      <c r="S84" t="s">
+        <v>31</v>
+      </c>
+      <c r="T84" t="s">
+        <v>31</v>
+      </c>
+      <c r="U84" t="s">
+        <v>55</v>
+      </c>
+      <c r="V84">
+        <v>10</v>
+      </c>
+      <c r="W84">
+        <v>0</v>
+      </c>
+      <c r="X84">
+        <v>0</v>
+      </c>
+      <c r="Y84">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="85" spans="1:25">
+      <c r="A85" t="s">
+        <v>25</v>
+      </c>
+      <c r="B85">
+        <v>2026</v>
+      </c>
+      <c r="C85">
+        <v>3448</v>
+      </c>
+      <c r="D85" t="s">
+        <v>26</v>
+      </c>
+      <c r="E85" t="s">
+        <v>53</v>
+      </c>
+      <c r="F85">
+        <v>11</v>
+      </c>
+      <c r="G85">
+        <v>2.817</v>
+      </c>
+      <c r="H85">
+        <v>323</v>
+      </c>
+      <c r="I85">
+        <v>0</v>
+      </c>
+      <c r="J85">
+        <v>0</v>
+      </c>
+      <c r="K85">
+        <v>57.449</v>
+      </c>
+      <c r="L85" t="s">
+        <v>27</v>
+      </c>
+      <c r="M85">
+        <v>0</v>
+      </c>
+      <c r="N85" t="s">
+        <v>54</v>
+      </c>
+      <c r="O85">
+        <v>6</v>
+      </c>
+      <c r="P85">
+        <v>17925</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>57</v>
+      </c>
+      <c r="R85" t="s">
+        <v>30</v>
+      </c>
+      <c r="S85" t="s">
+        <v>31</v>
+      </c>
+      <c r="T85" t="s">
+        <v>31</v>
+      </c>
+      <c r="U85" t="s">
+        <v>56</v>
+      </c>
+      <c r="V85">
+        <v>41</v>
+      </c>
+      <c r="W85">
+        <v>0</v>
+      </c>
+      <c r="X85">
+        <v>0</v>
+      </c>
+      <c r="Y85">
+        <v>6.158</v>
+      </c>
+    </row>
+    <row r="86" spans="1:25">
+      <c r="A86" t="s">
+        <v>25</v>
+      </c>
+      <c r="B86">
+        <v>2026</v>
+      </c>
+      <c r="C86">
+        <v>3448</v>
+      </c>
+      <c r="D86" t="s">
+        <v>26</v>
+      </c>
+      <c r="E86" t="s">
+        <v>53</v>
+      </c>
+      <c r="F86">
+        <v>11</v>
+      </c>
+      <c r="G86">
+        <v>2.817</v>
+      </c>
+      <c r="H86">
+        <v>323</v>
+      </c>
+      <c r="I86">
+        <v>0</v>
+      </c>
+      <c r="J86">
+        <v>0</v>
+      </c>
+      <c r="K86">
+        <v>57.449</v>
+      </c>
+      <c r="L86" t="s">
+        <v>27</v>
+      </c>
+      <c r="M86">
+        <v>0</v>
+      </c>
+      <c r="N86" t="s">
+        <v>54</v>
+      </c>
+      <c r="O86">
+        <v>6</v>
+      </c>
+      <c r="P86">
+        <v>17925</v>
+      </c>
+      <c r="Q86" t="s">
+        <v>57</v>
+      </c>
+      <c r="R86" t="s">
+        <v>30</v>
+      </c>
+      <c r="S86" t="s">
+        <v>31</v>
+      </c>
+      <c r="T86" t="s">
+        <v>31</v>
+      </c>
+      <c r="U86" t="s">
+        <v>42</v>
+      </c>
+      <c r="V86">
+        <v>21</v>
+      </c>
+      <c r="W86">
+        <v>0</v>
+      </c>
+      <c r="X86">
+        <v>0</v>
+      </c>
+      <c r="Y86">
+        <v>5.796</v>
+      </c>
+    </row>
+    <row r="87" spans="1:25">
+      <c r="A87" t="s">
+        <v>25</v>
+      </c>
+      <c r="B87">
+        <v>2026</v>
+      </c>
+      <c r="C87">
+        <v>3448</v>
+      </c>
+      <c r="D87" t="s">
+        <v>26</v>
+      </c>
+      <c r="E87" t="s">
+        <v>53</v>
+      </c>
+      <c r="F87">
+        <v>11</v>
+      </c>
+      <c r="G87">
+        <v>2.817</v>
+      </c>
+      <c r="H87">
+        <v>323</v>
+      </c>
+      <c r="I87">
+        <v>0</v>
+      </c>
+      <c r="J87">
+        <v>0</v>
+      </c>
+      <c r="K87">
+        <v>57.449</v>
+      </c>
+      <c r="L87" t="s">
+        <v>27</v>
+      </c>
+      <c r="M87">
+        <v>0</v>
+      </c>
+      <c r="N87" t="s">
+        <v>54</v>
+      </c>
+      <c r="O87">
+        <v>6</v>
+      </c>
+      <c r="P87">
+        <v>17925</v>
+      </c>
+      <c r="Q87" t="s">
+        <v>57</v>
+      </c>
+      <c r="R87" t="s">
+        <v>30</v>
+      </c>
+      <c r="S87" t="s">
+        <v>31</v>
+      </c>
+      <c r="T87" t="s">
+        <v>31</v>
+      </c>
+      <c r="U87" t="s">
+        <v>32</v>
+      </c>
+      <c r="V87">
+        <v>10</v>
+      </c>
+      <c r="W87">
+        <v>0</v>
+      </c>
+      <c r="X87">
+        <v>0</v>
+      </c>
+      <c r="Y87">
+        <v>4.459</v>
+      </c>
+    </row>
+    <row r="88" spans="1:25">
+      <c r="A88" t="s">
+        <v>25</v>
+      </c>
+      <c r="B88">
+        <v>2026</v>
+      </c>
+      <c r="C88">
+        <v>3448</v>
+      </c>
+      <c r="D88" t="s">
+        <v>26</v>
+      </c>
+      <c r="E88" t="s">
+        <v>53</v>
+      </c>
+      <c r="F88">
+        <v>11</v>
+      </c>
+      <c r="G88">
+        <v>2.817</v>
+      </c>
+      <c r="H88">
+        <v>323</v>
+      </c>
+      <c r="I88">
+        <v>0</v>
+      </c>
+      <c r="J88">
+        <v>0</v>
+      </c>
+      <c r="K88">
+        <v>57.449</v>
+      </c>
+      <c r="L88" t="s">
+        <v>27</v>
+      </c>
+      <c r="M88">
+        <v>0</v>
+      </c>
+      <c r="N88" t="s">
+        <v>54</v>
+      </c>
+      <c r="O88">
+        <v>6</v>
+      </c>
+      <c r="P88">
+        <v>17925</v>
+      </c>
+      <c r="Q88" t="s">
+        <v>57</v>
+      </c>
+      <c r="R88" t="s">
+        <v>30</v>
+      </c>
+      <c r="S88" t="s">
+        <v>31</v>
+      </c>
+      <c r="T88" t="s">
+        <v>31</v>
+      </c>
+      <c r="U88" t="s">
+        <v>33</v>
+      </c>
+      <c r="V88">
+        <v>2</v>
+      </c>
+      <c r="W88">
+        <v>0</v>
+      </c>
+      <c r="X88">
+        <v>0</v>
+      </c>
+      <c r="Y88">
+        <v>1.675</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>