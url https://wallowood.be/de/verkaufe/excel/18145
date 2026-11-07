--- v0 (2026-09-15)
+++ v1 (2026-11-07)
@@ -114,54 +114,52 @@
     <t>Cantonnement de Vielsalm</t>
   </si>
   <si>
     <t>Bruges  Cpas</t>
   </si>
   <si>
     <t>01/10/2026</t>
   </si>
   <si>
     <t>ROCHE AU PETIT PRE
 FERME DE LA COULEE</t>
   </si>
   <si>
     <t>DOUGLAS</t>
   </si>
   <si>
     <t>AMELIORATION</t>
   </si>
   <si>
     <t>NORMAL</t>
   </si>
   <si>
     <t>250+</t>
   </si>
   <si>
-    <t>R'MESTER
-[...2 lines deleted...]
-COIN DU BOIS</t>
+    <t>GRAND PASSAGE
+FERME DE LA COULEE</t>
   </si>
   <si>
     <t>20/40</t>
   </si>
   <si>
     <t>40/60</t>
   </si>
   <si>
     <t>60/70</t>
   </si>
   <si>
     <t>70/(R:90-F:100)</t>
   </si>
   <si>
     <t>(R:90-F:100)/120</t>
   </si>
   <si>
     <t>120/150</t>
   </si>
   <si>
     <t>150/180</t>
   </si>
   <si>
     <t>180/200</t>
   </si>